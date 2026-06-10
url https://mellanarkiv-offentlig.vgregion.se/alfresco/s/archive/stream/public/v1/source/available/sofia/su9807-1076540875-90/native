--- v0 (2026-04-15)
+++ v1 (2026-06-10)
@@ -425,70 +425,98 @@
       <w:r w:rsidR="00634584">
         <w:t>till avsteg från rutin rapporteras i MedControl Pro.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="00AA01D0" w:rsidRDefault="00AA01D0" w14:paraId="6001BA18" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="00634584" w:rsidRDefault="00634584" w14:paraId="3D4D2501" w14:textId="3D02BE81">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA01D0" w:rsidR="00AA01D0">
         <w:t>rbetsgrupp</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="539172A0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Per Wessberg, ortoped, </w:t>
+    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="539172A0" w14:textId="35F469E5">
+      <w:r w:rsidR="00AA01D0">
+        <w:rPr/>
+        <w:t>Per Wessberg, ortoped</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="0DE7471C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Karin Romberg, fysioterapeut,</w:t>
+    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="12559BD3" w14:textId="6D66E49D">
+      <w:r w:rsidR="00AA01D0">
+        <w:rPr/>
+        <w:t xml:space="preserve">Patrik Drevander, fysioterapeut </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="7C9FAE9F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Lotte Segerdahl, fysioterapeut </w:t>
+    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="7FEE74C5" w14:textId="55FA8E42">
+      <w:r w:rsidR="79F0C55D">
+        <w:rPr/>
+        <w:t>Louise Lindberg, fysioterapeut</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="14FB0579" w14:textId="48AB6F34">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA01D0">
+    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="5F00FECE" w14:textId="320F721A">
+      <w:r w:rsidR="79F0C55D">
+        <w:rPr/>
+        <w:t xml:space="preserve">Joakim </w:t>
+      </w:r>
+      <w:r w:rsidR="79F0C55D">
+        <w:rPr/>
+        <w:t>Jerpenfeldt</w:t>
+      </w:r>
+      <w:r w:rsidR="79F0C55D">
+        <w:rPr/>
+        <w:t>, fysioterapeut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="07EABB74" w14:textId="4196D533">
+      <w:r w:rsidR="79F0C55D">
+        <w:rPr/>
+        <w:t xml:space="preserve">Gunilla </w:t>
+      </w:r>
+      <w:r w:rsidR="79F0C55D">
+        <w:rPr/>
+        <w:t>Limbäck</w:t>
+      </w:r>
+      <w:r w:rsidR="79F0C55D">
+        <w:rPr/>
+        <w:t>, fysioterapeut</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="005902C7" w:rsidRDefault="00AA01D0" w14:paraId="14FB0579" w14:textId="760EE8E1">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AA01D0" w:rsidR="00AA01D0" w:rsidP="00AA01D0" w:rsidRDefault="00AA01D0" w14:paraId="7D0DA23C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="00536A5A" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="24513497">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="00AA01D0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
@@ -3804,51 +3832,54 @@
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="16EBA46A"/>
     <w:rsid w:val="3E084D8B"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="6814E29A"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7993F3E9"/>
+    <w:rsid w:val="79F0C55D"/>
     <w:rsid w:val="7FBF3467"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
@@ -6687,32 +6718,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Diskbråcks- eller dekompressionskirurgi i ländryggen - Postoperativ uppföljning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Ulrika Cederberg</lastModifiedBy>
-  <revision>17</revision>
+  <lastModifiedBy>Patrik Drevander</lastModifiedBy>
+  <revision>18</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>