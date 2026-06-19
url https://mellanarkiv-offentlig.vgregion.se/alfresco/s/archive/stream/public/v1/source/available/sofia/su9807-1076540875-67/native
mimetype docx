--- v0 (2025-12-13)
+++ v1 (2026-06-19)
@@ -1,461 +1,482 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40AA233F" w14:textId="4C06E609" w:rsidR="009C6C0C" w:rsidRDefault="008B0A60" w:rsidP="00C56CFC">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lymfödem – </w:t>
       </w:r>
       <w:r w:rsidRPr="00C56CFC">
         <w:t>FYS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F32200" w14:textId="28D4DABA" w:rsidR="008B0A60" w:rsidRDefault="00C56CFC" w:rsidP="00A62B46">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Förändringar sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A62B46">
         <w:t>föregående</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010BB9DA" w14:textId="77777777" w:rsidR="002F0805" w:rsidRDefault="002F0805" w:rsidP="002F0805">
+    <w:p w14:paraId="010BB9DA" w14:textId="73951D82" w:rsidR="002F0805" w:rsidRDefault="5B8282B2" w:rsidP="002F0805">
       <w:r>
-        <w:t xml:space="preserve">Tillägg gällande mätning av vävnadsvätska samt behandling med </w:t>
-[...7 lines deleted...]
-        <w:t>. Mindre korrigeringar gällande språk.</w:t>
+        <w:t xml:space="preserve">Tillägg gällande rutin för screening efter axillutrymning. </w:t>
+      </w:r>
+      <w:r w:rsidR="331CF433">
+        <w:t>Information gällande remitteringsförfarande och kriterier återfinns f</w:t>
+      </w:r>
+      <w:r w:rsidR="335A27CC">
+        <w:t xml:space="preserve">ortsättningsvis </w:t>
+      </w:r>
+      <w:r w:rsidR="331CF433">
+        <w:t xml:space="preserve">i dokument för kriterier och prioriteringar inom öppenvård. </w:t>
+      </w:r>
+      <w:r w:rsidR="69E58A39">
+        <w:t>Mindre k</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0805">
+        <w:t>orrigeringar gällande språk.</w:t>
+      </w:r>
+      <w:r w:rsidR="7183C5BA">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1E43B7" w14:textId="41A0ACDA" w:rsidR="008B0A60" w:rsidRDefault="006926E8" w:rsidP="006926E8">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
       <w:r w:rsidRPr="006926E8">
         <w:t>och</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="008B0A60" w:rsidRPr="008B0A60">
         <w:t>yfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138F67A4" w14:textId="25690BD8" w:rsidR="008B0A60" w:rsidRDefault="008B0A60" w:rsidP="006926E8">
       <w:r w:rsidRPr="008B0A60">
         <w:t>Erbjuda enhetligt fysioterapeutiskt omhändertagande/behandling för patienter med lymfödem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EDCD1F" w14:textId="52813583" w:rsidR="00BC31C8" w:rsidRDefault="006926E8" w:rsidP="008556DF">
+    <w:p w14:paraId="43EDCD1F" w14:textId="5A1EA4D5" w:rsidR="00BC31C8" w:rsidRDefault="006926E8" w:rsidP="008556DF">
       <w:pPr>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lymfödem är en typ av ödem som uppstår när det lymfatiska systemet inte klarar av att dränera vävnad på interstitialvätska lika snabbt som den samlas. Vätskan samlas då i omkringliggande vävnad och svullnad uppstår. Man skiljer på primära och sekundära lymfödem. Primära lymfödem orsakas av en medfödd underutveckling eller svaghet i lymfsystemet. Sekundära lymfödem utgår från friskt lymfsystem som skadats p.g.a. cancersjukdom, cancerbehandling, trauma eller infektion. Sekundära lymfödem är betydligt vanligare än de primära. </w:t>
+        <w:t>Lymfödem är en typ av ödem som uppstår när det lymfatiska systemet inte klarar av att dränera vävnad på interstitialvätska lika snabbt som den samlas. Vätskan samlas då i omkringliggande vävnad och svullnad uppstår. Man skiljer på primära och sekundära lymfödem. Primära lymfödem orsakas av en medfödd underutveckling eller svaghet i lymfsystemet. Sekundära lymfödem u</w:t>
+      </w:r>
+      <w:r w:rsidR="6F22EF4D">
+        <w:t xml:space="preserve">ppstår då </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">friskt lymfsystem skadats p.g.a. cancersjukdom, cancerbehandling, trauma eller infektion. Sekundära lymfödem är betydligt vanligare än de primära. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA23D2D" w14:textId="0E015E15" w:rsidR="00BC31C8" w:rsidRDefault="00BC31C8" w:rsidP="00BC31C8">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Avgränsningar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5046385B" w14:textId="3A8A7517" w:rsidR="006926E8" w:rsidRDefault="005E5308" w:rsidP="00603A42">
+    <w:p w14:paraId="5046385B" w14:textId="63458953" w:rsidR="006926E8" w:rsidRDefault="005E5308" w:rsidP="00603A42">
       <w:r>
         <w:t>Rutinen gäller för f</w:t>
       </w:r>
-      <w:r w:rsidR="00BC31C8" w:rsidRPr="008B0A60">
-        <w:t>ysioterapeuter som ansvarar för rehabilitering av patienter med lymfödem, inom öppenvård, Sahlgrenska Universitetssjukhuset.</w:t>
+      <w:r w:rsidR="00BC31C8">
+        <w:t xml:space="preserve">ysioterapeuter som ansvarar för rehabilitering av patienter med </w:t>
+      </w:r>
+      <w:r w:rsidR="355B2C12">
+        <w:t xml:space="preserve">sekundära </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC31C8">
+        <w:t>lymfödem, inom öppenvård, Sahlgrenska Universitetssjukhuset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5338F9" w14:textId="2D06BD16" w:rsidR="008B0A60" w:rsidRDefault="008B0A60" w:rsidP="00603A42">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00603A42">
         <w:t>Målsättning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7690BD85" w14:textId="6173087C" w:rsidR="008B0A60" w:rsidRDefault="008B0A60" w:rsidP="008556DF">
       <w:pPr>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0A60">
         <w:t>Att göra patienten så självständig som möjligt i vardagen och förbättra livskvalitet. Att ha kunskap om sin sjukdom gör att patienten aktivt kan bedriva den egenvård som är nödvändig för att hantera sitt ödem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15195BAF" w14:textId="5ACC1F2B" w:rsidR="008B0A60" w:rsidRDefault="00596B70" w:rsidP="00596B70">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00596B70">
+        <w:lastRenderedPageBreak/>
         <w:t>Utförande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E42ABDE" w14:textId="5EC04377" w:rsidR="00596B70" w:rsidRPr="00596B70" w:rsidRDefault="00596B70" w:rsidP="00596B70">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Bedömning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0AAEE8" w14:textId="03169B13" w:rsidR="008B0A60" w:rsidRDefault="008B0A60" w:rsidP="008556DF">
+    <w:p w14:paraId="2A0AAEE8" w14:textId="52B6A8AD" w:rsidR="008B0A60" w:rsidRDefault="008B0A60" w:rsidP="008556DF">
       <w:pPr>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:r>
         <w:t>Fysioterap</w:t>
       </w:r>
       <w:r w:rsidR="39561991">
         <w:t>in Sahlgrenska Universitetssjukhuset</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> bedömer och behandlar patienter med sekundära lymfödem i samband med cancersjukdom och ödemdebut. Första året efter cancerdiagnos kan remiss skrivas av läkare eller sjuksköterska. Patienten kan även lämna egen vårdbegäran. Har det gått mer än 12 månader sedan insjuknande krävs ett läkarbesök för undersökning och vidare remiss till lymfterapeut. Då det gått &gt;5 år sedan insjuknande i cancersjukdom avslutas patienten vanligen på </w:t>
-[...5 lines deleted...]
-        <w:t>ysioterapi Sahlgrenska och rapporteras över till Lymfödemmottagning Göteborg för fortsatt omhändertagande.</w:t>
+        <w:t xml:space="preserve"> bedömer och behandlar patienter med sekundära lymfödem i samband med cancersjukdom och ödemdebut. </w:t>
+      </w:r>
+      <w:r w:rsidR="130CE68F">
+        <w:t xml:space="preserve">Patienter som genomgår axillutrymning erbjuds screening för att tidigt upptäcka och förebygga utvecklingen av lymfödem. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A84C0C" w14:textId="5383EF02" w:rsidR="008B0A60" w:rsidRDefault="008B0A60" w:rsidP="00596B70">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0A60">
         <w:t>Bedömningsinstrument</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0774FF1D" w14:textId="544DA540" w:rsidR="008B0A60" w:rsidRDefault="008B0A60" w:rsidP="0037578A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="008B0A60">
         <w:t>Anamnes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241110B4" w14:textId="2C777FAB" w:rsidR="00721340" w:rsidRDefault="008B0A60" w:rsidP="00680E0E">
       <w:r w:rsidRPr="008B0A60">
         <w:t>Sjukdomsförlopp, onkologisk behandling, debut av ödem, förändring av kroppsvikt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45116EAA" w14:textId="51AD0D01" w:rsidR="0086307D" w:rsidRDefault="008053F1" w:rsidP="00126822">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Inspektion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230A2D91" w14:textId="77777777" w:rsidR="008053F1" w:rsidRPr="00514087" w:rsidRDefault="00202D55" w:rsidP="00FD7850">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514087">
         <w:t>Synlig volymförändring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493F222A" w14:textId="672B103E" w:rsidR="001C0DF2" w:rsidRPr="00514087" w:rsidRDefault="008D1085" w:rsidP="00FD7850">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514087">
         <w:t>Form</w:t>
       </w:r>
       <w:r w:rsidR="00C30CAC" w:rsidRPr="00514087">
         <w:t xml:space="preserve"> på den svullna</w:t>
       </w:r>
       <w:r w:rsidR="00EA6193" w:rsidRPr="00514087">
         <w:t xml:space="preserve"> kroppsdelen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FA647A" w14:textId="515DF45D" w:rsidR="00EA6193" w:rsidRPr="00514087" w:rsidRDefault="00EA6193" w:rsidP="00FD7850">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514087">
         <w:t>Spänning i vävnaden</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC64BF8" w14:textId="520F0F3B" w:rsidR="00EA6193" w:rsidRPr="00514087" w:rsidRDefault="00EA6193" w:rsidP="00FD7850">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514087">
         <w:t>Hudfärg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F5E2A3" w14:textId="0C2A2957" w:rsidR="00EA6193" w:rsidRPr="00514087" w:rsidRDefault="00EA6193" w:rsidP="00FD7850">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00514087">
         <w:t>Peau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00514087">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00514087">
         <w:t>d’orange</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BC7D7E" w:rsidRPr="00514087">
         <w:t xml:space="preserve"> (apelsinhud)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8012A7" w14:textId="3CEF4B89" w:rsidR="00BC7D7E" w:rsidRPr="00514087" w:rsidRDefault="00BC7D7E" w:rsidP="00FD7850">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514087">
         <w:t>Skarpa hudveck</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9598C1" w14:textId="07228231" w:rsidR="00BC7D7E" w:rsidRPr="00514087" w:rsidRDefault="00BC7D7E" w:rsidP="00FD7850">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00514087">
         <w:t>Hyper</w:t>
       </w:r>
       <w:r w:rsidR="009921FB" w:rsidRPr="00514087">
         <w:t>keratos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7B365BEE" w14:textId="6E4CD527" w:rsidR="009921FB" w:rsidRPr="00514087" w:rsidRDefault="009921FB" w:rsidP="00FD7850">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00514087">
         <w:t>Vätskel</w:t>
       </w:r>
       <w:r w:rsidR="00C6464D" w:rsidRPr="00514087">
         <w:t>äckage</w:t>
       </w:r>
       <w:r w:rsidR="001255D4" w:rsidRPr="00514087">
         <w:t xml:space="preserve"> från huden</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2597CA4B" w14:textId="601420E2" w:rsidR="00202D55" w:rsidRDefault="001255D4" w:rsidP="007D2BE4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00514087">
         <w:t>Pappil</w:t>
       </w:r>
       <w:r w:rsidR="00514087" w:rsidRPr="00514087">
         <w:t>omatos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0FD7862E" w14:textId="186F872A" w:rsidR="007D2BE4" w:rsidRDefault="007D2BE4" w:rsidP="00201E4C">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Palpation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2783AF48" w14:textId="77777777" w:rsidR="007D2BE4" w:rsidRDefault="00557601" w:rsidP="003450C2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Konsistens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6060DE4C" w14:textId="28BCF9C0" w:rsidR="003450C2" w:rsidRDefault="003450C2" w:rsidP="003450C2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Pitting</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D9619B">
         <w:t>-ödem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290196C8" w14:textId="5BF61403" w:rsidR="00D9619B" w:rsidRDefault="00D9619B" w:rsidP="003450C2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05B8583E" w14:textId="2F21476B" w:rsidR="003450C2" w:rsidRPr="007D2BE4" w:rsidRDefault="00D9619B" w:rsidP="371E7D1C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:spacing w:after="0"/>
         <w:sectPr w:rsidR="003450C2" w:rsidRPr="007D2BE4" w:rsidSect="0086307D">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Stemmers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tecken</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="778D1C27" w14:textId="07968A66" w:rsidR="00721340" w:rsidRDefault="00721340" w:rsidP="00D764E8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D764E8">
         <w:t>Volymmätning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B57834" w14:textId="77777777" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00721340">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="0086307D" w:rsidSect="008B0A60">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13A23A2C" w14:textId="2E9E82EC" w:rsidR="0086307D" w:rsidRDefault="00721340" w:rsidP="00C75717">
+    <w:p w14:paraId="13A23A2C" w14:textId="4E4335C9" w:rsidR="0086307D" w:rsidRDefault="3297B1CD" w:rsidP="00C75717">
       <w:r>
-        <w:t>Omfångsmätning görs med måttband. Det lösa måttet mäts direkt på huden utan att måttbandet skär in. För att få ett mått hur konsistensen är i ödemet kan det även tas ett stramt mått. Man spänner då måttbandet så mycket det går och ingen svikt längre känns.</w:t>
+        <w:t>Volymmätning/o</w:t>
+      </w:r>
+      <w:r w:rsidR="00721340">
+        <w:t>mfångsmätning görs med måttband. Det lösa måttet mäts direkt på huden utan att måttbandet skär in. För att få ett mått hur konsistensen är i ödemet kan det även tas ett stramt mått. Man spänner då måttbandet så mycket det går och ingen svikt längre känns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E8F1FA" w14:textId="167D1027" w:rsidR="0086307D" w:rsidRDefault="09DEA7F6" w:rsidP="00B45FEA">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="030CD3E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Mätning av lokal vävnadsvätska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="079EDF5F" w14:textId="57B5481C" w:rsidR="0086307D" w:rsidRPr="00C75717" w:rsidRDefault="216F695C" w:rsidP="00C75717">
       <w:r w:rsidRPr="030CD3E6">
         <w:t xml:space="preserve">Mäts med TDC-apparat </w:t>
       </w:r>
       <w:r w:rsidR="65E202AD" w:rsidRPr="030CD3E6">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="65E202AD" w:rsidRPr="030CD3E6">
@@ -475,320 +496,308 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="65E202AD" w:rsidRPr="030CD3E6">
         <w:t>Constant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="65E202AD" w:rsidRPr="030CD3E6">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="030CD3E6">
         <w:t>på standardiserade punkter. Jämförelse görs med icke-ödemsidan, med preoperativa värden alternativt normalvärden</w:t>
       </w:r>
       <w:r w:rsidR="67C2B6F2" w:rsidRPr="030CD3E6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D47E74" w14:textId="7E77BD3D" w:rsidR="0086307D" w:rsidRDefault="216F695C" w:rsidP="00C75717">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="030CD3E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0086307D" w:rsidRPr="030CD3E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Patientens subjektiva upplevelse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC3025E" w14:textId="77777777" w:rsidR="00C01705" w:rsidRDefault="00B61968" w:rsidP="005C6CB6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0CC3025E" w14:textId="77777777" w:rsidR="00C01705" w:rsidRDefault="00B61968" w:rsidP="371E7D1C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Svullnadskänsla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7855A8BD" w14:textId="3A41DDB5" w:rsidR="001E2A24" w:rsidRDefault="00B61968" w:rsidP="00C75717">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7855A8BD" w14:textId="3A41DDB5" w:rsidR="001E2A24" w:rsidRDefault="00B61968" w:rsidP="371E7D1C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Spänningskänsl</w:t>
       </w:r>
       <w:r w:rsidR="001E2A24">
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4A77DD" w14:textId="77777777" w:rsidR="00D3624F" w:rsidRDefault="00C75717" w:rsidP="00C75717">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0D4A77DD" w14:textId="77777777" w:rsidR="00D3624F" w:rsidRDefault="00C75717" w:rsidP="133956B9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Trötthet i den svullna kroppsdelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2566DB66" w14:textId="3B876DDC" w:rsidR="00C75717" w:rsidRDefault="00C75717" w:rsidP="00C75717">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2566DB66" w14:textId="3B876DDC" w:rsidR="00C75717" w:rsidRDefault="00C75717" w:rsidP="133956B9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Tyngdkänsla i den svullna kroppsdelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57865A32" w14:textId="3F26E00F" w:rsidR="00C75717" w:rsidRDefault="00C75717" w:rsidP="00C75717">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="57865A32" w14:textId="3F26E00F" w:rsidR="00C75717" w:rsidRDefault="00C75717" w:rsidP="133956B9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Värk eller molande känsla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F96B86" w14:textId="5A787D2C" w:rsidR="00C75717" w:rsidRDefault="00C75717" w:rsidP="00C75717">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="14F96B86" w14:textId="1C04657C" w:rsidR="00C75717" w:rsidRDefault="228DB329" w:rsidP="133956B9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Dygnsvariation</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75717">
+        <w:t>ygnsvariation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A709840" w14:textId="2DF703B3" w:rsidR="00C75717" w:rsidRDefault="00C75717" w:rsidP="00C75717">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:sectPr w:rsidR="00C75717" w:rsidSect="0086307D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08B2A5C5" w14:textId="77777777" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00C75717">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="0086307D" w:rsidSect="0086307D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118C4E6D" w14:textId="47CB1EC9" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00C75717">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="07E14E5A" w14:textId="615FD23A" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00182D2A">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00182D2A">
         <w:t>Åtgärd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3410D68F" w14:textId="11526F8A" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00BE48AF">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="0086307D">
         <w:t xml:space="preserve">Råd och </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE48AF">
         <w:t>regim</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228DA9E5" w14:textId="20B99CF4" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00BE48AF">
+    <w:p w14:paraId="228DA9E5" w14:textId="7F0E1FF0" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00BE48AF">
       <w:r>
-        <w:t xml:space="preserve">Information ges om lymfsystemet och dess anatomi. Patienten instrueras om egenbehandling i form av rörelseövningar, andningsövningar och strykningar. I de fall där patienten har en stram vävnad eller strama ärr visas stretch och töjningsövningar. Tidvis högläge av extremiteten rekommenderas. Patienten informeras om effekten av muskelarbete. Information ges </w:t>
+        <w:t xml:space="preserve">Information ges om lymfsystemet och dess anatomi. Patienten instrueras om egenbehandling i form av </w:t>
+      </w:r>
+      <w:r w:rsidR="18CEA81A">
+        <w:t>rörelseuttag och strykningar</w:t>
+      </w:r>
+      <w:r w:rsidR="3A1DECBE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I de fall där patienten har stram vävnad eller strama ärr visas stretch och töjningsövningar. Tidvis högläge av extremiteten rekommenderas. Patienten informeras om effekten av muskelarbete. Information ges </w:t>
       </w:r>
       <w:r w:rsidR="10D1A31F">
         <w:t xml:space="preserve">gällande vikten av </w:t>
       </w:r>
       <w:r>
         <w:t>fysisk aktiv</w:t>
       </w:r>
       <w:r w:rsidR="0CF485C7">
         <w:t>itet och träning</w:t>
       </w:r>
+      <w:r w:rsidR="2E7BF036">
+        <w:t>, värmes påverkan på lymf</w:t>
+      </w:r>
+      <w:r w:rsidR="6FC5A3CF">
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidR="2E7BF036">
+        <w:t>demet samt vikten av kompressionsanvändning</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Det ges även information om viktminskningens betydelse. Det är också viktigt att informera om infektionsprofylax samt tidiga tecken på </w:t>
+        <w:t>. Det ges även information om betydelse</w:t>
+      </w:r>
+      <w:r w:rsidR="2E411ECF">
+        <w:t>n av hälsosam vikt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Det är också viktigt att informera om infektionsprofylax samt tidiga tecken på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>erysipelas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>, då den aktuella kroppsdelen har något lägre immunförsvar. Patienten informeras om noggrann hudvård.</w:t>
+        <w:t xml:space="preserve">, då den aktuella kroppsdelen </w:t>
+      </w:r>
+      <w:r w:rsidR="42C5C7C1">
+        <w:t>kan ha nedsatt i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mmunförsvar. Patienten informeras om noggrann hudvård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0580D0B0" w14:textId="5C4C20D2" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00BE48AF">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE48AF">
         <w:t>Kompression</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243E4457" w14:textId="03164DF5" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00B03883">
+    <w:p w14:paraId="552F4926" w14:textId="6251C6F3" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="00BE48AF">
       <w:r>
         <w:t>Kompression är den viktigaste behandlingsåtgärden vid lymfödem.</w:t>
       </w:r>
-      <w:r w:rsidR="005462D6">
-        <w:br/>
+      <w:r w:rsidR="1C6D7DB1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Kompressionsbandage finns i 4 olika kompressionsklasser </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t>När man provar ut kompression tar man hänsyn till stadi</w:t>
+      </w:r>
+      <w:r w:rsidR="28D162FA">
+        <w:t>um</w:t>
       </w:r>
       <w:r>
-        <w:t>vilka mäts i mmHg</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidR="007EE298">
+        <w:t xml:space="preserve"> av ödem, kroppsform samt när kompressionen ska användas. Valet av kompression görs i samråd med patienten</w:t>
+      </w:r>
+      <w:r w:rsidR="52551F4C">
+        <w:t xml:space="preserve"> utifrån upphandlat sortiment</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t>När man provar ut kompression tar man hänsyn till stadie av ödem, kroppsform samt när kompressionen ska användas. Samma patient kan behöva kompression med olika elasticitet och grad av kompressionsklass. Valet av kompression görs i samråd med patienten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7510ACC8" w14:textId="6E8F4088" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="005462D6">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005462D6">
         <w:t>Lymfpulsatorbehandling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="08AB8956" w14:textId="1DE9124F" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="005462D6">
+    <w:p w14:paraId="08AB8956" w14:textId="56B4A235" w:rsidR="0086307D" w:rsidRDefault="0086307D" w:rsidP="005462D6">
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086307D">
+      <w:r>
         <w:t>Lymfpulsatorer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086307D">
-        <w:t xml:space="preserve"> är pumpapparater för behandling av ödematösa extremiteter eller kroppsdelar. Genom manschetter med luftfyllda kammare kan lymfödemet behandlas på mekanisk väg. Behandlingen leder till ökad lymftransport och till att ödemvätska återförs till lymf- och vensystemen. Behandlingen kan vara ett komplement till kompressionsbehandling. I vissa fall finns det möjlighet för patienten att få en </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> är pumpapparater</w:t>
+      </w:r>
+      <w:r w:rsidR="54A0CD5A">
+        <w:t xml:space="preserve"> som med luftfyllda man</w:t>
+      </w:r>
+      <w:r w:rsidR="7A8E9C41">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="54A0CD5A">
+        <w:t xml:space="preserve">chetter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>behandl</w:t>
+      </w:r>
+      <w:r w:rsidR="19EC17AF">
+        <w:t>ar lymfödem på mekanisk väg.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Behandlingen kan vara ett komplement till kompressionsbehandling. I vissa fall finns det möjlighet för patienten att få en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086307D">
+      <w:r>
         <w:t>pulsator</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086307D">
+      <w:r>
         <w:t xml:space="preserve"> förskriven till hemmet, se riktlinjer för detta i bilaga 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791EBE96" w14:textId="1C7190A8" w:rsidR="0086307D" w:rsidRDefault="10E13AEA" w:rsidP="005462D6">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Lymfa-</w:t>
       </w:r>
       <w:r w:rsidRPr="005462D6">
         <w:t>touchbehandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D15EAD7" w14:textId="57A7D5BF" w:rsidR="0086307D" w:rsidRDefault="10E13AEA" w:rsidP="005462D6">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="725F5287">
         <w:t>LymphaTouch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="725F5287">
         <w:t xml:space="preserve"> är en medicinteknisk produkt där man med hjä</w:t>
       </w:r>
       <w:r w:rsidR="1A73FFF3" w:rsidRPr="725F5287">
         <w:t>l</w:t>
@@ -798,324 +807,469 @@
       </w:r>
       <w:r w:rsidR="07C46EE9" w:rsidRPr="725F5287">
         <w:t>Kan vid svåra besvär a</w:t>
       </w:r>
       <w:r w:rsidRPr="725F5287">
         <w:t>nvänd</w:t>
       </w:r>
       <w:r w:rsidR="1A3A88AA" w:rsidRPr="725F5287">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="725F5287">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="1ACBFD5D" w:rsidRPr="725F5287">
         <w:t xml:space="preserve">som kompletterande behandling </w:t>
       </w:r>
       <w:r w:rsidRPr="725F5287">
         <w:t>för att minska svullnad och stramhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6556E3FA" w14:textId="1AE45C36" w:rsidR="085A13D6" w:rsidRDefault="085A13D6" w:rsidP="005462D6">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Extern </w:t>
       </w:r>
       <w:r w:rsidRPr="005462D6">
         <w:t>rehabilitering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DEB959" w14:textId="77777777" w:rsidR="0086307D" w:rsidRPr="0086307D" w:rsidRDefault="0086307D" w:rsidP="005462D6">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Patienter med svårbehandlade ödem samt patienter som behöver utökat stöd kan remitteras för intensivbehandling på Mösseberg Rehabcenter. Se riktlinjer för intensivbehandling, bilaga 1. </w:t>
+    <w:p w14:paraId="55DEB959" w14:textId="5EEB6864" w:rsidR="0086307D" w:rsidRPr="0086307D" w:rsidRDefault="0086307D" w:rsidP="133956B9">
+      <w:r>
+        <w:t xml:space="preserve">Patienter med svårbehandlade ödem samt patienter som behöver utökat stöd kan remitteras för intensivbehandling på </w:t>
+      </w:r>
+      <w:r w:rsidR="0D9FD115">
+        <w:t xml:space="preserve">Bräcke Rehabcenter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mösseberg</w:t>
+      </w:r>
+      <w:r w:rsidR="2FF2417F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Se riktlinjer för intensivbehandling, bilaga 1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A69A9D" w14:textId="34A4BF29" w:rsidR="0086307D" w:rsidRDefault="006B2669" w:rsidP="00AA6F01">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA6F01">
         <w:t>Utvärdering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F464D94" w14:textId="2168C837" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="00AA6F01">
+    <w:p w14:paraId="2F464D94" w14:textId="7CDFB3F7" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="00AA6F01">
       <w:r>
-        <w:t xml:space="preserve">Kompression ska alltid följas upp och utvärderas tillsammans med patienten. Normalt håller kompressionsartiklar i ca 6 månader. Det är </w:t>
+        <w:t>Kompression ska alltid följas upp och utvärderas</w:t>
+      </w:r>
+      <w:r w:rsidR="7D7754CF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Normalt håller kompressionsartiklar i ca 6 månader. Det är </w:t>
       </w:r>
       <w:r w:rsidR="070BAA0E">
         <w:t xml:space="preserve">hjälpmedelshandboken samt </w:t>
       </w:r>
       <w:r>
-        <w:t>patientens behov som styr hur mycket kompression som ordineras. Det ligger på patientens ansvar att höra av sig i god tid för bedömning av lymfödemet samt att erhålla ny kompression.</w:t>
+        <w:t>patientens behov som styr hur mycket kompression som ordineras. Det ligger på patientens ansvar att höra av sig för bedömning av lymfödemet samt att erhålla ny kompression.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBF8BA5" w14:textId="40855F8F" w:rsidR="0023214A" w:rsidRDefault="0023214A" w:rsidP="00DF42A8">
       <w:r>
         <w:t>Medvetet avsteg från rutinen dokumenteras i journalsystemet om rutinen är kopplad till patient.</w:t>
       </w:r>
       <w:r w:rsidR="00DF42A8">
-        <w:t xml:space="preserve"> Övriga orsaker till avsteg från rutinen rapporteras i MedControl PRO.</w:t>
+        <w:t xml:space="preserve"> Övriga orsaker till avsteg från rutinen rapporteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DF42A8">
+        <w:t>MedControl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DF42A8">
+        <w:t xml:space="preserve"> PRO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A39B6B" w14:textId="1BA1CC7B" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="00DB59BB">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2669">
         <w:t>Relaterad information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292E5A09" w14:textId="2246FD2E" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="00DB59BB">
       <w:r w:rsidRPr="006B2669">
         <w:t xml:space="preserve">Nationellt vårdprogram för lymfödem finns att läsa under </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="006B2669">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>lymfologi.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52D0A17B" w14:textId="77777777" w:rsidR="006B2669" w:rsidRPr="006B2669" w:rsidRDefault="006612A3" w:rsidP="00DB59BB">
+    <w:p w14:paraId="03D2EE5F" w14:textId="46667C8E" w:rsidR="006B2669" w:rsidRPr="00031EA9" w:rsidRDefault="006E325E" w:rsidP="317E6567">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="006B2669" w:rsidRPr="006B2669">
+        <w:r w:rsidR="006B2669" w:rsidRPr="00031EA9">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
-            <w:color w:val="0000FF"/>
+            <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Egenvårdsbehandling vid lymfödem i armen</w:t>
+          <w:t>Egenvårdsbehandlin</w:t>
+        </w:r>
+        <w:r w:rsidR="006B2669" w:rsidRPr="00031EA9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>g</w:t>
+        </w:r>
+        <w:r w:rsidR="006B2669" w:rsidRPr="00031EA9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> vid lymfödem i armen  </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006B2669" w:rsidRPr="006B2669">
+    </w:p>
+    <w:p w14:paraId="4A7BD08C" w14:textId="7CE277EB" w:rsidR="006B2669" w:rsidRPr="00031EA9" w:rsidRDefault="00031EA9" w:rsidP="317E6567">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00031EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3187-637809942-2970/surrogate/Egenv%c3%a5rdbehandling%20vid%20lymf%c3%b6dem%20i%20ben%20-%20Tr%c3%a4ningsprogram.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00031EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00031EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006B2669" w:rsidRPr="00031EA9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Egenvårdsbehandling vid lymfödem i ben </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ED13EB" w14:textId="56252CB0" w:rsidR="006B2669" w:rsidRPr="00031EA9" w:rsidRDefault="00031EA9" w:rsidP="00DB59BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="006298" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="006B2669" w:rsidRPr="00271816">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Till dig som har fått en kompressions</w:t>
+        </w:r>
+        <w:r w:rsidR="006B2669" w:rsidRPr="00271816">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+        <w:r w:rsidR="006B2669" w:rsidRPr="00271816">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>tru</w:t>
+        </w:r>
+        <w:r w:rsidR="006B2669" w:rsidRPr="00271816">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r w:rsidR="006B2669" w:rsidRPr="00271816">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">pa </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006B2669" w:rsidRPr="00031EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="006298" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A21E720" w14:textId="1EC49907" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="00DB59BB">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...12 lines deleted...]
-        <w:r w:rsidR="006B2669" w:rsidRPr="006B2669">
+      </w:pPr>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00031EA9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
-            <w:color w:val="0000FF"/>
-[...84 lines deleted...]
-            <w:color w:val="0000FF"/>
+            <w:iCs/>
+            <w:color w:val="006298" w:themeColor="accent1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Till dig som tagit bort lymfkörtlar i buk eller ljumske</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006B2669" w:rsidRPr="006B2669">
+      <w:r w:rsidRPr="00031EA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="006298" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="133956B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="186B847C" w14:textId="175E979F" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="0049543A">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="006B2669">
         <w:t>Bilagor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EB7D5D" w14:textId="31E12BD6" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="0049543A">
       <w:r w:rsidRPr="006B2669">
-        <w:t>Bilaga 1. Riktlinjer för intensiv behandling samt för pulsatorbehandling i hemmet</w:t>
+        <w:t xml:space="preserve">Bilaga 1. Riktlinjer för intensiv behandling samt för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006B2669">
+        <w:t>pulsatorbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006B2669">
+        <w:t xml:space="preserve"> i hemmet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265B754E" w14:textId="04C8A505" w:rsidR="006B2669" w:rsidRDefault="00FD6A46" w:rsidP="0049543A">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0049543A">
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="006B2669" w:rsidRPr="0049543A">
+      <w:r w:rsidR="006B2669">
         <w:t>rbetsgrupp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B12CDB4" w14:textId="77777777" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="0049543A">
+    <w:p w14:paraId="045BC015" w14:textId="6BEAA00A" w:rsidR="006B2669" w:rsidRDefault="2F3FDB61" w:rsidP="0049543A">
       <w:r>
-        <w:t>Jenny Larsson, fysioterapeut, lymfterapeut, Fysioterapi Sahlgrenska</w:t>
+        <w:t xml:space="preserve">Marika Jakobsson, specialistfysioterapeut, lymfterapeut, Fysioterapi Sahlgrenska </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B12CDB4" w14:textId="376E006E" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="0049543A">
+      <w:r>
+        <w:t xml:space="preserve">Jenny Larsson, </w:t>
+      </w:r>
+      <w:r w:rsidR="29B2D93E">
+        <w:t>specialist</w:t>
+      </w:r>
+      <w:r>
+        <w:t>fysioterapeut, lymfterapeut, Fysioterapi Sahlgrenska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6A645C" w14:textId="77777777" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="0049543A">
       <w:r>
         <w:t>Eva Nyberg, fysioterapeut, lymfterapeut, Fysioterapi Sahlgrenska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061A6A2C" w14:textId="4D437CE2" w:rsidR="006B2669" w:rsidRDefault="006B2669" w:rsidP="0049543A">
       <w:r>
-        <w:t>Anna-Maria Särnhult, fysioterapeut, lymfterapeut, Fysioterapi Sahlgrenska</w:t>
+        <w:t xml:space="preserve">Anna-Maria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Särnhult</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, fysioterapeut, lymfterapeut, Fysioterapi Sahlgrenska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311ADADF" w14:textId="18F78803" w:rsidR="00FD4440" w:rsidRDefault="00FD4440">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A8E7E4" w14:textId="70400A62" w:rsidR="00FD4440" w:rsidRDefault="00FD4440" w:rsidP="00272A1A">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="725F5287">
-        <w:t>Bilaga 1. Riktlinjer för intensivbehandling samt för pulsatorbehandling i hemmet</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bilaga 1. Riktlinjer för intensivbehandling samt för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="725F5287">
+        <w:t>pulsatorbehandling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="725F5287">
+        <w:t xml:space="preserve"> i hemmet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DB9B22" w14:textId="77777777" w:rsidR="00141CA0" w:rsidRDefault="00141CA0" w:rsidP="005511CC">
       <w:pPr>
         <w:ind w:left="0" w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="637A7A7C" w14:textId="284B5D97" w:rsidR="00E753A0" w:rsidRDefault="00FD4440" w:rsidP="00F525B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8061"/>
         </w:tabs>
         <w:ind w:left="5896" w:hanging="4904"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD4440">
         <w:t>Regionalt cancercentrum väst</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD4440">
@@ -1161,178 +1315,178 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nytta av intensivbehandling av lymfödem. Behovet av</w:t>
       </w:r>
       <w:r w:rsidR="002470EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>intensivbehandling ska vara bedömt</w:t>
       </w:r>
       <w:r w:rsidR="002470EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>av lymfödemterapeut innan patientansvarig läkare skriver remiss för extern rehabilitering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8975BC" w14:textId="1A460F8F" w:rsidR="00E753A0" w:rsidRDefault="00E753A0" w:rsidP="002470EE">
       <w:r>
         <w:t>Patienter med ett eller flera av följande symtom bör erbjudas intensivbehandling:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADEEA50" w14:textId="77777777" w:rsidR="00E753A0" w:rsidRPr="00D1735C" w:rsidRDefault="00E753A0" w:rsidP="00D1735C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1735C">
         <w:t>Ödemutveckling trots adekvat kompressionsbehandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CFD48E" w14:textId="77777777" w:rsidR="00E753A0" w:rsidRPr="00D1735C" w:rsidRDefault="00E753A0" w:rsidP="00D1735C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1735C">
         <w:t>Pittingödem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="741A2F16" w14:textId="77777777" w:rsidR="00E753A0" w:rsidRPr="00D1735C" w:rsidRDefault="00E753A0" w:rsidP="00D1735C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1735C">
         <w:t>Vävnadsförändringar, fibros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8D6797" w14:textId="77777777" w:rsidR="00D1735C" w:rsidRPr="00D1735C" w:rsidRDefault="00E753A0" w:rsidP="00D1735C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1735C">
         <w:t xml:space="preserve">Upprepade </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D1735C">
         <w:t>erysipelasinfektioner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="263B68C2" w14:textId="479684D3" w:rsidR="00E753A0" w:rsidRPr="00D1735C" w:rsidRDefault="00E753A0" w:rsidP="00D1735C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1735C">
         <w:t>Subjektiva besvär av tyngd- och spänningskänsla som inte minskar med befintlig</w:t>
       </w:r>
       <w:r w:rsidR="37B645B5" w:rsidRPr="00D1735C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1735C">
         <w:t>kompression (skattas med VAS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6C7E13" w14:textId="6EA3367D" w:rsidR="00E753A0" w:rsidRPr="00D1735C" w:rsidRDefault="00E753A0" w:rsidP="00D1735C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="49"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1735C">
         <w:t>Patienter med behov av mer omfattande stöd för att lära sig att hantera och leva med sitt lymfödem. Detta kan även gälla för begynnande ödem i reversibelt stadium.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1CC3C4" w14:textId="55011469" w:rsidR="00E753A0" w:rsidRDefault="00E753A0" w:rsidP="003A5217">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00E753A0">
         <w:t>Handläggning av utprovning för intermittent</w:t>
       </w:r>
       <w:r w:rsidR="0080014C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E753A0">
         <w:t xml:space="preserve">kompressionsbehandling med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E753A0">
         <w:t>pulsator</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E753A0">
         <w:t xml:space="preserve"> av patienter med lymfödem:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DAFF93" w14:textId="0017C879" w:rsidR="00E753A0" w:rsidRDefault="00E753A0" w:rsidP="003A5217">
       <w:r w:rsidRPr="00E753A0">
         <w:t>Patienten har inte möjlighet att bära kompression hela dagen på grund av till exempel:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BFE7018" w14:textId="77777777" w:rsidR="00E753A0" w:rsidRPr="003A5217" w:rsidRDefault="00E753A0" w:rsidP="003A5217">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5217">
         <w:t>Arteriell insufficiens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B727A83" w14:textId="1C752CE3" w:rsidR="00E753A0" w:rsidRPr="003A5217" w:rsidRDefault="00E753A0" w:rsidP="003A5217">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="47"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5217">
         <w:t xml:space="preserve">Av praktiska, hygieniska skäl (arbetar </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A5217">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A5217">
         <w:t xml:space="preserve"> inom vården, storkök)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CAD29C" w14:textId="77777777" w:rsidR="00E753A0" w:rsidRDefault="00E753A0" w:rsidP="00552DFD">
       <w:r>
         <w:t>Ödemutveckling trots kompressionsärm/-strumpa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AFE633F" w14:textId="77777777" w:rsidR="00E753A0" w:rsidRDefault="00E753A0" w:rsidP="00552DFD">
       <w:r>
         <w:t xml:space="preserve">Har haft upprepade </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -1348,226 +1502,226 @@
     <w:p w14:paraId="5647CCD1" w14:textId="1582CFC4" w:rsidR="00E753A0" w:rsidRPr="00E753A0" w:rsidRDefault="00E753A0" w:rsidP="00552DFD">
       <w:r>
         <w:t>Subjektiv upplevelse av tyngd- och spänningskänsla som inte minskar med befintlig</w:t>
       </w:r>
       <w:r w:rsidR="1708B84E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kompression (skattas med VAS)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E753A0" w:rsidRPr="00E753A0" w:rsidSect="00ED663E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1127" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28FBA54F" w14:textId="77777777" w:rsidR="0082181C" w:rsidRDefault="0082181C">
+    <w:p w14:paraId="11B5703E" w14:textId="77777777" w:rsidR="00C2010B" w:rsidRDefault="00C2010B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E54402B" w14:textId="77777777" w:rsidR="0082181C" w:rsidRDefault="0082181C">
+    <w:p w14:paraId="21C05DB7" w14:textId="77777777" w:rsidR="00C2010B" w:rsidRDefault="00C2010B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="20670E07" w14:textId="77777777" w:rsidR="0082181C" w:rsidRDefault="0082181C">
+    <w:p w14:paraId="5932A115" w14:textId="77777777" w:rsidR="00C2010B" w:rsidRDefault="00C2010B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -1578,154 +1732,148 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="477906FC" w:rsidR="00660269" w:rsidRDefault="003B20D6" w:rsidP="00EF6A6D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:ind w:left="6237" w:hanging="141"/>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043E9DA2" wp14:editId="7D7F07C3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4237355</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>5081</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1918914" cy="341630"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Picture 2">
-[...5 lines deleted...]
-          </wp:docPr>
+          <wp:docPr id="2015634449" name="Bild 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="2015634449" name="Bild 2015634449"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1944375" cy="346163"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32C83DE2" w14:textId="77777777" w:rsidR="0082181C" w:rsidRDefault="0082181C"/>
+    <w:p w14:paraId="34C56DF5" w14:textId="77777777" w:rsidR="00C2010B" w:rsidRDefault="00C2010B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E137793" w14:textId="77777777" w:rsidR="0082181C" w:rsidRDefault="0082181C">
+    <w:p w14:paraId="59D3AE9C" w14:textId="77777777" w:rsidR="00C2010B" w:rsidRDefault="00C2010B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6671290B" w14:textId="77777777" w:rsidR="0082181C" w:rsidRDefault="0082181C">
+    <w:p w14:paraId="7865752C" w14:textId="77777777" w:rsidR="00C2010B" w:rsidRDefault="00C2010B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1800,146 +1948,66 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="27626429" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...78 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="570FAFC0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="04A94ACC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2007,51 +2075,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4802,51 +4870,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5390,50 +5458,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E42323"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6928850A"/>
+    <w:lvl w:ilvl="0" w:tplc="71DA23DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0E285544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="952675B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="284C74B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F52C5D32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D8C6D2D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="105E22CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B2E21288">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6D086D0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A5261E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CAE446E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5502,51 +5683,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5615,51 +5796,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53C86381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CE28FF0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5728,51 +5909,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A30C8C62"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5841,51 +6022,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5954,51 +6135,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61C6448A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38441A8A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6067,51 +6248,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62DB34D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA0A5D7A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6180,51 +6361,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B585936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B9C0772"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6293,51 +6474,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C136BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3920CF7C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6406,51 +6587,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E6B5A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0B0D828"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6519,51 +6700,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6632,51 +6813,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F45B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="021EAC30"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6745,51 +6926,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6858,51 +7039,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0A6D15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DBC3E72"/>
     <w:lvl w:ilvl="0" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6971,51 +7152,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E54275A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F328D78C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7084,51 +7265,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7197,51 +7378,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EB24FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="796EF75C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7310,266 +7491,271 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="23481450">
+  <w:num w:numId="1" w16cid:durableId="1947151336">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="23481450">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1874493399">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="769013026">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1325088533">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="551885470">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1672679905">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1002973362">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1439792951">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="922572483">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="912662383">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="811561438">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1212111509">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="961810739">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="54549464">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2118206726">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1388603645">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1461460887">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="321394838">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1106391022">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="549145388">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="415174449">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1702054688">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1994329651">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="978264865">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1273048442">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="788283248">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1770465946">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="847207849">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2095128180">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1874493399">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="31" w16cid:durableId="777606216">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="769013026">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="32" w16cid:durableId="1931886473">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1325088533">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="551885470">
+  <w:num w:numId="33" w16cid:durableId="1728145677">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1672679905">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="34" w16cid:durableId="1533765801">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1002973362">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="35" w16cid:durableId="1021201343">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1439792951">
-[...14 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="961810739">
+  <w:num w:numId="36" w16cid:durableId="1426219960">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="54549464">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="37" w16cid:durableId="2049645620">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2118206726">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="38" w16cid:durableId="1422531808">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1388603645">
-[...8 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="1106391022">
+  <w:num w:numId="39" w16cid:durableId="433477744">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="549145388">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="40" w16cid:durableId="383139877">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="415174449">
+  <w:num w:numId="41" w16cid:durableId="7411183">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2120491590">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="538906112">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="731587361">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1702054688">
-[...65 lines deleted...]
-  <w:num w:numId="44" w16cid:durableId="512959507">
+  <w:num w:numId="45" w16cid:durableId="512959507">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="853300804">
+  <w:num w:numId="46" w16cid:durableId="853300804">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="523054421">
+  <w:num w:numId="47" w16cid:durableId="523054421">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="376466313">
+  <w:num w:numId="48" w16cid:durableId="376466313">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="2064869025">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="49" w16cid:durableId="2064869025">
+    <w:abstractNumId w:val="47"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1474"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00026E5B"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00031EA9"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00051D7A"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C3B06"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001047A1"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00113AF2"/>
     <w:rsid w:val="00122AE1"/>
     <w:rsid w:val="001255D4"/>
     <w:rsid w:val="00126822"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00141CA0"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
@@ -7587,50 +7773,51 @@
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C0DF2"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E2A24"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00201E4C"/>
     <w:rsid w:val="002022B5"/>
     <w:rsid w:val="00202D55"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0023214A"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240287"/>
     <w:rsid w:val="002470EE"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00271816"/>
     <w:rsid w:val="00272A1A"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0332"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D4BA6"/>
     <w:rsid w:val="002D6018"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E068A"/>
     <w:rsid w:val="002E0D01"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F0805"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
@@ -7644,50 +7831,51 @@
     <w:rsid w:val="00323735"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330B7B"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="003450C2"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003579E3"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00364430"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="0037578A"/>
     <w:rsid w:val="003808AF"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A5217"/>
+    <w:rsid w:val="003B20D6"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B2AEA"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3DF2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004418E0"/>
     <w:rsid w:val="00443D92"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046216B"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
@@ -7766,65 +7954,67 @@
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="006612A3"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00680E0E"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006926E8"/>
     <w:rsid w:val="00694129"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B2669"/>
     <w:rsid w:val="006B6F7E"/>
     <w:rsid w:val="006C2EF2"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E2C96"/>
+    <w:rsid w:val="006E325E"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E7541"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="00721340"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00762B1F"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00775942"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B6008"/>
     <w:rsid w:val="007D2BE4"/>
     <w:rsid w:val="007D3556"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D48FB"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007EE298"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F6B14"/>
     <w:rsid w:val="007F706B"/>
     <w:rsid w:val="0080014C"/>
     <w:rsid w:val="0080022D"/>
     <w:rsid w:val="008053F1"/>
     <w:rsid w:val="00816AA4"/>
@@ -7888,67 +8078,69 @@
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00973960"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009921FB"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C4369"/>
     <w:rsid w:val="009C5654"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E02C5"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="00A00229"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A0300D"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1306E"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A32CC8"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A62890"/>
     <w:rsid w:val="00A62B46"/>
+    <w:rsid w:val="00A63DF6"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A800C4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A855C9"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A976B3"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA696B"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA6F01"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B00D18"/>
     <w:rsid w:val="00B03883"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
@@ -7974,50 +8166,51 @@
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA1A88"/>
     <w:rsid w:val="00BB0D99"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC31C8"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC52B6"/>
     <w:rsid w:val="00BC7D7E"/>
     <w:rsid w:val="00BD34E6"/>
     <w:rsid w:val="00BE48AF"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF5FFC"/>
     <w:rsid w:val="00C004D5"/>
     <w:rsid w:val="00C01705"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C05514"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C2010B"/>
     <w:rsid w:val="00C21F11"/>
     <w:rsid w:val="00C30CAC"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C56CFC"/>
     <w:rsid w:val="00C6464D"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C75717"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA0349"/>
     <w:rsid w:val="00CA2114"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
@@ -8076,175 +8269,256 @@
     <w:rsid w:val="00E67F29"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E73A36"/>
     <w:rsid w:val="00E753A0"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E92FEB"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA6193"/>
     <w:rsid w:val="00EB1780"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED663E"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF390D"/>
+    <w:rsid w:val="00EF6A6D"/>
     <w:rsid w:val="00F17D84"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F47978"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F525B6"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F94FA0"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4440"/>
     <w:rsid w:val="00FD4DB1"/>
     <w:rsid w:val="00FD541C"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD6A46"/>
     <w:rsid w:val="00FD7850"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF1496"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0309CA87"/>
     <w:rsid w:val="030CD3E6"/>
     <w:rsid w:val="0392FB37"/>
+    <w:rsid w:val="044B203D"/>
     <w:rsid w:val="04514391"/>
     <w:rsid w:val="070BAA0E"/>
+    <w:rsid w:val="07C1A1E7"/>
     <w:rsid w:val="07C46EE9"/>
     <w:rsid w:val="085A13D6"/>
     <w:rsid w:val="09DEA7F6"/>
     <w:rsid w:val="0AF40E5C"/>
     <w:rsid w:val="0BBB6B45"/>
+    <w:rsid w:val="0BEC3EE5"/>
     <w:rsid w:val="0C8FDEBD"/>
     <w:rsid w:val="0CF485C7"/>
+    <w:rsid w:val="0D9FD115"/>
     <w:rsid w:val="10D1A31F"/>
     <w:rsid w:val="10E13AEA"/>
+    <w:rsid w:val="12BD05DE"/>
+    <w:rsid w:val="130CE68F"/>
+    <w:rsid w:val="133956B9"/>
     <w:rsid w:val="1708B84E"/>
+    <w:rsid w:val="1754FED4"/>
+    <w:rsid w:val="17E89F85"/>
+    <w:rsid w:val="18813EDD"/>
     <w:rsid w:val="1886A335"/>
+    <w:rsid w:val="18CEA81A"/>
+    <w:rsid w:val="19EC17AF"/>
     <w:rsid w:val="1A3A88AA"/>
     <w:rsid w:val="1A6CD3CA"/>
     <w:rsid w:val="1A73FFF3"/>
     <w:rsid w:val="1ACBFD5D"/>
     <w:rsid w:val="1BD4BACF"/>
+    <w:rsid w:val="1C4039E4"/>
+    <w:rsid w:val="1C6D7DB1"/>
     <w:rsid w:val="1CB89F1F"/>
     <w:rsid w:val="1EAE9D55"/>
+    <w:rsid w:val="1EE8CB03"/>
     <w:rsid w:val="216F695C"/>
     <w:rsid w:val="21DEEB5C"/>
+    <w:rsid w:val="228DB329"/>
+    <w:rsid w:val="238D4B64"/>
     <w:rsid w:val="250355B6"/>
+    <w:rsid w:val="27FCD402"/>
     <w:rsid w:val="2811B79C"/>
+    <w:rsid w:val="28D162FA"/>
+    <w:rsid w:val="299A5DC3"/>
+    <w:rsid w:val="29B2D93E"/>
     <w:rsid w:val="2B6E5BEA"/>
     <w:rsid w:val="2B72973A"/>
+    <w:rsid w:val="2BB87277"/>
     <w:rsid w:val="2DC285DC"/>
+    <w:rsid w:val="2E411ECF"/>
+    <w:rsid w:val="2E7BF036"/>
+    <w:rsid w:val="2F3FDB61"/>
+    <w:rsid w:val="2FF2417F"/>
+    <w:rsid w:val="304AB8B4"/>
+    <w:rsid w:val="317E6567"/>
     <w:rsid w:val="31C8B061"/>
+    <w:rsid w:val="3297B1CD"/>
+    <w:rsid w:val="331CF433"/>
+    <w:rsid w:val="335A27CC"/>
     <w:rsid w:val="348A5433"/>
+    <w:rsid w:val="355B2C12"/>
     <w:rsid w:val="366BE786"/>
     <w:rsid w:val="36F8DF0F"/>
+    <w:rsid w:val="371E7D1C"/>
     <w:rsid w:val="37503FC5"/>
     <w:rsid w:val="37624F7D"/>
+    <w:rsid w:val="37A1C94C"/>
+    <w:rsid w:val="37AF9CEA"/>
+    <w:rsid w:val="37B2D75B"/>
     <w:rsid w:val="37B645B5"/>
     <w:rsid w:val="39561991"/>
+    <w:rsid w:val="3A1DECBE"/>
+    <w:rsid w:val="3A4D3FC2"/>
+    <w:rsid w:val="3C2C7CDE"/>
     <w:rsid w:val="3C9F190B"/>
     <w:rsid w:val="3CD27DEA"/>
     <w:rsid w:val="3D2B4900"/>
     <w:rsid w:val="3E750BE3"/>
+    <w:rsid w:val="3F2DE754"/>
+    <w:rsid w:val="40AB7034"/>
+    <w:rsid w:val="41C4E150"/>
+    <w:rsid w:val="42C5C7C1"/>
     <w:rsid w:val="42D2971E"/>
+    <w:rsid w:val="431391A0"/>
+    <w:rsid w:val="4390B046"/>
+    <w:rsid w:val="44952230"/>
+    <w:rsid w:val="45AA38FD"/>
+    <w:rsid w:val="49A0D845"/>
+    <w:rsid w:val="4A975C3E"/>
     <w:rsid w:val="4EC10969"/>
+    <w:rsid w:val="4EE99E83"/>
+    <w:rsid w:val="52551F4C"/>
+    <w:rsid w:val="528D24C7"/>
+    <w:rsid w:val="53958A1B"/>
+    <w:rsid w:val="54621FF2"/>
+    <w:rsid w:val="549C8781"/>
+    <w:rsid w:val="54A0CD5A"/>
+    <w:rsid w:val="56F11103"/>
     <w:rsid w:val="579A3894"/>
+    <w:rsid w:val="5B8282B2"/>
     <w:rsid w:val="5CF43AD4"/>
+    <w:rsid w:val="5D5BFE11"/>
     <w:rsid w:val="6151D37A"/>
+    <w:rsid w:val="62D3EBA8"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="65888504"/>
     <w:rsid w:val="65E202AD"/>
     <w:rsid w:val="67C2B6F2"/>
     <w:rsid w:val="681DD289"/>
+    <w:rsid w:val="69E58A39"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6D7D77E5"/>
+    <w:rsid w:val="6DBFCC5B"/>
+    <w:rsid w:val="6F22EF4D"/>
+    <w:rsid w:val="6F4BFDBD"/>
+    <w:rsid w:val="6FC5A3CF"/>
+    <w:rsid w:val="7183C5BA"/>
+    <w:rsid w:val="71CE7DA9"/>
     <w:rsid w:val="725F5287"/>
+    <w:rsid w:val="729D45B3"/>
+    <w:rsid w:val="72E9717E"/>
+    <w:rsid w:val="73020D0B"/>
     <w:rsid w:val="74544823"/>
+    <w:rsid w:val="750746BD"/>
+    <w:rsid w:val="75634A42"/>
+    <w:rsid w:val="75D45026"/>
     <w:rsid w:val="774F1152"/>
+    <w:rsid w:val="775087CF"/>
     <w:rsid w:val="79DDDEA5"/>
+    <w:rsid w:val="7A8E9C41"/>
     <w:rsid w:val="7B01C200"/>
+    <w:rsid w:val="7C3F0F3B"/>
+    <w:rsid w:val="7D7754CF"/>
     <w:rsid w:val="7F1CD992"/>
     <w:rsid w:val="7F2114E2"/>
+    <w:rsid w:val="7F5748C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8592,196 +8866,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002F0805"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -8859,603 +9133,603 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:ind w:left="0"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -9486,81 +9760,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -9599,53 +9873,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -9719,53 +9993,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -9839,53 +10113,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -9935,53 +10209,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -10031,53 +10305,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -10113,53 +10387,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -10208,51 +10482,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -10296,51 +10570,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -10427,67 +10701,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="15"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -10531,143 +10805,155 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B2669"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00031EA9"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10682,59 +10968,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3195-387633039-464/surrogate/18.%20Egenv%c3%a5rdsbehandling%20vid%20lymf%c3%b6dem%20i%20armen.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3195-387633039-502/surrogate/50.%20Till%20dig%20som%20tagit%20bort%20lymfk%c3%b6rtlar%20i%20buk%20eller%20ljumske.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lymfologi.se/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3195-387633039-123/surrogate/52.%20Till%20dig%20som%20har%20f%c3%a5tt%20en%20kompressionstrumpa.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3195-387633039-463/surrogate/19.%20Egenv%c3%a5rdsbehandling%20vid%20lymf%c3%b6dem%20i%20ben.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3187-637809942-2969/surrogate/Egenv%c3%a5rdbehandling%20vid%20lymf%c3%b6dem%20i%20armen%20-%20Tr%c3%a4ningsprogram.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lymfologi.se/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3195-387633039-502/surrogate/50.%20Till%20dig%20som%20tagit%20bort%20lymfk%c3%b6rtlar%20i%20buk%20eller%20ljumske.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3195-387633039-1842/surrogate/Till%20dig%20som%20har%20f%c3%a5tt%20en%20kompressionsstrumpa.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -11015,152 +11297,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7452</Characters>
+  <Pages>5</Pages>
+  <Words>1276</Words>
+  <Characters>6766</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>17</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>56</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8742</CharactersWithSpaces>
+  <CharactersWithSpaces>8026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...92 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lymfödem - FYS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>3</revision>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>