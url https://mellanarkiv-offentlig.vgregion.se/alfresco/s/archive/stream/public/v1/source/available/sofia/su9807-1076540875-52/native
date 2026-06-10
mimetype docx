--- v0 (2026-01-16)
+++ v1 (2026-06-10)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="487F1D71" w14:textId="77777777" w:rsidR="00272664" w:rsidRDefault="00272664" w:rsidP="008C3FC0">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:sectPr w:rsidR="00272664" w:rsidSect="00272664">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="3797A73A" w14:textId="1121C410" w:rsidR="008C3FC0" w:rsidRDefault="008C3FC0" w:rsidP="008C3FC0">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
@@ -94,1022 +94,1150 @@
     <w:p w14:paraId="0E1280B4" w14:textId="45699FB5" w:rsidR="00272664" w:rsidRDefault="00272664" w:rsidP="00F47346">
       <w:r w:rsidRPr="00272664">
         <w:t>Samtliga fysioterapeuter och läkare inom Sahlgrenska Universitetssjukhuset som ansvarar för rehabilitering av patienter som är kirurgiskt behandlade med höftledsprotes inom Verksamhet Ortopedi, Sahlgrenska Universitetssjukhuset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353C071A" w14:textId="017750D6" w:rsidR="0098194B" w:rsidRPr="0082769B" w:rsidRDefault="00B22C07" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:r w:rsidR="0098194B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0098194B">
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidR="0098194B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE93A9F" w14:textId="0D1551AE" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="5AE93A9F" w14:textId="0D1551AE" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730603" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730603 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="407ADF39" w14:textId="6F756554" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="407ADF39" w14:textId="6F756554" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730604" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avgränsningar</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730604 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44D2520B" w14:textId="19F280A8" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="44D2520B" w14:textId="19F280A8" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730605" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Syfte</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730605 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53A23CA6" w14:textId="35B9FD6B" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="53A23CA6" w14:textId="35B9FD6B" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730606" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730606 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11FD7F2E" w14:textId="2A258310" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="11FD7F2E" w14:textId="2A258310" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730607" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Målsättning</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730607 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4504B724" w14:textId="7BD62026" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="4504B724" w14:textId="7BD62026" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730608" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Restriktioner</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730608 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60F2B917" w14:textId="49AE0360" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="60F2B917" w14:textId="49AE0360" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730609" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Viktigt att tänka på</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730609 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AB39F77" w14:textId="544CCEF2" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="5AB39F77" w14:textId="544CCEF2" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730610" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bedömning</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730610 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37F97897" w14:textId="0CA63850" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="37F97897" w14:textId="0CA63850" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730611" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande/Fysioterapeutisk åtgärd</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730611 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="789402F5" w14:textId="51A902F2" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="789402F5" w14:textId="51A902F2" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730612" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Relaterad information</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730612 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6142637E" w14:textId="2D52644A" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="6142637E" w14:textId="2D52644A" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730613" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbetsgrupp</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730613 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AEFC798" w14:textId="4F35FCE1" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="4AEFC798" w14:textId="4F35FCE1" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730614" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Källförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730614 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BC8DE7E" w14:textId="3E6C77AA" w:rsidR="0098194B" w:rsidRDefault="00000000" w:rsidP="0082769B">
+    <w:p w14:paraId="6BC8DE7E" w14:textId="3E6C77AA" w:rsidR="0098194B" w:rsidRDefault="0098194B" w:rsidP="0082769B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc118730615" w:history="1">
-        <w:r w:rsidR="0098194B" w:rsidRPr="000A234F">
+        <w:r w:rsidRPr="000A234F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fysioterapeutisk behandlingsplan efter operation med höftledsprotes</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc118730615 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0098194B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10AFA15C" w14:textId="577A6679" w:rsidR="00B22C07" w:rsidRPr="00F47346" w:rsidRDefault="0098194B" w:rsidP="00F47346">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E01F27" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="001A3CEB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc118730605"/>
       <w:r w:rsidRPr="00272664">
         <w:lastRenderedPageBreak/>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0F1809FD" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="001A3CEB">
       <w:r w:rsidRPr="00272664">
         <w:t>Erbjuda likvärdigt fysioterapeutiskt omhändertagande för patienter som är kirurgiskt behandlade med höftledsprotes inom Verksamhet Ortopedi, Sahlgrenska Universitetssjukhuset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B72B74D" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00307666">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc118730606"/>
       <w:r w:rsidRPr="00272664">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2E4D4508" w14:textId="0777A068" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00F47346">
       <w:r w:rsidRPr="00272664">
-        <w:t xml:space="preserve">Denna rutin gäller för patienter som har opererats med primär höftledsprotes, halvprotes eller helprotes. Rutinen gäller även för patienter som har genomgått revisionsplastik. Indikationer på operation kan vara primär artros, sekundär artros, fraktur eller Reumatoid artrit. </w:t>
+        <w:t xml:space="preserve">Denna rutin gäller för patienter som har opererats med primär höftledsprotes, halvprotes eller helprotes. Rutinen gäller även för patienter som har genomgått revisionsplastik. Indikationer på operation kan vara primär artros, sekundär artros, fraktur eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>Reumatoid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> artrit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BCC731" w14:textId="1436C4E2" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00F47346">
       <w:r w:rsidRPr="00272664">
-        <w:t>En höftledsprotes ersätter ledytorna i höftleden. Vid halvprotes, vilket är något vanligare efter en höftfraktur, ersätter man ledhuvudet, caput femoris. Vid helprotes, vilket är vanligare vid artros, ersätter man både ledhuvud och ledpanna. Protesdelarna, som är gjorda av metall och plast, kan fixeras i benet med eller utan bencement. Operationen är en smärtbehandling i första hand men målsättningen är även god rörlighet och stabilitet.</w:t>
+        <w:t xml:space="preserve">En höftledsprotes ersätter ledytorna i höftleden. Vid halvprotes, vilket är något vanligare efter en höftfraktur, ersätter man ledhuvudet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>caput</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>femoris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>. Vid helprotes, vilket är vanligare vid artros, ersätter man både ledhuvud och ledpanna. Protesdelarna, som är gjorda av metall och plast, kan fixeras i benet med eller utan bencement. Operationen är en smärtbehandling i första hand men målsättningen är även god rörlighet och stabilitet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F328EFE" w14:textId="75196D28" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00F47346">
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve">Operationen kan utföras med olika operationstekniker, där bakre snitt och </w:t>
       </w:r>
       <w:r w:rsidR="006D7CD8">
         <w:t>direkt lateralt</w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve"> snitt är de vanligaste teknikerna.</w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
         <w:br/>
-        <w:t xml:space="preserve">Vid bakre snitt går man in i leden bakom m. gluteus medius, avlöser höftens utåtrotatorer och går in i leden genom bakre ledkapseln. Utåtrotatorerna sys tillbaka. </w:t>
+        <w:t xml:space="preserve">Vid bakre snitt går man in i leden bakom m. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>gluteus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>medius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve">, avlöser höftens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>utåtrotatorer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> och går in i leden genom bakre ledkapseln. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>Utåtrotatorerna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> sys tillbaka. </w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
         <w:br/>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidR="006D7CD8">
         <w:t>direkt lateralt</w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
-        <w:t xml:space="preserve"> snitt går man in i leden över trochantern, m. gluteus medius avlöses och går in i leden genom främre ledkapseln. M. gluteus medius återsys mot trochantern med osteosuturer.</w:t>
+        <w:t xml:space="preserve"> snitt går man in i leden över </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>trochantern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve">, m. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>gluteus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>medius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> avlöses och går in i leden genom främre ledkapseln. M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>gluteus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>medius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>återsys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> mot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>trochantern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>osteosuturer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556693E2" w14:textId="6A49338C" w:rsidR="00272664" w:rsidRPr="00F64DEA" w:rsidRDefault="00272664" w:rsidP="00F64DEA">
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve">Fysioterapeutisk behandling är lika oavsett snitt. Vid bakre snitt får hänsyn tas till något ökad luxationsrisk första tiden och vid </w:t>
       </w:r>
       <w:r w:rsidR="00D74460">
         <w:t>direkt lateralt</w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
-        <w:t xml:space="preserve"> snitt får hänsyn tas till höftabduktorernas läkning.</w:t>
+        <w:t xml:space="preserve"> snitt får hänsyn tas till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>höftabduktorernas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> läkning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B44211D" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00F64DEA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc118730607"/>
       <w:r w:rsidRPr="00272664">
         <w:t>Målsättning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="3A3CEE27" w14:textId="621BF758" w:rsidR="00272664" w:rsidRPr="00EC0CD7" w:rsidRDefault="00272664" w:rsidP="00EC0CD7">
       <w:r w:rsidRPr="00272664">
         <w:t>Fri från smärta och värk</w:t>
       </w:r>
       <w:r w:rsidR="00EC0CD7">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00272664">
         <w:t>Funktionell rörlighet och styrka i vardagsaktiviteter</w:t>
       </w:r>
       <w:r w:rsidR="00EC0CD7">
         <w:br/>
       </w:r>
@@ -1120,56 +1248,80 @@
         <w:t>n</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E892A68" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00F64DEA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc118730608"/>
       <w:r w:rsidRPr="00272664">
         <w:t>Restriktioner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="6745E076" w14:textId="39C62317" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00EC0CD7">
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve">Det finns normalt inga restriktioner vad gäller belastning vid gång. Kryckor (eller annat gånghjälpmedel) bör användas bilateralt under minst 4 veckor. Gånghjälpmedel kan därefter avvecklas successivt tills god gångkvalité utan hälta uppnås. Gång utan hjälpmedel brukar vanligtvis uppnås efter tidigast 6 veckor och avvecklas i samråd med behandlande </w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">fysioterapeut. </w:t>
       </w:r>
       <w:r w:rsidR="00EC0CD7">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00272664">
-        <w:t>Vid dålig kvalité av m. gluteus medius rekommenderas längre tid med gånghjälpmedel. Belastande övningar kan påbörjas först när god inläkning uppnåtts.</w:t>
+        <w:t xml:space="preserve">Vid dålig kvalité av m. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>gluteus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>medius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> rekommenderas längre tid med gånghjälpmedel. Belastande övningar kan påbörjas först när god inläkning uppnåtts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C443B8D" w14:textId="5936A16E" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00F64DEA">
       <w:r w:rsidRPr="00272664">
-        <w:t xml:space="preserve">Under tre månader ska ingen överdriven töjning eller rörelseträning i ledens ytterlägen utföras. </w:t>
+        <w:t xml:space="preserve">Under tre månader ska ingen överdriven töjning eller rörelseträning i ledens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>ytterlägen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> utföras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325C22F9" w14:textId="20A75891" w:rsidR="00D1042B" w:rsidRPr="00F26A65" w:rsidRDefault="00272664" w:rsidP="00F26A65">
       <w:r w:rsidRPr="00272664">
         <w:t>Eventuella ytterligare restriktioner anges av operatören.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFBDD99" w14:textId="44ACC05A" w:rsidR="00272664" w:rsidRDefault="00272664" w:rsidP="00F64DEA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc118730609"/>
       <w:r w:rsidRPr="00272664">
         <w:t>Viktigt att tänka på</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FE6947" w14:textId="77777777" w:rsidR="00D54438" w:rsidRPr="002D13FD" w:rsidRDefault="00D54438" w:rsidP="002D13FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
@@ -1187,51 +1339,59 @@
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
         <w:t>Smärta från såret är mycket vanligt postoperativt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02200CF9" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="000336DA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve">Informera och diskutera med patienten om lämplig </w:t>
       </w:r>
       <w:r w:rsidRPr="000336DA">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mängd/belastning i vardagliga aktiviteter och träning</w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
-        <w:t>. Patienten ska vara uppmärksam på svullnad, ökad vilovärk eller ökad smärta som oftast är tecken på för mycket stående eller gående i vardagen. För att motverka svullnaden kan det initialt efter operationen vara bra att vila med benet i högläge ca 20 min minst 5 ggr/dag. Kraftiga fottramp kan minska på svullnad i benen.</w:t>
+        <w:t xml:space="preserve">. Patienten ska vara uppmärksam på svullnad, ökad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>vilovärk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> eller ökad smärta som oftast är tecken på för mycket stående eller gående i vardagen. För att motverka svullnaden kan det initialt efter operationen vara bra att vila med benet i högläge ca 20 min minst 5 ggr/dag. Kraftiga fottramp kan minska på svullnad i benen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229E6B66" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="000336DA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
         <w:t>Efter operationen kan en del patienter uppleva en benlängdsskillnad. Detta beror oftast på att artrosen har gjort benet kortare och efter operationen känns benet något längre. Ingen åtgärd bör vidtas de första tre månaderna, utan kroppen ska anpassa sig till protesen. Hos de flesta syns ingen skillnad efter tre månader. Om det vid tre månader finns en uppmätbar och besvärande benlängdsskillnad får patienten ta kontakt med sin operatör, via kontaktpunkten, för ytterligare utredning. Om det är aktuellt med en skoförhöjning sker det via Ortopedteknik, remiss krävs från operatör.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="328AF1B6" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="000336DA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
         <w:t>Det är tillåtet att ligga på både den opererade och icke-opererade sidan direkt efter operationen.</w:t>
       </w:r>
@@ -1269,99 +1429,139 @@
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
         <w:t>Abduktionsträning mot motstånd är ej lämpligt första 6 veckorna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08463120" w14:textId="77777777" w:rsidR="0049734C" w:rsidRDefault="00272664" w:rsidP="000336DA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve">Sidliggande abduktionsträning är lämpligt först när god funktion återfåtts i muskulaturen. Träningen kan påbörjas </w:t>
       </w:r>
       <w:r w:rsidR="00996A49">
         <w:t>tidigast</w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve"> 6v efter operation och fortsättas regelbundet under lång tid postoperativt. Vid </w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
         <w:lastRenderedPageBreak/>
-        <w:t>nedsatt kvalitét och funktion av m. gluteus medius påbörjas övningen senare.</w:t>
+        <w:t xml:space="preserve">nedsatt kvalitét och funktion av m. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>gluteus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>medius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> påbörjas övningen senare.</w:t>
       </w:r>
       <w:r w:rsidR="0044556E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55827434" w14:textId="0B686534" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="0044556E" w:rsidP="000336DA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Kvarstående svaghet</w:t>
       </w:r>
       <w:r w:rsidR="00533C09">
-        <w:t xml:space="preserve"> i m. gluteus medius </w:t>
+        <w:t xml:space="preserve"> i m. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00533C09">
+        <w:t>gluteus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00533C09">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00533C09">
+        <w:t>medius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00533C09">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A6707A">
         <w:t>kan förekomma</w:t>
       </w:r>
       <w:r w:rsidR="00A6707A" w:rsidRPr="00A6707A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A6707A">
         <w:t>efter en protesoperation</w:t>
       </w:r>
       <w:r w:rsidR="007C03A3">
         <w:t>, särskilt vid nedsatt preoperativ funktion,</w:t>
       </w:r>
       <w:r w:rsidR="0049734C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C03A3">
         <w:t>och kan ge hälta vid gång.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B0C2E4" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="000336DA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
-        <w:t>Förväntad läkning av muskulatur är ca 3 månader, eller längre vid dålig kvalité av muskulaturen preoperativt. Under den tiden ska ej överdriven töjning och rörelseträning i ledens ytterlägen utföras. Ej heller muskelträning över smärtnivå.</w:t>
+        <w:t xml:space="preserve">Förväntad läkning av muskulatur är ca 3 månader, eller längre vid dålig kvalité av muskulaturen preoperativt. Under den tiden ska ej överdriven töjning och rörelseträning i ledens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>ytterlägen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> utföras. Ej heller muskelträning över smärtnivå.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003149B2" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="000336DA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve">Fritids – och idrottsaktiviteter. Efter en protesoperation bör man undvika extrema belastningar på protesen. Det finns en ökad risk för luxation eller fraktur vid protesen vid fallolyckor och vid högrisksporter/kontaktidrott. Aktiviteter som simning, cykling, golf, tennis, längdskidåkning, ridning, dans mm går bra, det gäller att använda sitt sunda förnuft. Dessa aktiviteter kan påbörjas tidigast 3 månader efter operationen. Utförsåkning kan fungera bra om man är van skidåkare. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE4F339" w14:textId="0794B801" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="000336DA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
         <w:t xml:space="preserve">Löpning, hopp och liknande ger hög belastning på protesen och rekommenderas inte, försök hitta alternativ träning av konditionen. </w:t>
       </w:r>
@@ -1464,131 +1664,165 @@
       <w:r w:rsidRPr="00272664">
         <w:t>De fysioterapeutiska åtgärderna finns preciserade i: ”Fysioterapeutisk behandlingsplan efter operation med höftledsprotes”.</w:t>
       </w:r>
       <w:r w:rsidR="00294755" w:rsidRPr="00294755">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00294755">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00294755">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Medvetet avsteg från rutinen dokumenteras i journalsystemet om rutinen är kopplad till patient. Övriga orsaker till avsteg från rutinen rapporteras i </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00294755">
         <w:rPr>
           <w:rStyle w:val="spellingerror"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medcontrol</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00294755">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pro.</w:t>
       </w:r>
       <w:r w:rsidR="00294755">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4377DC82" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00294755">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc118730612"/>
       <w:r w:rsidRPr="00272664">
         <w:lastRenderedPageBreak/>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="0DD674A9" w14:textId="035D0710" w:rsidR="00272664" w:rsidRPr="00094181" w:rsidRDefault="00272664" w:rsidP="00094181">
+    <w:p w14:paraId="0DD674A9" w14:textId="151E3C1E" w:rsidR="00272664" w:rsidRPr="00094181" w:rsidRDefault="00272664" w:rsidP="00094181">
       <w:r>
         <w:t xml:space="preserve">Hemträningsprogram – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="370E0A91">
-[...1 lines deleted...]
-            <w:color w:val="0000FF"/>
+        <w:r w:rsidRPr="00DA3D37">
+          <w:rPr>
+            <w:color w:val="2B5F71" w:themeColor="accent6" w:themeShade="80"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Höftprotes</w:t>
+          <w:t>Höftpr</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DA3D37">
+          <w:rPr>
+            <w:color w:val="2B5F71" w:themeColor="accent6" w:themeShade="80"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DA3D37">
+          <w:rPr>
+            <w:color w:val="2B5F71" w:themeColor="accent6" w:themeShade="80"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>tes</w:t>
+        </w:r>
+        <w:r w:rsidR="00DA3D37" w:rsidRPr="00DA3D37">
+          <w:rPr>
+            <w:color w:val="2B5F71" w:themeColor="accent6" w:themeShade="80"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:br/>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">Patientinformation – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="370E0A91">
+        <w:r w:rsidRPr="009E38C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-          </w:rPr>
-          <w:t>Ny höftled, Information till dig som ska opereras</w:t>
+            <w:color w:val="2B5F71" w:themeColor="accent6" w:themeShade="80"/>
+          </w:rPr>
+          <w:t>Ny höftled, Information till dig s</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009E38C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="2B5F71" w:themeColor="accent6" w:themeShade="80"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009E38C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:color w:val="2B5F71" w:themeColor="accent6" w:themeShade="80"/>
+          </w:rPr>
+          <w:t>m ska opereras</w:t>
         </w:r>
         <w:r>
           <w:br/>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">Patientinformation film - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-[...5 lines deleted...]
-          <w:t>www.medfilm.se/molndalssjukhus</w:t>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00DA3D37">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.medfilm.se/molndalssjukhus </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="391AAF85" w14:textId="7D941263" w:rsidR="00AC15A4" w:rsidRPr="00272664" w:rsidRDefault="00AC15A4" w:rsidP="00AC15A4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc118730613"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
         <w:t>rbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="23CFB0F6" w14:textId="708AE4C5" w:rsidR="00AC15A4" w:rsidRPr="00272664" w:rsidRDefault="00AC15A4" w:rsidP="67A89B8F">
       <w:r>
         <w:t>Inger Björkenlid, fysioterapeut, Fysioterapi Mölndal</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Karin Josefsson, </w:t>
       </w:r>
       <w:r w:rsidR="7FB55C65">
         <w:t>specialist</w:t>
       </w:r>
@@ -1602,231 +1836,375 @@
       <w:r w:rsidR="58D20F34">
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:t>sson, fysioterapeut, Fysioterapi Mölndal</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="2A37711C">
         <w:t>Luana Aroucha Carmo, fysioterapeut, Fysioterapi Mölndal</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Matilda Söderlund, fysioterapeut, Fysioterapi Mölndal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468C239C" w14:textId="366E8F34" w:rsidR="00272664" w:rsidRPr="004E63C5" w:rsidRDefault="00AC15A4" w:rsidP="004E63C5">
       <w:r w:rsidRPr="00272664">
         <w:t>I samråd med:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00272664">
-        <w:t>Karin Rilby, specialistläkare Ortopedi, SU/Mölndal</w:t>
+        <w:t xml:space="preserve">Karin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>Rilby</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>, specialistläkare Ortopedi, SU/Mölndal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093EF63C" w14:textId="1C39DDB7" w:rsidR="00272664" w:rsidRPr="00222FCA" w:rsidRDefault="00272664" w:rsidP="00AC15A4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc118730614"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00AC15A4" w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ällf</w:t>
       </w:r>
       <w:r w:rsidR="00B967B7" w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>örteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4F79181D" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00222FCA" w:rsidRDefault="00272664" w:rsidP="00B967B7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Berg U, Berg M, Rolfson O and Erichsen-Andersson A. Fast-track program of elective joint replacement in hip and knee—patients’ experiences of the clinical pathway and care process. Journal of Orthopaedic Surgery and Research (2019) 14:186. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00222FCA">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s13018-019-1232-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739EF2D7" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00222FCA" w:rsidRDefault="00272664" w:rsidP="00B967B7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Masaracchio M, Hanney WJ, Liu X, Kolber M, Kirker K. Timing of rehabilitation on length of stay and cost in patients with hip or knee joint arthroplasty: A systematic review with meta-analysis. PLoS ONE 2017;12(6): e0178295. </w:t>
+        <w:t>Masaracchio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, Hanney WJ, Liu X, Kolber M, Kirker K. Timing of rehabilitation on length of stay and cost in patients with hip or knee joint arthroplasty: A systematic review with meta-analysis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PLoS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ONE 2017;12(6): e0178295. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00222FCA">
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1371/journal.pone.0178295</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="33D707EF" w14:textId="77777777" w:rsidR="00272664" w:rsidRDefault="00272664" w:rsidP="00B967B7">
       <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moyer R, PT, PhD, Ikert K, PT, Long K, PT, Marsh J, PhD. The Value of Preoperative Exercise and Education for Patients Undergoing Total Hip and Knee Arthroplasty, A Systematic Review and Meta-Analysis. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">JBJS REVIEWS 2017;5(12):e2. </w:t>
+        <w:t xml:space="preserve">Moyer R, PT, PhD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ikert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K, PT, Long K, PT, Marsh J, PhD. The Value of Preoperative Exercise and Education for Patients Undergoing Total Hip and Knee Arthroplasty, A Systematic Review and Meta-Analysis. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00272664">
+        <w:t>JBJS REVIEWS 2017;5(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>12):e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="007E0B66">
           <w:t>http://dx.doi.org/10.2106/JBJS.RVW.17.00015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7482FD0F" w14:textId="60332C3F" w:rsidR="008522CA" w:rsidRPr="00222FCA" w:rsidRDefault="008522CA" w:rsidP="00B967B7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>National Institute for Health and Care Excellence (NICE). Joint replacement (primary): hip, knee and shoulder: National Institute for Health and Care Excellence; 2020 [updated 04 June. guideline NG157. Available from: www.nice.org.uk/guidance/ng157.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A6B6F6" w14:textId="5BC5AFBE" w:rsidR="00A1356C" w:rsidRPr="00222FCA" w:rsidRDefault="00A1356C" w:rsidP="00B967B7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>van Doormaal MC, Meerhoff GA, Vliet Vlieland TP, Peter WF. A clinical practice guideline for physical therapy in patients with hip or knee osteoarthritis. Musculoskeletal Care. 2020;18(4):575-95.</w:t>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Doormaal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Meerhoff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GA, Vliet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Vlieland</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222FCA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TP, Peter WF. A clinical practice guideline for physical therapy in patients with hip or knee osteoarthritis. Musculoskeletal Care. 2020;18(4):575-95.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C30DA97" w14:textId="5D5464AA" w:rsidR="004B0CC6" w:rsidRPr="004B0CC6" w:rsidRDefault="004B0CC6" w:rsidP="00B967B7">
       <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Wainwright TW, Gill M, McDonald DA, Middleton RG, Reed M, Sahota O, et al. Consensus statement for perioperative care in total hip replacement and total knee replacement surgery: Enhanced Recovery </w:t>
       </w:r>
       <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">After Surgery (ERAS®) Society recommendations. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B0CC6">
-        <w:t>Acta orthopaedica. 2020;91(1):3-19.</w:t>
+        <w:t xml:space="preserve">Acta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B0CC6">
+        <w:t>orthopaedica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B0CC6">
+        <w:t>. 2020;91(1):</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004B0CC6">
+        <w:t>3-19</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004B0CC6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B582FF8" w14:textId="128039AA" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00000000" w:rsidP="00B967B7">
+    <w:p w14:paraId="5B582FF8" w14:textId="128039AA" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00B967B7">
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00272664" w:rsidRPr="00272664">
+        <w:r w:rsidRPr="00272664">
           <w:t>Wu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00272664" w:rsidRPr="00272664">
-        <w:t xml:space="preserve"> J-Q, MDa,</w:t>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> J-Q, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>MDa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>,</w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00272664" w:rsidRPr="00272664">
+        <w:r w:rsidRPr="00272664">
           <w:t xml:space="preserve"> Mao</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00272664" w:rsidRPr="00272664">
-        <w:t xml:space="preserve"> L-B, MDa, and </w:t>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> L-B, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>MDa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00272664" w:rsidRPr="00272664">
+        <w:r w:rsidRPr="00272664">
           <w:t>Wu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00272664" w:rsidRPr="00272664">
-[...2 lines deleted...]
-      <w:r w:rsidR="00272664" w:rsidRPr="00222FCA">
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve"> J, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>MDb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222FCA">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Efficacy of exercise for improving functional outcomes for patients undergoing total hip arthroplasty. </w:t>
       </w:r>
-      <w:r w:rsidR="00272664" w:rsidRPr="00272664">
-        <w:t xml:space="preserve">A meta-analysis. </w:t>
+      <w:r w:rsidRPr="00272664">
+        <w:t>A meta-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00272664">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00272664" w:rsidRPr="00272664">
+        <w:r w:rsidRPr="00272664">
           <w:t>Medicine (Baltimore)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00272664" w:rsidRPr="00272664">
+      <w:r w:rsidRPr="00272664">
         <w:t>. 2019 Mar; 98(10): e14591.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61351642" w14:textId="77777777" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="00272664">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="272CB24E" w14:textId="798FA7AB" w:rsidR="00272664" w:rsidRPr="00272664" w:rsidRDefault="00272664" w:rsidP="004E63C5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00272664">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_Toc118730615"/>
       <w:r w:rsidRPr="00272664">
@@ -2421,118 +2799,118 @@
       <w:r w:rsidR="00AE7B5B" w:rsidRPr="00A73063">
         <w:t xml:space="preserve">Sammanfatta rehabiliteringsperioden </w:t>
       </w:r>
       <w:r w:rsidR="00107389" w:rsidRPr="00A73063">
         <w:t>tillsammans med patienten och s</w:t>
       </w:r>
       <w:r w:rsidR="00AE7B5B" w:rsidRPr="00A73063">
         <w:t>kapa i samråd en långsiktig plan för egenvård. Egenvård fortsätter en lång tid efter avslut hos fysioterapeut och för många krävs träning livet ut.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00A73063" w:rsidSect="00272664">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BA0734A" w14:textId="77777777" w:rsidR="00F170A4" w:rsidRDefault="00F170A4">
+    <w:p w14:paraId="1A44A059" w14:textId="77777777" w:rsidR="002E06B5" w:rsidRDefault="002E06B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4458FA93" w14:textId="77777777" w:rsidR="00F170A4" w:rsidRDefault="00F170A4">
+    <w:p w14:paraId="7BD3320A" w14:textId="77777777" w:rsidR="002E06B5" w:rsidRDefault="002E06B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02F555F4" w14:textId="77777777" w:rsidR="00F170A4" w:rsidRDefault="00F170A4">
+    <w:p w14:paraId="08049422" w14:textId="77777777" w:rsidR="002E06B5" w:rsidRDefault="002E06B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2540,89 +2918,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2651,51 +3029,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Bildobjekt 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2729,73 +3107,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="179BE24A" w14:textId="77777777" w:rsidR="00F170A4" w:rsidRDefault="00F170A4"/>
+    <w:p w14:paraId="7482D21A" w14:textId="77777777" w:rsidR="002E06B5" w:rsidRDefault="002E06B5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AF60CB2" w14:textId="77777777" w:rsidR="00F170A4" w:rsidRDefault="00F170A4">
+    <w:p w14:paraId="2D4784D0" w14:textId="77777777" w:rsidR="002E06B5" w:rsidRDefault="002E06B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="390CE755" w14:textId="77777777" w:rsidR="00F170A4" w:rsidRDefault="00F170A4">
+    <w:p w14:paraId="568CEBF2" w14:textId="77777777" w:rsidR="002E06B5" w:rsidRDefault="002E06B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2873,51 +3251,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3083,51 +3461,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7957,53 +8335,54 @@
   <w:num w:numId="37" w16cid:durableId="1563559837">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="279074647">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="466625915">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="610473317">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2049916184">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="604114662">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1465268574">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -8065,85 +8444,87 @@
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00133A39"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00142B32"/>
     <w:rsid w:val="00147F71"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00152704"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A3CEB"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C01C3"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D0426"/>
     <w:rsid w:val="001D51E3"/>
     <w:rsid w:val="001F426C"/>
     <w:rsid w:val="001F6D1B"/>
     <w:rsid w:val="002063B7"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00222FCA"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00272664"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00286CC2"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294755"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D13FD"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E06B5"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F36B4"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00307666"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
@@ -8312,68 +8693,70 @@
     <w:rsid w:val="00897F12"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A23B8"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3540"/>
     <w:rsid w:val="008C3FC0"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009218E7"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="009332F1"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="009369E7"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009622C3"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00981577"/>
     <w:rsid w:val="0098194B"/>
     <w:rsid w:val="00996A49"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E38C2"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A00640"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1356C"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A60413"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A6707A"/>
     <w:rsid w:val="00A73063"/>
     <w:rsid w:val="00A75B8B"/>
     <w:rsid w:val="00A81198"/>
@@ -8457,87 +8840,89 @@
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC5911"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF79A0"/>
     <w:rsid w:val="00D046FC"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D1042B"/>
     <w:rsid w:val="00D12AF8"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D54438"/>
     <w:rsid w:val="00D659C2"/>
     <w:rsid w:val="00D74460"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA29E9"/>
+    <w:rsid w:val="00DA3D37"/>
     <w:rsid w:val="00DA4EDB"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD08A0"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E142DC"/>
     <w:rsid w:val="00E15D5A"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90CFE"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA444D"/>
     <w:rsid w:val="00EB2827"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC0CD7"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF424B"/>
     <w:rsid w:val="00EF474C"/>
     <w:rsid w:val="00EF6BF7"/>
     <w:rsid w:val="00F11235"/>
     <w:rsid w:val="00F170A4"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26A65"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F47346"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F64DEA"/>
     <w:rsid w:val="00F75E68"/>
     <w:rsid w:val="00F86DFA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F906BE"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9218D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC1D9D"/>
     <w:rsid w:val="00FD3C70"/>
@@ -8579,51 +8964,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11007,55 +11392,79 @@
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00294755"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
     <w:name w:val="spellingerror"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00294755"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00294755"/>
   </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C01C3"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA3D37"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11096,51 +11505,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3765-1988648751-83/surrogate/Inf%c3%b6r%20operation%20av%20ny%20h%c3%b6ftled.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6417520/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0178295" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3187-637809942-465/surrogate/H%c3%b6ftprotes-2.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/?term=Wu%20J%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=30855443" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13018-019-1232-" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/?term=Mao%20LB%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=30855443" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/?term=Wu%20JQ%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=30855443" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medfilm.se/molndalssjukhus" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.2106/JBJS.RVW.17.00015" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3765-740891490-54/surrogate/VGR6142%20Rev%202024%20Ny%20h%C3%B6ftled.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pmc/articles/PMC6417520/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0178295" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su3187-637809942-465/surrogate/H%c3%b6ftprotes-2.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/?term=Wu%20J%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=30855443" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s13018-019-1232-" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/?term=Mao%20LB%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=30855443" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/?term=Wu%20JQ%5BAuthor%5D&amp;cauthor=true&amp;cauthor_uid=30855443" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medfilm.se/molndalssjukhus" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.2106/JBJS.RVW.17.00015" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11436,56 +11845,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2350</Words>
-  <Characters>12461</Characters>
+  <Words>2349</Words>
+  <Characters>12454</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>103</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14782</CharactersWithSpaces>
+  <CharactersWithSpaces>14774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Höft - Höftledprotes - FYS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Ulrika Cederberg</lastModifiedBy>
-  <revision>112</revision>
+  <lastModifiedBy>Alice Andersson</lastModifiedBy>
+  <revision>115</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>