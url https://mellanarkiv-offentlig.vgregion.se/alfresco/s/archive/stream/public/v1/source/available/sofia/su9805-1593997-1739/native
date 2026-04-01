--- v0 (2025-10-02)
+++ v1 (2026-04-01)
@@ -6,142 +6,121 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5AFA43D6" w14:textId="791C39A8" w:rsidR="0031778C" w:rsidRDefault="001B2ABD" w:rsidP="00AE7D3D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>HYBIOP5 Metod</w:t>
       </w:r>
       <w:r w:rsidR="006A0345">
         <w:t xml:space="preserve"> Akrylatplastik</w:t>
       </w:r>
       <w:r w:rsidR="00E51964">
         <w:t>/</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00915009">
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00E51964">
         <w:t>ranioplas</w:t>
       </w:r>
       <w:r w:rsidR="00EC61D9">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00915009">
         <w:t>ik</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="492532EA" w14:textId="3F16F4FC" w:rsidR="001B2ABD" w:rsidRPr="001B2ABD" w:rsidRDefault="001B2ABD" w:rsidP="001B2ABD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
         <w:sectPr w:rsidR="001B2ABD" w:rsidRPr="001B2ABD" w:rsidSect="0031778C">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="331F0A95" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="0099481B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:t>Revideringar i denna version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E5CC39" w14:textId="3906BDA4" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="0099481B">
       <w:r w:rsidRPr="0031778C">
         <w:t>Detta dokument ersätter: Rutin Akrylatplastik, version 1.</w:t>
       </w:r>
       <w:r w:rsidR="001718BD">
         <w:t xml:space="preserve"> Ändringar under arbetsbeskrivning</w:t>
       </w:r>
       <w:r w:rsidR="00291E17">
         <w:t>. Gemensam rutin för operationssjuksköterska och operationsundersköterska.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3516400F" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="0099481B">
-[...21 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4D6E8C47" w14:textId="77777777" w:rsidR="0031778C" w:rsidRDefault="0031778C" w:rsidP="00892B0A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CAFA8F" w14:textId="77777777" w:rsidR="00B15783" w:rsidRDefault="00B15783" w:rsidP="00FA72EA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51D5B101" w14:textId="4115437D" w:rsidR="00FA72EA" w:rsidRDefault="00303766" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B15783">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -189,90 +168,153 @@
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ev. Matrix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E60B5B1" w14:textId="14E3F090" w:rsidR="00805D6E" w:rsidRDefault="00805D6E" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007F2D67">
         <w:t>Cranieset</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="148C082E" w14:textId="5D656AA4" w:rsidR="00EF0EEE" w:rsidRDefault="00EF0EEE" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00537965">
-        <w:t>1 Omlottroc</w:t>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00537965">
+        <w:t>Omlottroc</w:t>
       </w:r>
       <w:r w:rsidR="00666E0A">
-        <w:t>k High perf 50-80 kg</w:t>
+        <w:t>k</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00666E0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00666E0A">
+        <w:t>High</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00666E0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00666E0A">
+        <w:t>perf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00666E0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00666E0A">
+        <w:t>50-80</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00666E0A">
+        <w:t xml:space="preserve"> kg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0468710E" w14:textId="2C8ECC92" w:rsidR="006C0052" w:rsidRDefault="006C0052" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00350B84">
-        <w:t>3 Omlottrock High perf 80-110</w:t>
-      </w:r>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00350B84">
+        <w:t>Omlottrock</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00350B84">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00350B84">
+        <w:t>High</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00350B84">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00350B84">
+        <w:t>perf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00350B84">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00350B84">
+        <w:t>80-110</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E21743">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00350B84">
         <w:t>kg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F751F7C" w14:textId="33460B23" w:rsidR="00E51964" w:rsidRDefault="00E51964" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76554030" w14:textId="77777777" w:rsidR="00F913D9" w:rsidRPr="001A1AFB" w:rsidRDefault="00303766" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
@@ -298,51 +340,59 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F913D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F913D9" w:rsidRPr="001A1AFB">
         <w:t>2 kopp cylinder</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3042D420" w14:textId="7EC46D97" w:rsidR="009837C5" w:rsidRPr="001A1AFB" w:rsidRDefault="00F913D9" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001A1AFB">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A1AFB">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A1AFB">
         <w:tab/>
-        <w:t>Diatermi Safe AIR (</w:t>
+        <w:t xml:space="preserve">Diatermi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A1AFB">
+        <w:t>Safe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A1AFB">
+        <w:t xml:space="preserve"> AIR (</w:t>
       </w:r>
       <w:r w:rsidR="009837C5" w:rsidRPr="001A1AFB">
         <w:t>mo</w:t>
       </w:r>
       <w:r w:rsidR="00787EBE">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="009837C5" w:rsidRPr="001A1AFB">
         <w:t>opolär)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380BAE43" w14:textId="77777777" w:rsidR="009837C5" w:rsidRPr="001A1AFB" w:rsidRDefault="009837C5" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001A1AFB">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A1AFB">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001A1AFB">
         <w:tab/>
         <w:t>Lamphandtag</w:t>
       </w:r>
@@ -375,228 +425,224 @@
       </w:r>
       <w:r w:rsidR="00105951">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006A00FC" w:rsidRPr="001A1AFB">
         <w:t xml:space="preserve">om </w:t>
       </w:r>
       <w:r w:rsidR="006A00FC" w:rsidRPr="001A1AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Akrylatplastik</w:t>
       </w:r>
       <w:r w:rsidR="00105951" w:rsidRPr="00105951">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9E20F7" w14:textId="668A3AAF" w:rsidR="009C5594" w:rsidRDefault="00212443" w:rsidP="006A00FC">
       <w:pPr>
         <w:ind w:left="3912"/>
       </w:pPr>
       <w:r w:rsidRPr="001A1AFB">
         <w:t xml:space="preserve">Ev. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00902AA6" w:rsidRPr="001A1AFB">
-        <w:t>Cementblandningsset Palacos</w:t>
-      </w:r>
+        <w:t>Cementblandningsset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00902AA6" w:rsidRPr="001A1AFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00902AA6" w:rsidRPr="001A1AFB">
+        <w:t>Palacos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00011B3C" w:rsidRPr="001A1AFB">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00BD2D34" w:rsidRPr="001A1AFB">
         <w:t xml:space="preserve">+G pro </w:t>
       </w:r>
       <w:r w:rsidR="00105951">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00BD2D34" w:rsidRPr="001A1AFB">
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidR="00BD2D34" w:rsidRPr="001A1AFB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Akrylatplastik</w:t>
       </w:r>
       <w:r w:rsidR="00105951" w:rsidRPr="00105951">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F248A3" w14:textId="798A484F" w:rsidR="00A11C0F" w:rsidRPr="00105951" w:rsidRDefault="00B368DC" w:rsidP="006A00FC">
-[...37 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3AE3058F" w14:textId="0F71C80D" w:rsidR="00303766" w:rsidRPr="00CC001E" w:rsidRDefault="00303766" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B15783">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Operationssal</w:t>
       </w:r>
       <w:r w:rsidR="00B15783">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005D18D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005D18D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005D18D1" w:rsidRPr="00CC001E">
         <w:t>Ben vax</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="783C0757" w14:textId="28D9EA5D" w:rsidR="005D18D1" w:rsidRPr="00CC001E" w:rsidRDefault="005D18D1" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC001E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC001E">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CC001E">
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC001E">
         <w:t>Floswitch</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="469820AA" w14:textId="70434FBF" w:rsidR="009C58DC" w:rsidRPr="00CC001E" w:rsidRDefault="00D217FB" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="3912"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC001E">
         <w:t>Ev</w:t>
       </w:r>
       <w:r w:rsidR="009C58DC" w:rsidRPr="00CC001E">
         <w:t>. Instrumentbordslakan</w:t>
       </w:r>
       <w:r w:rsidR="0098284C" w:rsidRPr="00CC001E">
         <w:t xml:space="preserve"> (till x-bord om </w:t>
       </w:r>
       <w:r w:rsidR="0098284C" w:rsidRPr="00CC001E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Akrylatplastik</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC001E">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3AFB38" w14:textId="76047094" w:rsidR="00D217FB" w:rsidRDefault="00CC001E" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="3912"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC001E">
-        <w:t>Ev. Spongostan plockas av op. ssk</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Ev. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC001E">
+        <w:t>Spongostan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC001E">
+        <w:t xml:space="preserve"> plockas av op. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC001E">
+        <w:t>ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0BF41416" w14:textId="020ADD22" w:rsidR="003F03CE" w:rsidRDefault="003F03CE" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="3912"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Nacl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3D051E7F" w14:textId="041F6261" w:rsidR="00617F4A" w:rsidRDefault="0057092E" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="3912"/>
       </w:pPr>
       <w:r>
         <w:t>Vätepero</w:t>
       </w:r>
       <w:r w:rsidR="001D0688">
         <w:t>xid 30 mg/ml</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AA9CDC" w14:textId="59856E19" w:rsidR="001D0688" w:rsidRPr="00CC001E" w:rsidRDefault="001D0688" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="3912"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Klorhexidinsprit 5 mg7ml</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Klorhexidinsprit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 5 mg7ml</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014B6856" w14:textId="1586A7C8" w:rsidR="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D07F7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Extra instrument</w:t>
       </w:r>
       <w:r w:rsidR="00BC1B7E" w:rsidRPr="00D07F7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
         <w:t>Dissektor skarp</w:t>
       </w:r>
     </w:p>
@@ -617,178 +663,186 @@
         <w:t>Akrylatpistol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC994D1" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="165F19A7" w14:textId="17BCBE1E" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="3912" w:hanging="2920"/>
       </w:pPr>
       <w:r w:rsidRPr="00600595">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Implantat:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
-        <w:t>Bencement Palacos R+G, Med Genyamicin 0,5 g</w:t>
+        <w:t xml:space="preserve">Bencement </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Palacos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> R+G, Med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Genyamicin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> 0,5 g</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5967DBBB" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="00600595" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00657A64" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
-[...41 lines deleted...]
-    <w:p w14:paraId="5A4ECA9A" w14:textId="7E1F0216" w:rsidR="004F2105" w:rsidRDefault="004F2105" w:rsidP="008F2A8F">
+    <w:p w14:paraId="5A4ECA9A" w14:textId="6E760B57" w:rsidR="004F2105" w:rsidRDefault="004F2105" w:rsidP="00B32FFD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Medicinteknisk </w:t>
       </w:r>
       <w:r w:rsidR="0031778C" w:rsidRPr="00600595">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>utrustning:</w:t>
       </w:r>
       <w:r w:rsidR="0031778C" w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FE5A69">
         <w:t>Sug</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FFB5B7" w14:textId="46A24571" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="3600" w:firstLine="312"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:t>Bipolär</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EAD7D0" w14:textId="6AA28550" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00600595">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:t>Monopolär</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73663873" w14:textId="77E1407A" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
+    <w:p w14:paraId="65660EB9" w14:textId="77777777" w:rsidR="00B32FFD" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00600595">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0031778C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0031778C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Acrylatpump</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73663873" w14:textId="7F65C4D1" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="00B32FFD" w:rsidP="008F2A8F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>IP</w:t>
+      </w:r>
+      <w:r w:rsidR="006D54F5">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Borr</w:t>
+      </w:r>
+      <w:r w:rsidR="006D54F5">
+        <w:t>konsoll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0031778C" w:rsidRPr="0031778C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0031778C" w:rsidRPr="0031778C">
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33909794" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D13CFB9" w14:textId="1773702C" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00600595">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Salsplacering:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00600595">
         <w:tab/>
@@ -890,219 +944,271 @@
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70FBF275" w14:textId="3FD5AB7E" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Läkemedel:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
-        <w:t>Carbocain-adrenalin 5 mg/ml</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Carbocain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>-adrenalin 5 mg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4032BACC" w14:textId="0320DC0A" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sterildrapering:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0031778C">
         <w:t>Kraniectomiset</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75350450" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DF379F6" w14:textId="1EA62841" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Huddesinfektion:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0031778C">
-        <w:t>Hibiscrubsvamp 4 %</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Hibiscrubsvamp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> 4 %</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509A8073" w14:textId="4C225B0F" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005D6C93">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0031778C">
-        <w:t>Klorhexidinsprit färgad 5 mg/ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Klorhexidinsprit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> färgad 5 mg/ml</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="523E8A74" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44525357" w14:textId="46BFF34A" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Snitt:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
-        <w:t>Öppnar över gamla lambån</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Öppnar över gamla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>lambån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2418E97A" w14:textId="4CE5340D" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Suturer:</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0031778C">
-[...3 lines deleted...]
-    <w:p w14:paraId="6AC1ACB5" w14:textId="28412A96" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Vicryl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> 3/0 JB/X-1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC1ACB5" w14:textId="353A4575" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005D6C93">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0031778C">
-        <w:t>Etilon 3/0 FS-2/Staples</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C662E4">
+        <w:t>Monosof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> 3/0</w:t>
+      </w:r>
+      <w:r w:rsidR="00245680">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF23A2">
+        <w:t xml:space="preserve">FS-1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00363126">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00245680">
+        <w:t>-14</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60A7C">
+        <w:t xml:space="preserve"> alt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Staples</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230B8F38" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D822DAA" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="008F2A8F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
@@ -1138,160 +1244,269 @@
       <w:r w:rsidR="006E5E51">
         <w:t>ligger i tramplådan (torget)</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:t xml:space="preserve">. Använd </w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>dubbla</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:t xml:space="preserve"> (latexfria) handskar vid hanteringen av cementen.</w:t>
       </w:r>
       <w:r w:rsidR="00AF5584">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00290E89">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
-        <w:t>rylaten ger hög värmeutveckling när den härdar. Skydda duran med fuktade hjärnremsor och spola med Ringerlösning under härdningen. Släng all cementtillbehör i separat plastpåse så snart det är möjligt.</w:t>
+        <w:t xml:space="preserve">rylaten ger hög värmeutveckling när den härdar. Skydda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>duran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> med fuktade hjärnremsor och spola med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Ringerlösning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> under härdningen. Släng all cementtillbehör i separat plastpåse så snart det är möjligt.</w:t>
       </w:r>
       <w:r w:rsidR="00CE4246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0031778C">
         <w:t>Personal med mjuka linser avråds att vara på sal när cement används.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51924147" w14:textId="01F6F2BA" w:rsidR="00C707E0" w:rsidRDefault="0031778C" w:rsidP="00300CCC">
+    <w:p w14:paraId="5CCFC936" w14:textId="77777777" w:rsidR="00290777" w:rsidRDefault="00290777" w:rsidP="00300CCC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFB01CD" w14:textId="77777777" w:rsidR="00290777" w:rsidRDefault="00290777" w:rsidP="00300CCC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51924147" w14:textId="2A67036C" w:rsidR="00C707E0" w:rsidRDefault="0031778C" w:rsidP="00300CCC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A642F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Återinläggning av benlambå</w:t>
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Återinläggning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A642F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>benlambå</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5E501253" w14:textId="21F254E0" w:rsidR="0003792E" w:rsidRDefault="00B343B3" w:rsidP="0003792E">
       <w:r w:rsidRPr="00EF0BB4">
         <w:t xml:space="preserve">Fyll i </w:t>
       </w:r>
       <w:r w:rsidR="00BD114E" w:rsidRPr="00EF0BB4">
         <w:t>blanketten:</w:t>
       </w:r>
       <w:r w:rsidR="00BD114E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Använd</w:t>
       </w:r>
       <w:r w:rsidR="0090414F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>anderapport autolog benlambå</w:t>
-      </w:r>
+        <w:t xml:space="preserve">anderapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0090414F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>autolog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0090414F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0090414F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>benlambå</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002E3FF5" w:rsidRPr="00EF0BB4">
         <w:t xml:space="preserve">. Pärmen finns i skåpet </w:t>
       </w:r>
       <w:r w:rsidR="00EF0BB4" w:rsidRPr="00EF0BB4">
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="002E3FF5" w:rsidRPr="00EF0BB4">
         <w:t>läkemedelsrummet</w:t>
       </w:r>
       <w:r w:rsidR="00EF0BB4" w:rsidRPr="00EF0BB4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00300CCC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0003792E">
-        <w:t>Kontakta cell- och vävnadsla</w:t>
+        <w:t xml:space="preserve">Kontakta cell- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0003792E">
+        <w:t>vävnadsla</w:t>
       </w:r>
       <w:r w:rsidR="007B7A09">
-        <w:t>b dagen innan</w:t>
+        <w:t>b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B7A09">
+        <w:t xml:space="preserve"> dagen innan</w:t>
       </w:r>
       <w:r w:rsidR="00602700">
         <w:t xml:space="preserve"> planerad operation</w:t>
       </w:r>
       <w:r w:rsidR="007B7A09">
-        <w:t xml:space="preserve"> tel: 4321048 el.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007B7A09">
+        <w:t>tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007B7A09">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007B7A09">
+        <w:t>4321048</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007B7A09">
+        <w:t xml:space="preserve"> el.</w:t>
       </w:r>
       <w:r w:rsidR="00057330">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005845BE">
         <w:t>0736-601559</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E49FD7F" w14:textId="208E64F7" w:rsidR="00300CCC" w:rsidRDefault="00300CCC" w:rsidP="00300CCC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Benlambån ska förvaras i frys</w:t>
+        <w:t>Benlambån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ska förvaras i frys</w:t>
       </w:r>
       <w:r w:rsidR="00A22BF8">
         <w:t xml:space="preserve"> -80 C alt i transportlådan</w:t>
       </w:r>
       <w:r w:rsidR="00D074F9">
         <w:t xml:space="preserve"> fram till en timme innan operation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29421E2D" w14:textId="356E15F4" w:rsidR="00D074F9" w:rsidRDefault="00D074F9" w:rsidP="00300CCC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Benlambån </w:t>
+        <w:t>Benlambån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00302F6C">
-        <w:t xml:space="preserve">ska tinas i rumstemperatur. Tinad lambå får ej </w:t>
+        <w:t xml:space="preserve">ska tinas i rumstemperatur. Tinad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00302F6C">
+        <w:t>lambå</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00302F6C">
+        <w:t xml:space="preserve"> får ej </w:t>
       </w:r>
       <w:r w:rsidR="009A3A39">
         <w:t>frysas om</w:t>
       </w:r>
       <w:r w:rsidR="00857632">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35794276" w14:textId="2E8B2283" w:rsidR="00857632" w:rsidRDefault="00857632" w:rsidP="00300CCC">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Dokumentera användandet</w:t>
       </w:r>
       <w:r w:rsidR="00D218EB">
         <w:t xml:space="preserve"> i patientens journal</w:t>
       </w:r>
       <w:r w:rsidR="002D6D28">
         <w:t>.</w:t>
       </w:r>
@@ -1433,453 +1648,589 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7280D5FA" w14:textId="6D84AE00" w:rsidR="00DB2CF4" w:rsidRPr="0093690C" w:rsidRDefault="003938F5" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
         <w:t>Rensa vävnad från mjukdelar och vävnadsrester</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0BF643" w14:textId="3457A0D4" w:rsidR="00DB2CF4" w:rsidRPr="0093690C" w:rsidRDefault="00DB2CF4" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
-        <w:t>Rengör lambån i 30 mg/ml vätepero</w:t>
+        <w:t xml:space="preserve">Rengör </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093690C">
+        <w:t>lambån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093690C">
+        <w:t xml:space="preserve"> i 30 mg/ml vätepero</w:t>
       </w:r>
       <w:r w:rsidR="00455945" w:rsidRPr="0093690C">
         <w:t>xid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CC48D8" w14:textId="5A9166DD" w:rsidR="00455945" w:rsidRPr="0093690C" w:rsidRDefault="00455945" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
-        <w:t>Lägg över benlambån i 70% etanol</w:t>
+        <w:t xml:space="preserve">Lägg över </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093690C">
+        <w:t>benlambån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093690C">
+        <w:t xml:space="preserve"> i 70% etanol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC67761" w14:textId="047081B7" w:rsidR="00455945" w:rsidRPr="0093690C" w:rsidRDefault="00455945" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
         <w:t>Skölj</w:t>
       </w:r>
       <w:r w:rsidR="00A4437C" w:rsidRPr="0093690C">
-        <w:t>/lägg sedan benlambån i Ringer</w:t>
+        <w:t xml:space="preserve">/lägg sedan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A4437C" w:rsidRPr="0093690C">
+        <w:t>benlambån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A4437C" w:rsidRPr="0093690C">
+        <w:t xml:space="preserve"> i Ringer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A133C1B" w14:textId="2CA6D5D0" w:rsidR="00A4437C" w:rsidRPr="0093690C" w:rsidRDefault="00A4437C" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
         <w:t>Byt handskar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2724D9F4" w14:textId="0C682577" w:rsidR="00A4437C" w:rsidRPr="0093690C" w:rsidRDefault="00306222" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
-        <w:t>Placera benlambån i steril burk</w:t>
+        <w:t xml:space="preserve">Placera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093690C">
+        <w:t>benlambån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093690C">
+        <w:t xml:space="preserve"> i steril burk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389F70C6" w14:textId="4AC4FD1E" w:rsidR="00306222" w:rsidRPr="0093690C" w:rsidRDefault="00306222" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
         <w:t>Lägg en steril etikett med patientens namn och personnummer i burken</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68647391" w14:textId="18B3099B" w:rsidR="00306222" w:rsidRPr="0093690C" w:rsidRDefault="00306222" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
         <w:t xml:space="preserve">Utsidan </w:t>
       </w:r>
       <w:r w:rsidR="007A7655" w:rsidRPr="0093690C">
         <w:t xml:space="preserve">märks med: </w:t>
       </w:r>
       <w:r w:rsidR="009A4484" w:rsidRPr="0093690C">
         <w:t>*Pat. namn och pers.nr</w:t>
       </w:r>
       <w:r w:rsidR="0036453B" w:rsidRPr="0093690C">
         <w:t xml:space="preserve"> *Datum för operation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18437C2C" w14:textId="0A361F7C" w:rsidR="0036453B" w:rsidRPr="0093690C" w:rsidRDefault="00112FB9" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
-        <w:t>Placera burken med benlambån i -80 frys på op. 5</w:t>
+        <w:t xml:space="preserve">Placera burken med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093690C">
+        <w:t>benlambån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0093690C">
+        <w:t xml:space="preserve"> i -80 frys på op. 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33281585" w14:textId="6FCD41DA" w:rsidR="00112FB9" w:rsidRPr="0093690C" w:rsidRDefault="009F7D1D" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
         <w:t>Ring cell</w:t>
       </w:r>
       <w:r w:rsidR="00EC50C2" w:rsidRPr="0093690C">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="004A44D2" w:rsidRPr="0093690C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093690C">
-        <w:t>och vävnads</w:t>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0093690C">
+        <w:t>vävnads</w:t>
       </w:r>
       <w:r w:rsidR="005F5CE5" w:rsidRPr="0093690C">
         <w:t>lab</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D95F2A" w:rsidRPr="0093690C">
-        <w:t>, dagtid 21048, jourtid 073-6601559 och meddela att benlambån finns att hämta i frysen</w:t>
+        <w:t xml:space="preserve">, dagtid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D95F2A" w:rsidRPr="0093690C">
+        <w:t>21048</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D95F2A" w:rsidRPr="0093690C">
+        <w:t xml:space="preserve">, jourtid 073-6601559 och meddela att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D95F2A" w:rsidRPr="0093690C">
+        <w:t>benlambån</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D95F2A" w:rsidRPr="0093690C">
+        <w:t xml:space="preserve"> finns att hämta i frysen</w:t>
       </w:r>
       <w:r w:rsidR="0093690C" w:rsidRPr="0093690C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1027E7" w14:textId="6283A7E7" w:rsidR="008736BC" w:rsidRPr="0093690C" w:rsidRDefault="008736BC" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
-        <w:lastRenderedPageBreak/>
         <w:t>Be anestesi ta prover, 2 serumrör utan tillsats, utan gel</w:t>
       </w:r>
       <w:r w:rsidR="00643DD0" w:rsidRPr="0093690C">
-        <w:t>. Remiss och etikett finns i kraniektomi-kit</w:t>
+        <w:t xml:space="preserve">. Remiss och etikett finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00643DD0" w:rsidRPr="0093690C">
+        <w:t>kraniektomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00643DD0" w:rsidRPr="0093690C">
+        <w:t>-kit</w:t>
       </w:r>
       <w:r w:rsidR="0093690C" w:rsidRPr="0093690C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F87BFA1" w14:textId="0E102E96" w:rsidR="00643DD0" w:rsidRPr="0093690C" w:rsidRDefault="00643DD0" w:rsidP="00DB2CF4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0093690C">
         <w:t>Fyll i tillvara</w:t>
       </w:r>
       <w:r w:rsidR="005F0BEC" w:rsidRPr="0093690C">
-        <w:t>taganderapport som finns i kraniektomikit och ta 2</w:t>
+        <w:t xml:space="preserve">taganderapport som finns i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F0BEC" w:rsidRPr="0093690C">
+        <w:t>kraniektomikit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F0BEC" w:rsidRPr="0093690C">
+        <w:t xml:space="preserve"> och ta 2</w:t>
       </w:r>
       <w:r w:rsidR="00D94238" w:rsidRPr="0093690C">
-        <w:t xml:space="preserve"> kopior. En kopia läggs i jouranl, en kopia sätts in i kraniektomipärm och orginalet sätts i plastficka på frysen till cell- </w:t>
+        <w:t xml:space="preserve"> kopior. En kopia läggs i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D94238" w:rsidRPr="0093690C">
+        <w:t>jouranl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D94238" w:rsidRPr="0093690C">
+        <w:t xml:space="preserve">, en kopia sätts in i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D94238" w:rsidRPr="0093690C">
+        <w:t>kraniektomipärm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D94238" w:rsidRPr="0093690C">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D94238" w:rsidRPr="0093690C">
+        <w:t>orginalet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D94238" w:rsidRPr="0093690C">
+        <w:t xml:space="preserve"> sätts i plastficka på frysen till cell- </w:t>
       </w:r>
       <w:r w:rsidR="0093690C">
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidR="00D94238" w:rsidRPr="0093690C">
-        <w:t xml:space="preserve"> vävnadslab</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D94238" w:rsidRPr="0093690C">
+        <w:t>vävnadslab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0093690C" w:rsidRPr="0093690C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60527720" w14:textId="41A1AD44" w:rsidR="0031778C" w:rsidRPr="0093690C" w:rsidRDefault="0031778C" w:rsidP="00A95446">
       <w:r w:rsidRPr="0093690C">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B0E81B" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="0031778C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1304" w:right="0" w:firstLine="1304"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC539B6" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="00A95446">
+    <w:p w14:paraId="2085E05C" w14:textId="77777777" w:rsidR="002A6632" w:rsidRDefault="002A6632" w:rsidP="00A95446">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC539B6" w14:textId="7E19029B" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="00A95446">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:t>Ansvar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3843D628" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="00A95446">
       <w:r w:rsidRPr="0031778C">
         <w:t xml:space="preserve">Verksamhetschef, Hybrid och intervention, Sahlgrenska Universitetssjukhuset, ansvarar för att de rutiner och riktlinjer som verksamheten kräver finns tillgängliga och följer gällande författningar/lagar. Samtlig berörd personal på Operation 5, Hybrid och intervention, Sahlgrenska Universitetssjukhuset, ska delges direktivet via vårdenhetschef/avdelningschef. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7B8A9C" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="0031778C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2781407D" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="00A95446">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:t>Uppföljning, utvärdering och revision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2493CFA2" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="00A95446">
       <w:r w:rsidRPr="0031778C">
-        <w:t>Ansvarig operationssjuksköterska för metodkort/rutiner på Operation 5, Hybrid och intervention, Sahlgrenska Universitetssjukhuset, ansvarar för att denna rutin uppdateras och revideras. Medvetet avsteg från rutinen dokumenteras i Melior om rutinen är kopplad till patient. Övriga orsaker till avsteg från rutinen rapporteras i MedControl PRO.</w:t>
+        <w:t xml:space="preserve">Ansvarig operationssjuksköterska för metodkort/rutiner på Operation 5, Hybrid och intervention, Sahlgrenska Universitetssjukhuset, ansvarar för att denna rutin uppdateras och revideras. Medvetet avsteg från rutinen dokumenteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> om rutinen är kopplad till patient. Övriga orsaker till avsteg från rutinen rapporteras i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t>MedControl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031778C">
+        <w:t xml:space="preserve"> PRO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5591339F" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="0031778C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E763653" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="00A95446">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:t>Dokumentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580EE6A4" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="00A95446">
       <w:r w:rsidRPr="0031778C">
         <w:t>Styrande dokument arkiveras i Barium. Redovisande dokument skall hanteras enligt sjukhusets gällande rutiner för arkivering av allmänna handlingar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB30F46" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="0031778C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="465DC746" w14:textId="77777777" w:rsidR="0031778C" w:rsidRDefault="0031778C" w:rsidP="00A95446">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="0031778C">
         <w:t>Granskare/arbetsgrupp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423607AC" w14:textId="748E2760" w:rsidR="000A05E2" w:rsidRPr="000A05E2" w:rsidRDefault="000A05E2" w:rsidP="000A05E2">
       <w:r>
-        <w:t>Annika Stephensen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Annika </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Stephensen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009234F3">
         <w:t xml:space="preserve"> Sektionsledare Oper</w:t>
       </w:r>
       <w:r w:rsidR="00F635DF">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="009234F3">
         <w:t>tion 5, Hybrid och Intervention, Sahlgrenska</w:t>
       </w:r>
       <w:r w:rsidR="00640346">
         <w:t xml:space="preserve"> Universitetssjukhuset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B28FEA" w14:textId="17BAEF11" w:rsidR="0031778C" w:rsidRDefault="005133A8" w:rsidP="00A95446">
       <w:r>
         <w:t>Sofia Gustafsson Operationssjuksköterska</w:t>
       </w:r>
       <w:r w:rsidR="0031778C" w:rsidRPr="0031778C">
         <w:t xml:space="preserve"> Operation 5, Hybrid och </w:t>
       </w:r>
       <w:r w:rsidR="00467AC7">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0031778C" w:rsidRPr="0031778C">
         <w:t xml:space="preserve">ntervention, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AE2DA5">
-        <w:t xml:space="preserve">Omr 5, </w:t>
+        <w:t>Omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AE2DA5">
+        <w:t xml:space="preserve"> 5, </w:t>
       </w:r>
       <w:r w:rsidR="0031778C" w:rsidRPr="0031778C">
         <w:t>Sahlgrenska Universitetssjukhuset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E2FA6B" w14:textId="17A796F6" w:rsidR="00D71523" w:rsidRPr="0031778C" w:rsidRDefault="00D71523" w:rsidP="00A95446"/>
     <w:p w14:paraId="5B47C26C" w14:textId="77777777" w:rsidR="0031778C" w:rsidRPr="0031778C" w:rsidRDefault="0031778C" w:rsidP="0031778C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="0031778C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36FB38DB" w14:textId="77777777" w:rsidR="004C4064" w:rsidRDefault="004C4064">
+    <w:p w14:paraId="6B04E068" w14:textId="77777777" w:rsidR="00FE6E9B" w:rsidRDefault="00FE6E9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29878173" w14:textId="77777777" w:rsidR="004C4064" w:rsidRDefault="004C4064">
+    <w:p w14:paraId="6ED61C09" w14:textId="77777777" w:rsidR="00FE6E9B" w:rsidRDefault="00FE6E9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4EAC61C5" w14:textId="77777777" w:rsidR="004C4064" w:rsidRDefault="004C4064">
+    <w:p w14:paraId="0B3F7CB5" w14:textId="77777777" w:rsidR="00FE6E9B" w:rsidRDefault="00FE6E9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -1887,89 +2238,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1998,74 +2349,74 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="740156198" name="Bildobjekt 740156198">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -2076,73 +2427,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="016D91DC" w14:textId="77777777" w:rsidR="004C4064" w:rsidRDefault="004C4064"/>
+    <w:p w14:paraId="0422F112" w14:textId="77777777" w:rsidR="00FE6E9B" w:rsidRDefault="00FE6E9B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="711E15C6" w14:textId="77777777" w:rsidR="004C4064" w:rsidRDefault="004C4064">
+    <w:p w14:paraId="102ED445" w14:textId="77777777" w:rsidR="00FE6E9B" w:rsidRDefault="00FE6E9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7CC48AED" w14:textId="77777777" w:rsidR="004C4064" w:rsidRDefault="004C4064">
+    <w:p w14:paraId="53446526" w14:textId="77777777" w:rsidR="00FE6E9B" w:rsidRDefault="00FE6E9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2220,51 +2571,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2356,51 +2707,51 @@
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="1687091397" name="Bildobjekt 1687091397">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2430,51 +2781,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4702,53 +5053,54 @@
   <w:num w:numId="15" w16cid:durableId="1391270742">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1139108061">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="363288890">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="800072369">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1480027342">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="977803486">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="472724210">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4792,130 +5144,136 @@
     <w:rsid w:val="000A05E2"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B6E99"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D31E3"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00105951"/>
     <w:rsid w:val="00112FB9"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00150B1F"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001718BD"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019582A"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A1AFB"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B2ABD"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7DAF"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D0688"/>
     <w:rsid w:val="001F02D3"/>
+    <w:rsid w:val="002069B6"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00212443"/>
     <w:rsid w:val="002127BF"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0023019A"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00245680"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002659FA"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00290777"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00290E89"/>
     <w:rsid w:val="00291E17"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A6632"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D26F5"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D6D28"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E3FF5"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00300CCC"/>
     <w:rsid w:val="00302F6C"/>
     <w:rsid w:val="00303766"/>
     <w:rsid w:val="00306222"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00312574"/>
     <w:rsid w:val="00313685"/>
     <w:rsid w:val="0031778C"/>
     <w:rsid w:val="00320233"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350B84"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00363126"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036453B"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00365FAA"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003938F5"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E7FB2"/>
     <w:rsid w:val="003F03CE"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
@@ -4971,87 +5329,89 @@
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="005845BE"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A7BF0"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005D2886"/>
     <w:rsid w:val="005D6C93"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F0BEC"/>
     <w:rsid w:val="005F5CE5"/>
     <w:rsid w:val="00600595"/>
     <w:rsid w:val="00602700"/>
+    <w:rsid w:val="00603643"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00617F4A"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00640346"/>
     <w:rsid w:val="00643DD0"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00666E0A"/>
     <w:rsid w:val="00671607"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006805C1"/>
     <w:rsid w:val="006A00FC"/>
     <w:rsid w:val="006A0345"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B14C8"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B2A78"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C0052"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D54F5"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E5E51"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F6998"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00711C14"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00760EED"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00787EBE"/>
     <w:rsid w:val="007917BA"/>
@@ -5105,302 +5465,315 @@
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00915009"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009234F3"/>
     <w:rsid w:val="009255AA"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="0093690C"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009725BC"/>
     <w:rsid w:val="0098284C"/>
     <w:rsid w:val="009837C5"/>
     <w:rsid w:val="0099481B"/>
     <w:rsid w:val="009A3A39"/>
     <w:rsid w:val="009A4484"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B728E"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C5594"/>
     <w:rsid w:val="009C58DC"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F7D1D"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A11C0F"/>
     <w:rsid w:val="00A22BF8"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A331E7"/>
     <w:rsid w:val="00A35D71"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A42708"/>
     <w:rsid w:val="00A4437C"/>
     <w:rsid w:val="00A45F7F"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A60261"/>
     <w:rsid w:val="00A642F4"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A8051C"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A95446"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA5BA2"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE2DA5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE7D3D"/>
     <w:rsid w:val="00AF0F99"/>
     <w:rsid w:val="00AF5584"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B15783"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B32FFD"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B343B3"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B368DC"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B5290E"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA2D6E"/>
     <w:rsid w:val="00BA6CF9"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC1B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD114E"/>
     <w:rsid w:val="00BD2D34"/>
     <w:rsid w:val="00BD5B02"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C12CA8"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C6109C"/>
+    <w:rsid w:val="00C662E4"/>
     <w:rsid w:val="00C707E0"/>
+    <w:rsid w:val="00C70BD4"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC001E"/>
+    <w:rsid w:val="00CC1458"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4246"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE7799"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D06B76"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D074F9"/>
     <w:rsid w:val="00D07F7C"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D217FB"/>
     <w:rsid w:val="00D218EB"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D574F4"/>
+    <w:rsid w:val="00D60A7C"/>
     <w:rsid w:val="00D623E1"/>
     <w:rsid w:val="00D652B7"/>
     <w:rsid w:val="00D71523"/>
+    <w:rsid w:val="00D74717"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D94238"/>
     <w:rsid w:val="00D95F2A"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA70D6"/>
     <w:rsid w:val="00DB2CF4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF56FA"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E05522"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E13439"/>
+    <w:rsid w:val="00E159C5"/>
     <w:rsid w:val="00E16AC9"/>
     <w:rsid w:val="00E21743"/>
     <w:rsid w:val="00E459D3"/>
     <w:rsid w:val="00E51964"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E53FD0"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC50C2"/>
     <w:rsid w:val="00EC61D9"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE6484"/>
     <w:rsid w:val="00EF0BB4"/>
     <w:rsid w:val="00EF0EEE"/>
     <w:rsid w:val="00F0290B"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23529"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F332D0"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F558C9"/>
     <w:rsid w:val="00F635DF"/>
     <w:rsid w:val="00F67705"/>
     <w:rsid w:val="00F72A1E"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F913D9"/>
     <w:rsid w:val="00FA72EA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE5A69"/>
+    <w:rsid w:val="00FE6E9B"/>
+    <w:rsid w:val="00FF23A2"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7770,51 +8143,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8182,71 +8555,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>771</Words>
-  <Characters>4091</Characters>
+  <Words>724</Words>
+  <Characters>3839</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
+  <Lines>31</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4853</CharactersWithSpaces>
+  <CharactersWithSpaces>4554</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>HYBIOP5 Metod – Akrylatplastik</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Sofia Gustafsson</lastModifiedBy>
-  <revision>152</revision>
+  <revision>167</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>