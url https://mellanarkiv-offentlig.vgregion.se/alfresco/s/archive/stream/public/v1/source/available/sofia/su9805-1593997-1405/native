--- v0 (2025-10-31)
+++ v1 (2026-04-25)
@@ -28,97 +28,102 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24B79296" w14:textId="77777777" w:rsidR="00BF4731" w:rsidRDefault="00BF4731" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00BF4731" w:rsidSect="00BF4731">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="2A26CE84" w14:textId="63F3B168" w:rsidR="00DF481A" w:rsidRDefault="00DF481A" w:rsidP="00A745BB">
+    <w:p w14:paraId="2A26CE84" w14:textId="091E35E7" w:rsidR="00DF481A" w:rsidRDefault="0069085B" w:rsidP="00A745BB">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="567" w:right="-143"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Omvårdnad - </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00DF481A">
         <w:t>Pyelostomikateter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3A40A90C" w14:textId="77777777" w:rsidR="00DF481A" w:rsidRDefault="00DF481A" w:rsidP="00A745BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-143"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661B609A" w14:textId="2DCD5B9F" w:rsidR="00BF4731" w:rsidRPr="00BF4731" w:rsidRDefault="00BF4731" w:rsidP="00A745BB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567" w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Revideringar i denna version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9C3E62" w14:textId="27763461" w:rsidR="0285D6BB" w:rsidRPr="0099122F" w:rsidRDefault="0285D6BB" w:rsidP="525E9E83">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-143"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0099122F">
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00372541">
         <w:t>1010</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00372541">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0099122F">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0099122F">
         <w:t>Förlängd giltighetstid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F869DB" w14:textId="77777777" w:rsidR="00A60151" w:rsidRPr="00A60151" w:rsidRDefault="00A60151" w:rsidP="00A745BB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-143"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -4402,51 +4407,51 @@
   <w:num w:numId="16" w16cid:durableId="572930453">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="974145789">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1508447244">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="293485069">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1209099773">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1972129928">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4516,50 +4521,51 @@
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294739"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A16AC"/>
     <w:rsid w:val="002A7F68"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
@@ -4629,87 +4635,89 @@
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="006704F3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="0069085B"/>
     <w:rsid w:val="006941CD"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B15FE"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E1E1F"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00707D6F"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007253AF"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00731BA2"/>
     <w:rsid w:val="0073275E"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="0078604B"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="008065E2"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00874863"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
@@ -7752,56 +7760,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>325</Words>
-  <Characters>2211</Characters>
+  <Words>327</Words>
+  <Characters>2221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2531</CharactersWithSpaces>
+  <CharactersWithSpaces>2543</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Pyelostomikateter</dc:title>
+  <dc:title>Omvårdnad - Pyelostomikateter</dc:title>
   <dc:subject/>
   <dc:creator>Ann-Sofie Brandén</dc:creator>
   <keywords/>
   <lastModifiedBy>Ann-Sofie Brandén</lastModifiedBy>
-  <revision>38</revision>
+  <revision>39</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>