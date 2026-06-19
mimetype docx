--- v0 (2025-12-13)
+++ v1 (2026-06-19)
@@ -29,182 +29,211 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="578371B7" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="284" w:right="-2"/>
         <w:sectPr w:rsidR="00C02BB0" w:rsidSect="00C02BB0">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="65A3AF12" w14:textId="2470C3CC" w:rsidR="00504C38" w:rsidRDefault="00CB553C" w:rsidP="00CB553C">
+    <w:p w14:paraId="65A3AF12" w14:textId="2470C3CC" w:rsidR="00504C38" w:rsidRDefault="00CB553C" w:rsidP="5B6B8E6F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:ind w:left="426"/>
+        <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:t>Medicin</w:t>
       </w:r>
       <w:r w:rsidR="00C45CF4">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F01734">
         <w:t>Metformin</w:t>
       </w:r>
       <w:r w:rsidR="00D14489">
         <w:t>assoc</w:t>
       </w:r>
       <w:r w:rsidR="009B5205">
         <w:t>ierad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009B5205">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009B5205">
         <w:t>lakt</w:t>
       </w:r>
       <w:r w:rsidR="00F426B7">
         <w:t>acidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="116A35BA" w14:textId="47FA3A84" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="284" w:right="-2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C02BB0">
+      <w:r>
         <w:t>Revideringar i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743C963C" w14:textId="0E07D46B" w:rsidR="00B14207" w:rsidRPr="00B14207" w:rsidRDefault="006009EE" w:rsidP="002531F7">
+    <w:p w14:paraId="743C963C" w14:textId="5F89682E" w:rsidR="00B14207" w:rsidRPr="00B14207" w:rsidRDefault="18B6086B" w:rsidP="5B6B8E6F">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="5B02FF4E">
-[...15 lines deleted...]
-        <w:t>18</w:t>
+      <w:r w:rsidRPr="53540E1A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>260</w:t>
+      </w:r>
+      <w:r w:rsidR="6C0414EA" w:rsidRPr="53540E1A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>604</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="6DBDB98A" w:rsidRPr="5B02FF4E">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="6DBDB98A" w:rsidRPr="5B02FF4E">
-[...18 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6C0414EA" w:rsidRPr="53540E1A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Förlängd giltighetstid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221A2769" w14:textId="72808AB0" w:rsidR="5B6B8E6F" w:rsidRDefault="5B6B8E6F" w:rsidP="5B6B8E6F">
+      <w:pPr>
+        <w:ind w:left="-270" w:right="-2" w:firstLine="554"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3E07DF53" w14:textId="5002426A" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="284" w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C02BB0">
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0F5682" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A768D86" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00DF5885" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
+    <w:p w14:paraId="667CBFEF" w14:textId="496863E2" w:rsidR="00C02BB0" w:rsidRPr="00DF5885" w:rsidRDefault="0F20A458" w:rsidP="5B6B8E6F">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF5885">
+      <w:r w:rsidRPr="5B6B8E6F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6188482E" w14:textId="5A0214E1" w:rsidR="00C02BB0" w:rsidRPr="00DF5885" w:rsidRDefault="717BA797" w:rsidP="5B6B8E6F">
+      <w:pPr>
+        <w:ind w:left="284" w:right="-2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att vägleda handläggningen vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metforminassocierad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laktacidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="56B89F49" w14:textId="141ADC46" w:rsidR="00C02BB0" w:rsidRPr="00DF5885" w:rsidRDefault="00C02BB0" w:rsidP="5B6B8E6F">
+      <w:pPr>
+        <w:ind w:left="284" w:right="-2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A768D86" w14:textId="361622D1" w:rsidR="00C02BB0" w:rsidRPr="00DF5885" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
+      <w:pPr>
+        <w:ind w:left="284" w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B6B8E6F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D5F650" w14:textId="761BA2B6" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="00534534">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Metforminassocierad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -329,65 +358,51 @@
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>gastrointestinala</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> symptom med diarré och kräkningar, senare påverkad medvetandegrad, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>dyspné</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> instabilitet med uttalad </w:t>
+        <w:t xml:space="preserve"> och cirkulatorisk instabilitet med uttalad </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>vasoplegi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2140AA" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
@@ -488,79 +503,69 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78BAA979" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C04807E" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-2"/>
         <w:textDirection w:val="btLr"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F77D795" w14:textId="77777777" w:rsidR="00B55F72" w:rsidRDefault="00B55F72">
+    <w:p w14:paraId="43C22D3A" w14:textId="18546E5A" w:rsidR="00C02BB0" w:rsidRPr="002D64EF" w:rsidRDefault="00B55F72" w:rsidP="00F53013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002D64EF">
+      <w:r w:rsidR="00C02BB0" w:rsidRPr="002D64EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Indikationer för intensivvård</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45ABD923" w14:textId="0F9B4651" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="002C5E2C">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Vanliga principer för bedömning av nyttan med intensivvård och inläggning på IVA gäller. Vid MALA speciell observans på förväntade rubbningar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB5E6BC" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
@@ -953,65 +958,51 @@
         </w:rPr>
         <w:t xml:space="preserve">: Överväg infusion Natriumbikarbonat vid pH &lt;6.9, alt vid pH </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00C13CAB" w:rsidRPr="00C13CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>7,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13CAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> med uttalad </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> instabilitet.</w:t>
+        <w:t xml:space="preserve"> med uttalad cirkulatorisk instabilitet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBA854A" w14:textId="505EC7AD" w:rsidR="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="284" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
@@ -1308,64 +1299,69 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F977828" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="284" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Provtagning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02BB0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Laktat och pH styr behandlingen och ska följas kontinuerligt. Dialysmål se nedan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C02BB0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00C02BB0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Provtagning</w:t>
-[...11 lines deleted...]
-        <w:br/>
         <w:t xml:space="preserve">Tag också serumrör för analys av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>metforminkoncentration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> FÖRE dialysstart och EFTER avslut av den initiala dialysfasen (läkemedelsanalys, skickas till Lund) för att fastställa diagnos i efterhand.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E96FB3" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="0029196C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-2"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -1902,88 +1898,88 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="46E03EBF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Om dialysbehov därefter kvarstår på vanliga indikationer tillämpas sedvanliga inställningar med avflödesdos efter kroppsvikt enligt separat rutin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D3AAC0" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="000132F2" w:rsidRDefault="00C02BB0" w:rsidP="000132F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000132F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CRRT-inställningar för behandling av MALA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4C6C1D" w14:textId="28335187" w:rsidR="000F4896" w:rsidRDefault="00C02BB0" w:rsidP="000132F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C02BB0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="070F10CE" wp14:editId="39ECDF88">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="070F10CE" wp14:editId="39E350A3">
+                <wp:extent cx="6391275" cy="3238500"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6419850" cy="3238500"/>
+                          <a:ext cx="6391275" cy="3238500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="DBE5F1"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd type="none" w="sm" len="sm"/>
                           <a:tailEnd type="none" w="sm" len="sm"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="494606B7" w14:textId="4291A3D9" w:rsidR="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="00E261C1">
                             <w:pPr>
                               <w:ind w:left="284" w:right="99"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                             </w:pPr>
@@ -2112,83 +2108,105 @@
                               <w:t>Dialysatflöde</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t>: 7800 ml/h</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="394FAC23" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="00E261C1">
                             <w:pPr>
                               <w:ind w:left="284" w:right="99"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t>Ersättningsvätska före filtret (Pre-blodpump): 0 ml/h</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="408B8E56" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="00E261C1">
                             <w:pPr>
                               <w:ind w:left="284" w:right="99"/>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
-                              <w:t>Ev vätskeborttag 0 - 300 ml/h beroende på hemodynamik/vätskestatus</w:t>
+                              <w:t>Ev</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> vätskeborttag 0 - 300 ml/h beroende på </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                              </w:rPr>
+                              <w:t>hemodynamik</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                              </w:rPr>
+                              <w:t>/vätskestatus</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="44E047FE" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="00E261C1">
                             <w:pPr>
                               <w:ind w:left="284" w:right="99"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t>Ersättningsvätska efter filtret (post): 200 ml/h.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6B36B170" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="007D3291" w:rsidRDefault="00C02BB0" w:rsidP="00C02BB0"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="070F10CE" id="Rectangle 2" o:spid="_x0000_s1026" style="width:505.5pt;height:255pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeD58KKgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJky4x4hRd0g4D&#10;ugvQ7QNkWbaFyaJGKbGzrx+lpGnWPQwYlgeBNKVD8hwyq5uhM2yv0GuwBZ+MxpwpK6HStin4t6/3&#10;bxac+SBsJQxYVfCD8vxm/frVqne5mkILplLICMT6vHcFb0NweZZ52apO+BE4ZSlYA3YikItNVqHo&#10;Cb0z2XQ8vs56wMohSOU9fd0eg3yd8OtayfC5rr0KzBScagvpxHSW8czWK5E3KFyr5akM8Q9VdEJb&#10;SnqG2oog2A71H1Cdlgge6jCS0GVQ11qq1AN1Mxm/6OaxFU6lXogc7840+f8HKz/tH90XjKV79wDy&#10;u2cWNq2wjbpFhL5VoqJ0k0hU1jufnx9Ex9NTVvYfoSJpxS5A4mCosYuA1B0bEtWHM9VqCEzSx+vZ&#10;ZLmYkyKSYlfTK7KTGJnIn5479OG9go5Fo+BIWiZ4sX/wIZYj8qcrqXwwurrXxiQHm3JjkO0F6b59&#10;dze/P3ZAXV5eM5b1BV/Op/OE/FvMX0KM0y+R8AKi04EG2Oiu4IvzJZFH3u5sxcLBETWWZp/HVL7j&#10;zCjaFDLS6AWhzd/vUavGngSInMfx9nkYyoFAollCdSApEI4DTgtJRgv4k7LScFO+HzuBVIP5YEnO&#10;5WRGLbOQnNn8LXHP8DJSXkaElQRV8MDZ0dyE4wbtHOqmpUyTRJ+FWxqBWidxnqs61U0DnDQ7LVvc&#10;kEs/3Xr+S1j/AgAA//8DAFBLAwQUAAYACAAAACEAkmNPutsAAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUsDMRCF70L/QxjBm01iaSvbzZaiWBC8WFvP6Wa6u5hMliTdrv/e1IteHjze8N435Xp0&#10;lg0YYudJgZwKYEi1Nx01CvYfL/ePwGLSZLT1hAq+McK6mtyUujD+Qu847FLDcgnFQitoU+oLzmPd&#10;otNx6nuknJ18cDplGxpugr7kcmf5gxAL7nRHeaHVPT61WH/tzk7B8LqcfW7HWdragzw8129yMQ9S&#10;qbvbcbMClnBMf8dwxc/oUGWmoz+TicwqyI+kX71mQsrsjwrmUgjgVcn/41c/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAB4PnwoqAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJJjT7rbAAAABgEAAA8AAAAAAAAAAAAAAAAAhAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" fillcolor="#dbe5f1">
+              <v:rect w14:anchorId="070F10CE" id="Rectangle 2" o:spid="_x0000_s1026" style="width:503.25pt;height:255pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAv4+DtLAIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L7aTuk2MOEWXNMOA&#10;7gfo9gCyLNvCZEmjlNjZ05dS0jTrDgOG+SCQIvWR/Eh6eTv2iuwFOGl0SbNJSonQ3NRStyX9/m37&#10;bk6J80zXTBktSnoQjt6u3r5ZDrYQU9MZVQsgCKJdMdiSdt7bIkkc70TP3MRYodHYGOiZRxXapAY2&#10;IHqvkmmaXieDgdqC4cI5vN0cjXQV8ZtGcP+laZzwRJUUc/PxhHhW4UxWS1a0wGwn+SkN9g9Z9Exq&#10;DHqG2jDPyA7kH1C95GCcafyEmz4xTSO5iDVgNVn6qprHjlkRa0FynD3T5P4fLP+8f7RfIaTu7IPh&#10;PxzRZt0x3Yo7ADN0gtUYLgtEJYN1xflBUBw+JdXwydTYWrbzJnIwNtAHQKyOjJHqw5lqMXrC8fJ6&#10;tsimNzklHG2z6Wyep7EZCSuen1tw/oMwPQlCSQF7GeHZ/sH5kA4rnl1i+kbJeiuVigq01VoB2TPs&#10;++b9fb49VoBVXropTYaSLvJpHpF/s7lLiDR+kYRXEL30OMBK9iWdn51YEXi71zXxB4vUaJx9GkK5&#10;nhIlcFNQiKPnmVR/98NSlT41IHAextsVfqxGBAliZeoDtgLMccBxIVHoDPzCqDjcGO/njgHmoD5q&#10;bOciu8KSiY/KVX6D3BO4tFSXFqY5QpXUU3IU1/64QTsLsu0wUhbp0+YOR6CRsTkvWZ3yxgGOPTst&#10;W9iQSz16vfwSVk8AAAD//wMAUEsDBBQABgAIAAAAIQBOgCtz2wAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPsPkZG4sbRMHag0nSYQk5B2YTDOWWPaisSpkqwr/x5vF7hYtp713veq&#10;1eSsGDHE3pOCfJ6BQGq86alV8PH+cvsAIiZNRltPqOAHI6zq2VWlS+NP9IbjLrWCTSiWWkGX0lBK&#10;GZsOnY5zPyCx9uWD04nP0EoT9InNnZV3WbaUTvfECZ0e8KnD5nt3dArG1/vF52ZapI3d5/vnZpsv&#10;i5ArdXM9rR9BJJzS3zOc8RkdamY6+COZKKwCLpIu86xxUgHioKDgFWRdyf/49S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAL+Pg7SwCAABaBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAToArc9sAAAAGAQAADwAAAAAAAAAAAAAAAACGBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" fillcolor="#dbe5f1">
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="494606B7" w14:textId="4291A3D9" w:rsidR="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="00E261C1">
                       <w:pPr>
                         <w:ind w:left="284" w:right="99"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t>Rekommenderade inställningar för CRRT i initialskedet</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="65FB2FCE" w14:textId="77777777" w:rsidR="004824E2" w:rsidRPr="00A52EE3" w:rsidRDefault="004824E2" w:rsidP="00E261C1">
                       <w:pPr>
                         <w:ind w:left="284" w:right="99"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                           <w:i/>
                         </w:rPr>
                       </w:pPr>
@@ -2302,55 +2320,77 @@
                         <w:t>Dialysatflöde</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t>: 7800 ml/h</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="394FAC23" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="00E261C1">
                       <w:pPr>
                         <w:ind w:left="284" w:right="99"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t>Ersättningsvätska före filtret (Pre-blodpump): 0 ml/h</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="408B8E56" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="00E261C1">
                       <w:pPr>
                         <w:ind w:left="284" w:right="99"/>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
-                        <w:t>Ev vätskeborttag 0 - 300 ml/h beroende på hemodynamik/vätskestatus</w:t>
+                        <w:t>Ev</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> vätskeborttag 0 - 300 ml/h beroende på </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                        </w:rPr>
+                        <w:t>hemodynamik</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                        </w:rPr>
+                        <w:t>/vätskestatus</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="44E047FE" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="00E261C1">
                       <w:pPr>
                         <w:ind w:left="284" w:right="99"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t>Ersättningsvätska efter filtret (post): 200 ml/h.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6B36B170" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="007D3291" w:rsidRDefault="00C02BB0" w:rsidP="00C02BB0"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000132F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2435,67 +2475,131 @@
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Rekommenderade inställningar för CRRT i fortsättningsskedet </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2B5F2EEE" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                             <w:pPr>
                               <w:ind w:left="284"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                                 <w:i/>
                               </w:rPr>
-                              <w:t>Efterträder HD eller högflödes-CRRT</w:t>
+                              <w:t xml:space="preserve">Efterträder HD eller </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>högflödes</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>-CRRT</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7D982B3C" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                             <w:pPr>
                               <w:ind w:left="284"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                                 <w:i/>
                               </w:rPr>
-                              <w:t>Syftar till hög clearence av metformin med anpassning av dialysdos till kroppsvikt (IBW, ev BMI justerad)</w:t>
+                              <w:t xml:space="preserve">Syftar till hög </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>clearence</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> av </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>metformin</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> med anpassning av dialysdos till kroppsvikt (IBW, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t>ev</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                                <w:i/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> BMI justerad)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="51BFA7A3" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                             <w:pPr>
                               <w:ind w:left="284"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t>CVVHDF</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="408F0862" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                             <w:pPr>
                               <w:ind w:left="284"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t>Antikoagulation: Enligt ordinarie rutin</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4A416E38" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
@@ -2517,62 +2621,84 @@
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t>Ersättningsvätska före filtret (pre-blodpump): 200 ml/h</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4672424C" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                             <w:pPr>
                               <w:ind w:left="284"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t>Ersättningsvätska efter filtret (post): 500 ml/h</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="28664217" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                             <w:pPr>
                               <w:ind w:left="284"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
-                              <w:t>Vätskeborttag 0 - 300 ml/h beroende på hemodynamik/vätskestatus</w:t>
+                              <w:t xml:space="preserve">Vätskeborttag 0 - 300 ml/h beroende på </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                              </w:rPr>
+                              <w:t>hemodynamik</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                              </w:rPr>
+                              <w:t>/vätskestatus</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="76023615" w14:textId="61B60AC4" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                             <w:pPr>
                               <w:ind w:left="284"/>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Dialysatflöde: Justera till avflödesdos </w:t>
+                              <w:t>Dialysatflöde</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00A52EE3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Arial"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: Justera till avflödesdos </w:t>
                             </w:r>
                             <w:r w:rsidR="000132F2" w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t>30–40</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00A52EE3">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ml/kg/h </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4DE1B9A4" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00CD4E63" w:rsidRDefault="00C02BB0" w:rsidP="00CD4E63">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0" upright="1">
@@ -2602,67 +2728,131 @@
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Rekommenderade inställningar för CRRT i fortsättningsskedet </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2B5F2EEE" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                       <w:pPr>
                         <w:ind w:left="284"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                           <w:i/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                           <w:i/>
                         </w:rPr>
-                        <w:t>Efterträder HD eller högflödes-CRRT</w:t>
+                        <w:t xml:space="preserve">Efterträder HD eller </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>högflödes</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>-CRRT</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7D982B3C" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                       <w:pPr>
                         <w:ind w:left="284"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                           <w:i/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                           <w:i/>
                         </w:rPr>
-                        <w:t>Syftar till hög clearence av metformin med anpassning av dialysdos till kroppsvikt (IBW, ev BMI justerad)</w:t>
+                        <w:t xml:space="preserve">Syftar till hög </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>clearence</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> av </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>metformin</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> med anpassning av dialysdos till kroppsvikt (IBW, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t>ev</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                          <w:i/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> BMI justerad)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="51BFA7A3" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                       <w:pPr>
                         <w:ind w:left="284"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t>CVVHDF</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="408F0862" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                       <w:pPr>
                         <w:ind w:left="284"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t>Antikoagulation: Enligt ordinarie rutin</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4A416E38" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
@@ -2684,62 +2874,84 @@
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t>Ersättningsvätska före filtret (pre-blodpump): 200 ml/h</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4672424C" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                       <w:pPr>
                         <w:ind w:left="284"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t>Ersättningsvätska efter filtret (post): 500 ml/h</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="28664217" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                       <w:pPr>
                         <w:ind w:left="284"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
-                        <w:t>Vätskeborttag 0 - 300 ml/h beroende på hemodynamik/vätskestatus</w:t>
+                        <w:t xml:space="preserve">Vätskeborttag 0 - 300 ml/h beroende på </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                        </w:rPr>
+                        <w:t>hemodynamik</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                        </w:rPr>
+                        <w:t>/vätskestatus</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="76023615" w14:textId="61B60AC4" w:rsidR="00C02BB0" w:rsidRPr="00A52EE3" w:rsidRDefault="00C02BB0" w:rsidP="004824E2">
                       <w:pPr>
                         <w:ind w:left="284"/>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Dialysatflöde: Justera till avflödesdos </w:t>
+                        <w:t>Dialysatflöde</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00A52EE3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Arial"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: Justera till avflödesdos </w:t>
                       </w:r>
                       <w:r w:rsidR="000132F2" w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t>30–40</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00A52EE3">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ml/kg/h </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4DE1B9A4" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00CD4E63" w:rsidRDefault="00C02BB0" w:rsidP="00CD4E63">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
@@ -2762,80 +2974,118 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:r w:rsidR="00E842DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/granskare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62FBC808" w14:textId="77777777" w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidRDefault="00C02BB0" w:rsidP="000132F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Hanna Söderström, Specialistläkare, AnOpIVA</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Hanna Söderström, Specialistläkare, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
         <w:br/>
-        <w:t>Kristina Tempelman Svennerholm, Överläkare, AnOpIVA</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kristina Tempelman </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Svennerholm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Överläkare, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Anders </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Enskog</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>, Överläkare, AnOpIVA</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, Överläkare, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D90E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Pavlos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
@@ -2844,65 +3094,65 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D90E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>, Överläkare, Njurmedicin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00C02BB0" w:rsidRPr="00C02BB0" w:rsidSect="00C02BB0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BE094FC" w14:textId="77777777" w:rsidR="001A08DC" w:rsidRDefault="001A08DC">
+    <w:p w14:paraId="3BAA55F2" w14:textId="77777777" w:rsidR="000D18AC" w:rsidRDefault="000D18AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CA141EC" w14:textId="77777777" w:rsidR="001A08DC" w:rsidRDefault="001A08DC">
+    <w:p w14:paraId="4C7C3063" w14:textId="77777777" w:rsidR="000D18AC" w:rsidRDefault="000D18AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58E025CB" w14:textId="77777777" w:rsidR="001A08DC" w:rsidRDefault="001A08DC">
+    <w:p w14:paraId="1C6DFBCA" w14:textId="77777777" w:rsidR="000D18AC" w:rsidRDefault="000D18AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3158,61 +3408,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A1AF775" w14:textId="77777777" w:rsidR="001A08DC" w:rsidRDefault="001A08DC"/>
+    <w:p w14:paraId="1E51BA83" w14:textId="77777777" w:rsidR="000D18AC" w:rsidRDefault="000D18AC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2359E2A4" w14:textId="77777777" w:rsidR="001A08DC" w:rsidRDefault="001A08DC">
+    <w:p w14:paraId="2C457039" w14:textId="77777777" w:rsidR="000D18AC" w:rsidRDefault="000D18AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E72E685" w14:textId="77777777" w:rsidR="001A08DC" w:rsidRDefault="001A08DC">
+    <w:p w14:paraId="2FD82B60" w14:textId="77777777" w:rsidR="000D18AC" w:rsidRDefault="000D18AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -6220,113 +6470,118 @@
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="000132F2"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00050793"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C2549"/>
+    <w:rsid w:val="000D18AC"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F4896"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="000F7809"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="0010433E"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="00160674"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A08DC"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B74CA"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="002531F7"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00256073"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="0029196C"/>
+    <w:rsid w:val="002919CE"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="0029510A"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C5E2C"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D64EF"/>
+    <w:rsid w:val="002D7385"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00306C44"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
@@ -6348,50 +6603,51 @@
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00427796"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004632DE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004750B2"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004824E2"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00490C9E"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A13A3"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B57E9"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00504C38"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00534534"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005562F6"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00564A5C"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A27F2"/>
@@ -6418,50 +6674,51 @@
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00677E89"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F3406"/>
+    <w:rsid w:val="00707EF0"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F4CAC"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="008118D5"/>
@@ -6487,84 +6744,87 @@
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933BAB"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00967555"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B5205"/>
+    <w:rsid w:val="009B71E5"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A122AE"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A52EE3"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD59A1"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14207"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B31E0C"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B41ABD"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B47CE8"/>
     <w:rsid w:val="00B55F72"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
@@ -6612,162 +6872,175 @@
     <w:rsid w:val="00CD4E63"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE7755"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D14489"/>
     <w:rsid w:val="00D31956"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D754AD"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D90E03"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD59A2"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF130A"/>
     <w:rsid w:val="00DF5885"/>
+    <w:rsid w:val="00DF78C2"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E05091"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E261C1"/>
     <w:rsid w:val="00E3465D"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E57385"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E64E64"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E842DD"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E914CF"/>
     <w:rsid w:val="00E93CDD"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE7935"/>
     <w:rsid w:val="00F01734"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F31CC1"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F426B7"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F5221E"/>
+    <w:rsid w:val="00F53013"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA631C"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FBD1B9"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF44DD"/>
+    <w:rsid w:val="00FF6C94"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0678A59D"/>
     <w:rsid w:val="0C1ACA35"/>
+    <w:rsid w:val="0D46E98A"/>
+    <w:rsid w:val="0F20A458"/>
+    <w:rsid w:val="18B6086B"/>
     <w:rsid w:val="1B4E4289"/>
     <w:rsid w:val="1DF1ADF5"/>
     <w:rsid w:val="1FE1EDB9"/>
     <w:rsid w:val="238E28B8"/>
     <w:rsid w:val="2BC1699B"/>
     <w:rsid w:val="32412D83"/>
     <w:rsid w:val="4318FAF8"/>
     <w:rsid w:val="46E03EBF"/>
     <w:rsid w:val="4ED7997F"/>
     <w:rsid w:val="5298FA9C"/>
+    <w:rsid w:val="53540E1A"/>
     <w:rsid w:val="542DDA64"/>
     <w:rsid w:val="550152E3"/>
     <w:rsid w:val="5B02FF4E"/>
+    <w:rsid w:val="5B6B8E6F"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="66AF2257"/>
     <w:rsid w:val="68107069"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6C0414EA"/>
+    <w:rsid w:val="6C3BD6C6"/>
     <w:rsid w:val="6DBDB98A"/>
     <w:rsid w:val="70B8B4F6"/>
     <w:rsid w:val="71748FDC"/>
+    <w:rsid w:val="717BA797"/>
     <w:rsid w:val="73190196"/>
+    <w:rsid w:val="778A3F81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{A4A89101-F8D1-46E6-90CA-B0B471AC4D90}"/>
+  <w15:docId w15:val="{DF38AD1C-59AD-4C51-94FC-B38FD3987286}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9551,56 +9824,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>802</Words>
-  <Characters>5288</Characters>
+  <Words>809</Words>
+  <Characters>5349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6078</CharactersWithSpaces>
+  <CharactersWithSpaces>6146</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Medicin - Metforminassocierad laktacidos</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Ann-Sofie Brandén</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Per Persson</lastModifiedBy>
+  <revision>72</revision>
+  <lastPrinted>2016-04-01T13:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>