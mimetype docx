--- v0 (2025-10-31)
+++ v1 (2026-04-01)
@@ -11,369 +11,388 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3371CD26" w14:textId="77777777" w:rsidR="00DD2F1A" w:rsidRDefault="00DD2F1A" w:rsidP="0078542D">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk81228356"/>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="61F57A7D" w14:textId="77777777" w:rsidR="008272C5" w:rsidRDefault="008272C5" w:rsidP="008272C5"/>
     <w:p w14:paraId="513CEB42" w14:textId="77777777" w:rsidR="008272C5" w:rsidRDefault="008272C5" w:rsidP="008272C5"/>
     <w:p w14:paraId="689CBD6F" w14:textId="77777777" w:rsidR="008272C5" w:rsidRDefault="008272C5" w:rsidP="008272C5"/>
     <w:p w14:paraId="7C022780" w14:textId="77777777" w:rsidR="008272C5" w:rsidRPr="008272C5" w:rsidRDefault="008272C5" w:rsidP="008272C5"/>
-    <w:p w14:paraId="1B464D4D" w14:textId="34B8DFE3" w:rsidR="00D9623A" w:rsidRDefault="002B6C91" w:rsidP="00DD2F1A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="1B464D4D" w14:textId="6ECA7565" w:rsidR="00D9623A" w:rsidRDefault="00EA212A" w:rsidP="00DD2F1A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Teknik - </w:t>
+      </w:r>
+      <w:r w:rsidR="002B6C91">
         <w:t>Luftvägsvagn CIVA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519AF937" w14:textId="77777777" w:rsidR="00D9623A" w:rsidRDefault="00D9623A" w:rsidP="0036430C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B38D136" w14:textId="73104103" w:rsidR="00DB1FE3" w:rsidRPr="001E1A6C" w:rsidRDefault="00DB1FE3" w:rsidP="0036430C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E1A6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Revideringar i denna version</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6D58F008" w14:textId="2A384FC9" w:rsidR="00DB1FE3" w:rsidRPr="00DB1FE3" w:rsidRDefault="0062328C" w:rsidP="00D9623A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FC7E76">
         <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="009F310D">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00FC7E76">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00115A89">
         <w:t>10-10</w:t>
       </w:r>
       <w:r w:rsidR="004F73B8">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00115A89">
         <w:t>Bytt ut Checklista Intubation till nyaste upplagan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79961ECB" w14:textId="77777777" w:rsidR="0062328C" w:rsidRPr="00DB1FE3" w:rsidRDefault="0062328C" w:rsidP="00DB1FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07FD6642" w14:textId="77777777" w:rsidR="00DB1FE3" w:rsidRPr="00DB1FE3" w:rsidRDefault="00DB1FE3" w:rsidP="009B69F5">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FE3">
         <w:t xml:space="preserve">Syfte </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F48B57D" w14:textId="28B94251" w:rsidR="00DB1FE3" w:rsidRDefault="00DB1FE3" w:rsidP="004222A8">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FE3">
         <w:t>Att säkerställa snabb tillgång av intubationsmaterial vid akut hotad luftväg</w:t>
       </w:r>
       <w:r w:rsidR="00F66A9D">
         <w:t xml:space="preserve"> samt </w:t>
       </w:r>
       <w:r w:rsidR="00B46EB9">
         <w:t xml:space="preserve">effektivisera förfarandet </w:t>
       </w:r>
       <w:r w:rsidR="002F17B3">
         <w:t>med</w:t>
       </w:r>
       <w:r w:rsidR="00B46EB9">
         <w:t xml:space="preserve"> intubation </w:t>
       </w:r>
       <w:r w:rsidR="00E6619A">
         <w:t>av patient på CIVA</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FE3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F083171" w14:textId="77777777" w:rsidR="002558EC" w:rsidRPr="00DB1FE3" w:rsidRDefault="002558EC" w:rsidP="004222A8">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E33434" w14:textId="6E0137B2" w:rsidR="00B7670B" w:rsidRPr="00B7670B" w:rsidRDefault="00DB1FE3" w:rsidP="00B7670B">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:firstLine="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FE3">
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D0A96D1" w14:textId="4AACC916" w:rsidR="00455E8C" w:rsidRDefault="006A71B5" w:rsidP="006D1E1D">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Checklista </w:t>
       </w:r>
       <w:r w:rsidR="00F2187C">
         <w:t>Luftvägsvagn CIVA</w:t>
       </w:r>
       <w:r w:rsidR="51CC7B58">
         <w:t>..........................</w:t>
       </w:r>
       <w:r w:rsidR="7E79788F">
         <w:t>.....................................</w:t>
       </w:r>
       <w:r w:rsidR="51CC7B58">
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="51CC7B58" w:rsidRPr="000346C4">
         <w:t>.2-3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D2540D" w14:textId="0F851FD9" w:rsidR="006D1E1D" w:rsidRDefault="006D1E1D" w:rsidP="006D1E1D">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A7A66">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Checklista Intubation CIVA/NIVA/PIVA</w:t>
+        <w:t>Checklista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A7A66">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intubation CIVA/NIVA/PIVA</w:t>
       </w:r>
       <w:r w:rsidR="4AD60A37" w:rsidRPr="001A7A66">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.........................</w:t>
       </w:r>
       <w:r w:rsidR="1F28DFA5" w:rsidRPr="001A7A66">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.......................</w:t>
       </w:r>
       <w:r w:rsidR="4AD60A37" w:rsidRPr="001A7A66">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
       <w:r w:rsidR="4AD60A37" w:rsidRPr="000346C4">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796375F0" w14:textId="3AF01018" w:rsidR="00F2187C" w:rsidRDefault="00F2187C" w:rsidP="006D1E1D">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A7A66">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Läkemedel intubation CIVA/PIVA</w:t>
+        <w:t>Läkemedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A7A66">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intubation CIVA/PIVA</w:t>
       </w:r>
       <w:r w:rsidR="5CEA5F60" w:rsidRPr="000346C4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.........................................</w:t>
       </w:r>
       <w:r w:rsidR="256E9FB7" w:rsidRPr="000346C4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
       <w:r w:rsidR="5CEA5F60" w:rsidRPr="000346C4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.....5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5F6D20" w14:textId="77777777" w:rsidR="007E65F9" w:rsidRDefault="007E65F9" w:rsidP="007E65F9">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4021FBBE" w14:textId="771A2B8F" w:rsidR="007E65F9" w:rsidRDefault="00992B9E" w:rsidP="006002F1">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="006002F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Videolaryngosk</w:t>
       </w:r>
       <w:r w:rsidR="00F13C83" w:rsidRPr="006002F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="006002F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">p </w:t>
       </w:r>
       <w:r>
         <w:t>används i första hand</w:t>
       </w:r>
       <w:r w:rsidR="00C67959">
         <w:t xml:space="preserve"> vid intubation</w:t>
       </w:r>
       <w:r>
         <w:t>. Hämtas i ett av renrummen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320B5AE0" w14:textId="0CE987AA" w:rsidR="007E65F9" w:rsidRPr="00265473" w:rsidRDefault="007E65F9" w:rsidP="00265473">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006002F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Laryngoskop</w:t>
       </w:r>
       <w:r w:rsidR="00C67959">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C67959" w:rsidRPr="00F13C83">
         <w:t>finns p</w:t>
       </w:r>
       <w:r w:rsidRPr="00F13C83">
         <w:t>å beredningsbänken</w:t>
       </w:r>
       <w:r w:rsidR="00162B03">
         <w:t xml:space="preserve"> i vartannat rum</w:t>
       </w:r>
       <w:r w:rsidRPr="00F13C83">
         <w:t>, ska lysa grönt för laddning.</w:t>
       </w:r>
       <w:r w:rsidR="00265473">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FE3">
         <w:t>2 laddningsbara laryngoskophandtag</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FE3">
         <w:br/>
         <w:t>1 normallångt blad</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FE3">
         <w:br/>
         <w:t>1 långt blad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F52DF9" w14:textId="7D29D92C" w:rsidR="00455E8C" w:rsidRDefault="00EA301D" w:rsidP="006002F1">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Det finns totalt tre </w:t>
       </w:r>
       <w:r w:rsidRPr="002F17B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>luftvägsvagnar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006002F1">
         <w:t>på CIVA.</w:t>
       </w:r>
       <w:r w:rsidR="00265473">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -413,77 +432,76 @@
     <w:p w14:paraId="457AED1B" w14:textId="4AA13102" w:rsidR="00260095" w:rsidRPr="00455E8C" w:rsidRDefault="00B37081" w:rsidP="006002F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="389795FE" w14:textId="5B9A007D" w:rsidR="0054542F" w:rsidRDefault="008A511B" w:rsidP="00A2556C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A511B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Checklista Luftvägsvagn CIVA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8475" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1125"/>
         <w:gridCol w:w="3105"/>
         <w:gridCol w:w="2505"/>
         <w:gridCol w:w="1305"/>
         <w:gridCol w:w="435"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="36B3B97C" w14:textId="77777777" w:rsidTr="00455E8C">
+      <w:tr w:rsidR="00C17945" w:rsidRPr="00AE71A8" w14:paraId="36B3B97C" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0322074A" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
@@ -593,1681 +611,2165 @@
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antal</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52703BD2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="282C24B7" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27DFADDA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B1D5BF0" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Endotrachealtub </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Endotrachealtub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="405CD490" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>6 + 7 + 8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44537200" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 + 1 + 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50495419" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="06ABAB5C" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40894DF5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E8082CC" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Stel ledare (blå/silver) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5326C14C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10D25DC0" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="716339C2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="14734D11" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02D9A0D9" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71FC4FB0" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Svalgtub </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="778A0F3E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>8 + 9 + 10 (cm) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0677BB7B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 + 1 + 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A601E33" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="7344DC64" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2660440B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="561F1CAE" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Näskantarell </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="029C3261" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>26 + 28 + 30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D456DAF" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 + 1 + 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B8DA021" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="579BB021" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33C7D054" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="139004DA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Gummispatel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1716ECF9" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="658DD4C3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D28218C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="061AAD88" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AC0CBA4" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21510A67" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Bitblock </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D08D142" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Liten + Stor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1650A187" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 + 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E5175A3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="481D0EB7" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4880008A" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71A18892" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Sax </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D012C18" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="110573A8" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1932ACD4" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="4DAED264" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DCA6A2F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79584F88" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Kuffspruta </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Kuffspruta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BF01907" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>20ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54FD0EDD" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B300EA7" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="56AAF07E" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46CA293C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="549CB3A5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Dekompressionsnål </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AA49A69" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37C45CFA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="032FAA75" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="5EDA5A20" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76D8EF22" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B5AE8A1" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Instillagel </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Instillagel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="699B5D4D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>11ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="085733B5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14676D57" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="43AC58D7" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79C06E50" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6654FA75" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Glidslem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65193D08" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="144756A4" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FD3994A" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="5BE1CACA" w14:textId="77777777" w:rsidTr="00455E8C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45D90958" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32485B9F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Vävtejp </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Vävtejp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CEFB6C2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Bred/smal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3342FBB5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BBF1051" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00445306" w:rsidRPr="00AE71A8" w14:paraId="6ADF9850" w14:textId="77777777" w:rsidTr="00455E8C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71865A12" w14:textId="77777777" w:rsidR="00445306" w:rsidRPr="00AE71A8" w:rsidRDefault="00445306" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A3A548E" w14:textId="5360F983" w:rsidR="00445306" w:rsidRPr="005979AD" w:rsidRDefault="00445306" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD6E5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Påse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005979AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Akut </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005979AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>thorakotomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ACABAB5" w14:textId="77777777" w:rsidR="00445306" w:rsidRPr="00AE71A8" w:rsidRDefault="00445306" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E69738B" w14:textId="77777777" w:rsidR="00445306" w:rsidRPr="00AE71A8" w:rsidRDefault="00445306" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E826167" w14:textId="77777777" w:rsidR="00445306" w:rsidRPr="00AE71A8" w:rsidRDefault="00445306" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B464C7" w:rsidRPr="00AE71A8" w14:paraId="29EBD353" w14:textId="77777777" w:rsidTr="00455E8C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BE7BCDC" w14:textId="77777777" w:rsidR="00B464C7" w:rsidRPr="00AE71A8" w:rsidRDefault="00B464C7" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="644524F4" w14:textId="2022003C" w:rsidR="00B464C7" w:rsidRPr="005979AD" w:rsidRDefault="00E06BA0" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005979AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Dekompressionsnål</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BA78719" w14:textId="77777777" w:rsidR="00B464C7" w:rsidRPr="00AE71A8" w:rsidRDefault="00B464C7" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74F6977B" w14:textId="3B729668" w:rsidR="00B464C7" w:rsidRPr="00AE71A8" w:rsidRDefault="00CD6E5C" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="331E3BE0" w14:textId="77777777" w:rsidR="00B464C7" w:rsidRPr="00AE71A8" w:rsidRDefault="00B464C7" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06BA0" w:rsidRPr="00AE71A8" w14:paraId="042B74E5" w14:textId="77777777" w:rsidTr="00455E8C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40F0D7B6" w14:textId="77777777" w:rsidR="00E06BA0" w:rsidRPr="00AE71A8" w:rsidRDefault="00E06BA0" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72902F6A" w14:textId="4B25F86A" w:rsidR="00E06BA0" w:rsidRPr="005979AD" w:rsidRDefault="00F03DEA" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005979AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Stor peang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2077EE98" w14:textId="77777777" w:rsidR="00E06BA0" w:rsidRPr="00AE71A8" w:rsidRDefault="00E06BA0" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34090513" w14:textId="1368EDAC" w:rsidR="00E06BA0" w:rsidRPr="00AE71A8" w:rsidRDefault="00CD6E5C" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59148B28" w14:textId="77777777" w:rsidR="00E06BA0" w:rsidRPr="00AE71A8" w:rsidRDefault="00E06BA0" w:rsidP="00AE71A8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17945" w:rsidRPr="00AE71A8" w14:paraId="2948A3DC" w14:textId="77777777" w:rsidTr="00455E8C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BF3F2F5" w14:textId="77777777" w:rsidR="00C17945" w:rsidRPr="00AE71A8" w:rsidRDefault="00C17945" w:rsidP="00C17945">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28BC566E" w14:textId="53EDA241" w:rsidR="00C17945" w:rsidRPr="005979AD" w:rsidRDefault="00C17945" w:rsidP="00C17945">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005979AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Skalpell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C4C80FE" w14:textId="70977762" w:rsidR="00C17945" w:rsidRPr="00AE71A8" w:rsidRDefault="00CD6E5C" w:rsidP="00C17945">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Blad nr 20 rund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DFD719A" w14:textId="7DCBEDA6" w:rsidR="00C17945" w:rsidRPr="00AE71A8" w:rsidRDefault="00CD6E5C" w:rsidP="00C17945">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EFC1F45" w14:textId="77777777" w:rsidR="00C17945" w:rsidRPr="00AE71A8" w:rsidRDefault="00C17945" w:rsidP="00C17945">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="002D9FA6" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE71A8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781443CF" w14:textId="77777777" w:rsidR="00455E8C" w:rsidRDefault="00455E8C" w:rsidP="00AE71A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
@@ -2444,992 +2946,964 @@
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antal</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5597968C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="661538DE" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="028FDB82" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63E4AF3D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Rubensblåsa (engångs) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5723AD06" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Vuxen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EB1A54F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="501F9147" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="4AA54332" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="573381F3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E0D374B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>PEEP-ventil (röd) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C0F274B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C632337" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="424ACCF2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="165E0F8F" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="410FA27E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FD980A3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Silikonmask </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26289DEC" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>3 + 4 + 5 + 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F3F1CC1" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1+1+1+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="333F16E5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="15F45584" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3187958D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39810955" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Magills tång </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Magills</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> tång </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="264FC3D1" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D17FCC5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C48F538" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="19FC54D9" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59815948" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="524AFF10" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>V-sond </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2227F5D6" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>12+14+16 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="720ED13B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1+1+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D7DB101" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="63B7EA94" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="004FC860" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FC6BF8E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Sond-påse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56AF524C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EF52029" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CDF75D3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="3CD566D0" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21AF222F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56BF268F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Luftningsventil V-sond </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E3732B5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26A14623" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="140C7446" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61D61B0B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
@@ -3458,55 +3932,55 @@
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1088"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="1125"/>
+        <w:gridCol w:w="3451"/>
+        <w:gridCol w:w="2505"/>
+        <w:gridCol w:w="1305"/>
+        <w:gridCol w:w="480"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="5F927D43" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DD85AE5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
@@ -3589,1343 +4063,1329 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E61464D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44D2A1B5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="08AAEAD7" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11DC4B62" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B44B27C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>I-GEL </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25802E9E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>4 + 5  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="418928A2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45E8A266" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="726FE562" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FFFEE08" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="385B7E07" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Nasal endotrachealtub </w:t>
+              <w:t>Nasal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>endotrachealtub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28FE9335" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>5+6+7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="496228BA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1+1+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55C1448E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="62AD2828" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49BFCCB9" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E1DB33E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Lång endotrachealtub </w:t>
+              <w:t>Lång </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>endotrachealtub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="347229CA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1ABA032D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D189230" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="02BA3603" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27EA75F4" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68BBC8F0" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Xylocainspray 100mg/ml </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Xylocainspray</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> 100mg/ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07187AFA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>50ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51328FDA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BC57F88" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="4D5187B4" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CB6CE02" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C09F00E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Spraymunstycke </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="344B24F3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41D54C47" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EDC1D01" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="14607773" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BCFE426" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="017064E5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Lidokain / Nafazolin </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Lidokain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Nafazolin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FDB458F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A086AC6" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FF4FB7C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="6FE4D42D" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53D3417B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A83E931" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Lidokain 40mg/ml </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Lidokain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> 40mg/ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6195F103" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="504BF5BA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D1EC128" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="589F8177" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38ACA87A" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52C819F9" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Nebulisatormask +inhalationskopp </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Nebulisatormask</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> +inhalationskopp </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61995480" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="524B93AE" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="386D6A9B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="1812B79B" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A36A52B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D6B54E4" w14:textId="124DD6CE" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00CA0E4F" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>DART nasalt spraymunstycke</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39A46274" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7261DBBF" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F3825E6" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="211A80FD" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
+    <w:p w14:paraId="1AC4C475" w14:textId="77777777" w:rsidR="001B3E91" w:rsidRPr="00CD6E5C" w:rsidRDefault="001B3E91" w:rsidP="00AE71A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77C2BA9C" w14:textId="77777777" w:rsidR="001B3E91" w:rsidRPr="00AE71A8" w:rsidRDefault="001B3E91" w:rsidP="00AE71A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
@@ -4945,51 +5405,50 @@
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10BBD261" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10828106" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -5061,2356 +5520,2398 @@
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antal</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="442605D7" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="44ABEBF4" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="786DB46C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23AF9CE2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Carlens hakar </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Carlens</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> hakar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23224812" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75339654" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="571B12C5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="6697AC6F" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1287C80F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E12A7CF" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Portex trach (kuff) </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Portex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>trach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>kuff</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CBCB187" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>7 + 8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DF34F4C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A360CD8" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="2A4565B2" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63BF02BA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31D882B2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Långt nässpekulum</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A1ABA6F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>7 cm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E6F1103" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15EC6E05" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="163A3929" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="435B3A20" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DD1BD03" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Koniotomiset narkosläkare: </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Koniotomiset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> narkosläkare: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="124CD856" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29141038" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01BEF7EF" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="702F8061" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52AF8940" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3331454D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Endotracheal tub </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Endotracheal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> tub </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="043C67C7" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C65F7BD" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EDDDB37" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="3D2D9AD5" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="695CFA4E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EFB5FEC" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Skalpell blad </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C9BB58D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Blad nr 20  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C90D3BC" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B17DAB1" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="0E1E9FAE" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1999B1C0" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3844DA75" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Frova ledare </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Frova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> ledare </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="447D8DD3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FB6B0E5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EAD017B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="39998649" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47E0A170" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F9E2D9E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Hake  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4248B767" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>(ben mellan) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AB0BC50" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6935375B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="5F4B9B3B" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51C16B65" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Fack 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0441E979" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Nödtracheotomi ÖNH </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Nödtracheotomi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> ÖNH </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FA66A05" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E3E4251" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15830B0C" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="646D2FB9" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="728F1866" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76A7E575" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Endotrachealtub </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Endotrachealtub</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="221AA2A1" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>5+6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72DDCE55" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1+1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42417689" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="2D09DDE3" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BCCB0C3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06A5F98B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Skalpell </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2862EEAA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Blad nr 15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="766AA6D4" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="748F0042" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="298BF0F8" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E921552" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7548CC0B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Frova ledare </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Frova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> ledare </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04C8B983" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23817F47" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39FC9279" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="6CF4FE81" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78A818BB" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63C9B871" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Nödtrachset flergång: </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Nödtrachset</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>flergång</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CB5A04A" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ED31D88" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3420E4C4" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="2F57A05B" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DD489C3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DB5AAB9" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Sax Metzenbaum </w:t>
+              <w:t>Sax </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Metzenbaum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D634D7B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>14.5 cm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55A02C18" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CC86856" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="1150926E" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FAF994D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E98FB70" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Myggpeang böjd </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DF2B0B5" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>12cm  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1271F25D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="386B8EC3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="6513F35D" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B0E334B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AD299F7" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Pincett Ewald </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C696AC8" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>12cm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43322A29" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="768846E0" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="241CE486" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="496C1784" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52CF0FE6" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Peang böjd </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CA1C870" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>16cm </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15936162" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="520BA745" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0377B616" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -7566,317 +8067,356 @@
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antal</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F2B53AB" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="2CAFA792" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B200C14" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="177C4FA2" w14:textId="239D8554" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
-              <w:t>Cook airway exchange cath </w:t>
+              <w:t>Cook </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>airway</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>exchange</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>cath</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1707B0C7" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D157B3E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C25AECC" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="0128FE75" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69BC4F3F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78392177" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>Frova ledare </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Frova</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> ledare </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42C5BC8E" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36DF63D6" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3305D0D3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CB66CC7" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -8032,182 +8572,176 @@
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antal</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E96BEF1" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="1ABABE32" w14:textId="77777777" w:rsidTr="00AE71A8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F5F0BF3" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C5A521B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Sugkateter </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="200C8DC8" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Orange, grön, vit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA7FF6F" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>2+2+2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73FF0DA1" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="091F3C70" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -8383,317 +8917,306 @@
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Antal</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B27A1D8" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="17F005AD" w14:textId="77777777" w:rsidTr="007F6FD1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="159C54AF" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29696969" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Sprutor  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BFD9E96" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>1, 2, 5, 10, 20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BB9B83B" w14:textId="237B8242" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>5+5+5+5+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EDDA42B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="72241635" w14:textId="77777777" w:rsidTr="007F6FD1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E1681A8" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7078F2A1" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Spike </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B00FA34" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F8B9680" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49197ED9" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="0BCAA6CF" w14:textId="77777777" w:rsidTr="007F6FD1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
@@ -8714,825 +9237,804 @@
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hylla nedre</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38867F19" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AC6BBC6" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="551E5EAA" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09228165" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="092E5DB4" w14:textId="77777777" w:rsidTr="007F6FD1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="786DFFA1" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EF4B8AD" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Korkar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D5DA1FB" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C1C11EC" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BE84867" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="4083CF61" w14:textId="77777777" w:rsidTr="007F6FD1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52CD8467" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="315D3E3B" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Uppdragningskanyler </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61293CF7" w14:textId="15DE5DAA" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Rosa </w:t>
             </w:r>
             <w:r w:rsidR="00E17BD7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>(med och utan filter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0614C047" w14:textId="21D9BCD8" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00E17BD7" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>5+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65211086" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="1618FFE1" w14:textId="77777777" w:rsidTr="007F6FD1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BB788E4" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B0B65B2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Injektionskanyler </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F4959D2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Blå, grå </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C07A661" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>2+2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C86AFF4" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="39B6BE34" w14:textId="77777777" w:rsidTr="007F6FD1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="581D2537" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71299DF2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AE71A8">
-[...3 lines deleted...]
-              <w:t>NaCL </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>NaCL</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE71A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="649D4D7D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>10ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01B2A8EE" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E0750E2" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w14:paraId="7DB750D0" w14:textId="77777777" w:rsidTr="007F6FD1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32ABA20A" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D74289B" w14:textId="5F25FE23" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Steril</w:t>
             </w:r>
             <w:r w:rsidR="00AB7CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> vatten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2505" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C46AD61" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>10 ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E7651CE" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C2D3782" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r w:rsidRPr="00AE71A8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CA42C8D" w14:textId="77777777" w:rsidR="00AE71A8" w:rsidRPr="00AE71A8" w:rsidRDefault="00AE71A8" w:rsidP="00AE71A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -9604,51 +10106,50 @@
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="743" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00E82E8F" w14:textId="62DA8657" w:rsidR="000B6C6D" w:rsidRDefault="008272C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74609929" wp14:editId="14CF5495">
             <wp:extent cx="8982710" cy="6211911"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="991684808" name="Bild 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="991684808" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                           <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId18"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -9678,109 +10179,107 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="008F2740" w:rsidSect="008F2740">
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="743" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24744F86" w14:textId="2D5C0730" w:rsidR="004B7699" w:rsidRPr="004B7699" w:rsidRDefault="008272C5" w:rsidP="004B7699">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E8C924E" wp14:editId="31D59A52">
             <wp:extent cx="8724900" cy="5791200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="123318557" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="123318557" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;Automatiskt genererad beskrivning"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8743835" cy="5803768"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4FF738" w14:textId="0AA596FA" w:rsidR="00067E54" w:rsidRDefault="00067E54" w:rsidP="00213E9C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="284"/>
         <w:sectPr w:rsidR="00067E54" w:rsidSect="00067E54">
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="743" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715AD5B4" w14:textId="64E72D5D" w:rsidR="00DB1FE3" w:rsidRPr="00DB1FE3" w:rsidRDefault="00DB1FE3" w:rsidP="00213E9C">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FE3">
-        <w:lastRenderedPageBreak/>
         <w:t>Granskare/arbetsgrupp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C5604A" w14:textId="61EFAA3D" w:rsidR="00DB1FE3" w:rsidRPr="00DB1FE3" w:rsidRDefault="00DB1FE3" w:rsidP="0048711F">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FE3">
         <w:t xml:space="preserve">Ann-Sofie Brandén, </w:t>
       </w:r>
       <w:r w:rsidR="008272C5">
         <w:t>Instruktör,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1FE3">
         <w:t xml:space="preserve"> CIVA, AnOpIva Område 5, Sahlgrenska Universitetssjukhuset</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630BC123" w14:textId="796BE670" w:rsidR="00DB1FE3" w:rsidRDefault="00DB1FE3" w:rsidP="0048711F">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1FE3">
         <w:t>Lotta Börjesson</w:t>
       </w:r>
       <w:r w:rsidR="008272C5">
@@ -9866,237 +10365,239 @@
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00067E54">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="451F9DE3" w14:textId="77777777" w:rsidR="0008350D" w:rsidRDefault="0008350D">
+    <w:p w14:paraId="6BEBDBE3" w14:textId="77777777" w:rsidR="00F322CE" w:rsidRDefault="00F322CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E58BDD2" w14:textId="77777777" w:rsidR="0008350D" w:rsidRDefault="0008350D">
+    <w:p w14:paraId="329D9353" w14:textId="77777777" w:rsidR="00F322CE" w:rsidRDefault="00F322CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7847F5C3" w14:textId="77777777" w:rsidR="0008350D" w:rsidRDefault="0008350D">
+    <w:p w14:paraId="72E2842D" w14:textId="77777777" w:rsidR="00F322CE" w:rsidRDefault="00F322CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -10110,51 +10611,51 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2108142267" name="Bildobjekt 2108142267">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -10187,74 +10688,74 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="048803A8" w14:textId="77777777" w:rsidR="0008350D" w:rsidRDefault="0008350D"/>
+    <w:p w14:paraId="750C41A9" w14:textId="77777777" w:rsidR="00F322CE" w:rsidRDefault="00F322CE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C243368" w14:textId="77777777" w:rsidR="0008350D" w:rsidRDefault="0008350D">
+    <w:p w14:paraId="1A3A4C8A" w14:textId="77777777" w:rsidR="00F322CE" w:rsidRDefault="00F322CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F309EF7" w14:textId="77777777" w:rsidR="0008350D" w:rsidRDefault="0008350D">
+    <w:p w14:paraId="44C4EAB8" w14:textId="77777777" w:rsidR="00F322CE" w:rsidRDefault="00F322CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -10289,94 +10790,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10412,51 +10913,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -11841,51 +12342,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12637,51 +13138,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -13392,52 +13893,52 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1817644614">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="711418021">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="534587146">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="578364076">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="526874219">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1384448190">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -13450,648 +13951,712 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00021CDA"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000346C4"/>
     <w:rsid w:val="00042FF6"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00067E54"/>
+    <w:rsid w:val="00070024"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0008350D"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000979F5"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B6C6D"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C0B0C"/>
     <w:rsid w:val="000D789E"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00104DAC"/>
+    <w:rsid w:val="00107E36"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00115A89"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00162B03"/>
+    <w:rsid w:val="001638F7"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="001664D5"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00182016"/>
     <w:rsid w:val="00182753"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A7A66"/>
+    <w:rsid w:val="001B3BF5"/>
     <w:rsid w:val="001B3E91"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D36F4"/>
     <w:rsid w:val="001D6342"/>
     <w:rsid w:val="001E1A6C"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00213E9C"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240F6B"/>
     <w:rsid w:val="00247293"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="002558EC"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00260095"/>
     <w:rsid w:val="00260C1F"/>
     <w:rsid w:val="00262B92"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="00265473"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A5A5E"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B6C91"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C2833"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E2E24"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F17B3"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00310FA0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00314511"/>
+    <w:rsid w:val="00315747"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="0032330A"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360420"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00363005"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036430C"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003972F3"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B73A2"/>
     <w:rsid w:val="003C3C13"/>
     <w:rsid w:val="003C5045"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004125EE"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004222A8"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00433CD8"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="00445306"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00453A91"/>
     <w:rsid w:val="00455E8C"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00465886"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00476C37"/>
+    <w:rsid w:val="004779E2"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00482992"/>
     <w:rsid w:val="0048711F"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B7699"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D3F69"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E698E"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F73B8"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005016FC"/>
     <w:rsid w:val="0050787C"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="0054542F"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="0055122E"/>
+    <w:rsid w:val="005516EC"/>
     <w:rsid w:val="00556AE5"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="005651B1"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="005979AD"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B5A3A"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D1D94"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E19DC"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="006002F1"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="006173EC"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="0062328C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="006261BC"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="00631089"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00640C0A"/>
+    <w:rsid w:val="006529E6"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00662808"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="006727BE"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00684868"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A640D"/>
     <w:rsid w:val="006A71B5"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0700"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006B734A"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01CC"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1E1D"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D6478"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E213D"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E5068"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F1BCB"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00714B22"/>
     <w:rsid w:val="00714DA6"/>
     <w:rsid w:val="0072075B"/>
+    <w:rsid w:val="007207D4"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00757328"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00760625"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="0077796B"/>
     <w:rsid w:val="00783C28"/>
     <w:rsid w:val="0078542D"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="0078756E"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007978B9"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C0729"/>
     <w:rsid w:val="007C1CED"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E65F9"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F601C"/>
     <w:rsid w:val="007F6FD1"/>
+    <w:rsid w:val="00800C18"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="008260A3"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="008272C5"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="008465A9"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00855C1B"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00887A6E"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A511B"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3790"/>
     <w:rsid w:val="008C0266"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D1267"/>
+    <w:rsid w:val="008D68EE"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F2740"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="009132A0"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009157AC"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933878"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="009353B9"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957FE6"/>
     <w:rsid w:val="0096374C"/>
     <w:rsid w:val="009647F6"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009723A3"/>
+    <w:rsid w:val="00973C4E"/>
     <w:rsid w:val="00974A23"/>
     <w:rsid w:val="00976BA5"/>
     <w:rsid w:val="00980340"/>
     <w:rsid w:val="00986401"/>
     <w:rsid w:val="00992B9E"/>
+    <w:rsid w:val="009A30FE"/>
     <w:rsid w:val="009B0E7E"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B69F5"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D5A6C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E3672"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E5A76"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F310D"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A00D9C"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A218B0"/>
     <w:rsid w:val="00A2556C"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A62D43"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A70164"/>
     <w:rsid w:val="00A702F2"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A9603C"/>
     <w:rsid w:val="00A9691C"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB7CAA"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC4908"/>
     <w:rsid w:val="00AD53D7"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE71A8"/>
     <w:rsid w:val="00AF0156"/>
     <w:rsid w:val="00AF23B2"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B05A36"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B27267"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B37081"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B464C7"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B46EB9"/>
     <w:rsid w:val="00B53F29"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B71B66"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7670B"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B803D2"/>
+    <w:rsid w:val="00B82E54"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD54C9"/>
     <w:rsid w:val="00BE08AD"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C16E52"/>
+    <w:rsid w:val="00C17945"/>
+    <w:rsid w:val="00C34830"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C625FC"/>
     <w:rsid w:val="00C67959"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C95B89"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA0E4F"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA56BC"/>
     <w:rsid w:val="00CA58DA"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB0585"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CD6E5C"/>
     <w:rsid w:val="00CE12A8"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF165A"/>
     <w:rsid w:val="00CF5529"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D1173E"/>
     <w:rsid w:val="00D11903"/>
     <w:rsid w:val="00D13907"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D329C2"/>
     <w:rsid w:val="00D33F3F"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D40303"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D53207"/>
     <w:rsid w:val="00D63415"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D87D06"/>
     <w:rsid w:val="00D90DF0"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D9623A"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA4CD6"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB1FE3"/>
+    <w:rsid w:val="00DB4D46"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD2F1A"/>
     <w:rsid w:val="00DE0111"/>
+    <w:rsid w:val="00DE2458"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF3EBD"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E06BA0"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E17BD7"/>
+    <w:rsid w:val="00E21163"/>
     <w:rsid w:val="00E21FD3"/>
     <w:rsid w:val="00E37D30"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E6619A"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E90FCB"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA212A"/>
     <w:rsid w:val="00EA301D"/>
     <w:rsid w:val="00EA3F02"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB7386"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3722"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F03DEA"/>
+    <w:rsid w:val="00F0430D"/>
     <w:rsid w:val="00F13C83"/>
     <w:rsid w:val="00F213B4"/>
     <w:rsid w:val="00F2187C"/>
     <w:rsid w:val="00F2198F"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F30991"/>
     <w:rsid w:val="00F31059"/>
+    <w:rsid w:val="00F322CE"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F43314"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F63F54"/>
     <w:rsid w:val="00F649BE"/>
     <w:rsid w:val="00F66A9D"/>
+    <w:rsid w:val="00F77888"/>
+    <w:rsid w:val="00F80363"/>
     <w:rsid w:val="00F830B8"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3252"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC7E76"/>
     <w:rsid w:val="00FD2D24"/>
     <w:rsid w:val="00FD3755"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4F07"/>
     <w:rsid w:val="00FD5F1F"/>
     <w:rsid w:val="00FD5F6B"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF04C3"/>
     <w:rsid w:val="00FF6712"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1F28DFA5"/>
     <w:rsid w:val="256E9FB7"/>
     <w:rsid w:val="4AA78DC8"/>
     <w:rsid w:val="4AD60A37"/>
     <w:rsid w:val="51CC7B58"/>
     <w:rsid w:val="539F2B96"/>
     <w:rsid w:val="5CEA5F60"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="7E79788F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{448A6766-58DF-4DD2-8115-B4151EC5E1A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14444,196 +15009,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -14711,606 +15276,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -15341,81 +15906,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -15454,53 +16019,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -15574,53 +16139,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -15694,53 +16259,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15790,53 +16355,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15886,53 +16451,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -15968,53 +16533,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -16063,51 +16628,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -16151,51 +16716,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -16282,67 +16847,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -16386,236 +16951,236 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC3722"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC3722"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EC3722"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentarer"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC3722"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarsmne"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC3722"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
     <w:name w:val="Tabellrutnät1"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Tabellrutnt"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006D6478"/>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00AE71A8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AE71A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AE71A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
     <w:name w:val="spellingerror"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AE71A8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contextualspellingandgrammarerror">
     <w:name w:val="contextualspellingandgrammarerror"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AE71A8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -16632,8373 +17197,8373 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="779180522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1736781142">
-[...6853 lines deleted...]
-        <w:div w:id="367686833">
+        <w:div w:id="133908159">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="366226416">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1511290739">
               <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
+                <w:div w:id="7608155">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1323505449">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="564070582">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1180008227">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="578173604">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="815151372">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1080908752">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="508787762">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1115102533">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="79571866">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="1419714487">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1431849848">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
+                <w:div w:id="1483499161">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1404445447">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="1852528651">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="1204362952">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="7608155">
-[...128 lines deleted...]
-                </w:div>
                 <w:div w:id="1892615609">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="695037369">
-                      <w:marLeft w:val="0"/>
-[...24 lines deleted...]
-                    <w:div w:id="79571866">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
+        </w:div>
+        <w:div w:id="367686833">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
         <w:div w:id="514073603">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="532424593">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1094743950">
               <w:marLeft w:val="-75"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="30"/>
               <w:marBottom w:val="30"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
+                <w:div w:id="7416789">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1339849530">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="74059906">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="414254597">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="138309712">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1082262902">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="189950244">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1731463669">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="222375986">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1040593890">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="322201829">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="858011038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="328873739">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="674725801">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="372310935">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1761027429">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="411898351">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1220440329">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="513689603">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1472748061">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="554894402">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="78406137">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="632296265">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="201283324">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="642462902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1828091616">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="709114332">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1070813034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="748383216">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="632100636">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="766314095">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="204175103">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="767579146">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1501500202">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="795028168">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="636570560">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="816216700">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1964310706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="869687831">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1054428080">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="879825114">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1878658674">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="913976886">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="723874675">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="950355152">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1037698440">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="965355571">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1298147736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="972096181">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1130591358">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1022248386">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="106126918">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1067647890">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="573465822">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1103839225">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1648823679">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1146312515">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1076971336">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1153057948">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1249928885">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1230070799">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="6715115">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1295133744">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1077824446">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1326203967">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="783572937">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1328630924">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="657850553">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1421298296">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="147867198">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1484004548">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1407192014">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1622107503">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1182208601">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1696468120">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="224492719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1697461095">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1566064337">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
                 <w:div w:id="1852718209">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="418019706">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1326203967">
-[...50 lines deleted...]
-                </w:div>
                 <w:div w:id="1932815071">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="155192981">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="766314095">
-[...115 lines deleted...]
-                    <w:div w:id="1220440329">
+                <w:div w:id="1933271479">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="272788767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2000036286">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1066225529">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
                 <w:div w:id="2068643957">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
                     <w:div w:id="198055027">
-                      <w:marLeft w:val="0"/>
-[...882 lines deleted...]
-                    <w:div w:id="1648823679">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="133908159">
+        <w:div w:id="636572615">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="48044512">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="435638955">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1010136930">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="520584401">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1258366629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="577251444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="206339612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625090447">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="278489119">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="660623962">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="247159448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="774902700">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="77361781">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="975601003">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1754668252">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1058747088">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1478496399">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1111511057">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1659772418">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1165437727">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="223108865">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1182277214">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1217202445">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1240677002">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2061904444">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1660423836">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="597758059">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1728139865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1319648106">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1069159034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1149905037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1186094775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1446464386">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1535389522">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1736781142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1208107492">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="60754099">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="851338968">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="88892087">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="591164037">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="159545928">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="250355975">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="166332143">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="519902373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="179782458">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="403994606">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="182088772">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="663776484">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="189343830">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="897978386">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="268854306">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1124545413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="314190862">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="466162803">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="440611374">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1257637929">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="530143273">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="9185273">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="556473957">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2029285608">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="637606652">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="593054513">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="699092500">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1494762762">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="780106008">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1173568918">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="828519721">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2102069436">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="847329013">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1455829634">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="849296845">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="220750196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="879902018">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635404289">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885873661">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1089430122">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="952782845">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="46027873">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="958222462">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2042516087">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="977076729">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="258954351">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1000350324">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1987969946">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1108156342">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1242447114">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1138303038">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="234750954">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1165128319">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1346443674">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1203521437">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1782071746">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1205024401">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1201892491">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1217745065">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="93474833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1304774134">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1289556261">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1332370455">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="117724872">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1375230494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="908418063">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1425607713">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="119498031">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1444111699">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="423385153">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480801980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="246576622">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1548909800">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="8528143">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1592087426">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="953365690">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1595819849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="462045564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1637880078">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1044217080">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1656684557">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1741057304">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2025159374">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1676878428">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="896471040">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1678187315">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1500729632">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1686402501">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1421369180">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1696152804">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="854461357">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1710566080">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="49424750">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1722943306">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="683096844">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1741446412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1430617850">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1766224429">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="125397439">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1806966411">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1041780337">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1860580736">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="252053584">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1864636564">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1201673377">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1904175121">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1135827867">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1949045551">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1532182645">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1965110547">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1462193280">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1973823977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1870558503">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1983652715">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="372854245">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1997031893">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1817910804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2059624977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1745251746">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2072380578">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="104813901">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2072462231">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2145076625">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2084402211">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="944576644">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2097750130">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="203832801">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2114812696">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1060783919">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1984844284">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1237324484">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="13000894">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1551917119">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="23292053">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="980116907">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="182987166">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="132218746">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="216207081">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1271352239">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="307247642">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2104909344">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="399912554">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="987855654">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="424033459">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1023433234">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="456948895">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="465053342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="482551422">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2113550764">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="502939889">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="260341169">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="717824725">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2008821654">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="737240298">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1141731747">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="748890786">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1773937037">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="756899167">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1470778995">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="767509138">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="437070525">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="791940075">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="387535996">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="809176630">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1054816768">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="828524233">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="208341160">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="869224386">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="271982312">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="886376381">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="919098692">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="887646801">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1903447834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="899175179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="904489082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="916939503">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846597386">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="942080262">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1525946458">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="958218145">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="268702746">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="971128782">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2134904437">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="988512114">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1343891654">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1011643536">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1309557786">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1030960650">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1914972198">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1061946154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="694959307">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1188908129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="508371992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1208029276">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1097557952">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1277448654">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2023236362">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1281571961">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14773654">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1320230700">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1104153486">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1488397421">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1080443040">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1518929993">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="501236052">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1543975961">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2033456048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1584335918">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="55711825">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1659306104">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72701106">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1665665311">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="556211708">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1719475989">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2019841183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1751728200">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1132793509">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1768650327">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="415790177">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1777017306">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2008943946">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1781756802">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="132868283">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2002392674">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="550196853">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2047411868">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1519194073">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2075619200">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635140966">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2054229679">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="167524102">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2628154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1312320763">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="14308732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1288850441">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="18627245">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1474103063">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="20935585">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2110617341">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="37359854">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="356542041">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="37626190">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="803936578">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="54132938">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="532960112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="56053153">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="61023828">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="64035751">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1024087980">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="132795225">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1037662563">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="138886776">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="121928473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="175046970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1957831022">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="202837884">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="599485955">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="205531827">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1489982140">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="214122612">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="300115809">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="271939971">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="655955466">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="278533925">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1821339072">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="288896629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="669255037">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="294071876">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1423337957">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="294215530">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="346098676">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="302199100">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1956863563">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="318341095">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="270209749">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="321353345">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1794518817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="374740452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="223756893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="441455932">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1263873698">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="445999891">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="656300396">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="461658427">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1283464815">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="523985175">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1021710401">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="552808492">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="702025453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="554585350">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1998798253">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="568728112">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="799961570">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="572663719">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="581254412">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="602760206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1262298432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="621375991">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1426150487">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="632179757">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1379090157">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="675957323">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="855339751">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="690031376">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1597398200">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="722367794">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1863084844">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="729382108">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1198615998">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="738018748">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118446676">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="815491140">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1563759452">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="842473396">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="335234147">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="900020996">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="277152306">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="920063126">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="650135335">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="921377934">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1451629955">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="949967693">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="659161463">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="961347985">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1668049602">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="999039784">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="790175230">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1127896465">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1082339617">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1169948959">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="425268694">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1243905772">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="879127701">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1264222171">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1718124011">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1298338237">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1132289793">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1321958196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="347562917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1334720805">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="843978582">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1346437868">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1649823872">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1366905954">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="42171736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1390111683">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="763837987">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1451823031">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2127196190">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1463159287">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1781222010">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1470705427">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1024016074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1527601206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2093357233">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1544512914">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1018435751">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1552690667">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1884635216">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1561596359">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="36438859">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1581400916">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1451826971">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1585148437">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="103116630">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1605573997">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="105925653">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1624729849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="583878023">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1708139675">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1564950735">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1752311185">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1604991113">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1794396431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2071952038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1798602378">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="979073392">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1806855449">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1299602721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1828548944">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="743455441">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1844929074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="796989204">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1850830471">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1048185022">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1889411742">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="651494480">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1908370399">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="627668563">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1910460119">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="731972571">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1944876228">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1942953055">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1972393821">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="86125544">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2002847556">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1526208216">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2018460780">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1104107205">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2028284183">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="841773390">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2047026198">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="516386627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2053000298">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1626156879">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2073000007">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="805779720">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2105107070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="216013826">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2109232196">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2106413335">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="10844379">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="562912489">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="14308063">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="69088363">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="74589939">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="640186049">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="128399010">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937255332">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="284889354">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="359627511">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="333342239">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1824932395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="347872048">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1399327442">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="505940795">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="939138801">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="538903545">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1158153851">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="702169760">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="601031211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="734742744">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1883059545">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="808783805">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2099596098">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="832062844">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1500194933">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="840200054">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1728452114">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="928393063">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1964382014">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1006446720">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="908153773">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1128088700">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="445396454">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1210192441">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="392849420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1263803591">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="737019449">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1266814463">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="383454221">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1320770271">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1971325047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1354301894">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1115250934">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1369798191">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1007051538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1402941834">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1236668656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1418667898">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1382167304">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500077318">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1163861837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1532062442">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2080404033">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1630284809">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1727101179">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1639921891">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="150222114">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1682077415">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1063913448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1710450605">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="660276951">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1721633401">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="64454030">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1724405872">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="936324252">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1326204247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1755203931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="76097234">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1833181888">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1820263560">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1915509743">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="62989481">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2048600364">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1462649463">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2097053466">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="909995402">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2138986256">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="677853184">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -25326,74 +25891,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3051</Characters>
+  <Pages>1</Pages>
+  <Words>556</Words>
+  <Characters>3173</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Luftvägsvagn CIVA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3619</CharactersWithSpaces>
+  <CharactersWithSpaces>3722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Luftvägsvagn CIVA</dc:title>
+  <dc:title>Teknik - Luftvägsvagn CIVA</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Charlotta Börjesson</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Jenny Andersson</lastModifiedBy>
+  <revision>144</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>