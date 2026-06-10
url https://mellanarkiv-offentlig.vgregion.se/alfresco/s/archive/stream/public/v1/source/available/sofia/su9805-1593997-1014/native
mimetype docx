--- v0 (2025-12-13)
+++ v1 (2026-06-10)
@@ -10,303 +10,240 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C58D45E" w14:textId="548BBB93" w:rsidR="00C63191" w:rsidRDefault="00C63191" w:rsidP="00592406">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00C63191" w:rsidSect="00C63191">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="37443B39" w14:textId="3DC7C6AC" w:rsidR="009D2C9B" w:rsidRDefault="00B13348" w:rsidP="00CA4DA3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk81228356"/>
       <w:r>
         <w:t xml:space="preserve">Barn - </w:t>
       </w:r>
       <w:r w:rsidR="009D2C9B">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00AB602C">
         <w:t>MLA</w:t>
       </w:r>
       <w:r w:rsidR="009D2C9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0047F542" w14:textId="77777777" w:rsidR="00C909FF" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5B2B75C7">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
         <w:t>Revideringar i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D7C276" w14:textId="0B2289C9" w:rsidR="00C63191" w:rsidRPr="00A674A1" w:rsidRDefault="00785DEC" w:rsidP="00CA4DA3">
+    <w:p w14:paraId="46D7C276" w14:textId="1D58749B" w:rsidR="00C63191" w:rsidRPr="00A674A1" w:rsidRDefault="00785DEC" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA37F4">
+      <w:r w:rsidRPr="00FE5E7D">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>24080</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A674A1" w:rsidRPr="00DA37F4">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00142DA4" w:rsidRPr="00FE5E7D">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A674A1" w:rsidRPr="00DA37F4">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5E7D">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5E7D" w:rsidRPr="00FE5E7D">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>505</w:t>
+      </w:r>
+      <w:r w:rsidR="00142DA4" w:rsidRPr="00FE5E7D">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A146F7" w:rsidRPr="00DA37F4">
+      <w:r w:rsidR="00142DA4" w:rsidRPr="00FE5E7D">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Lagt till e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA3390">
+        <w:t>Förlängd giltighetstid</w:t>
+      </w:r>
+      <w:r w:rsidR="00142DA4" w:rsidRPr="00FE5E7D">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="scxw135695956"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A146F7" w:rsidRPr="00DA37F4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00142DA4">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="5E4BF811" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23787DCB" w14:textId="77777777" w:rsidR="00C909FF" w:rsidRPr="00C909FF" w:rsidRDefault="00C63191" w:rsidP="00C909FF">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00C63191">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="607E9183" w14:textId="4CEF9BD7" w:rsidR="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561F44">
         <w:t>Syftet är att ge kunskap om EMLA behandling hos barn</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00713EF1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A13457" w14:textId="77777777" w:rsidR="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00C63191">
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01FBA5DD" w14:textId="2EA4D82E" w:rsidR="00C63191" w:rsidRPr="00561F44" w:rsidRDefault="00C52B3B" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C63191" w:rsidRPr="00561F44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -470,51 +407,50 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vanliga (&gt;1/100):</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A05">
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t>vergående lokala hudreaktioner på applikationsstället såsom lokal blekhet, rodnad, ödem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3590502C" w14:textId="7471DB76" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00F27925">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="005E0454">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mindre vanliga (1/100-1/1000):</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A05">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t>nitialt lätt sveda och klåda på applikationsstället.</w:t>
       </w:r>
       <w:r w:rsidR="00AF028B">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005E0454">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sällsynta (&lt;1/1000):</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA3A05">
@@ -611,178 +547,169 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t>Plåster 25mg/25mg eller kräm 25mg/25 mg</w:t>
       </w:r>
       <w:r w:rsidR="00AF028B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BD432A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BD432A">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00561F44">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Doseringstabell för EMLA-kräm: 1 tub = 5g</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8148" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="GridTable4-Accent6"/>
+        <w:tblW w:w="7481" w:type="dxa"/>
+        <w:tblInd w:w="673" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1788"/>
         <w:gridCol w:w="2579"/>
-        <w:gridCol w:w="3781"/>
+        <w:gridCol w:w="3114"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="068F2692" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="068F2692" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6541277D" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ålder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F94E5A4" w14:textId="6D06A7CF" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD432A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
             <w:r w:rsidR="00FC62C1" w:rsidRPr="00BD432A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (maximal dygnsdos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E3A8863" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applikationstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="58405B92" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="58405B92" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CC75208" w14:textId="17487366" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0-</w:t>
             </w:r>
             <w:r w:rsidR="00BE5365" w:rsidRPr="00BD432A">
               <w:rPr>
@@ -790,591 +717,665 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD432A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mån</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45A2D014" w14:textId="2F7DB094" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12155A92" w14:textId="3D4F2823" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="001C56D3" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="12155A92" w14:textId="3D4F2823" w:rsidR="00C63191" w:rsidRPr="00044AE8" w:rsidRDefault="001C56D3" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="0029744E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0029744E" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ax </w:t>
             </w:r>
-            <w:r w:rsidR="00C63191" w:rsidRPr="00C63191">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C63191" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 tim</w:t>
             </w:r>
-            <w:r w:rsidR="009A38AF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="009A38AF" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ej längre!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="42396327" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="42396327" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3805C349" w14:textId="502ACE0C" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3-12 mån</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="502199CA" w14:textId="329C5BCE" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3415C528" w14:textId="0B46C105" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="001C56D3" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="3415C528" w14:textId="0B46C105" w:rsidR="00C63191" w:rsidRPr="00044AE8" w:rsidRDefault="001C56D3" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00B858A7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B858A7" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ax </w:t>
             </w:r>
-            <w:r w:rsidR="00C63191" w:rsidRPr="00C63191">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C63191" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 ti</w:t>
             </w:r>
-            <w:r w:rsidR="00B466C3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B466C3" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="67D2BAB4" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="67D2BAB4" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E9D9DEB" w14:textId="10BBF9D4" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-</w:t>
             </w:r>
             <w:r w:rsidR="00EE62DF" w:rsidRPr="00BD432A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FC01689" w14:textId="5A5DA97F" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="372D81A0" w14:textId="06958236" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="001C56D3" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="372D81A0" w14:textId="06958236" w:rsidR="00C63191" w:rsidRPr="00044AE8" w:rsidRDefault="001C56D3" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="0036168E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0036168E" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">inst </w:t>
             </w:r>
-            <w:r w:rsidR="00C63191" w:rsidRPr="00C63191">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C63191" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 tim</w:t>
             </w:r>
-            <w:r w:rsidR="00EE62DF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00EE62DF" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, max</w:t>
             </w:r>
-            <w:r w:rsidR="00C63191" w:rsidRPr="00C63191">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C63191" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="48978752" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="48978752" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A517498" w14:textId="5D0D6184" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6-</w:t>
             </w:r>
             <w:r w:rsidR="00EE62DF" w:rsidRPr="00BD432A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="41F29F98" w14:textId="44A8240D" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20 g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E162C9" w14:textId="12EC3215" w:rsidR="00E54F72" w:rsidRPr="00C63191" w:rsidRDefault="001C56D3" w:rsidP="00E54F72">
+          <w:p w14:paraId="13E162C9" w14:textId="12EC3215" w:rsidR="00E54F72" w:rsidRPr="00044AE8" w:rsidRDefault="001C56D3" w:rsidP="00E54F72">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00E71798">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E71798" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">inst </w:t>
             </w:r>
-            <w:r w:rsidR="00C63191" w:rsidRPr="00C63191">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C63191" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 tim</w:t>
             </w:r>
-            <w:r w:rsidR="00E71798">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E71798" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, max </w:t>
             </w:r>
-            <w:r w:rsidR="00C63191" w:rsidRPr="00C63191">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C63191" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD5A99" w:rsidRPr="00C63191" w14:paraId="7797E1DC" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00FD5A99" w:rsidRPr="00C63191" w14:paraId="7797E1DC" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
+          <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="536D7937" w14:textId="41C213D0" w:rsidR="00FD5A99" w:rsidRPr="00BD432A" w:rsidRDefault="00984715" w:rsidP="00E57498">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="286" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD432A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12-18 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29D0240D" w14:textId="756496A3" w:rsidR="00FD5A99" w:rsidRPr="00BD432A" w:rsidRDefault="007265B1" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="29D0240D" w14:textId="756496A3" w:rsidR="00FD5A99" w:rsidRPr="00044AE8" w:rsidRDefault="007265B1" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD432A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60 g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3103BDDF" w14:textId="55DBA3AB" w:rsidR="00FD5A99" w:rsidRPr="00BD432A" w:rsidRDefault="001C56D3" w:rsidP="00E54F72">
+          <w:p w14:paraId="3103BDDF" w14:textId="55DBA3AB" w:rsidR="00FD5A99" w:rsidRPr="00044AE8" w:rsidRDefault="001C56D3" w:rsidP="00E54F72">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD432A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00B466C3" w:rsidRPr="00BD432A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B466C3" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>inst 1 tim, max 5 tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782F2782" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="696893AB" w14:textId="77777777" w:rsidR="00561F44" w:rsidRDefault="00561F44" w:rsidP="00CA4DA3">
       <w:pPr>
@@ -1437,178 +1438,169 @@
       </w:r>
       <w:r w:rsidR="00C40E6E" w:rsidRPr="006C61E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>25 mg</w:t>
       </w:r>
       <w:r w:rsidR="006C61E8" w:rsidRPr="006C61E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> + Prilokain 25 mg</w:t>
       </w:r>
       <w:r w:rsidR="00C40E6E" w:rsidRPr="006C61E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8148" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="GridTable4-Accent6"/>
+        <w:tblW w:w="7486" w:type="dxa"/>
+        <w:tblInd w:w="653" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1788"/>
         <w:gridCol w:w="2579"/>
-        <w:gridCol w:w="3781"/>
+        <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="1DE3EEAB" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="1DE3EEAB" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CEB095A" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ålder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FD2A4F9" w14:textId="5A38A55E" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD432A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dosering</w:t>
             </w:r>
             <w:r w:rsidR="00FC62C1" w:rsidRPr="00BD432A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (maximal dygnsdos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F0FD825" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Applikationstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="47736C5D" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="47736C5D" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C47C6E6" w14:textId="290CA66E" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0-</w:t>
             </w:r>
             <w:r w:rsidR="009A38AF" w:rsidRPr="00BD432A">
               <w:rPr>
@@ -1616,519 +1608,576 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="009A38AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mån</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78A648E8" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 plåster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E47E6F1" w14:textId="2EA46BBA" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="003E4071" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="1E47E6F1" w14:textId="2EA46BBA" w:rsidR="00C63191" w:rsidRPr="00044AE8" w:rsidRDefault="003E4071" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="009A38AF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="009A38AF" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ax </w:t>
             </w:r>
-            <w:r w:rsidR="00C63191" w:rsidRPr="00C63191">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C63191" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 tim, ej längre!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="08F67419" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="08F67419" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32110A32" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="32110A32" w14:textId="4A4D7254" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3-12 månader</w:t>
+              <w:t>3-12 mån</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="52C0F4E8" w14:textId="69EE7AAE" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63191">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 plåster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8052D4" w14:textId="5A4F9302" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="003E4071" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="4F8052D4" w14:textId="5A4F9302" w:rsidR="00C63191" w:rsidRPr="00044AE8" w:rsidRDefault="003E4071" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00384D4F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00384D4F" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ax </w:t>
             </w:r>
-            <w:r w:rsidR="00C63191" w:rsidRPr="00C63191">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C63191" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="08D117B7" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="00C63191" w:rsidRPr="00C63191" w14:paraId="08D117B7" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71D097D4" w14:textId="6FE1F606" w:rsidR="00C63191" w:rsidRPr="00BD432A" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="71D097D4" w14:textId="6FE1F606" w:rsidR="00C63191" w:rsidRPr="006651CD" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD432A">
+            <w:r w:rsidRPr="006651CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1-</w:t>
             </w:r>
-            <w:r w:rsidR="00C056E4" w:rsidRPr="00BD432A">
+            <w:r w:rsidR="00C056E4" w:rsidRPr="006651CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD432A">
+            <w:r w:rsidRPr="006651CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A5D9B6C" w14:textId="79617AC8" w:rsidR="00C63191" w:rsidRPr="00BD432A" w:rsidRDefault="00B54E81" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="6A5D9B6C" w14:textId="79617AC8" w:rsidR="00C63191" w:rsidRPr="006651CD" w:rsidRDefault="00B54E81" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD432A">
+            <w:r w:rsidRPr="006651CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 plåster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24205E5F" w14:textId="373E48F8" w:rsidR="00C63191" w:rsidRPr="00BD432A" w:rsidRDefault="003E4071" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="24205E5F" w14:textId="373E48F8" w:rsidR="00C63191" w:rsidRPr="00044AE8" w:rsidRDefault="003E4071" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD432A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00C63191" w:rsidRPr="00BD432A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C63191" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>inst 1 tim</w:t>
             </w:r>
-            <w:r w:rsidR="000D45D0" w:rsidRPr="00BD432A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="000D45D0" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, max 5 tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C61E8" w:rsidRPr="00C63191" w14:paraId="33CA7CBE" w14:textId="77777777" w:rsidTr="00FC62C1">
+      <w:tr w:rsidR="006C61E8" w:rsidRPr="00C63191" w14:paraId="33CA7CBE" w14:textId="77777777" w:rsidTr="00034BED">
         <w:trPr>
+          <w:cnfStyle w:val="010000000000" w:firstRow="0" w:lastRow="1" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C6233D6" w14:textId="7BDE2D6F" w:rsidR="006C61E8" w:rsidRPr="00BD432A" w:rsidRDefault="00FC62C1" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD432A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6-11 år</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2579" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6B81CA" w14:textId="6FB02915" w:rsidR="006C61E8" w:rsidRPr="00BD432A" w:rsidRDefault="00FC62C1" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="6E6B81CA" w14:textId="6FB02915" w:rsidR="006C61E8" w:rsidRPr="00044AE8" w:rsidRDefault="00FC62C1" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD432A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20 plåster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3781" w:type="dxa"/>
+            <w:cnfStyle w:val="000100000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="1" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5F158D" w14:textId="7BD681C0" w:rsidR="006C61E8" w:rsidRPr="00BD432A" w:rsidRDefault="003E4071" w:rsidP="00CA4DA3">
+          <w:p w14:paraId="2D5F158D" w14:textId="7BD681C0" w:rsidR="006C61E8" w:rsidRPr="00044AE8" w:rsidRDefault="003E4071" w:rsidP="00CA4DA3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="284" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD432A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00C340C5" w:rsidRPr="00BD432A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C340C5" w:rsidRPr="00044AE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>inst 1 tim, max 5 tim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5887799B" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B7FCE2" w14:textId="17E9D3B4" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00D90179">
+    <w:p w14:paraId="06B7FCE2" w14:textId="1ABA4C1F" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00D90179">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C63191">
         <w:t>Med applikationstid menas den tid</w:t>
       </w:r>
       <w:r w:rsidR="00D63BEF">
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t xml:space="preserve"> plåstret har kontakt med huden.</w:t>
       </w:r>
       <w:r w:rsidR="00EF75CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t>Effekten av EMLA kvarstår ca en timme efter att plåstret tagits bort.</w:t>
       </w:r>
       <w:r w:rsidR="00F15B00">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F15B00">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Administrering</w:t>
       </w:r>
       <w:r w:rsidR="00055E70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00357DDB">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t xml:space="preserve">Den som applicerar EMLA </w:t>
       </w:r>
       <w:r w:rsidR="009D4F99">
-        <w:t>skall</w:t>
+        <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t xml:space="preserve"> stasa upp och kontrollera var bästa kärlen finns.</w:t>
       </w:r>
       <w:r w:rsidR="00F15B00">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t>Atopisk hud bör ej EMLA:s.</w:t>
       </w:r>
       <w:r w:rsidR="00B8213F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t>Använd ej nära ögon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6D30FB" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C89E519" w14:textId="4B391C7F" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00C63191" w:rsidP="00D90179">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C63191">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Övrigt</w:t>
       </w:r>
       <w:r w:rsidR="00D90179">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t>Bedövningen tränger djupare ner i huden vid flera timmars administrering. EMLA ger upphov till viss kärlkonstriktion, men då salvan tas bort får man i</w:t>
       </w:r>
       <w:r w:rsidR="00BC4153">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t>stället en kärldilatation. Den analgetiska effekten ökar de första 15 minuterna efter att salvan tagits bort. EMLA:n skall därför tas bort 15 minuter före nålsättning eller provtagning.</w:t>
       </w:r>
       <w:r w:rsidR="00E934E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:t>Linda gärna med elastisk linda över EMLA-plåstret för optimal hudkontakt.</w:t>
       </w:r>
       <w:r w:rsidR="00E934E5">
         <w:t xml:space="preserve"> </w:t>
@@ -2138,93 +2187,93 @@
       </w:r>
       <w:r w:rsidR="009D4F99">
         <w:t>ASS</w:t>
       </w:r>
       <w:r w:rsidR="00AA1227">
         <w:t>/e</w:t>
       </w:r>
       <w:r w:rsidR="00CA3390">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AA1227">
         <w:t>ed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1126B7CB" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="00561F44" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3641DC91" w14:textId="03AEC33F" w:rsidR="0053493C" w:rsidRDefault="00C63191" w:rsidP="0053493C">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00561F44">
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
         <w:t>Kunskapsöversikt</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63191">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="0053493C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>EMLA® - FASS Vårdpersonal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="574C3E01" w14:textId="36CE0544" w:rsidR="00842F2A" w:rsidRDefault="00952CD7" w:rsidP="003B5D68">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Lidokain + Prilokain utvärtes - eped.se</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59574F14" w14:textId="77777777" w:rsidR="00175D1B" w:rsidRPr="003B5D68" w:rsidRDefault="00175D1B" w:rsidP="003B5D68">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E35BADC" w14:textId="77777777" w:rsidR="00C63191" w:rsidRPr="000B6183" w:rsidRDefault="00C63191" w:rsidP="00CA4DA3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="000B6183">
         <w:t>Granskare/Arbetsgrupp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4E3561" w14:textId="787F5BE7" w:rsidR="00C63191" w:rsidRPr="00C63191" w:rsidRDefault="00E23C36" w:rsidP="00705D94">
       <w:pPr>
         <w:ind w:left="284" w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t>Eva-Lena Tilly,</w:t>
       </w:r>
       <w:r w:rsidR="00C63191" w:rsidRPr="00C63191">
         <w:t xml:space="preserve"> Barnansvarig Intensivvårdssjuksköterska CIVA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 96</w:t>
       </w:r>
       <w:r w:rsidR="005A5970">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2260,65 +2309,65 @@
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00CA4DA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00C63191">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B6AC52D" w14:textId="77777777" w:rsidR="00066421" w:rsidRDefault="00066421">
+    <w:p w14:paraId="39127399" w14:textId="77777777" w:rsidR="00F660E2" w:rsidRDefault="00F660E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C6A263E" w14:textId="77777777" w:rsidR="00066421" w:rsidRDefault="00066421">
+    <w:p w14:paraId="01519F30" w14:textId="77777777" w:rsidR="00F660E2" w:rsidRDefault="00F660E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62FD8A4B" w14:textId="77777777" w:rsidR="00066421" w:rsidRDefault="00066421">
+    <w:p w14:paraId="50F156BC" w14:textId="77777777" w:rsidR="00F660E2" w:rsidRDefault="00F660E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2362,122 +2411,122 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -2491,51 +2540,51 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1822669246" name="Bildobjekt 1822669246">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -2568,74 +2617,74 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EA60A92" w14:textId="77777777" w:rsidR="00066421" w:rsidRDefault="00066421"/>
+    <w:p w14:paraId="0070BD3D" w14:textId="77777777" w:rsidR="00F660E2" w:rsidRDefault="00F660E2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="368A5F0E" w14:textId="77777777" w:rsidR="00066421" w:rsidRDefault="00066421">
+    <w:p w14:paraId="44A1BAB1" w14:textId="77777777" w:rsidR="00F660E2" w:rsidRDefault="00F660E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00E4F2B5" w14:textId="77777777" w:rsidR="00066421" w:rsidRDefault="00066421">
+    <w:p w14:paraId="6221E278" w14:textId="77777777" w:rsidR="00F660E2" w:rsidRDefault="00F660E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2713,51 +2762,51 @@
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3907,51 +3956,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4388,51 +4437,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5059,395 +5108,427 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00005F6F"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00034BED"/>
+    <w:rsid w:val="00044AE8"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="0005212A"/>
     <w:rsid w:val="00055E70"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00062165"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00066421"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00090B8C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B6183"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C3D8A"/>
     <w:rsid w:val="000C5940"/>
     <w:rsid w:val="000D45D0"/>
     <w:rsid w:val="000E2788"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F380E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F55A6"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="001404D7"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00142DA4"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00156924"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00175D1B"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00182AE1"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="00197606"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B24F1"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C56D3"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00213CEE"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00246B6B"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002942D1"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="0029744E"/>
+    <w:rsid w:val="002A1F5E"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D7B10"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="00342742"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00357DDB"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036168E"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384D4F"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003972EE"/>
     <w:rsid w:val="003978F7"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A36D4"/>
     <w:rsid w:val="003A5C94"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B5D68"/>
     <w:rsid w:val="003B7FA6"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6BC9"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E4071"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00404E6F"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0042322F"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="004342EC"/>
     <w:rsid w:val="00437D2D"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C7E42"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E7D2E"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005039B4"/>
+    <w:rsid w:val="00507628"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00514DE3"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="0053447E"/>
     <w:rsid w:val="0053493C"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00540828"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="0054499B"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="0054797D"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="0056186A"/>
     <w:rsid w:val="00561F44"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00592406"/>
     <w:rsid w:val="00595290"/>
+    <w:rsid w:val="00596BD3"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5970"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C3AE7"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C6DC9"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E0454"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="0062269F"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00662DFD"/>
+    <w:rsid w:val="006645A9"/>
+    <w:rsid w:val="006651CD"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00694BDF"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A6D02"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C61E8"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00705D94"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00713EF1"/>
     <w:rsid w:val="0072075B"/>
+    <w:rsid w:val="00720FBD"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
+    <w:rsid w:val="00726493"/>
     <w:rsid w:val="007265B1"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="007360A7"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007407E5"/>
     <w:rsid w:val="00744A93"/>
     <w:rsid w:val="00752C29"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00785DEC"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A047C"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C36A3"/>
     <w:rsid w:val="007D3A1A"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="008011F4"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="0083135A"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008424D0"/>
     <w:rsid w:val="00842F2A"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00856464"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00884DE2"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00896DE2"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A369A"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A6938"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008B0AC4"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C5FCB"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00910A2B"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0092583B"/>
     <w:rsid w:val="009271C1"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00937251"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="00952CD7"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0096640D"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00984715"/>
     <w:rsid w:val="00997209"/>
+    <w:rsid w:val="009A2D43"/>
     <w:rsid w:val="009A38AF"/>
     <w:rsid w:val="009A7A9D"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D2C9B"/>
     <w:rsid w:val="009D4F99"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D6D6E"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E1F83"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E5A05"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F0EF1"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A01646"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A118C8"/>
     <w:rsid w:val="00A146F7"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A31531"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A674A1"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA1227"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB602C"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF028B"/>
     <w:rsid w:val="00AF5AAF"/>
@@ -5466,214 +5547,228 @@
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B54E81"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B8213F"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B858A7"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB670D"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB714C"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC4153"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD432A"/>
+    <w:rsid w:val="00BD7512"/>
     <w:rsid w:val="00BE5365"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C056E4"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C2619B"/>
     <w:rsid w:val="00C27862"/>
+    <w:rsid w:val="00C33294"/>
     <w:rsid w:val="00C340C5"/>
     <w:rsid w:val="00C40E6E"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C52B3B"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C63191"/>
+    <w:rsid w:val="00C6614A"/>
     <w:rsid w:val="00C70188"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C909FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA3390"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA4DA3"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA5D88"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD4E78"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE53B2"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D0091F"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D319BE"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D40C0F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52006"/>
     <w:rsid w:val="00D63BEF"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D90179"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA37F4"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB5A8E"/>
     <w:rsid w:val="00DD04CE"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E17FEC"/>
     <w:rsid w:val="00E23C36"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E54F72"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55A40"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E57498"/>
+    <w:rsid w:val="00E60519"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E71798"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E72E1C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E934E5"/>
     <w:rsid w:val="00E97DEA"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0870"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC39D7"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE62DF"/>
     <w:rsid w:val="00EF75CF"/>
     <w:rsid w:val="00F15B00"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F27925"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36584"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F415FC"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F660E2"/>
     <w:rsid w:val="00F82CD8"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA0FBF"/>
     <w:rsid w:val="00FA3A05"/>
+    <w:rsid w:val="00FA54FF"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB43DF"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC62C1"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD5A99"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FE014B"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE350D"/>
+    <w:rsid w:val="00FE5E7D"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0C21A558"/>
     <w:rsid w:val="38091495"/>
+    <w:rsid w:val="4686EA1E"/>
     <w:rsid w:val="554FF679"/>
     <w:rsid w:val="5B2B75C7"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{C8A206AB-BE5C-4374-A397-0C34B767CF34}"/>
+  <w15:docId w15:val="{90189034-7AA7-44B1-8CC9-032EE5B8F162}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6026,196 +6121,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -6293,606 +6388,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -6923,81 +7018,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -7036,53 +7131,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7156,53 +7251,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7276,53 +7371,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7372,53 +7467,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7468,53 +7563,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -7550,53 +7645,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -7645,51 +7740,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -7733,51 +7828,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -7864,67 +7959,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -7968,125 +8063,208 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00142DA4"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw135695956">
+    <w:name w:val="scxw135695956"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00142DA4"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00E60519"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A9D0DE" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFF4" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -8483,64 +8661,64 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2839</Characters>
+  <Pages>1</Pages>
+  <Words>479</Words>
+  <Characters>2736</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3277</CharactersWithSpaces>
+  <CharactersWithSpaces>3209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>2031737</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://eped.se/backup/eped/1273_1.5.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8060972</vt:i4>
       </vt:variant>
@@ -8551,31 +8729,31 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.fass.se/LIF/product?userType=0&amp;nplId=19841101000029</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Barn - EMLA</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Eva-Lena Tilly</lastModifiedBy>
-  <revision>99</revision>
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <revision>122</revision>
+  <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>