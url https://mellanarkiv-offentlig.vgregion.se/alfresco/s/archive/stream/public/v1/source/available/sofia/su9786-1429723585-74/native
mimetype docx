--- v0 (2025-12-13)
+++ v1 (2026-05-04)
@@ -80,63 +80,75 @@
       </w:r>
       <w:r w:rsidR="630F5104">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262ECC64" w14:textId="52BFB45C" w:rsidR="7DB50C44" w:rsidRDefault="7DB50C44" w:rsidP="0B2622D2">
       <w:r>
         <w:t>Justering januari 2024 avseende antibiotikaval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D8400B" w14:textId="01201AA4" w:rsidR="000D29AB" w:rsidRDefault="000D29AB" w:rsidP="09354AE5">
       <w:r w:rsidRPr="00E741F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2025-09-08</w:t>
       </w:r>
       <w:r w:rsidRPr="00E741F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B7D3B" w:rsidRPr="00E741F4">
         <w:t>förlänger rutin två månader.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4488FB3F" w14:textId="357B79CD" w:rsidR="00E741F4" w:rsidRPr="00E741F4" w:rsidRDefault="00E741F4" w:rsidP="09354AE5">
+    <w:p w14:paraId="4488FB3F" w14:textId="357B79CD" w:rsidR="00E741F4" w:rsidRDefault="00E741F4" w:rsidP="09354AE5">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2025-10-02 </w:t>
       </w:r>
       <w:r>
         <w:t>rutinen är omgjord</w:t>
       </w:r>
       <w:r w:rsidR="00466AAC">
         <w:t xml:space="preserve"> i sin helhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3572F387" w14:textId="060B4BB2" w:rsidR="0032580D" w:rsidRPr="0032580D" w:rsidRDefault="0032580D" w:rsidP="09354AE5">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025-12-08 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE46BC">
+        <w:t>uppdaterade länkar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5BB930" w14:textId="77777777" w:rsidR="000D29AB" w:rsidRPr="00A61189" w:rsidRDefault="000D29AB" w:rsidP="000D29AB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A61189">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3E980B" w14:textId="7C91DE77" w:rsidR="000D29AB" w:rsidRDefault="000D29AB" w:rsidP="000D29AB">
       <w:r w:rsidRPr="00A61189">
         <w:t>Lika vård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD7C2E1" w14:textId="2EEFDFE3" w:rsidR="001418F4" w:rsidRPr="00A61189" w:rsidRDefault="008B7D3B" w:rsidP="008E1426">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Utförande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495BF194" w14:textId="2735F1F4" w:rsidR="001418F4" w:rsidRPr="00A61189" w:rsidRDefault="001418F4" w:rsidP="008E1426">
       <w:r>
@@ -252,83 +264,80 @@
       </w:r>
       <w:r w:rsidR="474B5AB5" w:rsidRPr="09354AE5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A8C936" w14:textId="035B6C87" w:rsidR="008E1426" w:rsidRDefault="001418F4" w:rsidP="09354AE5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Abortsökande</w:t>
       </w:r>
       <w:r w:rsidR="008E1426">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166D3A80" w14:textId="23486DD5" w:rsidR="001418F4" w:rsidRPr="008E1426" w:rsidRDefault="001418F4" w:rsidP="09354AE5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Kvinnor med ny sexuell kontakt eller de som ber om att bli testade</w:t>
       </w:r>
       <w:r w:rsidR="4569B852">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="065495CB">
         <w:t>kan få hjälp av barnmorska/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="065495CB">
         <w:t>ssk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="065495CB">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidR="4569B852">
         <w:t xml:space="preserve">hänvisas </w:t>
       </w:r>
       <w:r w:rsidR="6795C628">
         <w:t xml:space="preserve">till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="3963F6C9">
         <w:t>hemtest</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="3963F6C9">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">via </w:t>
+        <w:t xml:space="preserve"> via </w:t>
       </w:r>
       <w:r w:rsidR="16304155">
         <w:t>1177</w:t>
       </w:r>
       <w:r w:rsidR="31E7A4E6">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="16304155">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="16304155" w:rsidRPr="09354AE5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Provtagningskit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="16304155" w:rsidRPr="09354AE5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> för klamydia och gonorré (Västra Götaland) kvinna</w:t>
@@ -477,167 +486,211 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="45782133">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t>roteras i cervixkanalen och förs därefter ned i provtagningsröret</w:t>
       </w:r>
       <w:r w:rsidR="386400A7">
         <w:t xml:space="preserve"> och knäcks mot kanten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B05C6A6" w14:textId="77777777" w:rsidR="00466AAC" w:rsidRDefault="001418F4" w:rsidP="00466AAC">
       <w:r>
         <w:t xml:space="preserve">Urinprov: Patienten skall ha haft urinen i blåsan minst en timme innan provtagningen. Det är den första portionen, som ska skickas för analys i UPT rör. Obs ej </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mittstråleprov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. När man sedan fyller på urin i UPT röret är det viktigt att vätskenivån håller sig mellan de två svarta linjerna i fyllnadsfönstret.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431A788A" w14:textId="082A54D9" w:rsidR="297C5C6A" w:rsidRPr="00466AAC" w:rsidRDefault="297C5C6A" w:rsidP="00466AAC">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7F842A5E" w14:textId="02D6C9BB" w:rsidR="297C5C6A" w:rsidRDefault="297C5C6A" w:rsidP="09354AE5">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="22"/>
       </w:pPr>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="00466AAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ny metod för klamydia g</w:t>
+          <w:t>STI-provtagningsmall - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
-        <w:r w:rsidRPr="00466AAC">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0598B1C7" w14:textId="0D580742" w:rsidR="001262B9" w:rsidRDefault="001262B9" w:rsidP="09354AE5">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="22"/>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="001262B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>o</w:t>
+          <w:t xml:space="preserve">Smittskyddsblad Klamydia och </w:t>
         </w:r>
-        <w:r w:rsidRPr="00466AAC">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001262B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>norré PCR.pdf</w:t>
+          <w:t>Lymphogranuloma</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001262B9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001262B9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>venerum</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001262B9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (LGV) läkarinformation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F842A5E" w14:textId="02D6C9BB" w:rsidR="297C5C6A" w:rsidRPr="00466AAC" w:rsidRDefault="297C5C6A" w:rsidP="09354AE5">
+    <w:p w14:paraId="269A41AD" w14:textId="53278F52" w:rsidR="0032580D" w:rsidRPr="00466AAC" w:rsidRDefault="0032580D" w:rsidP="09354AE5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="22"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="00466AAC">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="0032580D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>STI-provtagningsmall - Vårdgivarwebben Västra Götalandsregionen</w:t>
+          <w:t>ROSP ändrad klamydia-diagnostik.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C3D25EA" w14:textId="7A3BD483" w:rsidR="001418F4" w:rsidRPr="00555694" w:rsidRDefault="001418F4" w:rsidP="00FC03FE">
       <w:r w:rsidRPr="0B2622D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kontrollprov:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Efter en korrekt genomförd behandling </w:t>
       </w:r>
       <w:r w:rsidR="65BB1844">
         <w:t>(</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">behövs inget kontrollprov. Om man av annat skäl väljer att ta kontrollprov ska man vänta minst fyra veckor efter påbörjad behandling för att undvika falskt positivt utfall. Vid fortsatta besvär, </w:t>
+        <w:t xml:space="preserve">behövs inget kontrollprov. Om man av annat skäl väljer att ta kontrollprov ska man vänta minst fyra veckor efter påbörjad behandling för att undvika falskt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">positivt utfall. Vid fortsatta besvär, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>provtag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> istället för mycoplasma </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för mycoplasma </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>genitalium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och gonorré om ej gjort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E462D2" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="00555694" w:rsidRDefault="001418F4" w:rsidP="00FC03FE">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Provtag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00555694">
         <w:t xml:space="preserve"> alltid när infektion kan misstänkas och behandla aldrig utan att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>provta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00555694">
         <w:t xml:space="preserve"> först. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AFB97B" w14:textId="33402B0D" w:rsidR="001418F4" w:rsidRDefault="001418F4" w:rsidP="00FC03FE">
       <w:r>
         <w:t>Vid samtidig graviditet rekommenderas kontrollprov enl</w:t>
       </w:r>
       <w:r w:rsidR="00FC03FE">
         <w:t>igt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> nedan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046B5717" w14:textId="2D10F174" w:rsidR="001418F4" w:rsidRPr="002D4A3F" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61189">
-        <w:lastRenderedPageBreak/>
         <w:t>Behandling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> icke gravid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F8B1B3" w14:textId="65EED106" w:rsidR="001418F4" w:rsidRDefault="001418F4" w:rsidP="3B3A4871">
       <w:r>
         <w:t xml:space="preserve">Behandla i första hand med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Doxycyklin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="37402B67">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">00 mg </w:t>
       </w:r>
       <w:r w:rsidR="594D34EC">
@@ -1008,142 +1061,177 @@
     <w:p w14:paraId="7555B220" w14:textId="77777777" w:rsidR="001418F4" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:r w:rsidRPr="00A61189">
         <w:t xml:space="preserve">Patienten ska vid behandling få skriftlig patientinformation med förhållningsregler. De finns på regionens smittskyddsenhets hemsida och uppdateras löpande. Där finns även allmän information till behandlande läkare och länken för att kunna </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">utföra </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61189">
         <w:t>smittskyddsanmäla</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61189">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739F5CF3" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="003F2FB1" w:rsidRDefault="001418F4" w:rsidP="001418F4">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="22"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="003F2FB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Länk till Smittskydd information Klamydia</w:t>
+          <w:t xml:space="preserve">Länk till Smittskydd information </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F2FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>K</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F2FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>lamydia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43BDC2B3" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="003F2FB1" w:rsidRDefault="001418F4" w:rsidP="001418F4">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="22"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="003F2FB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Länk till </w:t>
+          <w:t>Länk</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F2FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F2FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">till </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="003F2FB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Smi-net</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="003F2FB1">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E32092" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="003F2FB1" w:rsidRDefault="001418F4" w:rsidP="001418F4">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="22"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="003F2FB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Länk till smittskyddet</w:t>
+          <w:t>Länk till sm</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F2FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F2FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ttskyddet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61656F2F" w14:textId="5A5FEFF5" w:rsidR="001418F4" w:rsidRPr="00A61189" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:r w:rsidRPr="00A61189">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Meddela också att patienten är skyldig att medverka vid smittspårnin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">g och kommer att kontaktas av </w:t>
       </w:r>
       <w:r w:rsidRPr="00757EF4">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>barnmorska</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61189">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">på Gynmottagningen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61189">
         <w:t>för det.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B67385E" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="007715E0" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="007715E0">
-        <w:lastRenderedPageBreak/>
         <w:t>Arbetsrutin för sju</w:t>
       </w:r>
       <w:r>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="007715E0">
         <w:t>sköterskor</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007715E0">
         <w:t xml:space="preserve"> barnmorskor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och läkare </w:t>
       </w:r>
       <w:r w:rsidRPr="007715E0">
         <w:t>vid upptäckt positiv klamydia</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -1220,56 +1308,68 @@
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">skriver recept på antibiotika </w:t>
       </w:r>
       <w:r w:rsidR="657BEC97">
         <w:t>(om ej gjort)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0184809D" w14:textId="77777777" w:rsidR="001E1E16" w:rsidRDefault="001418F4" w:rsidP="001E1E16">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">samt fyller i och signerar ID-märkt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="09354AE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>informationsblad</w:t>
+          <w:t>informatio</w:t>
+        </w:r>
+        <w:r w:rsidRPr="09354AE5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidRPr="09354AE5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>sblad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D74D2D">
         <w:t xml:space="preserve"> (Klamydiabrev)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78398521" w14:textId="77909A83" w:rsidR="09354AE5" w:rsidRDefault="001418F4" w:rsidP="001E1E16">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">dikterar i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1465,64 +1565,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">barnmorskor på gynmottagningen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61189">
         <w:t>smittspårning och anmälan till smittskyddsenheten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> enligt ovan</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61189">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4F6A">
         <w:t>Kuratorerna och barnmorskorna har ett eget PM för sin handläggning</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B618D98" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="00A61189" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A61189">
+        <w:lastRenderedPageBreak/>
         <w:t>Ansvar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60CC5CDF" w14:textId="05B20E4F" w:rsidR="001418F4" w:rsidRPr="003F2FB1" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:r w:rsidRPr="00A61189">
         <w:t>Gäller för all personal inom VO Kvinnosjukvård/Område 1/SU. Ansvar för spridning och implementering har VC/VÖL. Verksamhetschefen ansvarar för att rutinen finns och följer gällande författningar och lagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B13C589" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="00A61189" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A61189">
-        <w:lastRenderedPageBreak/>
         <w:t>Uppföljning, utvärdering och revision</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608DC92C" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="00A61189" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61189">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Verksamhetschef ansvarar för uppföljning av innehållet i rutinen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61189">
         <w:t xml:space="preserve">Medvetet avsteg från rutinen dokumenteras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A61189">
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A61189">
         <w:t xml:space="preserve"> om rutinen är kopplad till patient. Övriga orsaker till avsteg från rutinen rapporteras i </w:t>
@@ -1532,141 +1632,141 @@
         <w:t>MedControlPRO</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A61189">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AE77D2" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="00A61189" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A61189">
         <w:t>Relaterad information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A076410" w14:textId="685CC216" w:rsidR="001418F4" w:rsidRPr="00A61189" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="22"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="003F2FB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Riktlinjer för klamydiaprovtagning på abortmottagningen</w:t>
+          <w:t>Riktlinjer för klamydiaprovtagning</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F2FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003F2FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>på abortmottagningen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F2FB1">
         <w:t>”Abort” och</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61189">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="003F2FB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Riktlinjer för smittspårning.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3896B93B" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="007715E0" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007715E0">
         <w:t>Kunskapsöversikt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094CCE86" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="007715E0" w:rsidRDefault="001418F4" w:rsidP="003F2FB1">
       <w:r>
         <w:t xml:space="preserve">På </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>VGRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> hemsidor kan man läsa bra sammanfattningar om sjukdomen, behandling och klamydia.se. Läs på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="3B3A4871">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.fol</w:t>
-[...11 lines deleted...]
-          <w:t>halsomyndigheten.se/</w:t>
+          <w:t>https://www.folkhalsomyndigheten.se/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3B3A4871">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>eller regionala smittskyddets hemsidor VG region &gt; Smittskyddsenheten &gt; STI &gt; Klamydia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382FCE7E" w14:textId="5F5B6CA0" w:rsidR="143153AE" w:rsidRDefault="143153AE" w:rsidP="3B3A4871">
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId27">
         <w:r w:rsidRPr="3B3A4871">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Sexuellt överförbara bakteriella infektioner - behandlingsrekommendation (lakemedelsverket.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="629BA619" w14:textId="77777777" w:rsidR="001418F4" w:rsidRPr="007715E0" w:rsidRDefault="001418F4" w:rsidP="007D2C0E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Granskare/arbetsgrupp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C71AB1" w14:textId="77777777" w:rsidR="001418F4" w:rsidRDefault="001418F4" w:rsidP="007D2C0E">
       <w:r>
         <w:t>Ebba Holmquist</w:t>
       </w:r>
       <w:r w:rsidRPr="007715E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Gynekolog, gyn, SS</w:t>
@@ -1676,65 +1776,65 @@
       <w:r>
         <w:t>Lena Bergendahl Barnmorska, gyn, SS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="04D5034C" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="001418F4" w:rsidP="0030104C">
       <w:r>
         <w:t>Susanne Sävhed Barnmorska, VEC gyn SS</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="0043011F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56B55272" w14:textId="77777777" w:rsidR="003C4EAF" w:rsidRDefault="003C4EAF">
+    <w:p w14:paraId="07A0FEEF" w14:textId="77777777" w:rsidR="007470A9" w:rsidRDefault="007470A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06CABF1E" w14:textId="77777777" w:rsidR="003C4EAF" w:rsidRDefault="003C4EAF">
+    <w:p w14:paraId="08AB4FC1" w14:textId="77777777" w:rsidR="007470A9" w:rsidRDefault="007470A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="013329FC" w14:textId="77777777" w:rsidR="003C4EAF" w:rsidRDefault="003C4EAF">
+    <w:p w14:paraId="5FD87AB7" w14:textId="77777777" w:rsidR="007470A9" w:rsidRDefault="007470A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1984,61 +2084,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51CBAAB0" w14:textId="77777777" w:rsidR="003C4EAF" w:rsidRDefault="003C4EAF"/>
+    <w:p w14:paraId="4EA52923" w14:textId="77777777" w:rsidR="007470A9" w:rsidRDefault="007470A9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3827FD7F" w14:textId="77777777" w:rsidR="003C4EAF" w:rsidRDefault="003C4EAF">
+    <w:p w14:paraId="67B830ED" w14:textId="77777777" w:rsidR="007470A9" w:rsidRDefault="007470A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1241A026" w14:textId="77777777" w:rsidR="003C4EAF" w:rsidRDefault="003C4EAF">
+    <w:p w14:paraId="68081A8B" w14:textId="77777777" w:rsidR="007470A9" w:rsidRDefault="007470A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -4855,51 +4955,51 @@
   <w:num w:numId="18" w16cid:durableId="1301956211">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="94642348">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="848175515">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1893299295">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="51124898">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1134325335">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4930,50 +5030,51 @@
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B37EF"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C067D"/>
     <w:rsid w:val="000D29AB"/>
     <w:rsid w:val="000E17F6"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00120B81"/>
+    <w:rsid w:val="001262B9"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001418F4"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001640E0"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
@@ -4994,50 +5095,51 @@
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00287B81"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D7FC5"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="0030104C"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="0032580D"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C4EAF"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
@@ -5123,88 +5225,90 @@
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D2D4A"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0071150C"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007470A9"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D2C0E"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B7D3B"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E1149"/>
     <w:rsid w:val="008E1426"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E50BA"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="0096554C"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A4750"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
@@ -5213,55 +5317,57 @@
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F156A"/>
     <w:rsid w:val="009F1B89"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA26A0"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE46BC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B1189E"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B54ADF"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92730"/>
@@ -8081,51 +8187,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/sexuell-halsa/kunskapscentrum-for-sexuell-halsa/material-och-publikationer/sti-provtagningsmall/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/global-sok?q=%C3%B6verf%C3%B6rbara%20bakteriella%20infektioner" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su2244-1686140370-363/surrogate/Ny%20metod%20f%C3%B6r%20klamydia%20gonorr%C3%A9%20PCR.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sminet3-prod.sminet.sjunet.org/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-283/surrogate/Abort.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/klamydia/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4323-336738285-626/surrogate/Klamydiabrev.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SMSK10352-1466081082-73/SURROGATE/Smittskyddsblad%20Klamydia%20och%20Lymphogranuloma%20venerum%20(LGV)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sminet3-prod.sminet.sjunet.org/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/amnesomraden/sexuell-halsa/kunskapscentrum-for-sexuell-halsa/material-och-publikationer/sti-provtagningsmall/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/klamydia/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9786-1429723585-283/surrogate/Abort.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4323-336738285-626/surrogate/Klamydiabrev.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su2244-1686140370-369/surrogate/ROSP%20%c3%a4ndrad%20klamydia-diagnostik.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/global-sok?q=%C3%B6verf%C3%B6rbara%20bakteriella%20infektioner" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8421,56 +8527,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1436</Words>
-  <Characters>7613</Characters>
+  <Words>1489</Words>
+  <Characters>7895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
+  <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9031</CharactersWithSpaces>
+  <CharactersWithSpaces>9366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Klamydiainfektion, genital</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Annica Granberg</lastModifiedBy>
-  <revision>47</revision>
+  <revision>50</revision>
   <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>