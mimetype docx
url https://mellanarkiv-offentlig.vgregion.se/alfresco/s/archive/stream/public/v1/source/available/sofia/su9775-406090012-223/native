--- v0 (2025-12-13)
+++ v1 (2026-04-05)
@@ -6,1016 +6,999 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007F4CC7" w:rsidR="00184167" w:rsidP="007F4CC7" w:rsidRDefault="00957A09" w14:paraId="1CD4C107" w14:textId="4F7163CD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="1CD4C107" w14:textId="4F7163CD" w:rsidR="00184167" w:rsidRPr="007F4CC7" w:rsidRDefault="00957A09" w:rsidP="007F4CC7">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lokal östrogenbehandling inom vo onkologi </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w:rsidR="005218AA" w:rsidP="00737FDD" w:rsidRDefault="005218AA" w14:paraId="28FDE783" w14:textId="1C94CCDA">
-[...3 lines deleted...]
-      <w:bookmarkStart w:name="_Toc124421010" w:id="1"/>
+    <w:p w14:paraId="28FDE783" w14:textId="1C94CCDA" w:rsidR="005218AA" w:rsidRDefault="005218AA" w:rsidP="00737FDD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc124421010"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00737FDD">
         <w:t>Förändringar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="007A334E" w:rsidR="005218AA" w:rsidP="007F4CC7" w:rsidRDefault="1689F3AF" w14:paraId="2FA74862" w14:textId="25E5E12B">
+    <w:p w14:paraId="2FA74862" w14:textId="012351FE" w:rsidR="005218AA" w:rsidRPr="007A334E" w:rsidRDefault="1689F3AF" w:rsidP="02095CAA">
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00B52FE0">
         <w:t>et</w:t>
       </w:r>
       <w:r w:rsidR="1E88D63F">
         <w:t>ta</w:t>
       </w:r>
       <w:r w:rsidR="00B52FE0">
         <w:t xml:space="preserve"> är ett</w:t>
       </w:r>
       <w:r w:rsidR="0031050C">
         <w:t xml:space="preserve"> nytt dokument</w:t>
       </w:r>
       <w:r w:rsidR="00FB3D9E">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="354CCE1C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="4A2B5725" w:rsidRPr="02095CAA">
+        <w:t>Ingen förändring av innehåll. Snabbupprättande pga administrativ omstrukturering. Godkänt av VC Andreas Hallqvist.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007155D5" w:rsidP="00737FDD" w:rsidRDefault="008C7F0C" w14:paraId="3F90AF7E" w14:textId="5193E09D">
-[...5 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="70DAEBDF" w14:textId="77777777" w:rsidR="00724798" w:rsidRDefault="008C7F0C" w:rsidP="00724798">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc124421012"/>
+      <w:r w:rsidRPr="00724798">
         <w:t>Bakgrund</w:t>
-      </w:r>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="69AEF38A" w:rsidP="5D5D3769" w:rsidRDefault="69AEF38A" w14:paraId="063A7D91" w14:textId="4F387788">
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> samt för symtom som trängningsinkontinens, urgency och recidiverande urinvägsinfektioner. Lokal behandling rekommenderas även till asymtomatiska kvinnor i preventivt syfte. </w:t>
+    <w:p w14:paraId="063A7D91" w14:textId="1D08ACD3" w:rsidR="69AEF38A" w:rsidRDefault="69AEF38A" w:rsidP="00724798">
+      <w:r w:rsidRPr="02095CAA">
+        <w:t xml:space="preserve">Vid onkologisk behandling riskerar kvinnor att hamna i ett tillfälligt, för tidigt (prematurt) eller förstärkt klimakterium. Denna rutin säkerställer att ansvarig läkare och kontaktsjuksköterska identifierar och erbjuder lokal hormonsubstitution till alla kvinnor som genomgått behandling för cancersjukdom och som därigenom utvecklat östrogenbristsymtom från slemhinnor i vulva och vagina. Östrogenbrist leder till atrofi av slemhinnan i underlivet, vilket kan orsaka torra och sköra slemhinnor, samlagssmärta, klåda, irritation och sveda. Det ökar även risken för infektioner såsom vaginos, candidavaginit, vaginit samt för symtom som trängningsinkontinens, urgency och recidiverande urinvägsinfektioner. Lokal behandling rekommenderas även till asymtomatiska kvinnor i preventivt syfte. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="69AEF38A" w:rsidP="5D5D3769" w:rsidRDefault="69AEF38A" w14:paraId="61128514" w14:textId="0AD1F64E">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="61128514" w14:textId="0AD1F64E" w:rsidR="69AEF38A" w:rsidRDefault="69AEF38A" w:rsidP="5D5D3769">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5D5D3769">
         <w:t>Ooforektomi och strålbehandling som inkluderar äggstockarna medför ett irreversibelt bortfall av östrogen, då ovariernas stråltolerans är låg (&lt;5–10 Gy). Premenopausala kvinnor drabbas då av ett abrupt klimakterium, medan postmenopausala kvinnor ofta upplever en förstärkning av redan befintliga symtom till följd av ytterligare sänkt östrogennivå. Även antihormonell behandling och cytostatika kan leda till ett tillfälligt eller permanent östrogenbortfall, med liknande symtombild.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6E6400F8" w:rsidP="71849158" w:rsidRDefault="6E6400F8" w14:paraId="4F505B9B" w14:textId="63FA1518">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4F505B9B" w14:textId="63FA1518" w:rsidR="6E6400F8" w:rsidRDefault="6E6400F8" w:rsidP="71849158">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="26834F1C" w:rsidP="2EFDCAB8" w:rsidRDefault="26834F1C" w14:paraId="0A567D91" w14:textId="723651AD">
+    <w:p w14:paraId="0A567D91" w14:textId="723651AD" w:rsidR="26834F1C" w:rsidRDefault="26834F1C" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2EFDCAB8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Vid vårdkontakt före, under och efter onkologisk behandling ska alla kvinnor ges information om lokal östrogenbehandling och recept förskrivas. Insatt behandling ska utvärderas avseende följsamhet och effekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005218AA" w:rsidR="00F40B5E" w:rsidP="2EFDCAB8" w:rsidRDefault="00065A6B" w14:paraId="1854686C" w14:textId="55F845DA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="1854686C" w14:textId="55F845DA" w:rsidR="00F40B5E" w:rsidRPr="005218AA" w:rsidRDefault="00065A6B" w:rsidP="2EFDCAB8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Utförande</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005218AA" w:rsidR="00F40B5E" w:rsidP="2EFDCAB8" w:rsidRDefault="24C0144B" w14:paraId="3774F9A7" w14:textId="6281D094">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3774F9A7" w14:textId="6281D094" w:rsidR="00F40B5E" w:rsidRPr="005218AA" w:rsidRDefault="24C0144B" w:rsidP="2EFDCAB8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4070387D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Lokal östrogenbehandling bör användas såväl vaginalt som i yttre genitala (inre och yttre blygdläppar, klitorispistill, urinrörsmynning och slidmynning). Vid insättning rekommenderas behandling varje kväll </w:t>
       </w:r>
-      <w:r w:rsidRPr="4070387D" w:rsidR="1A742DF2">
+      <w:r w:rsidR="1A742DF2" w:rsidRPr="4070387D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>2–3</w:t>
       </w:r>
       <w:r w:rsidRPr="4070387D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> veckor, därefter 2 gånger per vecka alternativt varannan kväll. Behandling med lokal östrogen behöver användas livslångt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005218AA" w:rsidR="00F40B5E" w:rsidP="2EFDCAB8" w:rsidRDefault="24C0144B" w14:paraId="26EBD7CE" w14:textId="5C1117A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26EBD7CE" w14:textId="5C1117A1" w:rsidR="00F40B5E" w:rsidRPr="005218AA" w:rsidRDefault="24C0144B" w:rsidP="2EFDCAB8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2EFDCAB8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Gällande kvinnor med bröstcancer är lågdos lokalt östrogen (Blissel och Estrokad) rekommenderat. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005218AA" w:rsidR="00F40B5E" w:rsidP="5C445610" w:rsidRDefault="24C0144B" w14:paraId="4CB74604" w14:textId="4DCE3839">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4CB74604" w14:textId="4FF1D6F2" w:rsidR="00F40B5E" w:rsidRPr="005218AA" w:rsidRDefault="24C0144B" w:rsidP="5C445610">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5C445610" w:rsidR="24C0144B">
+      <w:r w:rsidRPr="02095CAA">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Gällande Endo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5C445610" w:rsidR="1B30CB1B">
+        <w:t xml:space="preserve">Gällande </w:t>
+      </w:r>
+      <w:r w:rsidR="003D796B">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="02095CAA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>ndo</w:t>
+      </w:r>
+      <w:r w:rsidR="1B30CB1B" w:rsidRPr="02095CAA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>metriestromacellssarkom</w:t>
       </w:r>
-      <w:r w:rsidRPr="5C445610" w:rsidR="24C0144B">
+      <w:r w:rsidRPr="02095CAA">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> är lokal östrogenbehandling kontraindicerat. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005218AA" w:rsidR="00F40B5E" w:rsidP="5C445610" w:rsidRDefault="24C0144B" w14:paraId="41A18779" w14:textId="2EE39F1E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="41A18779" w14:textId="2EE39F1E" w:rsidR="00F40B5E" w:rsidRPr="005218AA" w:rsidRDefault="24C0144B" w:rsidP="5C445610">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5C445610" w:rsidR="24C0144B">
+      <w:r w:rsidRPr="5C445610">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Observandum! Vid den initiala behandlingen kan lokal sveda, klåda, svullnad samt flytningar förekomma vilket är tecken på att slemhinnan är omättad och </w:t>
       </w:r>
-      <w:r w:rsidRPr="5C445610" w:rsidR="03902BEA">
+      <w:r w:rsidR="03902BEA" w:rsidRPr="5C445610">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="5C445610" w:rsidR="24C0144B">
+      <w:r w:rsidRPr="5C445610">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>är övergående. Även svullnadskänsla i bröst och huvudvärk kan förekomma, även det är övergående.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="600"/>
         <w:gridCol w:w="7920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="2EFDCAB8" w:rsidTr="267CED8F" w14:paraId="56E85895" w14:textId="77777777">
+      <w:tr w:rsidR="2EFDCAB8" w14:paraId="56E85895" w14:textId="77777777" w:rsidTr="267CED8F">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w14:paraId="05A544CC" w14:textId="5BC4B9D1"/>
+          <w:p w14:paraId="05A544CC" w14:textId="5BC4B9D1" w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w14:paraId="2A69E66E" w14:textId="71F4ADE6"/>
+          <w:p w14:paraId="2A69E66E" w14:textId="71F4ADE6" w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="2EFDCAB8" w:rsidTr="00F30F62" w14:paraId="36C68AF2" w14:textId="77777777">
+      <w:tr w:rsidR="2EFDCAB8" w14:paraId="36C68AF2" w14:textId="77777777" w:rsidTr="00F30F62">
         <w:trPr>
           <w:trHeight w:val="3534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w14:paraId="4023E0BC" w14:textId="782BCCAF"/>
+          <w:p w14:paraId="4023E0BC" w14:textId="782BCCAF" w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="5981E8DC" w:rsidP="267CED8F" w:rsidRDefault="5981E8DC" w14:paraId="278CC558" w14:textId="686FF319">
+          <w:p w14:paraId="278CC558" w14:textId="686FF319" w:rsidR="5981E8DC" w:rsidRDefault="5981E8DC" w:rsidP="267CED8F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="267CED8F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Hormonpreparat för lokal östrogenbehandling</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5981E8DC" w:rsidP="2EFDCAB8" w:rsidRDefault="5981E8DC" w14:paraId="5659FB0C" w14:textId="7C29E5F0">
+          <w:p w14:paraId="5659FB0C" w14:textId="7C29E5F0" w:rsidR="5981E8DC" w:rsidRDefault="5981E8DC" w:rsidP="2EFDCAB8">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="2EFDCAB8">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5981E8DC" w:rsidP="267CED8F" w:rsidRDefault="5981E8DC" w14:paraId="3C692116" w14:textId="52DCB2DD">
+          <w:p w14:paraId="3C692116" w14:textId="52DCB2DD" w:rsidR="5981E8DC" w:rsidRDefault="5981E8DC" w:rsidP="267CED8F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="267CED8F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Ovesterin vaginalkräm 1 mg/g</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5981E8DC" w:rsidP="267CED8F" w:rsidRDefault="5981E8DC" w14:paraId="2AB9863B" w14:textId="573E020E">
+          <w:p w14:paraId="2AB9863B" w14:textId="573E020E" w:rsidR="5981E8DC" w:rsidRDefault="5981E8DC" w:rsidP="267CED8F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="267CED8F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Ovesterin vagitorium 0.5 mg</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5981E8DC" w:rsidP="267CED8F" w:rsidRDefault="5981E8DC" w14:paraId="6EF79AC9" w14:textId="5C8FDBA3">
+          <w:p w14:paraId="6EF79AC9" w14:textId="5C8FDBA3" w:rsidR="5981E8DC" w:rsidRDefault="5981E8DC" w:rsidP="267CED8F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="267CED8F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Blissel vaginalgel 50 mikrogram/g</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5981E8DC" w:rsidP="267CED8F" w:rsidRDefault="5981E8DC" w14:paraId="59A37B01" w14:textId="2FE3362F">
+          <w:p w14:paraId="59A37B01" w14:textId="2FE3362F" w:rsidR="5981E8DC" w:rsidRDefault="5981E8DC" w:rsidP="267CED8F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="267CED8F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Estrokad vagitorium 0.03 mg</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5981E8DC" w:rsidP="267CED8F" w:rsidRDefault="5981E8DC" w14:paraId="34ED0D96" w14:textId="35761B47">
+          <w:p w14:paraId="34ED0D96" w14:textId="35761B47" w:rsidR="5981E8DC" w:rsidRDefault="5981E8DC" w:rsidP="267CED8F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="267CED8F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Intrarosa 6,5 mg vagitorium</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="5981E8DC" w:rsidP="267CED8F" w:rsidRDefault="5981E8DC" w14:paraId="05ACFFE3" w14:textId="0F002480">
+          <w:p w14:paraId="05ACFFE3" w14:textId="0F002480" w:rsidR="5981E8DC" w:rsidRDefault="5981E8DC" w:rsidP="267CED8F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="267CED8F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Oestring vaginalinlägg 7,5 mikrogram/24 timmar (kräver viss kompetens)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="2EFDCAB8" w:rsidP="267CED8F" w:rsidRDefault="2EFDCAB8" w14:paraId="35286B40" w14:textId="58C07853">
+          <w:p w14:paraId="35286B40" w14:textId="58C07853" w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w:rsidP="267CED8F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00F30F62" w:rsidR="2EFDCAB8" w:rsidP="2EFDCAB8" w:rsidRDefault="5981E8DC" w14:paraId="6B1EB76C" w14:textId="3DC689E1">
+          <w:p w14:paraId="6B1EB76C" w14:textId="3DC689E1" w:rsidR="2EFDCAB8" w:rsidRPr="00F30F62" w:rsidRDefault="5981E8DC" w:rsidP="2EFDCAB8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="267CED8F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>OBS! Vaginal och yttre genital behandling ska alltid kombineras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="005218AA" w:rsidR="00F40B5E" w:rsidP="2EFDCAB8" w:rsidRDefault="7A2F7643" w14:paraId="4102B8CE" w14:textId="1B6DD1A9">
+    <w:p w14:paraId="4102B8CE" w14:textId="1B6DD1A9" w:rsidR="00F40B5E" w:rsidRPr="005218AA" w:rsidRDefault="7A2F7643" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2EFDCAB8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005218AA" w:rsidR="00F40B5E" w:rsidP="0034044D" w:rsidRDefault="1D933948" w14:paraId="04442AE2" w14:textId="272A419C">
+    <w:p w14:paraId="04442AE2" w14:textId="272A419C" w:rsidR="00F40B5E" w:rsidRPr="005218AA" w:rsidRDefault="1D933948" w:rsidP="00FD593B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
+      <w:r w:rsidRPr="00CD20BF">
+        <w:t>Östrogenfria</w:t>
+      </w:r>
       <w:r w:rsidRPr="2EFDCAB8">
-        <w:t>Östrogenfria preparat</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD593B">
+        <w:t>preparat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F40B5E" w:rsidP="1AB2EE72" w:rsidRDefault="1D933948" w14:paraId="18BE96D4" w14:textId="5DD5DE70">
+    <w:p w14:paraId="18BE96D4" w14:textId="03CD4D80" w:rsidR="00F40B5E" w:rsidRDefault="1D933948" w:rsidP="1AB2EE72">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4070387D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>För kvinnor där lokal östrogen</w:t>
       </w:r>
-      <w:r w:rsidRPr="4070387D" w:rsidR="1DA05C97">
+      <w:r w:rsidR="1DA05C97" w:rsidRPr="4070387D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="4070387D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> är kontrainducerat och för dem som inte vill eller kan använda lokala östrogenpreparat finns alternativ, t ex. Repadina, Replens, Vagivital och Vagisan. Recept på Replens kan förskrivas till kvinnor med behandling av aromastas-hämmare.</w:t>
+        <w:t xml:space="preserve"> är </w:t>
+      </w:r>
+      <w:r w:rsidR="005C1B9C" w:rsidRPr="4070387D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>kontraindicerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4070387D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och för de som inte vill eller kan använda lokala östrogenpreparat finns alternativ, t ex. Repadina, Replens, Vagivital och Vagisan. Recept på Replens kan förskrivas till kvinnor med behandling av aromastas-hämmare.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005218AA" w:rsidR="00407C14" w:rsidP="00213D86" w:rsidRDefault="00407C14" w14:paraId="41355A32" w14:textId="1A3EC70E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="41355A32" w14:textId="1A3EC70E" w:rsidR="00407C14" w:rsidRPr="005218AA" w:rsidRDefault="00407C14" w:rsidP="00213D86">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Uppföljning och rapportering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005218AA" w:rsidR="00F40B5E" w:rsidP="2EFDCAB8" w:rsidRDefault="00F40B5E" w14:paraId="4841F50A" w14:textId="00B02909">
+    <w:p w14:paraId="4841F50A" w14:textId="00B02909" w:rsidR="00F40B5E" w:rsidRPr="005218AA" w:rsidRDefault="00F40B5E" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Medvetet avsteg från rutinen dokumenteras i journalsystemet om rutinen är kopplad till patient. Övriga orsaker till avsteg från </w:t>
       </w:r>
       <w:r w:rsidR="00014F10">
         <w:t>rutinen</w:t>
       </w:r>
       <w:r w:rsidR="00C54BBE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rapporteras i MedControl PRO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D04ED" w:rsidR="005218AA" w:rsidP="00737FDD" w:rsidRDefault="005218AA" w14:paraId="1A418E11" w14:textId="7D56D2A1">
-[...3 lines deleted...]
-      <w:bookmarkStart w:name="_Toc124421020" w:id="3"/>
+    <w:p w14:paraId="1A418E11" w14:textId="7D56D2A1" w:rsidR="005218AA" w:rsidRPr="000D04ED" w:rsidRDefault="005218AA" w:rsidP="00737FDD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc124421020"/>
       <w:r>
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="004D5370">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="53876910" w:rsidP="2EFDCAB8" w:rsidRDefault="53876910" w14:paraId="2E4DE6AC" w14:textId="6D47B8B2">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="2E4DE6AC" w14:textId="49429BBF" w:rsidR="53876910" w:rsidRDefault="53876910" w:rsidP="2EFDCAB8">
+      <w:r>
         <w:t xml:space="preserve">Linda Åkeflo, </w:t>
       </w:r>
       <w:r w:rsidR="4D82096F">
-        <w:rPr/>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="53876910">
-        <w:rPr/>
+      <w:r>
         <w:t>pecialistsjuksköterska onkologi</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="2FE3A7C8">
-        <w:rPr/>
         <w:t xml:space="preserve">Lisen Heden, </w:t>
       </w:r>
       <w:r w:rsidR="246DCF72">
-        <w:rPr/>
         <w:t>Över</w:t>
       </w:r>
       <w:r w:rsidR="2FE3A7C8">
-        <w:rPr/>
         <w:t>sjuksköterska onkologi</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="7CD5C574">
-        <w:rPr/>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Karin Gustafsson, </w:t>
       </w:r>
       <w:r w:rsidR="08FABFFC">
-        <w:rPr/>
         <w:t>Specialistsjuksköterska</w:t>
       </w:r>
       <w:r w:rsidR="22780D49">
-        <w:rPr/>
         <w:t xml:space="preserve"> onkologi</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="31CB15DC">
-        <w:rPr/>
-        <w:t>Karin Bergmark, Överläkare g</w:t>
+        <w:t>Karin Bergmark, Överläkare gyno</w:t>
+      </w:r>
+      <w:r w:rsidR="0097451E">
+        <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="31CB15DC">
-        <w:rPr/>
-        <w:t>ynokolog</w:t>
+        <w:t>kolog</w:t>
       </w:r>
       <w:r w:rsidR="4D822698">
-        <w:rPr/>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D04ED" w:rsidR="005218AA" w:rsidP="00737FDD" w:rsidRDefault="005218AA" w14:paraId="4BAAC8D8" w14:textId="31B671F3">
-[...3 lines deleted...]
-      <w:bookmarkStart w:name="_Toc124421021" w:id="4"/>
+    <w:p w14:paraId="4BAAC8D8" w14:textId="31B671F3" w:rsidR="005218AA" w:rsidRPr="000D04ED" w:rsidRDefault="005218AA" w:rsidP="00737FDD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc124421021"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="447AA6E6" w:rsidP="2EFDCAB8" w:rsidRDefault="447AA6E6" w14:paraId="55D65AEF" w14:textId="107112A2">
+    <w:p w14:paraId="55D65AEF" w14:textId="107112A2" w:rsidR="447AA6E6" w:rsidRDefault="447AA6E6" w:rsidP="2EFDCAB8">
       <w:r w:rsidRPr="2EFDCAB8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Denna rutin bygger på Vägledning för Bäckencancerrehabilitering </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="2EFDCAB8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://cancercentrum.se/globalassets/vara-uppdrag/rehabilitering-palliativ-vard/vardprogram/vagledning-for-backencancerrehabilitering.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="2EFDCAB8" w:rsidP="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w14:paraId="29A3DDAE" w14:textId="6B6721CB">
+    <w:p w14:paraId="29A3DDAE" w14:textId="6B6721CB" w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="447AA6E6" w:rsidP="2EFDCAB8" w:rsidRDefault="447AA6E6" w14:paraId="0D0C48C8" w14:textId="1C6C6C08">
+    <w:p w14:paraId="0D0C48C8" w14:textId="1C6C6C08" w:rsidR="447AA6E6" w:rsidRDefault="447AA6E6" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2EFDCAB8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationellt Vårdprogram för Livmoderhals- och Vaginal cancer </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="2EFDCAB8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://kunskapsbanken.cancercentrum.se/diagnoser/livmoderhals-och-vaginalcancer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="2EFDCAB8" w:rsidP="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w14:paraId="41CE388E" w14:textId="0F0FB652">
+    <w:p w14:paraId="41CE388E" w14:textId="0F0FB652" w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="447AA6E6" w:rsidP="2EFDCAB8" w:rsidRDefault="447AA6E6" w14:paraId="22EDCFF6" w14:textId="17B9D008">
+    <w:p w14:paraId="22EDCFF6" w14:textId="17B9D008" w:rsidR="447AA6E6" w:rsidRDefault="447AA6E6" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2EFDCAB8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationellt Vårdprogram för Livmoderkroppscancer </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="2EFDCAB8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://kunskapsbanken.cancercentrum.se/globalassets/cancerdiagnoser/gynekologi/livmoderkroppscancer/vardprogram/nationellt-vardprogram-endometriecancer.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="2EFDCAB8" w:rsidP="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w14:paraId="34876654" w14:textId="59E1B4F6">
+    <w:p w14:paraId="34876654" w14:textId="59E1B4F6" w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="447AA6E6" w:rsidP="2EFDCAB8" w:rsidRDefault="447AA6E6" w14:paraId="16D5DF20" w14:textId="1F66DF0F">
+    <w:p w14:paraId="16D5DF20" w14:textId="1F66DF0F" w:rsidR="447AA6E6" w:rsidRDefault="447AA6E6" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2EFDCAB8">
         <w:t xml:space="preserve">SFOG-råd för klimakteriumal hormonbehandling 2019, Uppdaterad version 2021 </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="2EFDCAB8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.sfog.se/media/337273/mht-sfog-raad-210121.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="2EFDCAB8" w:rsidP="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w14:paraId="56075EED" w14:textId="703B7EF3">
+    <w:p w14:paraId="56075EED" w14:textId="703B7EF3" w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="447AA6E6" w:rsidP="2EFDCAB8" w:rsidRDefault="447AA6E6" w14:paraId="3DEAABA8" w14:textId="7F718B07">
+    <w:p w14:paraId="3DEAABA8" w14:textId="7F718B07" w:rsidR="447AA6E6" w:rsidRDefault="447AA6E6" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="2EFDCAB8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Film Lokal östrogenbehandling </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="2EFDCAB8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.1177.se/Vastra-Gotaland/sjukdomar--besvar/cancer/att-leva-med-cancer/rehabilitering-under-och-efter-cancer/sexuell-halsa-och-rehabilitering/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="2EFDCAB8" w:rsidP="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w14:paraId="10F5D9F2" w14:textId="4BFB3F1D">
+    <w:p w14:paraId="10F5D9F2" w14:textId="4BFB3F1D" w:rsidR="2EFDCAB8" w:rsidRDefault="2EFDCAB8" w:rsidP="2EFDCAB8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C93E32" w:rsidR="00455F1E" w:rsidP="00C93E32" w:rsidRDefault="447AA6E6" w14:paraId="6FF7BC65" w14:textId="7AC05E17">
+    <w:p w14:paraId="6FF7BC65" w14:textId="46846B61" w:rsidR="00455F1E" w:rsidRPr="00C93E32" w:rsidRDefault="005354CC" w:rsidP="00C93E32">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2EFDCAB8">
-        <w:t xml:space="preserve">Linde´n, Hirschberg, A., Sa´nchez-Rovira, P.,Presa-Lorite, J,. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00092925">
+        <w:t>Lindén</w:t>
+      </w:r>
+      <w:r w:rsidR="447AA6E6" w:rsidRPr="2EFDCAB8">
+        <w:t xml:space="preserve">, Hirschberg, A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15189" w:rsidRPr="2EFDCAB8">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74C44">
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15189" w:rsidRPr="2EFDCAB8">
+        <w:t>nchez</w:t>
+      </w:r>
+      <w:r w:rsidR="447AA6E6" w:rsidRPr="2EFDCAB8">
+        <w:t>-Rovira, P.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74C44">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="447AA6E6" w:rsidRPr="2EFDCAB8">
+        <w:t xml:space="preserve">Presa-Lorite, J,. </w:t>
+      </w:r>
+      <w:r w:rsidR="447AA6E6" w:rsidRPr="00092925">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Campos-Delgado, M., Gil-Gil, M., Lidbrink, E., Sua´rez-Almarza, J.,  Nieto-Magro, C. (2020). Efficacy and safety of ultra-low dose 0.005% estriol vaginal gel for the treatment of vulvovaginal atrophy in postklimakteriumal women with early breast cancer treated with nonsteroidal aromatase inhibitors: a phase II, randomized, double-blind, placebo-controlled trial</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00092925">
+        <w:t xml:space="preserve">Campos-Delgado, M., Gil-Gil, M., Lidbrink, E., </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74C44" w:rsidRPr="00092925">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Suárez</w:t>
+      </w:r>
+      <w:r w:rsidR="447AA6E6" w:rsidRPr="00092925">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-Almarza, J.,  Nieto-Magro, C. (2020). Efficacy and safety of ultra-low dose 0.005% estriol vaginal gel for the treatment of vulvovaginal atrophy in postklimakteriumal women with early breast cancer treated with nonsteroidal aromatase inhibitors: a phase II, randomized, double-blind, placebo-controlled trial</w:t>
+      </w:r>
+      <w:r w:rsidR="447AA6E6" w:rsidRPr="00092925">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. The Journal of The North American Klimakteriume Society, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00092925">
+      <w:r w:rsidR="447AA6E6" w:rsidRPr="00092925">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>27(5), 526-534, DOI: 10.1097/GME.0000000000001497</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00C93E32" w:rsidR="00455F1E" w:rsidSect="007F4CC7">
+    <w:sectPr w:rsidR="00455F1E" w:rsidRPr="00C93E32" w:rsidSect="007F4CC7">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BC764A" w:rsidRDefault="00BC764A" w14:paraId="3257F065" w14:textId="77777777">
+    <w:p w14:paraId="1B434791" w14:textId="77777777" w:rsidR="00157246" w:rsidRDefault="00157246">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BC764A" w:rsidRDefault="00BC764A" w14:paraId="1F39EBB8" w14:textId="77777777">
+    <w:p w14:paraId="1F032872" w14:textId="77777777" w:rsidR="00157246" w:rsidRDefault="00157246">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00BC764A" w:rsidRDefault="00BC764A" w14:paraId="10367F88" w14:textId="77777777">
+    <w:p w14:paraId="68B87538" w14:textId="77777777" w:rsidR="00157246" w:rsidRDefault="00157246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="30FD5B03" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30FD5B03" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...2 lines deleted...]
-        <w:rStyle w:val="PageNumber"/>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="029957F6" w14:textId="77777777">
+  <w:p w14:paraId="029957F6" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00095B64" w:rsidRDefault="00095B64" w14:paraId="4265D843" w14:textId="2FF82F5D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4265D843" w14:textId="2FF82F5D" w:rsidR="00095B64" w:rsidRDefault="00095B64">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text2" w:themeShade="80"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="666666" w:themeColor="text2" w:themeTint="99"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
@@ -1062,67 +1045,67 @@
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00C50EE5" w14:paraId="011A848B" w14:textId="08D73055">
+  <w:p w14:paraId="011A848B" w14:textId="08D73055" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00C50EE5" w:rsidP="00EC0A68">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="6D1A5481" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D1A5481" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C607DA6" wp14:editId="5CC10B17">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -1153,192 +1136,192 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BC764A" w:rsidRDefault="00BC764A" w14:paraId="4EE882A3" w14:textId="77777777"/>
+    <w:p w14:paraId="34B6D190" w14:textId="77777777" w:rsidR="00157246" w:rsidRDefault="00157246"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BC764A" w:rsidRDefault="00BC764A" w14:paraId="1DDC2308" w14:textId="77777777">
+    <w:p w14:paraId="5E88EFC9" w14:textId="77777777" w:rsidR="00157246" w:rsidRDefault="00157246">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00BC764A" w:rsidRDefault="00BC764A" w14:paraId="16BDAA76" w14:textId="77777777">
+    <w:p w14:paraId="0042698F" w14:textId="77777777" w:rsidR="00157246" w:rsidRDefault="00157246">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="108A0FA8" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="108A0FA8" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1615E82D" wp14:editId="6178C7E8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="74D35DA0" w14:textId="77777777">
+                        <w:p w14:paraId="74D35DA0" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1615E82D">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="74D35DA0" w14:textId="77777777">
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="008569C6" w14:paraId="5C6AFFBE" w14:textId="31259DC8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C6AFFBE" w14:textId="31259DC8" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="719A0D02" wp14:editId="673B2108">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bildobjekt 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -1418,2826 +1401,2826 @@
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="4445"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="1A36423D" w14:textId="77777777">
+                        <w:p w14:paraId="1A36423D" w14:textId="77777777" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="07A99AEC">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="1A36423D" w14:textId="77777777">
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A7062864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B36455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A926A0AA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E76FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E67CC0F4"/>
     <w:lvl w:ilvl="0" w:tplc="095EB79E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B380B574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9C2CABD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="84E6E880">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1554AB7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FDA42716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="E7762D8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F144759A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="332458B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13CCB779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8DE5A54"/>
     <w:lvl w:ilvl="0" w:tplc="C7C8BAB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1DFCCC24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="35D6BE98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5538CBD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8F982460">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FC5263D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B2EA6C56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="86A8848A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1466FB46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40A8A981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1D49B60"/>
     <w:lvl w:ilvl="0" w:tplc="4F98DD2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1EFC2C0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9AD6B394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B5D2CCCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="65AABCF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F306EC30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="9942DEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A648839E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E03AA916">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7182FF91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECE81C26"/>
     <w:lvl w:ilvl="0" w:tplc="65CA75D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E04C86E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D550F99E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CF188B82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="62B89F60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CBDEAE82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2CDC674A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="17FA3D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="05AE1DBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C940DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22C43F22"/>
     <w:lvl w:ilvl="0" w:tplc="84F2CF04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56768432">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="10ACF320">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B59EE40A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1A72D768">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5D62FB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="919458AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="926CDDBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="68F4DFF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1211840090">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1141924833">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1522664348">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1418407807">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="983392432">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="616451496">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1517888060">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="988823054">
@@ -4276,71 +4259,68 @@
   <w:num w:numId="19" w16cid:durableId="536965470">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2099018486">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1790391891">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1162818079">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="244458441">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="314649737">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="918515691">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00003AFC"/>
     <w:rsid w:val="00004D95"/>
@@ -4369,72 +4349,74 @@
     <w:rsid w:val="0006292B"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00065A6B"/>
     <w:rsid w:val="0006682B"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00073DDB"/>
     <w:rsid w:val="00074E41"/>
     <w:rsid w:val="00077A67"/>
     <w:rsid w:val="00083430"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00086FB4"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00092925"/>
     <w:rsid w:val="00093445"/>
     <w:rsid w:val="00094569"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00095B64"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D36F6"/>
     <w:rsid w:val="000D46A4"/>
     <w:rsid w:val="000E1915"/>
+    <w:rsid w:val="000E2AA5"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E761E"/>
     <w:rsid w:val="000F1E96"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00106C05"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00114AA8"/>
     <w:rsid w:val="00121713"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144A8D"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00157246"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A533F"/>
     <w:rsid w:val="001A56A9"/>
     <w:rsid w:val="001B0541"/>
     <w:rsid w:val="001B62B0"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C0327"/>
     <w:rsid w:val="001C1ABF"/>
     <w:rsid w:val="001C2482"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D460A"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00203061"/>
@@ -4506,140 +4488,146 @@
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="003469BB"/>
     <w:rsid w:val="00350432"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B281B"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B41C9"/>
     <w:rsid w:val="003C7BF2"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D157F"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6756"/>
     <w:rsid w:val="003D6B3F"/>
     <w:rsid w:val="003D6DF1"/>
+    <w:rsid w:val="003D796B"/>
     <w:rsid w:val="003D7ED9"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E5B77"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F5401"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00407C14"/>
     <w:rsid w:val="00407D4F"/>
     <w:rsid w:val="00412A07"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00415B4E"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004268BA"/>
+    <w:rsid w:val="004313E4"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="004319C6"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00442DDA"/>
     <w:rsid w:val="00443A35"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00446B8E"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00455F1E"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00462BC7"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048245D"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="004917F2"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00495A88"/>
     <w:rsid w:val="004A26F1"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B7316"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C39C0"/>
+    <w:rsid w:val="004D249C"/>
     <w:rsid w:val="004D5370"/>
     <w:rsid w:val="004D7529"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F6D0F"/>
     <w:rsid w:val="004F6DBB"/>
     <w:rsid w:val="00500749"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005021CB"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00520B39"/>
     <w:rsid w:val="005218AA"/>
     <w:rsid w:val="00523E5B"/>
     <w:rsid w:val="005307A0"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00533590"/>
+    <w:rsid w:val="005354CC"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="0054523D"/>
     <w:rsid w:val="00545E04"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="0056271A"/>
     <w:rsid w:val="00563942"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567369"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00573781"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00585C1A"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2A34"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B181C"/>
     <w:rsid w:val="005B1F06"/>
     <w:rsid w:val="005B4662"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C1B9C"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C5AA3"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E7616"/>
     <w:rsid w:val="005F37B8"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00605C4C"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00623810"/>
     <w:rsid w:val="00624C5C"/>
     <w:rsid w:val="0062792F"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00635F0E"/>
     <w:rsid w:val="0064338E"/>
     <w:rsid w:val="00646097"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
@@ -4649,50 +4637,51 @@
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A52D6"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C5672"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D4E4B"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="00715F23"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007218A3"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00724798"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00734E95"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="00736697"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00737FDD"/>
     <w:rsid w:val="00753526"/>
     <w:rsid w:val="00753529"/>
     <w:rsid w:val="00753A0D"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00764C92"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00767EB7"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774259"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00775AAF"/>
     <w:rsid w:val="007817DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007862CC"/>
     <w:rsid w:val="00790698"/>
@@ -4755,79 +4744,81 @@
     <w:rsid w:val="00904635"/>
     <w:rsid w:val="009060F7"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00913E21"/>
     <w:rsid w:val="0091480D"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="00922511"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="0094637D"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00955639"/>
     <w:rsid w:val="00957A09"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="0097451E"/>
     <w:rsid w:val="00985BD2"/>
     <w:rsid w:val="00986D9B"/>
     <w:rsid w:val="009908A7"/>
     <w:rsid w:val="009918E6"/>
     <w:rsid w:val="0099586F"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B3364"/>
     <w:rsid w:val="009B651D"/>
     <w:rsid w:val="009C0820"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C10B5"/>
     <w:rsid w:val="009C1587"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C3117"/>
     <w:rsid w:val="009C425E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D182F"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E29DF"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F163F"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A02876"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A12795"/>
     <w:rsid w:val="00A16537"/>
     <w:rsid w:val="00A25685"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37870"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65823"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A722BD"/>
     <w:rsid w:val="00A725A4"/>
     <w:rsid w:val="00A747F6"/>
     <w:rsid w:val="00A74A35"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81355"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
@@ -4849,50 +4840,51 @@
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B0295B"/>
     <w:rsid w:val="00B03AD8"/>
     <w:rsid w:val="00B03ADE"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B10835"/>
     <w:rsid w:val="00B10930"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B15286"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B17391"/>
     <w:rsid w:val="00B21286"/>
     <w:rsid w:val="00B21B26"/>
     <w:rsid w:val="00B3220E"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52FE0"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B74C44"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B80F13"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B864D2"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B954AC"/>
     <w:rsid w:val="00B955EC"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA1A7E"/>
     <w:rsid w:val="00BA622C"/>
     <w:rsid w:val="00BB38E7"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC764A"/>
     <w:rsid w:val="00BE2EC7"/>
     <w:rsid w:val="00BE3270"/>
     <w:rsid w:val="00BE405D"/>
@@ -4912,92 +4904,95 @@
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C54BBE"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C6595C"/>
     <w:rsid w:val="00C66B30"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C73E2A"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C93E32"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB0ADA"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1AAF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB7F2D"/>
     <w:rsid w:val="00CC0EEF"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD20BF"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE099B"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D01FD4"/>
     <w:rsid w:val="00D02E45"/>
     <w:rsid w:val="00D06240"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D208B1"/>
     <w:rsid w:val="00D21D05"/>
     <w:rsid w:val="00D36077"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62E37"/>
     <w:rsid w:val="00D7644D"/>
     <w:rsid w:val="00D76BFC"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D93C43"/>
     <w:rsid w:val="00DA1865"/>
+    <w:rsid w:val="00DA1B06"/>
     <w:rsid w:val="00DA1BC4"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA6F57"/>
     <w:rsid w:val="00DC2F6E"/>
     <w:rsid w:val="00DC39B1"/>
     <w:rsid w:val="00DC4A08"/>
     <w:rsid w:val="00DC500E"/>
     <w:rsid w:val="00DC6902"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF0B08"/>
     <w:rsid w:val="00DF334F"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E12329"/>
+    <w:rsid w:val="00E15189"/>
     <w:rsid w:val="00E37980"/>
     <w:rsid w:val="00E42A4F"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61C61"/>
     <w:rsid w:val="00E65E49"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E80137"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA59E7"/>
     <w:rsid w:val="00EA5B41"/>
     <w:rsid w:val="00EA5BD4"/>
     <w:rsid w:val="00EA7564"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
@@ -5020,270 +5015,277 @@
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F40B5E"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F53C9B"/>
     <w:rsid w:val="00F56350"/>
     <w:rsid w:val="00F71CD7"/>
     <w:rsid w:val="00F73E80"/>
     <w:rsid w:val="00F82974"/>
     <w:rsid w:val="00F86412"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91156"/>
     <w:rsid w:val="00F930E7"/>
     <w:rsid w:val="00FA0FC4"/>
     <w:rsid w:val="00FB1F13"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3D9E"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD41E0"/>
+    <w:rsid w:val="00FD593B"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE2064"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0201DD13"/>
+    <w:rsid w:val="02095CAA"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="03902BEA"/>
     <w:rsid w:val="05397DD5"/>
     <w:rsid w:val="06D54E36"/>
     <w:rsid w:val="08FABFFC"/>
     <w:rsid w:val="0A14DC7E"/>
     <w:rsid w:val="0B40F731"/>
     <w:rsid w:val="0BB0ACDF"/>
     <w:rsid w:val="13E1F72C"/>
     <w:rsid w:val="15578F25"/>
     <w:rsid w:val="1689F3AF"/>
     <w:rsid w:val="16C9E044"/>
     <w:rsid w:val="17DF34F3"/>
     <w:rsid w:val="188F2FE7"/>
     <w:rsid w:val="1A742DF2"/>
     <w:rsid w:val="1AB2EE72"/>
     <w:rsid w:val="1B30CB1B"/>
     <w:rsid w:val="1D933948"/>
     <w:rsid w:val="1DA05C97"/>
     <w:rsid w:val="1E88D63F"/>
     <w:rsid w:val="22780D49"/>
     <w:rsid w:val="246DCF72"/>
     <w:rsid w:val="24C0144B"/>
     <w:rsid w:val="267CED8F"/>
     <w:rsid w:val="26834F1C"/>
     <w:rsid w:val="2CB78F09"/>
     <w:rsid w:val="2E28135F"/>
     <w:rsid w:val="2E972769"/>
     <w:rsid w:val="2EFDCAB8"/>
     <w:rsid w:val="2FE3A7C8"/>
     <w:rsid w:val="31CB15DC"/>
+    <w:rsid w:val="354CCE1C"/>
     <w:rsid w:val="35E2C146"/>
     <w:rsid w:val="3B979B00"/>
     <w:rsid w:val="3E40C6AF"/>
     <w:rsid w:val="3EEB1EE5"/>
     <w:rsid w:val="3F846310"/>
     <w:rsid w:val="3FF1CCB8"/>
     <w:rsid w:val="4070387D"/>
     <w:rsid w:val="41203371"/>
     <w:rsid w:val="447AA6E6"/>
     <w:rsid w:val="483B051C"/>
+    <w:rsid w:val="495BBAE2"/>
     <w:rsid w:val="4985C41E"/>
+    <w:rsid w:val="4A2B5725"/>
     <w:rsid w:val="4CB97369"/>
     <w:rsid w:val="4D5ABC2D"/>
     <w:rsid w:val="4D82096F"/>
     <w:rsid w:val="4D822698"/>
     <w:rsid w:val="4FDBDD45"/>
     <w:rsid w:val="5177ADA6"/>
     <w:rsid w:val="53876910"/>
     <w:rsid w:val="55B98A16"/>
     <w:rsid w:val="5981E8DC"/>
     <w:rsid w:val="5982BF8B"/>
     <w:rsid w:val="5B1E8FEC"/>
     <w:rsid w:val="5BB7D417"/>
     <w:rsid w:val="5C445610"/>
     <w:rsid w:val="5D5D3769"/>
     <w:rsid w:val="5DC79008"/>
     <w:rsid w:val="5EEF74D9"/>
     <w:rsid w:val="62F1988D"/>
     <w:rsid w:val="641D64C4"/>
     <w:rsid w:val="643BFDAA"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="65620DC9"/>
     <w:rsid w:val="6805007A"/>
     <w:rsid w:val="69AEF38A"/>
     <w:rsid w:val="6A7C20D1"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6E6400F8"/>
     <w:rsid w:val="71849158"/>
+    <w:rsid w:val="73AAE8F9"/>
     <w:rsid w:val="75B63092"/>
     <w:rsid w:val="771C1AC7"/>
     <w:rsid w:val="785AFACC"/>
     <w:rsid w:val="7A2F7643"/>
     <w:rsid w:val="7CD5C574"/>
     <w:rsid w:val="7CD99474"/>
     <w:rsid w:val="7D2E6BEF"/>
     <w:rsid w:val="7EC3ABEC"/>
     <w:rsid w:val="7FFB9D83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="73C4F653"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{72441F4A-E3E5-4544-AD22-E5F1A688AA46}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5308,75 +5310,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5411,57 +5413,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5519,2273 +5521,2284 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007F4CC7"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00CB7F2D"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004F6DBB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003D6756"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00CB7F2D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00955639"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="720" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00955639"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC500E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10132"/>
       </w:tabs>
       <w:ind w:left="567" w:right="275"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00955639"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="720" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="005218AA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
     <w:rsid w:val="005218AA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005218AA"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005218AA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+    <w:name w:val="Rubrik 7 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004F6DBB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003D6756"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="003D6756"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
-    <w:name w:val="Body Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
     <w:rsid w:val="003D6756"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00B80F13"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00B80F13"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D796B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8132,52 +8145,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>541</Words>
+  <Characters>5076</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5606</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lokal östrogenbehandling inom vo onkologi</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Lisen Heden</lastModifiedBy>
-  <revision>6</revision>
+  <lastModifiedBy>Kajsa Nilsson</lastModifiedBy>
+  <revision>20</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>