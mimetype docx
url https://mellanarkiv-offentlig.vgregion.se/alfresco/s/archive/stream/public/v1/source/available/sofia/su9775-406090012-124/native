--- v0 (2025-12-13)
+++ v1 (2026-06-02)
@@ -8546,335 +8546,343 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="007A16FB" w:rsidR="00441AF5" w:rsidP="007A16FB" w:rsidRDefault="00441AF5" w14:paraId="0A5223AF" w14:textId="64609510">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00642817" w:rsidRDefault="00642817" w14:paraId="70CAF63D" w14:textId="77777777">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5428" w:type="pct"/>
+        <w:tblW w:w="9682" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="1102"/>
-        <w:gridCol w:w="684"/>
-        <w:gridCol w:w="1737"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1521"/>
         <w:gridCol w:w="1949"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="7F361A0B" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="7F361A0B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="186AF2C8" w14:textId="35EA18EC">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Indikation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="59F09262" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Läkemedel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="7D2CAE7C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Styrka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="362ED909" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ml/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="3E491034" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Maxdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="13FF5DE1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total dygnsdos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="46C1430D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kontraindikation, biverkningar och ev. annan anmärkning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="61FA01E4" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="61FA01E4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="59920D68" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Smärta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="531940E5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -8887,411 +8895,423 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Morfin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>sc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="0ADB8389" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10 mg /ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="2251D94A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="3909C067" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>gånger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="46270510" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="5E070241" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="5E070241" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="4F2761D1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="34E06E89" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tabl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Morfin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="20FD4EEB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="30C95C59" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1st</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="37E8870B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>gång</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="6E917A20" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="35463840" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="35463840" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="4DEE4F5B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="4A67246F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Kapsel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -9300,119 +9320,122 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Oxynorm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="71ED9003" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="41BAAD30" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1st</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="3192EC12" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9421,202 +9444,208 @@
               <w:t>gånger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="6C773C03" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="7A0EC4F0" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="7A0EC4F0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="61E8BE26" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="38D39BE9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Kapsel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Oxynorm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="291106E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="0D426373" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1st</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="46EDE79A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9625,206 +9654,212 @@
               <w:t>gånger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="2FDADAF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="35CA40DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="35CA40DC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="23A62686" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="3820958F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tabl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ibumetin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="55164F3D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>400mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="53EAAB27" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1st</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="6CB4E8C2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9833,1054 +9868,1639 @@
               <w:t>gånger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="73524266" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="7A68326F" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="7A68326F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="2B2710DD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="14BEB911" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tabl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Alvedon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="73CE7F4A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>500 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="53F629FA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1-2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="25B52B79" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>gånger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="325177A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Försiktighet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>leverpåverkan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="50B43F8A" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="50B43F8A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="0A63B454" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="2E09B27D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Supp Paracetamol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="45113330" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1 g</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="3FE580BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="6288DDBA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>gånger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="37AF0735" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Försiktighet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> vid </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>leverpåverkan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="4550CBE4" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="4550CBE4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="2DF66F52" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sömn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="62195CA0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tabl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Zopiklon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="02035D0A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="56150639" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="7F9C9E62" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>gång</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="3675191A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Grav</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>leverinsufficiens</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="79B87701" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="79B87701" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...15 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="4D91F564" w:rsidRDefault="007A16FB" w14:paraId="47AAD4AD" w14:textId="2E983C43">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Överkänslighet</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:tcBorders>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Anafylaxi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="7FADCB6F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Medicinsk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oxygen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="49625251" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2–3 l </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>på</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>grimma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="5BFCC3F7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="0AF6D312" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Läkare bör kontaktas vid O2-</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>terapi &gt;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> och KOL</w:t>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="4D91F564" w:rsidRDefault="007A16FB" w14:paraId="3A0C0213" w14:textId="01FAF63C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Försiktighet vid astma, bleomycinbeh och KOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="0707E884" w14:textId="77777777">
+      <w:tr w:rsidR="4D91F564" w:rsidTr="4D91F564" w14:paraId="3D2B7C45">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="780C3119"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="22D1FC92" w14:textId="53F0172D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Adrenalin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="50D9B617" w14:textId="084E1BC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Autoinjektor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (EpiPen) i första hand</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="1FC55F52" w14:textId="27938C6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="0369007B" w14:textId="1E9144E6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>I andra hand</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="61587007" w14:textId="550B5D7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Inj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adrenalin 1mg/ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="4EC2FEE8" w14:textId="77B2C8F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="3DAB1578" w14:textId="66D77BA4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="36557C87" w14:textId="54D7D601">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="01861D10" w14:textId="260BF547">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="53B54FB7" w14:textId="4164FA4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="1AE11E89" w14:textId="69783C50">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="18D3D9F2" w14:textId="76E6FE8A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1mg/ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="417AA1EE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="6D8E1DAB" w14:textId="25540437">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dos vuxna 0,3 mg</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="50164A29" w14:textId="32A92243">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="580F8C1A" w14:textId="66ABA83E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effekt inom 5 min. Kan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upprepas efter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 min vb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="5F38D06C" w14:textId="0E511F74">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Intramuskulärt i lårets utsida</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4D91F564" w:rsidTr="4D91F564" w14:paraId="3B07E10A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C314B90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="7641A74A" w14:textId="393E8341">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Salbutamol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="43D96BA9" w14:textId="2228F651">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5 mg/ml</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="0B2BB790" w14:textId="364B78F9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="29631B21" w14:textId="434BFC56">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5-10 mg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="4D91F564" w:rsidP="4D91F564" w:rsidRDefault="4D91F564" w14:paraId="1FD5FE66" w14:textId="3D6E8BC2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inhalation i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nebuisator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Effekt inom 15 min. Upprepa vid vb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="0707E884" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="34BA54FB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="6B5ADF26" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Bricanyl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -10893,766 +11513,821 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Turbohaler</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>inhalationspulver</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="182F96F7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0,5mg/dos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="74BF3368" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1-2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>doser</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="66240707" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>doser</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="0F2E8744" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="3CF2E006" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="3CF2E006" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="556FB4E4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="397B7DB9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tavegyl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="5192F574" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1 mg/ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="0DDF356A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2 ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="4710E7EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>gång</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="6E9DF5FD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="19F31131" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="19F31131" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="4C891C6C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="431437B2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tabl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tavegyl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="79A9870B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="77AEB9F6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="05211412" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>gång</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dygn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="610BBA33" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="76EC0549" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="76EC0549" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
+            <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="1CE75666" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...20 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="4D91F564" w:rsidRDefault="007A16FB" w14:paraId="6A001AB8" w14:textId="5AE7BD6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inj</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Solucortef</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> iv</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...8 lines deleted...]
-            </w:tcBorders>
+          <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="4D91F564" w:rsidRDefault="007A16FB" w14:paraId="5D345219" w14:textId="49731B11">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="4D91F564" w:rsidRDefault="007A16FB" w14:paraId="3238EE83" w14:textId="3247A2C3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="4D91F564" w:rsidRDefault="007A16FB" w14:paraId="71EA5979" w14:textId="1F371A66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="46776FAB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">100 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="6F03BE92" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>100 mg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="7DB2E3DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dosen kan upprepas efter 15–20 min. </w:t>
             </w:r>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Max 2 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -11685,105 +12360,108 @@
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>läkarkontakt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="52DCAD2A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="32E31AF7" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="32E31AF7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="5793CA56" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="5BC63928" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inj</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -11792,389 +12470,399 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Tavegil</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="5E8B8D4B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2mg/2ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="2AB86751" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1-2ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="7F604592" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 gånger/dygn (=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>maxdos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4 mg/dygn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="009934A5" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="2B59E641" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009934A5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Att använda när </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009934A5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tavegyl</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009934A5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> inte finns tillgängligt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="00642817" w14:paraId="608E7AAF" w14:textId="77777777">
+      <w:tr w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidTr="4D91F564" w14:paraId="608E7AAF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="4D8E36EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Biverkan av </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Irinotekan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="63DDB042" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Atropin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="569" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="4ABFBA7A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0,5mg/ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="3861C6BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0,5-1ml</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="1A123A7F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A16FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 gång/dygn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="485ADAF3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="550586AE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="500CABC2" w14:textId="77777777">
       <w:pPr>
@@ -12253,97 +12941,83 @@
       <w:r w:rsidRPr="007A16FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A16FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="733CBAAB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A16FB" w:rsidR="007A16FB" w:rsidP="007A16FB" w:rsidRDefault="007A16FB" w14:paraId="7BD2340B" w14:textId="53E2C25C">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidP="4D91F564" w:rsidRDefault="00536A5A" w14:paraId="76B9F95B" w14:textId="23E3BD80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F840F9D">
+      <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Leif Klint, överläkare, läkemedelsansvarig</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="7F840F9D" w:rsidR="578EBA87">
+      <w:r w:rsidRPr="4D91F564" w:rsidR="4D91F564">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Andreas Hallqvist</w:t>
+        <w:t>Andreas Hallqvist, verksamhetschef</w:t>
       </w:r>
-      <w:r w:rsidRPr="7F840F9D">
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00536A5A" w:rsidR="00536A5A" w:rsidSect="007A16FB">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001A5559" w:rsidRDefault="001A5559" w14:paraId="4E6B4023" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001A5559" w:rsidRDefault="001A5559" w14:paraId="1FD41B9B" w14:textId="77777777">
@@ -15525,50 +16199,51 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0C321206"/>
     <w:rsid w:val="0D1A484F"/>
     <w:rsid w:val="27B1E8F5"/>
     <w:rsid w:val="33B4FE7B"/>
     <w:rsid w:val="41543885"/>
+    <w:rsid w:val="4D91F564"/>
     <w:rsid w:val="55424B51"/>
     <w:rsid w:val="578EBA87"/>
     <w:rsid w:val="5D912535"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6BF34D48"/>
     <w:rsid w:val="72CA1B16"/>
     <w:rsid w:val="7CCAF947"/>
     <w:rsid w:val="7F840F9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -18415,32 +19090,32 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Läkemedel som får ges utan särskild läkarordination inom vo onkologi</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Kajsa Nilsson</lastModifiedBy>
-  <revision>12</revision>
+  <lastModifiedBy>Anki Delin Eriksson</lastModifiedBy>
+  <revision>13</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>