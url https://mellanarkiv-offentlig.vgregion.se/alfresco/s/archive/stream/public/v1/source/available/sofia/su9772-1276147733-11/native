--- v0 (2026-04-05)
+++ v1 (2026-05-29)
@@ -6,85 +6,86 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D4CD473" w14:textId="77777777" w:rsidR="00CF6BB5" w:rsidRDefault="00CF6BB5" w:rsidP="2B100FCC">
       <w:pPr>
         <w:spacing w:after="288" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E65B451" w14:textId="4BA8124E" w:rsidR="009024B5" w:rsidRPr="006E2BA6" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="1E65B451" w14:textId="57A0043E" w:rsidR="009024B5" w:rsidRPr="006E2BA6" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r w:rsidRPr="006E2BA6">
+      <w:r>
         <w:t>Läkemedelshantering</w:t>
       </w:r>
-      <w:r w:rsidR="00DB1FB5" w:rsidRPr="006E2BA6">
+      <w:r w:rsidR="00DB1FB5">
         <w:t xml:space="preserve">, lokala tillägg </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00823156">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2BA6">
+      <w:r>
         <w:t>vd</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00DB1FB5" w:rsidRPr="006E2BA6">
+      <w:r w:rsidR="3ECEBCAC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FB5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2BA6">
+      <w:r>
         <w:t>19/32</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3A37D4" w14:textId="77777777" w:rsidR="006E2BA6" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="006E2BA6">
         <w:t>Denna rutin gäller för</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A34854" w14:textId="3EC7EA51" w:rsidR="009024B5" w:rsidRPr="006E2BA6" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:r w:rsidRPr="006E2BA6">
         <w:t>Avdelning 19/32 medicin- och lungavdelning,</w:t>
       </w:r>
       <w:r w:rsidR="00430925" w:rsidRPr="006E2BA6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E2BA6">
         <w:t>Verksamhet</w:t>
       </w:r>
       <w:r w:rsidR="4E1494F4" w:rsidRPr="006E2BA6">
         <w:t>sområde</w:t>
       </w:r>
       <w:r w:rsidRPr="006E2BA6">
@@ -106,723 +107,737 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="714F2A31" w14:textId="2B28275C" w:rsidR="0061757A" w:rsidRPr="007D6B5B" w:rsidRDefault="0061757A" w:rsidP="007C22FF">
       <w:r w:rsidRPr="007D6B5B">
         <w:t xml:space="preserve">Rutinen syftar till att </w:t>
       </w:r>
       <w:r w:rsidR="00794AF6" w:rsidRPr="007D6B5B">
         <w:t xml:space="preserve">förtydliga läkemedelsansvar och </w:t>
       </w:r>
       <w:r w:rsidR="007D6B5B">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00794AF6" w:rsidRPr="007D6B5B">
         <w:t xml:space="preserve">äkemedelshantering på avdelning 19/32 samt att </w:t>
       </w:r>
       <w:r w:rsidRPr="007D6B5B">
         <w:t xml:space="preserve">säkerställa att läkemedelshanteringen på avdelning 19/32 sker enligt gällande författningar och i enlighet med regionala instruktioner och SU övergripande rutin. </w:t>
       </w:r>
       <w:r w:rsidR="00F357B5" w:rsidRPr="007D6B5B">
         <w:t>Denna rutin är ett komplement till de gemensamma rutinerna och ska läsas ihop</w:t>
       </w:r>
       <w:r w:rsidR="005B31A3" w:rsidRPr="007D6B5B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0B4BF3" w14:textId="0660CDB4" w:rsidR="00E12970" w:rsidRDefault="00823156" w:rsidP="007C22FF">
+    <w:p w14:paraId="3B0B4BF3" w14:textId="0660CDB4" w:rsidR="00E12970" w:rsidRDefault="00E12970" w:rsidP="007C22FF">
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00E12970">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Regional rutin för läkemedelshantering i Västra Götalandsregionen.pdf (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02EBBFB2" w14:textId="41ECF8A3" w:rsidR="002B12A0" w:rsidRDefault="00823156" w:rsidP="007C22FF">
+    <w:p w14:paraId="02EBBFB2" w14:textId="41ECF8A3" w:rsidR="002B12A0" w:rsidRDefault="007B3991" w:rsidP="007C22FF">
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="007B3991">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedelshantering SU-övergripande (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1B813D5D" w14:textId="3FFEDA81" w:rsidR="009024B5" w:rsidRPr="007D6B5B" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="007D6B5B">
         <w:t xml:space="preserve">Ansvar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0619EB" w14:textId="7EBE92E0" w:rsidR="009024B5" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:r w:rsidRPr="00693753">
         <w:t>All personal som hanterar, beställer och ordinerar läkemedel. Vårdenhetschef på enheten är ansvarig för att rutinen är känd och följs. Den vårdpersonal som utför arbetet är själv ansvarig för att utföra arbetsuppgifterna enligt följande rutin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0257315A" w14:textId="77777777" w:rsidR="001D73E1" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00693753">
         <w:t>Kapitel 1. Ansvar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4565B3FF" w14:textId="292EE083" w:rsidR="009024B5" w:rsidRPr="00693753" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
-      <w:r w:rsidRPr="00693753">
+    <w:p w14:paraId="4565B3FF" w14:textId="381A5220" w:rsidR="009024B5" w:rsidRPr="00693753" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+      <w:r>
         <w:t>Ifyllda och signerade ansvarsbeskrivningar förvaras</w:t>
       </w:r>
-      <w:r w:rsidRPr="00693753">
+      <w:r w:rsidRPr="26BC17F0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00693753">
-        <w:t xml:space="preserve">i pärmen ”Läkemedelshantering Avd. 19/32” i läkemedelsrummet. </w:t>
+      <w:r>
+        <w:t>i pärmen ”Läkemedelshantering Avd. 19/32” i läkemedelsrummet</w:t>
+      </w:r>
+      <w:r w:rsidR="3AB3EA19">
+        <w:t xml:space="preserve"> PNL 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715EE810" w14:textId="24869E38" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>mall 2: Ansvarsbeskrivning läkemedelsansvarig läkare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452B4F05" w14:textId="53EF6AD2" w:rsidR="002B0EDA" w:rsidRPr="007C22FF" w:rsidRDefault="00803B7C" w:rsidP="007C22FF">
+    <w:p w14:paraId="452B4F05" w14:textId="53EF6AD2" w:rsidR="002B0EDA" w:rsidRPr="007C22FF" w:rsidRDefault="00803B7C" w:rsidP="26BC17F0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C22FF">
+      <w:r>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="2AC8BF6E" w:rsidRPr="007C22FF">
+      <w:r w:rsidR="2AC8BF6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="612D8560" w:rsidRPr="007C22FF">
+      <w:r w:rsidR="612D8560">
         <w:t>st</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="612D8560" w:rsidRPr="007C22FF">
+      <w:r w:rsidR="612D8560">
         <w:t xml:space="preserve"> vårdenhetsöverläkare (VÖL) på avd. 19/32: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C49ABC9" w14:textId="031FDE08" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="3C49ABC9" w14:textId="031FDE08" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="26BC17F0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>VÖL Medicin och VÖL Lungmedicin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FF3EF1" w14:textId="4EDE2D47" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">mall 3: Ansvarsbeskrivning vårdenhetschef/enhetschef </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BBC749" w14:textId="7653119B" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>mall 4: Ansvarsbeskrivning läkemedelsansvarig sjuksköterska</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C41A86" w14:textId="4120E48B" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
+      <w:r>
         <w:t>mall 5: Ansvarsbeskrivning narkotikaansvarig sjuksköterska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C71CCEA" w14:textId="33BC6912" w:rsidR="65CA0BBB" w:rsidRDefault="65CA0BBB" w:rsidP="26BC17F0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>mall 5: Ansvarsbeskrivning kontrollansvarig farmaceut för narkotika</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B35E4B" w14:textId="1E2B86C7" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>mall 13: Ansvarsbeskrivning gasansvarig (medicinsk gas på flaska)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B4C3DC" w14:textId="14DF64F7" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">Ansvarsbeskrivning för farmaceut på vårdavdelning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60010B4C" w14:textId="4CD4DBE7" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="60010B4C" w14:textId="162D49A7" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
-        <w:t xml:space="preserve">mall 11: Signaturlista. Aktuell lista förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum. </w:t>
+      <w:r>
+        <w:t>mall 11: Signaturlista. Aktuell lista förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum</w:t>
+      </w:r>
+      <w:r w:rsidR="3089FDFE">
+        <w:t>, PNL 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F7DB43C" w14:textId="4B814B4A" w:rsidR="000E69C2" w:rsidRPr="008B6F61" w:rsidRDefault="000E69C2" w:rsidP="007C22FF">
       <w:r w:rsidRPr="008B6F61">
         <w:t>Vid förändringar som innebär byte av vårdenhetschef eller läkemedelsansvarig</w:t>
       </w:r>
       <w:r w:rsidR="000C10FC" w:rsidRPr="008B6F61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B6F61">
         <w:t>sjuksköterska/-or ska Sjuk</w:t>
       </w:r>
       <w:r w:rsidR="00D83EE9" w:rsidRPr="008B6F61">
         <w:t>vårds</w:t>
       </w:r>
       <w:r w:rsidRPr="008B6F61">
         <w:t>apoteket meddelas för uppdatering av kontaktlista. Det görs enklast via mejl till:</w:t>
       </w:r>
       <w:r w:rsidR="00D83EE9" w:rsidRPr="008B6F61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidR="0020102F" w:rsidRPr="008B6F61">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>sjukvardsapotek.vgrsu@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0020102F" w:rsidRPr="008B6F61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C0CDF3" w14:textId="7E02C7B0" w:rsidR="009024B5" w:rsidRPr="008B6F61" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="2B100FCC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B6F61">
         <w:t>Kapitel 2. Ordination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9EFD30" w14:textId="2F5CA7A1" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="41B9AF9E" w14:textId="529ADCD7" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
-        <w:t>Ordinationssystem, förutom Melior, som används är: endast Melior används.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Ordinationssystem, förutom </w:t>
+      </w:r>
+      <w:r w:rsidR="565E8C5D">
+        <w:t xml:space="preserve">läkemedelsmodulen i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Melior, som används är: </w:t>
+      </w:r>
+      <w:r w:rsidR="6D925958">
+        <w:t>Orbit</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD35D8F" w14:textId="214D201E" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="071BFD3A" w14:textId="5ED05BCA" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
-        <w:t>Dessa ordinationssystem finns: ej aktuellt.</w:t>
+      <w:r>
+        <w:t>I patientjournal framgår om det finns ordinationer i andra system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071BFD3A" w14:textId="75CEC935" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="25808759" w14:textId="6846F2B9" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">mall 7: Ordination enligt generella direktiv. Fastställt original förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum. </w:t>
+      <w:r>
+        <w:t>mall 7: Ordination enligt generella direktiv. Fastställt original förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum</w:t>
+      </w:r>
+      <w:r w:rsidR="30E59E07">
+        <w:t>, PNL 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E5CC002" w14:textId="3B842B39" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">Uppdatering av listan med ordinationer enligt generella direktiv i Melior görs enligt följande: För att föra över ändringar av generella ordinationer till Melior fyller man i en blankett på intranätet under rubriken Ansökningar. När den är ifylld i enlighet med fastställt original mejlas ansökan till </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="007C22FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>su-epj.lakemedel@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">. När ändringar blivit gjorda i Melior kontrolleras de av läkemedelsansvarig läkare som sedan signerar på det fastställda originalet att kontrollen är gjord. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8F200B" w14:textId="03C23256" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">Generellt direktiv att vaccinera vårdpersonal mot säsongsinfluensa, fastställt original förvaras: i pärmen ”Vaccination” på vårdenhetschefs kontor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003E2849" w14:textId="5E63584D" w:rsidR="612D8560" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>Kopia på dokument över personligt uppdrag för sjuksköterskor som får dosjustera läkemedel, förvaras: ej aktuellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FF7BF0" w14:textId="3021D02C" w:rsidR="612D8560" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
+      <w:r>
         <w:t>Lokalt tillägg över läkemedel som får dosjusteras av sjuksköterska, förvaras: ej aktuellt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B957837" w14:textId="56B1BDF2" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="6E5B99F7" w:rsidP="007C22FF">
-[...44 lines deleted...]
-      <w:r w:rsidR="0126A843" w:rsidRPr="007C22FF">
+    <w:p w14:paraId="780F661B" w14:textId="07FB3B93" w:rsidR="612D8560" w:rsidRDefault="612D8560" w:rsidP="26BC17F0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>läkemedelsrummet och rapporteras</w:t>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="008B6F61">
         <w:t>Kapitel 3. Beställning av läkemedel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DAC9E91" w14:textId="59BAC28D" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
+      <w:r>
         <w:t>mall 12: Lista över behöriga beställare av läkemedel förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D818D3" w14:textId="6DE43FB1" w:rsidR="3EAEC377" w:rsidRDefault="3EAEC377" w:rsidP="26BC17F0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enheten har </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2 st</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> PNL, PNL 19 och PNL 32</w:t>
+      </w:r>
+      <w:r w:rsidR="333240F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3B70EF" w14:textId="17AE3804" w:rsidR="3EAEC377" w:rsidRDefault="3EAEC377" w:rsidP="26BC17F0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PNL-service sköter beställning och uppackning av läkemedel 1 gång/vecka (beställning tisdag, uppackning onsdag), håll</w:t>
+      </w:r>
+      <w:r w:rsidR="696FB10F">
+        <w:t>barhetskontroll, sortimentsunderhåll,</w:t>
+      </w:r>
+      <w:r w:rsidR="0AE71C51">
+        <w:t xml:space="preserve"> årlig ekonomisk inventering samt avtorkning av läkemedelshyllor</w:t>
+      </w:r>
+      <w:r w:rsidR="7F88E270">
+        <w:t xml:space="preserve"> i PNL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A1092D" w14:textId="18B30861" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>Fastställd PNL-lista förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” samt i ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C22FF">
         <w:t>blädderställ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C22FF">
         <w:t>” på läkemedelsrum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2CD453" w14:textId="089C5016" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>Fastställd vätskevagnslista förvaras: i pärmen ”Läkemedelshantering Avd. 19/32”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577367BD" w14:textId="48C8AE12" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="5C21A498" w14:textId="0496222A" w:rsidR="612D8560" w:rsidRDefault="612D8560" w:rsidP="26BC17F0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
-        <w:t>Enhetens beställningsdag/-ar: måndagar och torsdagar (stopptid 9:30).</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Enhetens beställningsdag/-ar: </w:t>
+      </w:r>
+      <w:r w:rsidR="0BE486F6">
+        <w:t>PNL 19: tis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>dagar</w:t>
+      </w:r>
+      <w:r w:rsidR="35EC1C78">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C2BD01" w14:textId="56A687CC" w:rsidR="35EC1C78" w:rsidRDefault="35EC1C78" w:rsidP="26BC17F0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PNL 32: tisdagar och torsdagar (stopptid 9:30).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F71BFE1" w14:textId="3FEB84ED" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">Kundnummer hos RGL: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007C22FF">
         <w:t>40004406310</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6FA17EDC" w14:textId="35BB8F31" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="3B7AA76D" w14:textId="73CABA6D" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
-        <w:t xml:space="preserve">Mottagning av läkemedelsleverans görs på följande sätt: Farmaceut eller Sjuksköterska tar emot, signerar och ställer in i läkemedelsrummet. Farmaceut packar upp och gör inleverans i Hamlet. Då farmaceut ej är i tjänst utförs uppackning och inleverans av sjuksköterska på avdelningen. OBS! Kylvaror prioriteras. Narkotika journalförs vid inleverans och följesedlar med narkotika sparas i pärm ”RGL följesedlar Narkotika” på läkemedelsrum. </w:t>
+      <w:r>
+        <w:t>Mottagning av läkemedelsleverans görs på följande sätt:</w:t>
+      </w:r>
+      <w:r w:rsidR="24A4B464">
+        <w:t xml:space="preserve"> PNL-service sköter uppackning av </w:t>
+      </w:r>
+      <w:r w:rsidR="6A1085F8">
+        <w:t>läkemedels</w:t>
+      </w:r>
+      <w:r w:rsidR="24A4B464">
+        <w:t xml:space="preserve">leverans onsdagar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA17EDC" w14:textId="5E90C590" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="24A4B464" w:rsidP="26BC17F0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Övriga dagar: </w:t>
+      </w:r>
+      <w:r w:rsidR="612D8560">
+        <w:t xml:space="preserve">Farmaceut eller Sjuksköterska tar emot, signerar och ställer in i läkemedelsrummet. Farmaceut packar upp och gör inleverans i Hamlet. Då farmaceut ej är i tjänst utförs uppackning och inleverans av sjuksköterska på avdelningen. OBS! Kylvaror prioriteras. Narkotika journalförs vid inleverans och följesedlar med narkotika sparas i pärm ”RGL följesedlar Narkotika” på läkemedelsrum. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4714EEF3" w14:textId="2DE225D6" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>Lungmedicin:</w:t>
       </w:r>
       <w:r w:rsidR="706E0408" w:rsidRPr="007C22FF">
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C22FF">
         <w:t>Homepumps</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="275D2EF2" w:rsidRPr="007C22FF">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">-Beställning 19/32 - Antibiotika i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="6ECE6A69" w:rsidRPr="007C22FF">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="007C22FF">
         <w:t>lastomerisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve"> pump för intravenös antibiotika-behandling i hemmet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792243DC" w14:textId="23A42FB8" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="792243DC" w14:textId="5538761E" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="301F6F36" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
-[...5 lines deleted...]
-      <w:r w:rsidR="008542C0" w:rsidRPr="007C22FF">
+      <w:r>
+        <w:t xml:space="preserve">All info står i pärm “Beställning Antibiotikapumpar” i PNL </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="5BC29E78">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="612D8560">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008542C0">
+        <w:t>Instruktion och Beställningsblankett</w:t>
+      </w:r>
+      <w:r w:rsidR="2E0A0957">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="0D96495A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="612D8560">
+        <w:t>Beställning av Homepumps</w:t>
+      </w:r>
+      <w:r w:rsidR="53C58BAB">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="13443B72">
+        <w:t>Baxter pump Intermate)</w:t>
+      </w:r>
+      <w:r w:rsidR="612D8560">
+        <w:t xml:space="preserve"> görs via fax till Beredningsenheten, ifylld ”Beställningsblankett Antibiotika Avd.19 och 32” faxas till: </w:t>
+      </w:r>
+      <w:r w:rsidR="1DB6D438" w:rsidRPr="26BC17F0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> görs via fax till Beredningsenheten, ifylld ”Beställningsblankett Antibiotika Avd.19 och 32” faxas till: 031–190079. För leverans till avdelning samma dag skall beställningen vara faxad senast kl.10, men gärna så tidigt som möjligt.</w:t>
+        <w:t>010-168 76 85</w:t>
+      </w:r>
+      <w:r w:rsidR="612D8560">
+        <w:t>. För leverans till avdelning samma dag skall beställningen vara faxad senast kl.10, men gärna så tidigt som möjligt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E60864" w14:textId="3A060B05" w:rsidR="007D2A12" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>Signerad överenskommelse för Farmaceut på vårdavdelning</w:t>
       </w:r>
       <w:r w:rsidR="007D2A12" w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">: förvaras på vårdenhetschefs kontor. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F54B28D" w14:textId="09117889" w:rsidR="009024B5" w:rsidRPr="00FA794F" w:rsidRDefault="007D2A12" w:rsidP="007C22FF">
       <w:r w:rsidRPr="008A77B3">
         <w:t xml:space="preserve">Signerad överenskommelse för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="612D8560" w:rsidRPr="008A77B3">
         <w:t>Vätskevagn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="6CE43809" w:rsidRPr="008A77B3">
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
       <w:r w:rsidR="612D8560" w:rsidRPr="008A77B3">
         <w:t xml:space="preserve"> Slutenvårdsdos </w:t>
       </w:r>
       <w:r w:rsidRPr="008A77B3">
         <w:t>förvaras i pärmen ”Läkemedelshantering Avd. 19/32”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3176FEF4" w14:textId="4FF6B9D1" w:rsidR="009024B5" w:rsidRPr="008A77B3" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="008A77B3">
         <w:lastRenderedPageBreak/>
         <w:t>Kapitel 4. Förvaring och skötsel av läkemedelsförråd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAFBD56" w14:textId="2F1B4AAE" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="0AAFBD56" w14:textId="7F967A45" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
-        <w:t xml:space="preserve">mall 9: Skötsel av läkemedelsförråd uppsatt på Läkemedelsrummets dörr. Aktuellt protokoll för dokumentation sitter uppsatt på alla platser där läkemedel förvaras på avdelningen dvs; </w:t>
+      <w:r>
+        <w:t>mall 9: Skötsel av läkemedelsförråd uppsatt på Läkemedelsrumme</w:t>
+      </w:r>
+      <w:r w:rsidR="773DA85D">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Aktuellt protokoll för dokumentation sitter uppsatt på alla platser där läkemedel förvaras på avdelningen dvs; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA6709A" w14:textId="2A1E6359" w:rsidR="009024B5" w:rsidRPr="00DB3553" w:rsidRDefault="612D8560" w:rsidP="00DB3553">
+    <w:p w14:paraId="7BF34A09" w14:textId="0E04F1E9" w:rsidR="009024B5" w:rsidRPr="00DB3553" w:rsidRDefault="612D8560" w:rsidP="26BC17F0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="26BC17F0">
+        <w:t>på läkemedelskylskåp i läkemedelsrum (</w:t>
+      </w:r>
+      <w:r w:rsidR="1F3C1A79" w:rsidRPr="26BC17F0">
+        <w:t xml:space="preserve">PNL 19 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="26BC17F0">
+        <w:t>32)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="26BC17F0">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">på läkemedelskylskåp i läkemedelsrum (32-sidan) </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="26BC17F0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF34A09" w14:textId="616876FA" w:rsidR="009024B5" w:rsidRPr="00DB3553" w:rsidRDefault="612D8560" w:rsidP="006E5964">
+    <w:p w14:paraId="0280C839" w14:textId="47093E71" w:rsidR="009024B5" w:rsidRPr="00DB3553" w:rsidRDefault="0D326563" w:rsidP="26BC17F0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">undersköterskerum i läkemedelsskåp </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="26BC17F0">
+        <w:t>Förråd 1</w:t>
+      </w:r>
+      <w:r w:rsidR="612D8560" w:rsidRPr="26BC17F0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0280C839" w14:textId="60E81547" w:rsidR="009024B5" w:rsidRPr="00DB3553" w:rsidRDefault="612D8560" w:rsidP="006E5964">
+    <w:p w14:paraId="5DA9440D" w14:textId="07E81816" w:rsidR="009024B5" w:rsidRPr="00DB3553" w:rsidRDefault="2D25C3B3" w:rsidP="26BC17F0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:t>läkemedelsrum (19-sidan)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="26BC17F0">
+        <w:t>Lungförråd</w:t>
+      </w:r>
+      <w:r w:rsidR="612D8560" w:rsidRPr="26BC17F0">
+        <w:t xml:space="preserve"> (19-sidan)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1967B8" w14:textId="41EE59AE" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>Kyltemperatur kontrolleras och dokumenteras dagligen av nattpersonal, rumstemperatur kontrolleras/dokumenteras varje vecka där läkemedel förvaras</w:t>
       </w:r>
       <w:r w:rsidR="00284F5E" w:rsidRPr="007C22FF">
         <w:t xml:space="preserve"> av Farmaceut eller LMA-sjuksköterska</w:t>
       </w:r>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183A9EDC" w14:textId="7C2DA088" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
+    <w:p w14:paraId="183A9EDC" w14:textId="2C9B21E0" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
+      <w:r>
         <w:t xml:space="preserve">Läkemedels hållbarhet kontrolleras varje vecka </w:t>
       </w:r>
-      <w:r w:rsidR="314A6B3F" w:rsidRPr="007C22FF">
+      <w:r w:rsidR="314A6B3F">
         <w:t>(öppnade förpackningar med begränsad hållbarhet</w:t>
       </w:r>
-      <w:r w:rsidR="06AD4A2E" w:rsidRPr="007C22FF">
+      <w:r w:rsidR="06AD4A2E">
         <w:t xml:space="preserve"> och läkemedel hämtade från VNL</w:t>
       </w:r>
-      <w:r w:rsidR="314A6B3F" w:rsidRPr="007C22FF">
+      <w:r w:rsidR="314A6B3F">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C22FF">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> av LMA-sjuksköterska på avdelningen.</w:t>
+      <w:r>
+        <w:t>vilket dokumenteras på mall 9 protokoll. Läkemedel med utgången hållbarhet kasseras.</w:t>
+      </w:r>
+      <w:r w:rsidR="7DB6FA53">
+        <w:t xml:space="preserve"> Detta sköts av farmaceut, om ej farmaceut är i tjänst utförs hålllbarhetskontroll av LMA-sjuksköterska på avdelningen.</w:t>
+      </w:r>
+      <w:r w:rsidR="2F2B66B4">
+        <w:t xml:space="preserve"> PNL-service sköter hållbarhetskontroll av obruten förpacknin</w:t>
+      </w:r>
+      <w:r w:rsidR="6DFF028F">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="2F2B66B4">
+        <w:t xml:space="preserve"> i sortimentet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3975D763" w14:textId="7A01AAF7" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">mall 8: Läkemedel som får förvaras utanför låst läkemedelsförråd. Fastställd lista förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9B7425" w14:textId="42484E79" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t>Indragningar åtgärdas och signeras av Farmaceut. Då farmaceut ej är i tjänst utförs åtgärd av indragning av LMA-sjuksköterska på avdelningen. Om inte ordinarie läkemedelsansvariga är på plats ansvarar VEC för att åtgärda eventuella indragningar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A96C2F5" w14:textId="6B50765F" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">Signerad indragningsskrivelse sparas i 1 år och förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum. </w:t>
       </w:r>
@@ -872,103 +887,145 @@
         <w:t>Kapitel 5. Iordningställande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE61891" w14:textId="687F6A5E" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007C22FF">
         <w:t xml:space="preserve">Beredning av injektions/infusionsläkemedel görs enligt Arbetsinstruktion vid tillredning av sterila läkemedel vid sjukvårdsinrättning (se kapitel 5.8.4 Regional läkemedelshanteringsrutin) </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="007C22FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Arbetsinstruktion tillredning av sterila läkemedel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4B9008BC" w14:textId="2C5F07EC" w:rsidR="009024B5" w:rsidRPr="007C22FF" w:rsidRDefault="612D8560" w:rsidP="007C22FF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C22FF">
+      <w:r>
         <w:t xml:space="preserve">Gällande spädningsscheman: Regional Rutin Spädning av intravenösa läkemedel till vuxna som förvaras i pärm </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C22FF">
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>”Spädningslista intravenösa läkemedel” i läkemedelsrummet, senaste version måste alltid vara utskriven.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCC52B8" w14:textId="77777777" w:rsidR="00A4255F" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5AD452B4" w14:textId="0497A40A" w:rsidR="21DA2AF0" w:rsidRDefault="21DA2AF0" w:rsidP="4E12F613">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mall 6: </w:t>
+      </w:r>
+      <w:r w:rsidR="51F0E1E4">
+        <w:t xml:space="preserve">Lokal Riskanalys </w:t>
+      </w:r>
+      <w:r w:rsidR="333891B0">
+        <w:t>enligt Best Practise för iordningställande av läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidR="5D878ABC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="446CABD2">
+        <w:t>Innehåller V</w:t>
+      </w:r>
+      <w:r w:rsidR="446CABD2" w:rsidRPr="4E12F613">
+        <w:t xml:space="preserve">årdenhetens </w:t>
+      </w:r>
+      <w:r w:rsidR="446CABD2">
+        <w:t>identifierade</w:t>
+      </w:r>
+      <w:r w:rsidR="446CABD2" w:rsidRPr="4E12F613">
+        <w:t xml:space="preserve"> högriskläkemedel och riskmoment gällande läkemedelshantering.</w:t>
+      </w:r>
+      <w:r w:rsidR="7FE85636" w:rsidRPr="4E12F613">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A795B49" w14:textId="2FFAA8C4" w:rsidR="7FE85636" w:rsidRDefault="7FE85636" w:rsidP="4E12F613">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="4E12F613">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Mall 6 Riskanalys Best Practice för iordningställande av läkemedel (1).docx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BCC52B8" w14:textId="77777777" w:rsidR="00A4255F" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="4E12F613">
+      <w:r w:rsidRPr="4E12F613">
         <w:t xml:space="preserve">Lungmedicin: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C496487" w14:textId="34F941B5" w:rsidR="00A4255F" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007429A6">
         <w:t xml:space="preserve">Läkemedel för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007429A6">
         <w:t>Pleurolys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007429A6">
         <w:t xml:space="preserve">-behandling, Se beredning separat rutindokument angående </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002E3C92" w:rsidRPr="007429A6">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="007429A6">
         <w:t>leurolys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007429A6">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="007429A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Pleurolys</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="007429A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CE915C6" w14:textId="686A68D2" w:rsidR="009024B5" w:rsidRPr="007429A6" w:rsidRDefault="00D548F1" w:rsidP="007429A6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007429A6">
@@ -981,110 +1038,110 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007429A6">
         <w:t xml:space="preserve">-behandling: medicinsk Talk (Talk APL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007429A6">
         <w:t>Instillationsvätska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007429A6">
         <w:t xml:space="preserve"> för luftvägarna, suspension 50 mg/ml, steril, 100ml) lånas av Lungmedicinsk diagnostik</w:t>
       </w:r>
       <w:r w:rsidR="062C331A" w:rsidRPr="007429A6">
         <w:t xml:space="preserve"> på Sahlgrenska</w:t>
       </w:r>
       <w:r w:rsidR="0E40CAB9" w:rsidRPr="007429A6">
         <w:t xml:space="preserve"> (Tel: </w:t>
       </w:r>
       <w:r w:rsidR="4A1E7CFE" w:rsidRPr="007429A6">
         <w:t>031–3428211)</w:t>
       </w:r>
       <w:r w:rsidR="2E6644B6" w:rsidRPr="007429A6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A47776" w14:textId="083E727F" w:rsidR="77F11AF7" w:rsidRPr="006E5964" w:rsidRDefault="00823156" w:rsidP="007429A6">
+    <w:p w14:paraId="76A47776" w14:textId="083E727F" w:rsidR="77F11AF7" w:rsidRPr="006E5964" w:rsidRDefault="77F11AF7" w:rsidP="007429A6">
       <w:pPr>
         <w:spacing w:after="288" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:firstLine="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidR="77F11AF7" w:rsidRPr="006E5964">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="006E5964">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t xml:space="preserve">DIAGN - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="77F11AF7" w:rsidRPr="006E5964">
+        <w:r w:rsidRPr="006E5964">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Pleurodes</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="77F11AF7" w:rsidRPr="006E5964">
+        <w:r w:rsidRPr="006E5964">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t xml:space="preserve"> - omvårdnadsrutin (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58224B69" w14:textId="589BFA16" w:rsidR="77F11AF7" w:rsidRPr="006E5964" w:rsidRDefault="00823156" w:rsidP="007429A6">
+    <w:p w14:paraId="58224B69" w14:textId="589BFA16" w:rsidR="77F11AF7" w:rsidRPr="006E5964" w:rsidRDefault="77F11AF7" w:rsidP="007429A6">
       <w:pPr>
         <w:spacing w:after="288" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:firstLine="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidR="77F11AF7" w:rsidRPr="006E5964">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="006E5964">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t xml:space="preserve">DIAGN - </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="77F11AF7" w:rsidRPr="006E5964">
+        <w:r w:rsidRPr="006E5964">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Pleurodes</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="77F11AF7" w:rsidRPr="006E5964">
+        <w:r w:rsidRPr="006E5964">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t xml:space="preserve"> kemisk GAC 36 (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D1B0628" w14:textId="05E0AA65" w:rsidR="009024B5" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007429A6">
         <w:t xml:space="preserve">Generikabyte görs enligt: Läkemedelsverkets utbytbarhetslista, fass.se och regionala terapigruppers bedömning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFFA2BF" w14:textId="6606C4DC" w:rsidR="009024B5" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007429A6">
         <w:t xml:space="preserve">Iordningställande får göras av annan person än den som administrerar/överlämnar under följande förutsättningar: Farmaceut på avdelningen eller resurs-sjuksköterska iordningställer patientdoser. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B7762D" w14:textId="233C9D70" w:rsidR="009024B5" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
@@ -1125,50 +1182,51 @@
       <w:r w:rsidR="378BD940" w:rsidRPr="007429A6">
         <w:t>s i förväg utan patient</w:t>
       </w:r>
       <w:r w:rsidR="25F647BB" w:rsidRPr="007429A6">
         <w:t xml:space="preserve">bunden </w:t>
       </w:r>
       <w:r w:rsidR="378BD940" w:rsidRPr="007429A6">
         <w:t>ordination</w:t>
       </w:r>
       <w:r w:rsidR="5C9D30EC" w:rsidRPr="007429A6">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00302D18" w:rsidRPr="007429A6">
         <w:t xml:space="preserve"> Märkning </w:t>
       </w:r>
       <w:r w:rsidR="00AE35FE" w:rsidRPr="007429A6">
         <w:t xml:space="preserve">ska dock göras </w:t>
       </w:r>
       <w:r w:rsidR="00302D18" w:rsidRPr="007429A6">
         <w:t>med läkemedelsnamn</w:t>
       </w:r>
       <w:r w:rsidR="00AE35FE" w:rsidRPr="007429A6">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006D5F5B" w:rsidRPr="007429A6">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">styrka, </w:t>
       </w:r>
       <w:r w:rsidR="384C6C6B" w:rsidRPr="007429A6">
         <w:t xml:space="preserve">administreringssätt, </w:t>
       </w:r>
       <w:r w:rsidR="00516536" w:rsidRPr="007429A6">
         <w:t xml:space="preserve">tid för </w:t>
       </w:r>
       <w:r w:rsidR="006D5F5B" w:rsidRPr="007429A6">
         <w:t>iordningställande och signum</w:t>
       </w:r>
       <w:r w:rsidR="00AE35FE" w:rsidRPr="007429A6">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="198661C2" w:rsidRPr="007429A6">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00516536" w:rsidRPr="007429A6">
         <w:t>örifyllda etiketter kan användas).</w:t>
       </w:r>
       <w:r w:rsidR="2AF27D38" w:rsidRPr="007429A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0158086C" w14:textId="0CC4B664" w:rsidR="009024B5" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
@@ -1178,51 +1236,50 @@
       <w:r w:rsidRPr="007429A6">
         <w:t>Delegering av iordningställande, signerade delegeringsbeslut förvaras: när aktuellt förvaras detta på vårdenhetschefs kontor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61815851" w14:textId="415F75A0" w:rsidR="009024B5" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007429A6">
         <w:t>Batch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="6FC15F84" w:rsidRPr="007429A6">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007429A6">
         <w:t>nummer för biologiska läkemedel antecknas: i utdelningskommentar i utdelningsvyn i Melior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFA9AA2" w14:textId="14B24026" w:rsidR="009024B5" w:rsidRPr="006644B3" w:rsidRDefault="612D8560" w:rsidP="007429A6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="006644B3">
-        <w:lastRenderedPageBreak/>
         <w:t>Kapitel 6. Administrering och överlämnande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BC466D" w14:textId="5136068C" w:rsidR="009024B5" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007429A6">
         <w:t xml:space="preserve">Kontroll av kontinuerliga infusioner dokumenteras på följande sätt: dokumenteras i utvärderingsrutan i utdelningsvyn i Melior. OBS dokumentation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E27D3E0" w14:textId="1C6ED6F1" w:rsidR="009024B5" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007429A6">
         <w:t>Delegering av administrering eller överlämnande, signerade delegeringsbeslut förvaras: på vårdenhetschefs kontor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FB10A2" w14:textId="0E31AC33" w:rsidR="009024B5" w:rsidRPr="007429A6" w:rsidRDefault="612D8560" w:rsidP="007429A6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="007429A6">
         <w:t xml:space="preserve">Signerad överenskommelse enligt rutin Läkemedelsöverlämning av farmaceut finns och förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum. </w:t>
@@ -1289,371 +1346,388 @@
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5510283F" w14:textId="6780E7A9" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="00C858D9" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00823156">
         <w:t xml:space="preserve">Vårdenhet: IVA Rutin: </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk157509633"/>
       <w:r w:rsidRPr="00823156">
         <w:t xml:space="preserve">Vid övertag av patient </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00823156">
         <w:t xml:space="preserve">från IVA till avd.19/32 </w:t>
       </w:r>
       <w:r w:rsidR="00BE36B2" w:rsidRPr="00823156">
         <w:t xml:space="preserve">följer </w:t>
       </w:r>
       <w:r w:rsidRPr="00823156">
         <w:t>Dygnsjournal IVA-sektionen SU/Sahlgrenska i pappersformat med patient till avdelning. Dygnsjournal IVA skannas sedan in i datajournalen och finns att läsa i E-arkiv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271AB45D" w14:textId="6B203EEE" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
+    <w:p w14:paraId="271AB45D" w14:textId="547DB351" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00823156">
+      <w:r>
         <w:t>Vid överföring av patient mellan enheter skall ansvarig läkare på mottagande enhet se till att läkemedelslistan i Melior är uppdaterad (hos patienter som har öppenvårddos</w:t>
       </w:r>
-      <w:r w:rsidR="00925D7B" w:rsidRPr="00823156">
+      <w:r w:rsidR="00925D7B">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00823156">
+      <w:r w:rsidR="7F0727B2">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
         <w:t>Apodos</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00823156">
+      <w:r w:rsidR="677A7E5E">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> kontrolleras Pascal).</w:t>
       </w:r>
-      <w:r w:rsidR="00411046" w:rsidRPr="00823156">
+      <w:r w:rsidR="00411046">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="00637067" w:rsidRPr="00823156">
+      <w:r w:rsidR="00637067">
         <w:t xml:space="preserve">nsvarig läkare </w:t>
       </w:r>
-      <w:r w:rsidR="00411046" w:rsidRPr="00823156">
+      <w:r w:rsidR="00411046">
         <w:t xml:space="preserve">gör </w:t>
       </w:r>
-      <w:r w:rsidR="00637067" w:rsidRPr="00823156">
+      <w:r w:rsidR="00637067">
         <w:t xml:space="preserve">en värdering </w:t>
       </w:r>
-      <w:r w:rsidR="005C4FB5" w:rsidRPr="00823156">
+      <w:r w:rsidR="005C4FB5">
         <w:t>av vilka läkemedel patienten skall ha och justerar detta i läkemedelsmodulen i Melior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC2D5B1" w14:textId="6091423A" w:rsidR="00E424B3" w:rsidRPr="00823156" w:rsidRDefault="00E424B3" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00823156">
         <w:t xml:space="preserve">Sjuksköterska överrapporterar via telefon. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278DD301" w14:textId="769E1E44" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="00E424B3" w:rsidP="00823156">
+    <w:p w14:paraId="278DD301" w14:textId="112C2171" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="00E424B3" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00823156">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> /säng i ELVIS.</w:t>
+      <w:r>
+        <w:t>Vårdpersonal på akuten/IVA flyttar patienten i ELVIS till AIM (avd.19/32) och sjuksköterska/samordnare på avd.19/32 flyttar patient till aktuell vårdplats/säng i ELVIS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52881C7A" w14:textId="20AC1AA0" w:rsidR="00C914C7" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00823156">
         <w:t>Vid överflyttning av patient från annat verksamhetsområde ska nytt vårdtillfälle öppnas i Melior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41267602" w14:textId="06154182" w:rsidR="00C914C7" w:rsidRPr="00823156" w:rsidRDefault="00823156" w:rsidP="006644B3">
+    <w:p w14:paraId="41267602" w14:textId="06154182" w:rsidR="00C914C7" w:rsidRPr="00823156" w:rsidRDefault="00D34A6C" w:rsidP="006644B3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00D34A6C" w:rsidRPr="00823156">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00823156">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedelsgenomgång och Vård- och läkemedelsberättelse (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="485270A3" w14:textId="6EEE2744" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="00823156" w:rsidP="006644B3">
+    <w:p w14:paraId="485270A3" w14:textId="6EEE2744" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="006644B3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="612D8560" w:rsidRPr="00823156">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00823156">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t>Läkemedelshantering vid utskrivning från slutenvård (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2F8ADA82" w14:textId="33B40619" w:rsidR="009024B5" w:rsidRPr="006644B3" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="2B100FCC">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006644B3">
         <w:t>Kapitel 8. Arbetsmiljöaspekter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74229E61" w14:textId="63EA716D" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00823156">
         <w:t>Redovisning av kemiska produkter i KLARA görs enligt rutin: följer lathund för kemikalierevidering i KLARA där det anges vad som ska registreras. Ansvarig är kemikalieombud på avdelningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18010E05" w14:textId="2137261A" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="006644B3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823156">
         <w:t xml:space="preserve">Arbetsrutin för riskläkemedel: Iordningställande av läkemedel med risk för överkänslighet sker enligt Regional läkemedelshanteringsrutin kapitel 5.6.1 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00823156">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t>Regional rutin för läkemedelshantering i Västra Götalandsregionen.pdf (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="113732A5" w14:textId="1FE71E4C" w:rsidR="009024B5" w:rsidRPr="00C4662C" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="2B100FCC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4662C">
         <w:t>Kapitel 10 Kvalitetssäkring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792310C3" w14:textId="3830E309" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
+    <w:p w14:paraId="792310C3" w14:textId="1FCA1630" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00823156">
-        <w:t xml:space="preserve">Utskriven genomförd kvalitetsgranskning förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum. </w:t>
+      <w:r>
+        <w:t>Utskriven genomförd kvalitetsgranskning förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum</w:t>
+      </w:r>
+      <w:r w:rsidR="42DA4808">
+        <w:t>, PNL 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151A7DC2" w14:textId="6E8CB8A6" w:rsidR="40EE797C" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
+    <w:p w14:paraId="151A7DC2" w14:textId="604F9CD5" w:rsidR="40EE797C" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00823156">
-        <w:t xml:space="preserve">Åtgärdsplan för avvikelser i kvalitetsgranskning (mall 14: Åtgärdsplan kvalitetsgranskning av läkemedelshantering) förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum. </w:t>
+      <w:r>
+        <w:t>Åtgärdsplan för avvikelser i kvalitetsgranskning (mall 14: Åtgärdsplan kvalitetsgranskning av läkemedelshantering) förvaras: i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum</w:t>
+      </w:r>
+      <w:r w:rsidR="6BF1B602">
+        <w:t>, PNL 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CB2443" w14:textId="751A2206" w:rsidR="009024B5" w:rsidRPr="00FA794F" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA794F">
         <w:t>Kapitel 11. Narkotikaklassade läkemedel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31300364" w14:textId="75CF5A17" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00823156">
         <w:t>Rutin för journalföring av narkotika hämtade från VNL: All narkotika hämtade från VNL journalförs i separat pärm ”Narkotika VNL” i läkemedelsrum. Bilaga 1 Förbrukningsjournal för narkotika ska användas (från rutin Läkemedelshantering SU-övergripande), kopior finns längst fram i pärm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C419CCC" w14:textId="188CFEA3" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
+    <w:p w14:paraId="4C419CCC" w14:textId="0AB131DD" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00823156">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> PRO samt meddelas till VEC.</w:t>
+      <w:r>
+        <w:t>Avvikelser avseende narkotika rapporteras: Sjuksköterska som upptäcker avvikelse i narkotikasaldo noterar differens på ”Narkotikahantering Diff-lista” uppsatt på narkotikaskåp och kollar direkt med kollegor om någon har missat journalföring under aktuellt arbetspass. Narkotikaavvikelse utreds</w:t>
+      </w:r>
+      <w:r w:rsidR="10DEE6EA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> narkotikasvinn rapporteras av narkotikaansvariga sjuksköterskor i MedControl PRO samt meddelas till VEC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690168EC" w14:textId="0A4DC3B2" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00823156">
         <w:t>Övriga läkemedel som ska journalföras (ej narkotikaklassade): ej aktuellt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3643B71C" w14:textId="4F881C06" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
+    <w:p w14:paraId="3643B71C" w14:textId="48DA7930" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00823156">
-        <w:t>Plan för hur kontroll av narkotika ska utföras (mall 22 Kontrollplan narkotika): framgår av Mall 22 Kontrollplan narkotika som förvaras i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum. Narkotikakontroller dokumenteras på protokoll i mall 22.</w:t>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Plan för hur kontroll av narkotika ska utföras (mall 22 Kontrollplan narkotika): framgår av Mall 22 Kontrollplan narkotika som förvaras i pärmen ”Läkemedelshantering Avd. 19/32” på läkemedelsrum</w:t>
+      </w:r>
+      <w:r w:rsidR="0270329A">
+        <w:t>, PNL 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Narkotikakontroller dokumenteras på protokoll i mall 22.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676A2597" w14:textId="22672515" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
+    <w:p w14:paraId="676A2597" w14:textId="58382A64" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00823156">
-[...1 lines deleted...]
-        <w:t>Kassation av eventuella slutenvårdsdos-påsar med narkotika journalförs på separat förbrukningsjournal ”Kassationslogg-narkotika slutenvårdsdos” som förvaras i pärm ”Slutenvårdsdos Kassation” i läkemedelsrummet.</w:t>
+      <w:r>
+        <w:t>Kassation av eventuella slutenvårdsdos-påsar med narkotika journalförs på separat förbrukningsjournal ”Kassationslogg-narkotika slutenvårdsdos” som förvaras i pärm ”Slutenvårdsdos Kassation” i läkemedelsrummet</w:t>
+      </w:r>
+      <w:r w:rsidR="2C403E75">
+        <w:t>, PNL 32</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFCAD55" w14:textId="19EFC15F" w:rsidR="009024B5" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00823156">
         <w:t xml:space="preserve">Lokal rutin för uppdragna injektioner av narkotika: Uppdragna sprutor, outspädd eller utspädd narkotika som ges subkutant eller intravenöst vid behov till enskild patient, kan användas under arbetspasset och skall kasseras av ansvarig sjuksköterska efter varje arbetspass. Kassation skall journalföras i narkotikapärm på aktuellt uttag och skall dubbelsigneras. Uppdragen injektion </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk157512475"/>
       <w:r w:rsidR="00C35DB9" w:rsidRPr="00823156">
         <w:t>märks upp</w:t>
       </w:r>
       <w:r w:rsidR="00BE053C" w:rsidRPr="00823156">
         <w:t xml:space="preserve"> enligt </w:t>
       </w:r>
       <w:r w:rsidR="006901FF" w:rsidRPr="00823156">
         <w:t xml:space="preserve">regional </w:t>
       </w:r>
       <w:r w:rsidR="00BE053C" w:rsidRPr="00823156">
         <w:t xml:space="preserve">rutin, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00823156">
         <w:t>förvaras åtskilt och ljusskyddat i patientlåda i medicinvagnen, hållbarhet max 12h i rumstemperatur efter aseptisk hantering (kasseras dock efter varje arbetspass ca 8h).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8220CC" w14:textId="0C8E0898" w:rsidR="009024B5" w:rsidRPr="00800CBD" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00800CBD">
         <w:t xml:space="preserve"> Kapitel 12. Medicinska gaser </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="70F7FC2F" w:rsidR="00536A5A" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
+    <w:p w14:paraId="76B9F95B" w14:textId="4502EA87" w:rsidR="00536A5A" w:rsidRPr="00823156" w:rsidRDefault="612D8560" w:rsidP="00823156">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="00823156">
+      <w:r>
         <w:t>Kontroll av medicinska gasflaskor (mall 18)</w:t>
       </w:r>
-      <w:r w:rsidR="00780850" w:rsidRPr="00823156">
+      <w:r w:rsidR="00780850">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00223DE4" w:rsidRPr="00823156">
-        <w:t>Mall 18 sitter vid enhetens förvaring av gasflaskor i lungförrådet (19-sidan) och kontroll dokumenteras enligt mall som sitter på gas-skåpet månadsvis. Arkiverad mall 18 förvaras i pärmen ”Läkemedelshantering Avd. 19/32” i läkemedelsrummet.</w:t>
+      <w:r w:rsidR="00223DE4">
+        <w:t>Mall 18 sitter vid enhetens förvaring av gasflaskor i lungförrådet (19-sidan) och kontroll dokumenteras enligt mall som sitter på gas-skåpet månadsvis. Arkiverad mall 18 förvaras i pärmen ”Läkemedelshantering Avd. 19/32” i läkemedelsrummet</w:t>
+      </w:r>
+      <w:r w:rsidR="23CBF05B">
+        <w:t>, PNL 32</w:t>
+      </w:r>
+      <w:r w:rsidR="00223DE4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00823156" w:rsidSect="009024B5">
-      <w:headerReference w:type="default" r:id="rId23"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6B318B6C" w14:textId="77777777" w:rsidR="009E2939" w:rsidRDefault="009E2939">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="392BD368" w14:textId="77777777" w:rsidR="009E2939" w:rsidRDefault="009E2939">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="58B53CD6" w14:textId="77777777" w:rsidR="009E2939" w:rsidRDefault="009E2939">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1664,141 +1738,133 @@
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1827,51 +1893,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1905,87 +1971,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="2294E39E" w14:textId="77777777" w:rsidR="009E2939" w:rsidRDefault="009E2939"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="5191EAF6" w14:textId="77777777" w:rsidR="009E2939" w:rsidRDefault="009E2939">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="3BD43312" w14:textId="77777777" w:rsidR="009E2939" w:rsidRDefault="009E2939">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2009,110 +2075,110 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2136,93 +2202,93 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -2329,51 +2395,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="32B5A719" w14:textId="77777777" w:rsidR="00080169" w:rsidRDefault="00080169" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6871176B" w14:textId="77777777" w:rsidR="00080169" w:rsidRDefault="00080169" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3846,50 +3912,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA0DBD0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="A25E5B0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E5C8D81E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B8A044B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1E22505E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BF220A3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8E643C50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="589E34A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EDD23F52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B8AEA220">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20812C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAE6048A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3958,51 +4137,164 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22C84C37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="57A833DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ADA07B1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1C88FFC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6470A9CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CDD4C7B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="69D22456">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="55BA29D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4CD63836">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FD1A5AC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="261C416C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05E09D48"/>
     <w:lvl w:ilvl="0" w:tplc="7C9A885E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▫"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="124A1914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4071,51 +4363,51 @@
     <w:lvl w:ilvl="7" w:tplc="B2F4AA02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="79BC877E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29BA7B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B40A27C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="919"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4283,51 +4575,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6612"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4423,55 +4715,55 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
-    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -4537,51 +4829,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D18FF67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54C8E43A"/>
     <w:lvl w:ilvl="0" w:tplc="2D1E54C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9CFE331A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4650,51 +4942,51 @@
     <w:lvl w:ilvl="7" w:tplc="0E72AB3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B510DC78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E06360F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38C8CB20"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4763,51 +5055,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4876,51 +5168,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5017,51 +5309,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C615CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08DC4002"/>
     <w:lvl w:ilvl="0" w:tplc="55A62F96">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2384" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5131,51 +5423,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6704" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7424" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F105FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9350EBC8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5244,51 +5536,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F2E4A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB9C2006"/>
     <w:lvl w:ilvl="0" w:tplc="EC5C3504">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BC22E5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5357,51 +5649,51 @@
     <w:lvl w:ilvl="7" w:tplc="34EC9856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ABB4C684">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5470,51 +5762,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5584,51 +5876,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5697,51 +5989,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="579B2515"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="725CD5F6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5810,51 +6102,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B342333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="605C319C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="730" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5923,51 +6215,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E343ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41329A9C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6036,51 +6328,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F2B45DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8B03DD4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6248,51 +6540,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60B84155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="228A8F46"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6361,51 +6653,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="620C3308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAF20374"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6474,51 +6766,164 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="663AEDE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="31088F02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C34E2D28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BFCEF4AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5DAE4B4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2C60C0C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E0D6094A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CD003134">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08E0BBFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A8CAFDFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B420920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="711CB4C8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="890" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6587,51 +6992,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CAD42A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA6470B4"/>
     <w:lvl w:ilvl="0" w:tplc="4AC86A44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="35F41CC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6700,51 +7105,51 @@
     <w:lvl w:ilvl="7" w:tplc="3E54B15E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D428B878">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D581BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3144549E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1270" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6813,51 +7218,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5590" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6310" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6926,51 +7331,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7039,51 +7444,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7152,51 +7557,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F2C0318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A1CAB6E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1416" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7276,201 +7681,210 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6456" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7176" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1424105522">
+  <w:num w:numId="1" w16cid:durableId="2137212416">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="150105237">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1126240065">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1424105522">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1474787410">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1539394665">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1118720857">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="60644679">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1635981979">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="197664284">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1738625435">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1718972019">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2028672624">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="913929668">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="936861844">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1881355859">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1122848606">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="754128036">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="503252596">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1950580193">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1939408373">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="584801932">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1051878651">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1961568308">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2118790194">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1484349339">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="699430034">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="29184423">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1167287644">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1119685033">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1507675395">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="846334026">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="703485276">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1638029701">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="95566973">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1339115408">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="903024845">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="929243464">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1474787410">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="39" w16cid:durableId="1827866525">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1539394665">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="40" w16cid:durableId="1054697910">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1118720857">
+  <w:num w:numId="41" w16cid:durableId="1198541246">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="794058068">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="60644679">
-[...20 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="936861844">
+  <w:num w:numId="43" w16cid:durableId="1957368270">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1881355859">
-[...68 lines deleted...]
-  <w:num w:numId="36" w16cid:durableId="1827866525">
+  <w:num w:numId="44" w16cid:durableId="564488094">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1054697910">
-[...14 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="224462750">
+  <w:num w:numId="45" w16cid:durableId="224462750">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1616868267">
+  <w:num w:numId="46" w16cid:durableId="1616868267">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -7569,50 +7983,51 @@
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E3C92"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00302D18"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00352965"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="00370455"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00411046"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="0041615E"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00430925"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
@@ -7658,291 +8073,300 @@
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B31A3"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C4FB5"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D2B85"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="0061757A"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00637067"/>
     <w:rsid w:val="00643318"/>
+    <w:rsid w:val="00646417"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00657854"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="006644B3"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006901FF"/>
     <w:rsid w:val="00693753"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B4EEA"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C308F"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D5F5B"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D7C99"/>
     <w:rsid w:val="006E2BA6"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E5964"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007429A6"/>
+    <w:rsid w:val="00745065"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00754C0C"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00776586"/>
     <w:rsid w:val="00780850"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007918D5"/>
     <w:rsid w:val="00794AF6"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B1950"/>
     <w:rsid w:val="007B3991"/>
     <w:rsid w:val="007C22FF"/>
     <w:rsid w:val="007C7FF4"/>
     <w:rsid w:val="007D2A12"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D6B5B"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00800CBD"/>
     <w:rsid w:val="00803B7C"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00823156"/>
+    <w:rsid w:val="0082524F"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008343BB"/>
     <w:rsid w:val="00834841"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="008469D2"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008542C0"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00876BDE"/>
     <w:rsid w:val="0087A55E"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="0088306F"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008A77B3"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B6F61"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009024B5"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00924881"/>
     <w:rsid w:val="00924AD8"/>
     <w:rsid w:val="00925D7B"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00937D6F"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E2939"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4255F"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A56F38"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A8470E"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE35FE"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF3C4C"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B25BAD"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB355C"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB7A3C"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE053C"/>
     <w:rsid w:val="00BE3111"/>
     <w:rsid w:val="00BE36B2"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF65E0"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C11F69"/>
     <w:rsid w:val="00C35DB9"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C4662C"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C73162"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C858D9"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C914C7"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB50EB"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE0CD1"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF6BB5"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D141CC"/>
     <w:rsid w:val="00D34A6C"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D548F1"/>
     <w:rsid w:val="00D83EE9"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB1FB5"/>
+    <w:rsid w:val="00DB31BC"/>
     <w:rsid w:val="00DB3553"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF07E9"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E12970"/>
     <w:rsid w:val="00E424B3"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E735B9"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
@@ -7958,238 +8382,328 @@
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE5E94"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F357B5"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F802D8"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA794F"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC5C45"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01094F59"/>
     <w:rsid w:val="010B4DAF"/>
     <w:rsid w:val="0126A843"/>
+    <w:rsid w:val="015E7607"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0270329A"/>
     <w:rsid w:val="02C02CB9"/>
+    <w:rsid w:val="0302372D"/>
     <w:rsid w:val="033517F2"/>
     <w:rsid w:val="03D7CC5C"/>
     <w:rsid w:val="040869C9"/>
     <w:rsid w:val="043FD996"/>
     <w:rsid w:val="0582139A"/>
     <w:rsid w:val="062C331A"/>
     <w:rsid w:val="06AD4A2E"/>
     <w:rsid w:val="0843F08B"/>
     <w:rsid w:val="09511E6B"/>
     <w:rsid w:val="096ABA37"/>
     <w:rsid w:val="09976C02"/>
     <w:rsid w:val="09D8482D"/>
+    <w:rsid w:val="0AE71C51"/>
     <w:rsid w:val="0AECEECC"/>
+    <w:rsid w:val="0BE486F6"/>
     <w:rsid w:val="0CFE406E"/>
+    <w:rsid w:val="0D326563"/>
     <w:rsid w:val="0D36AADA"/>
     <w:rsid w:val="0D8C62D3"/>
+    <w:rsid w:val="0D96495A"/>
     <w:rsid w:val="0DEB9540"/>
+    <w:rsid w:val="0E17954E"/>
     <w:rsid w:val="0E40CAB9"/>
     <w:rsid w:val="101CB8D3"/>
+    <w:rsid w:val="1063383B"/>
+    <w:rsid w:val="10DEE6EA"/>
     <w:rsid w:val="11506962"/>
     <w:rsid w:val="11B88934"/>
     <w:rsid w:val="12B1EC9D"/>
     <w:rsid w:val="13443B72"/>
     <w:rsid w:val="157131E1"/>
+    <w:rsid w:val="159F3690"/>
     <w:rsid w:val="161B608A"/>
     <w:rsid w:val="168BFA57"/>
     <w:rsid w:val="16FA2827"/>
+    <w:rsid w:val="170271F0"/>
     <w:rsid w:val="193AA95A"/>
     <w:rsid w:val="198661C2"/>
+    <w:rsid w:val="19C1658E"/>
     <w:rsid w:val="19D88D95"/>
     <w:rsid w:val="1C3636B0"/>
+    <w:rsid w:val="1C8D82E8"/>
+    <w:rsid w:val="1DB6D438"/>
     <w:rsid w:val="1EB66E1D"/>
+    <w:rsid w:val="1F3C1A79"/>
+    <w:rsid w:val="21DA2AF0"/>
     <w:rsid w:val="237626F3"/>
+    <w:rsid w:val="23CBF05B"/>
     <w:rsid w:val="248559C3"/>
+    <w:rsid w:val="24A4B464"/>
+    <w:rsid w:val="253FB71F"/>
     <w:rsid w:val="2552CC93"/>
     <w:rsid w:val="25F647BB"/>
+    <w:rsid w:val="260B61A0"/>
+    <w:rsid w:val="26214D68"/>
     <w:rsid w:val="269E0F47"/>
+    <w:rsid w:val="26BC17F0"/>
     <w:rsid w:val="275D2EF2"/>
     <w:rsid w:val="27D86F0A"/>
     <w:rsid w:val="27F512BB"/>
     <w:rsid w:val="289A8661"/>
+    <w:rsid w:val="2914DB54"/>
     <w:rsid w:val="2A0B1AC5"/>
     <w:rsid w:val="2AC8BF6E"/>
     <w:rsid w:val="2AF27D38"/>
     <w:rsid w:val="2B100FCC"/>
     <w:rsid w:val="2B46BE82"/>
     <w:rsid w:val="2B7DAEA0"/>
     <w:rsid w:val="2BDB717F"/>
     <w:rsid w:val="2C3B1EA8"/>
+    <w:rsid w:val="2C403E75"/>
+    <w:rsid w:val="2D25C3B3"/>
+    <w:rsid w:val="2DB317D1"/>
+    <w:rsid w:val="2E0A0957"/>
+    <w:rsid w:val="2E0AD837"/>
     <w:rsid w:val="2E6644B6"/>
     <w:rsid w:val="2F12820A"/>
+    <w:rsid w:val="2F2B66B4"/>
     <w:rsid w:val="2F955898"/>
+    <w:rsid w:val="301F6F36"/>
+    <w:rsid w:val="3089FDFE"/>
     <w:rsid w:val="30927272"/>
+    <w:rsid w:val="30D7EAC0"/>
+    <w:rsid w:val="30E59E07"/>
     <w:rsid w:val="314A6B3F"/>
+    <w:rsid w:val="3178E655"/>
     <w:rsid w:val="31DDAD8B"/>
+    <w:rsid w:val="333240F4"/>
+    <w:rsid w:val="333891B0"/>
     <w:rsid w:val="34091193"/>
     <w:rsid w:val="35D1C953"/>
+    <w:rsid w:val="35EC1C78"/>
     <w:rsid w:val="36049A1C"/>
+    <w:rsid w:val="372F8667"/>
     <w:rsid w:val="378BD940"/>
     <w:rsid w:val="37F909BF"/>
     <w:rsid w:val="384C6C6B"/>
+    <w:rsid w:val="38AB1058"/>
+    <w:rsid w:val="3AB3EA19"/>
     <w:rsid w:val="3BEFA385"/>
     <w:rsid w:val="3C921D31"/>
     <w:rsid w:val="3D8F6D06"/>
     <w:rsid w:val="3E5408FF"/>
     <w:rsid w:val="3E65C1DE"/>
     <w:rsid w:val="3E909D0C"/>
+    <w:rsid w:val="3EAEC377"/>
+    <w:rsid w:val="3ECEBCAC"/>
     <w:rsid w:val="403390AA"/>
     <w:rsid w:val="40EE797C"/>
     <w:rsid w:val="41CF610B"/>
     <w:rsid w:val="428AA3EC"/>
+    <w:rsid w:val="42DA4808"/>
+    <w:rsid w:val="446CABD2"/>
     <w:rsid w:val="450701CD"/>
+    <w:rsid w:val="450EF02F"/>
+    <w:rsid w:val="45182E28"/>
+    <w:rsid w:val="4574268A"/>
     <w:rsid w:val="46B4CB11"/>
     <w:rsid w:val="475331C9"/>
     <w:rsid w:val="485F15CF"/>
     <w:rsid w:val="4A1E7CFE"/>
+    <w:rsid w:val="4A3DB2DC"/>
     <w:rsid w:val="4B468348"/>
     <w:rsid w:val="4C754E31"/>
     <w:rsid w:val="4CDBA410"/>
     <w:rsid w:val="4D649A00"/>
     <w:rsid w:val="4DB33312"/>
+    <w:rsid w:val="4DF89E04"/>
+    <w:rsid w:val="4E12F613"/>
     <w:rsid w:val="4E1494F4"/>
+    <w:rsid w:val="4FC6DEE5"/>
+    <w:rsid w:val="51F0E1E4"/>
     <w:rsid w:val="5371E22A"/>
+    <w:rsid w:val="53C58BAB"/>
     <w:rsid w:val="53C8DE39"/>
     <w:rsid w:val="54D43D31"/>
     <w:rsid w:val="54DBEFAC"/>
     <w:rsid w:val="55A390A6"/>
+    <w:rsid w:val="565E8C5D"/>
+    <w:rsid w:val="568CFFAE"/>
     <w:rsid w:val="56B7E9A3"/>
     <w:rsid w:val="57532BEA"/>
     <w:rsid w:val="58420BC7"/>
     <w:rsid w:val="58B79F8D"/>
     <w:rsid w:val="595BBEBF"/>
     <w:rsid w:val="598A4ACB"/>
     <w:rsid w:val="5B3208D3"/>
+    <w:rsid w:val="5BC29E78"/>
+    <w:rsid w:val="5C0CE9E2"/>
     <w:rsid w:val="5C935F81"/>
     <w:rsid w:val="5C9D30EC"/>
     <w:rsid w:val="5D7F34EE"/>
+    <w:rsid w:val="5D878ABC"/>
     <w:rsid w:val="5DB7AB4A"/>
+    <w:rsid w:val="5E67D59C"/>
     <w:rsid w:val="5ED83792"/>
     <w:rsid w:val="5F537BAB"/>
+    <w:rsid w:val="5FB12493"/>
+    <w:rsid w:val="60182DCD"/>
     <w:rsid w:val="60D38E58"/>
+    <w:rsid w:val="60EB83FC"/>
     <w:rsid w:val="612D8560"/>
     <w:rsid w:val="61394F14"/>
     <w:rsid w:val="61614940"/>
+    <w:rsid w:val="62418F83"/>
+    <w:rsid w:val="6322DE16"/>
     <w:rsid w:val="635ADC61"/>
     <w:rsid w:val="638B405D"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64D8A5D5"/>
     <w:rsid w:val="6542F478"/>
     <w:rsid w:val="65451D83"/>
+    <w:rsid w:val="65CA0BBB"/>
+    <w:rsid w:val="65CC529F"/>
     <w:rsid w:val="6621196A"/>
     <w:rsid w:val="664175FA"/>
     <w:rsid w:val="66527DF1"/>
+    <w:rsid w:val="677A7E5E"/>
     <w:rsid w:val="6829EF43"/>
     <w:rsid w:val="686F231D"/>
     <w:rsid w:val="6967CAEF"/>
+    <w:rsid w:val="696FB10F"/>
+    <w:rsid w:val="6A1085F8"/>
     <w:rsid w:val="6A5FEDBB"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6BED0625"/>
+    <w:rsid w:val="6BF1B602"/>
     <w:rsid w:val="6C2AD2F1"/>
     <w:rsid w:val="6CDFD9B1"/>
     <w:rsid w:val="6CE43809"/>
+    <w:rsid w:val="6D925958"/>
+    <w:rsid w:val="6DBA527A"/>
+    <w:rsid w:val="6DFF028F"/>
     <w:rsid w:val="6E21BA1D"/>
     <w:rsid w:val="6E5B99F7"/>
     <w:rsid w:val="6ECE6A69"/>
     <w:rsid w:val="6FC15F84"/>
     <w:rsid w:val="70027C13"/>
     <w:rsid w:val="706E0408"/>
     <w:rsid w:val="727CBA43"/>
+    <w:rsid w:val="73B57C0A"/>
     <w:rsid w:val="74466B0C"/>
+    <w:rsid w:val="7512D1C4"/>
     <w:rsid w:val="759B9860"/>
     <w:rsid w:val="75C9A979"/>
+    <w:rsid w:val="770CF2C7"/>
     <w:rsid w:val="77299844"/>
+    <w:rsid w:val="773DA85D"/>
     <w:rsid w:val="77F11AF7"/>
     <w:rsid w:val="781A4BF6"/>
     <w:rsid w:val="78E55BE3"/>
     <w:rsid w:val="7902D05C"/>
+    <w:rsid w:val="7A95F4DD"/>
     <w:rsid w:val="7BF459B0"/>
     <w:rsid w:val="7BF48B86"/>
     <w:rsid w:val="7BFE714A"/>
     <w:rsid w:val="7C524E65"/>
     <w:rsid w:val="7C6BFFFA"/>
+    <w:rsid w:val="7CA54D62"/>
     <w:rsid w:val="7CE1EEF8"/>
     <w:rsid w:val="7DB6FA53"/>
+    <w:rsid w:val="7E9EC953"/>
+    <w:rsid w:val="7EB4B976"/>
     <w:rsid w:val="7EDE6612"/>
+    <w:rsid w:val="7EEAA921"/>
+    <w:rsid w:val="7F0727B2"/>
+    <w:rsid w:val="7F09CEB7"/>
+    <w:rsid w:val="7F0EEB02"/>
     <w:rsid w:val="7F36B41C"/>
+    <w:rsid w:val="7F88E270"/>
     <w:rsid w:val="7F89EF27"/>
     <w:rsid w:val="7F8B2C19"/>
     <w:rsid w:val="7FBABAF1"/>
+    <w:rsid w:val="7FE85636"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8656,50 +9170,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -8941,51 +9456,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -9094,51 +9609,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="21"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -10382,51 +10897,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="22"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -10583,55 +11098,66 @@
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B12A0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E12970"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00876BDE"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10659,51 +11185,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9790-1368942477-30/SURROGATE/L%c3%a4kemedelshantering%20SU-%c3%b6vergripande.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9788-135611145-123/surrogate/DIAGN%20-%20Pleurodes%20-%20omv%c3%a5rdnadsrutin.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9790-1368942477-31/surrogate/L%c3%a4kemedelshantering%20vid%20utskrivning%20fr%c3%a5n%20slutenv%c3%a5rd.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9788-135611145-125/surrogate/Pleurolys.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-11/surrogate/Arbetsinstruktion%20tillredning.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9790-1368942477-28/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20V%c3%a5rd-%20och%20l%c3%a4kemedelsber%c3%a4ttelse.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:su-epj.lakemedel@vgregion.se" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9788-135611145-124/surrogate/DIAGN%20-%20Pleurodes%20kemisk%20GAC%2036.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sjukvardsapotek.vgrsu@vgregion.se" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9790-1368942477-30/SURROGATE/L%c3%a4kemedelshantering%20SU-%c3%b6vergripande.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9788-135611145-125/surrogate/Pleurolys.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9790-1368942477-28/SURROGATE/L%c3%a4kemedelsgenomg%c3%a5ng%20och%20V%c3%a5rd-%20och%20l%c3%a4kemedelsber%c3%a4ttelse.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion-my.sharepoint.com/:w:/r/personal/kajze1_vgregion_se/Documents/Microsoft%20Teams%20chattfiler/Mall%206%20Riskanalys%20Best%20Practice%20f%C3%B6r%20iordningst%C3%A4llande%20av%20l%C3%A4kemedel%20(1).docx?d=w1e6e7840b3e249c29167d66176edf5f3&amp;csf=1&amp;web=1&amp;e=pSR04i" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7052-1069016101-11/surrogate/Arbetsinstruktion%20tillredning.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9788-135611145-124/surrogate/DIAGN%20-%20Pleurodes%20kemisk%20GAC%2036.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:su-epj.lakemedel@vgregion.se" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9788-135611145-123/surrogate/DIAGN%20-%20Pleurodes%20-%20omv%c3%a5rdnadsrutin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sjukvardsapotek.vgrsu@vgregion.se" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9790-1368942477-31/surrogate/L%c3%a4kemedelshantering%20vid%20utskrivning%20fr%c3%a5n%20slutenv%c3%a5rd.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10996,59 +11522,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1657</Words>
-  <Characters>14271</Characters>
+  <Words>1696</Words>
+  <Characters>12475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>278</Lines>
+  <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15897</CharactersWithSpaces>
+  <CharactersWithSpaces>14182</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>LÄKEMEDELSHANTERING, lokala tillägg avd 19-32 </dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Christina Hermansson</lastModifiedBy>
-  <revision>109</revision>
+  <revision>114</revision>
   <lastPrinted>2024-01-30T12:09:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>