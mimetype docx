--- v0 (2026-02-19)
+++ v1 (2026-04-01)
@@ -1,1400 +1,939 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="57008BFD" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="57008BFD" w14:textId="77777777" w:rsidTr="67FB7D72">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2469B3C8" w14:textId="2925B3AD" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="2469B3C8" w14:textId="12A5382C" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adevi, 2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71641583" w14:textId="7EFEB923" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="71641583" w14:textId="24B3856E" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Wrong I (not surgery)</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wrong I</w:t>
             </w:r>
+            <w:r w:rsidR="30F2BA80" w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ntervention</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (not surgery)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="5F043EE8" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="5F043EE8" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6EAC36" w14:textId="5654BDEB" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="2A6EAC36" w14:textId="151A7826" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eriksson, 2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30322239" w14:textId="3DF0C7B7" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="30322239" w14:textId="3677E954" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Wrong P (children only)</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wrong </w:t>
             </w:r>
+            <w:r w:rsidR="7227FCE5" w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Population</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (children only)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="6C05C779" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="6C05C779" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="173938BB" w14:textId="60B2D816" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="173938BB" w14:textId="43BED7F6" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eriksson, 2010b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA12E06" w14:textId="26B26B9F" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="3DA12E06" w14:textId="20ECF136" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Wrong O </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wrong O</w:t>
             </w:r>
+            <w:r w:rsidR="3B09F94B" w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>utcome (health economic data only)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="4EA3FA44" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="4EA3FA44" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B170748" w14:textId="7CA452BF" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="3B170748" w14:textId="2B142839" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sahlgren, 2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D813CCA" w14:textId="451D2B81" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="1D813CCA" w14:textId="231127F5" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Wrong study design (narrative review)</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wrong study design (n</w:t>
             </w:r>
+            <w:r w:rsidR="74A2C1E5" w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>arrative</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> review)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="7BFE3FFD" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="7BFE3FFD" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B8F379" w14:textId="27E39767" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="55B8F379" w14:textId="216893AB" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sahlin, 2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42301278" w14:textId="6819C553" w:rsidR="11804C1B" w:rsidRDefault="11804C1B" w:rsidP="11804C1B">
+          <w:p w14:paraId="42301278" w14:textId="5DDF6553" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Wrong C (not injection)</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wrong C</w:t>
             </w:r>
+            <w:r w:rsidR="79000839" w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>omparison</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (not injection)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="06B4E32E" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="06B4E32E" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E9BF8C" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9">
+          <w:p w14:paraId="63E9BF8C" w14:textId="112E533A" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="3D5F3792" w:rsidP="0E3802D6">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Winbladh, 2020</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19665AC4" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9">
+          <w:p w14:paraId="19665AC4" w14:textId="1A4BD2AD" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="0BB0376C" w:rsidP="0E3802D6">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Wrong publication type (editorial)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="331A8587" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="331A8587" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="647C043F" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="647C043F" w14:textId="0DECAFCF" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="18B72D01" w:rsidP="0E3802D6">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zahl, 2010</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04BBC8FF" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="04BBC8FF" w14:textId="05B36B6A" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="18B72D01" w:rsidP="0E3802D6">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Too few patients</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="37AB1C1A" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="37AB1C1A" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8149F0" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="1B8149F0" w14:textId="48988B27" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="5ACD59FD" w:rsidP="0E3802D6">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Zahlstrom, 2014</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49FE3103" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="49FE3103" w14:textId="60B83B2D" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="5ACD59FD" w:rsidP="0E3802D6">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D40896">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Duplicate publication (same data as in Hansson 2015)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="7F95C320" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="7F95C320" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A61ED62" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="3A61ED62" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59DC9D92" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="59DC9D92" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="3299B4F8" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="3299B4F8" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6BA1B4" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="2F6BA1B4" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F2752A0" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="4F2752A0" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="11AF77AD" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="0021519C" w:rsidRPr="005864A7" w14:paraId="09882174" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC056B3" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="1C8D93F9" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0021519C" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66CAEB3D" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="7E727F3C" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0021519C" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="6C6194C8" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="0021519C" w:rsidRPr="005864A7" w14:paraId="14AE2BB6" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="138EECA3" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="46780DF9" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0021519C" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D18D2F3" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="06BCD118" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0021519C" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="5B61342D" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="04D10528" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7695BB0F" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="78CF9C1D" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="693618C5" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="4FA4EAD0" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="168C3E7F" w14:textId="77777777" w:rsidTr="11804C1B">
+      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="46FE7287" w14:textId="77777777" w:rsidTr="67FB7D72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1B90CB" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="61BF8FF8" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8E8B8C" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="005864A7" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
+          <w:p w14:paraId="0D02FF07" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
             <w:pPr>
               <w:pStyle w:val="Sidhuvud"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...684 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A7C8DB8" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="005864A7" w:rsidRDefault="00DB1E63">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB1E63" w:rsidRPr="005864A7" w:rsidSect="0021519C">
-      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="even" r:id="rId12"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="709" w:left="1418" w:header="709" w:footer="120" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42646DFD" w14:textId="77777777" w:rsidR="0079704F" w:rsidRDefault="0079704F">
+    <w:p w14:paraId="34B28269" w14:textId="77777777" w:rsidR="00F641E3" w:rsidRDefault="00F641E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ABFE761" w14:textId="77777777" w:rsidR="0079704F" w:rsidRDefault="0079704F">
+    <w:p w14:paraId="56A77854" w14:textId="77777777" w:rsidR="00F641E3" w:rsidRDefault="00F641E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="115719F6" w14:textId="77777777" w:rsidR="000D7A1C" w:rsidRDefault="000D7A1C">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-874233997"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5D4B697A" w14:textId="77777777" w:rsidR="00C84608" w:rsidRPr="00562F44" w:rsidRDefault="00C84608" w:rsidP="003919E1">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
             <w:tab w:val="clear" w:pos="9072"/>
             <w:tab w:val="left" w:pos="10044"/>
           </w:tabs>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
@@ -1491,573 +1030,534 @@
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="311A6668" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0048721A" w:rsidRDefault="00DB1E63" w:rsidP="00954C78">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="right" w:pos="8820"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C2B4CEA" w14:textId="77777777" w:rsidR="0079704F" w:rsidRDefault="0079704F">
+    <w:p w14:paraId="43A7C5AE" w14:textId="77777777" w:rsidR="00F641E3" w:rsidRDefault="00F641E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23A52AE6" w14:textId="77777777" w:rsidR="0079704F" w:rsidRDefault="0079704F">
+    <w:p w14:paraId="37CA7088" w14:textId="77777777" w:rsidR="00F641E3" w:rsidRDefault="00F641E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6502769E" w14:textId="77777777" w:rsidR="000D7A1C" w:rsidRDefault="000D7A1C">
-[...9 lines deleted...]
-  <w:p w14:paraId="1441250D" w14:textId="77777777" w:rsidR="00DB510D" w:rsidRDefault="00DB510D" w:rsidP="00964811">
+  <w:p w14:paraId="1441250D" w14:textId="6FBA3764" w:rsidR="00DB510D" w:rsidRPr="00D40896" w:rsidRDefault="0E3802D6" w:rsidP="0E3802D6">
     <w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
+        <w:bCs/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D40896">
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>Project:</w:t>
+      <w:t xml:space="preserve">Project: </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D40896">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
+      </w:rPr>
+      <w:t>Cervixscreening</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="223712EE" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="0021519C" w:rsidRDefault="00DB1E63" w:rsidP="00964811">
-    <w:r w:rsidRPr="0021519C">
+  <w:p w14:paraId="223712EE" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0E3802D6" w:rsidP="0E3802D6">
+    <w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D40896">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t xml:space="preserve">Appendix </w:t>
+      <w:t>Appendix 3.</w:t>
     </w:r>
-    <w:r w:rsidR="00C20C48" w:rsidRPr="0021519C">
+    <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>3</w:t>
-[...7 lines deleted...]
-    <w:r w:rsidR="00BA5435" w:rsidRPr="0021519C">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6FEB081D" w14:textId="77777777" w:rsidR="000D7A1C" w:rsidRPr="00722578" w:rsidRDefault="000D7A1C" w:rsidP="000D7A1C">
+  <w:p w14:paraId="6FEB081D" w14:textId="25C2B091" w:rsidR="000D7A1C" w:rsidRPr="00722578" w:rsidRDefault="0E3802D6" w:rsidP="0E3802D6">
     <w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00722578">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t xml:space="preserve">Excluded </w:t>
-[...14 lines deleted...]
-      <w:t>Exempel</w:t>
+      <w:t>Excluded</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidRPr="00722578">
+    <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:color w:val="FF0000"/>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00722578">
+    <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:color w:val="FF0000"/>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>i</w:t>
+      <w:t>articles</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00722578">
+    <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:color w:val="FF0000"/>
-        <w:lang w:val="en-US"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00722578">
+    <w:r w:rsidRPr="00D40896">
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
-        <w:lang w:val="en-US"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t>rött</w:t>
+      <w:t xml:space="preserve">Exempel i rött nedan </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00722578">
+    <w:r w:rsidR="000D7A1C" w:rsidRPr="00D40896">
       <w:rPr>
-        <w:color w:val="FF0000"/>
-[...23 lines deleted...]
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:br/>
     </w:r>
-    <w:r w:rsidRPr="00004F80">
+    <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve">Under </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00004F80">
+    <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>reason</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00004F80">
+    <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> for </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00004F80">
+    <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>exklusion</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00004F80">
+    <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
-      <w:t xml:space="preserve">. </w:t>
-[...91 lines deleted...]
-      <w:t xml:space="preserve"> var med i artikeln).</w:t>
+      <w:t>: skriv även orsak till wrong P, I, eller C (wrong O innebär att inget av outcomes i PICOt var med i artikeln)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1F95D727" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="000D7A1C" w:rsidRDefault="0021519C" w:rsidP="00964811">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="13887" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4248"/>
       <w:gridCol w:w="9639"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DB1E63" w:rsidRPr="004B5C8D" w14:paraId="0FEDF36D" w14:textId="77777777" w:rsidTr="002A6915">
+    <w:tr w:rsidR="00DB1E63" w:rsidRPr="004B5C8D" w14:paraId="0FEDF36D" w14:textId="77777777" w:rsidTr="00D518CE">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4248" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
         </w:tcPr>
-        <w:p w14:paraId="526BAC0A" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0021519C" w:rsidRDefault="00413CFB" w:rsidP="00413CFB">
+        <w:p w14:paraId="526BAC0A" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0021519C" w:rsidRDefault="0E3802D6" w:rsidP="0E3802D6">
           <w:pPr>
             <w:ind w:right="520"/>
             <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="0E3802D6">
             <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>A</w:t>
-[...5 lines deleted...]
-            <w:t>uthor, year</w:t>
+            <w:t>Author, year</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9639" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
         </w:tcPr>
-        <w:p w14:paraId="07B3D04E" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0021519C" w:rsidRDefault="00DB1E63" w:rsidP="005D3CA0">
+        <w:p w14:paraId="07B3D04E" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0021519C" w:rsidRDefault="67FB7D72" w:rsidP="77F399FB">
           <w:pPr>
             <w:ind w:right="520"/>
             <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:b/>
+              <w:bCs/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0021519C">
+          <w:r w:rsidRPr="67FB7D72">
             <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
               <w:b/>
+              <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> Reason for exclusion</w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="67FB7D72">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Reason for exclusion</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="184AFD8E" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0021519C" w:rsidRDefault="00DB1E63" w:rsidP="003228CA">
           <w:pPr>
             <w:ind w:right="520" w:firstLine="1304"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="36A050F9" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="004B5C8D" w:rsidRDefault="00DB1E63">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</w:hdr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A1B53"/>
     <w:rsid w:val="00024438"/>
     <w:rsid w:val="00042E32"/>
+    <w:rsid w:val="00063AFC"/>
     <w:rsid w:val="00091F61"/>
     <w:rsid w:val="000C2B19"/>
     <w:rsid w:val="000D7A1C"/>
     <w:rsid w:val="000E551C"/>
+    <w:rsid w:val="00110077"/>
     <w:rsid w:val="00142888"/>
     <w:rsid w:val="00145FA1"/>
     <w:rsid w:val="00152218"/>
+    <w:rsid w:val="001964F0"/>
     <w:rsid w:val="001C0875"/>
     <w:rsid w:val="001C3B45"/>
     <w:rsid w:val="001F1F42"/>
     <w:rsid w:val="0021519C"/>
     <w:rsid w:val="002816FD"/>
     <w:rsid w:val="002A6915"/>
     <w:rsid w:val="002B2EE1"/>
     <w:rsid w:val="002C0313"/>
+    <w:rsid w:val="002C0873"/>
+    <w:rsid w:val="00317D4E"/>
     <w:rsid w:val="003228CA"/>
+    <w:rsid w:val="00364F79"/>
     <w:rsid w:val="003919E1"/>
     <w:rsid w:val="003C7E72"/>
     <w:rsid w:val="003D73D1"/>
     <w:rsid w:val="00413CFB"/>
     <w:rsid w:val="00483AB0"/>
     <w:rsid w:val="0048721A"/>
     <w:rsid w:val="004B5C8D"/>
+    <w:rsid w:val="004E5883"/>
     <w:rsid w:val="004F7F79"/>
     <w:rsid w:val="005066AB"/>
     <w:rsid w:val="00555F27"/>
     <w:rsid w:val="00556414"/>
     <w:rsid w:val="005857CE"/>
     <w:rsid w:val="005864A7"/>
     <w:rsid w:val="00587C1D"/>
     <w:rsid w:val="005C0AB7"/>
     <w:rsid w:val="005C0EE7"/>
     <w:rsid w:val="005D3CA0"/>
+    <w:rsid w:val="005E1B81"/>
     <w:rsid w:val="005F45B2"/>
     <w:rsid w:val="0062163B"/>
+    <w:rsid w:val="00651B61"/>
     <w:rsid w:val="00660F53"/>
+    <w:rsid w:val="006A0E06"/>
     <w:rsid w:val="006A1B53"/>
     <w:rsid w:val="006A5264"/>
     <w:rsid w:val="006F667A"/>
     <w:rsid w:val="00702EF4"/>
     <w:rsid w:val="0079704F"/>
     <w:rsid w:val="007A1DF3"/>
     <w:rsid w:val="00885846"/>
     <w:rsid w:val="00890FD9"/>
     <w:rsid w:val="008A5E2E"/>
     <w:rsid w:val="008A6BA8"/>
     <w:rsid w:val="008C6016"/>
     <w:rsid w:val="00914CBC"/>
     <w:rsid w:val="00952618"/>
     <w:rsid w:val="00952C00"/>
     <w:rsid w:val="00954C78"/>
     <w:rsid w:val="00964811"/>
     <w:rsid w:val="00993B84"/>
     <w:rsid w:val="009C342F"/>
+    <w:rsid w:val="009E4915"/>
     <w:rsid w:val="00A254EC"/>
     <w:rsid w:val="00A60DC6"/>
     <w:rsid w:val="00AD3542"/>
     <w:rsid w:val="00AE66CB"/>
     <w:rsid w:val="00BA5435"/>
     <w:rsid w:val="00C15248"/>
     <w:rsid w:val="00C20C48"/>
     <w:rsid w:val="00C451F6"/>
     <w:rsid w:val="00C84608"/>
     <w:rsid w:val="00CF6C65"/>
+    <w:rsid w:val="00D40896"/>
+    <w:rsid w:val="00D518CE"/>
     <w:rsid w:val="00D77927"/>
     <w:rsid w:val="00D81E39"/>
     <w:rsid w:val="00DA6A59"/>
     <w:rsid w:val="00DB1E63"/>
     <w:rsid w:val="00DB510D"/>
     <w:rsid w:val="00E7767B"/>
     <w:rsid w:val="00E9525C"/>
+    <w:rsid w:val="00EB039D"/>
     <w:rsid w:val="00EE09B6"/>
     <w:rsid w:val="00EE64CE"/>
+    <w:rsid w:val="00F641E3"/>
     <w:rsid w:val="00F800DA"/>
     <w:rsid w:val="00F907DD"/>
     <w:rsid w:val="00FF4623"/>
+    <w:rsid w:val="031EA36A"/>
+    <w:rsid w:val="08075455"/>
+    <w:rsid w:val="0BB0376C"/>
+    <w:rsid w:val="0E3802D6"/>
     <w:rsid w:val="11804C1B"/>
+    <w:rsid w:val="1738BBE9"/>
+    <w:rsid w:val="18B72D01"/>
+    <w:rsid w:val="1CCA2006"/>
+    <w:rsid w:val="293A3457"/>
+    <w:rsid w:val="2CD1FE4B"/>
+    <w:rsid w:val="30F2BA80"/>
+    <w:rsid w:val="319A677A"/>
+    <w:rsid w:val="3B09F94B"/>
+    <w:rsid w:val="3D5F3792"/>
+    <w:rsid w:val="484DD653"/>
+    <w:rsid w:val="49B41D68"/>
+    <w:rsid w:val="4A57ECA2"/>
+    <w:rsid w:val="4F29CC74"/>
+    <w:rsid w:val="52DAE99F"/>
+    <w:rsid w:val="5879D6F9"/>
+    <w:rsid w:val="5ACD59FD"/>
+    <w:rsid w:val="5ED15D99"/>
+    <w:rsid w:val="67FB7D72"/>
+    <w:rsid w:val="7227FCE5"/>
+    <w:rsid w:val="74A2C1E5"/>
+    <w:rsid w:val="761E5CB6"/>
+    <w:rsid w:val="77F399FB"/>
+    <w:rsid w:val="78E3E4B7"/>
+    <w:rsid w:val="79000839"/>
+    <w:rsid w:val="7BE6C6BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2769,51 +2269,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="344089415">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3060,53 +2560,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>45</Words>
-  <Characters>230</Characters>
+  <Words>54</Words>
+  <Characters>370</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>230</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>SU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>253</CharactersWithSpaces>
+  <CharactersWithSpaces>423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall Appendix 3  Excluded articles</dc:title>
   <dc:creator>annna1</dc:creator>
   <keywords/>
-  <lastModifiedBy>Mattias Åbom</lastModifiedBy>
-  <revision>12</revision>
+  <lastModifiedBy>Cecilie Hongslo Vala</lastModifiedBy>
+  <revision>38</revision>
   <lastPrinted>2013-11-14T15:22:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>