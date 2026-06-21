--- v1 (2026-04-01)
+++ v2 (2026-06-21)
@@ -5,879 +5,879 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="57008BFD" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="57008BFD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2469B3C8" w14:textId="12A5382C" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="2469B3C8" w14:textId="12A5382C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adevi, 2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71641583" w14:textId="24B3856E" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="71641583" w14:textId="24B3856E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wrong I</w:t>
             </w:r>
-            <w:r w:rsidR="30F2BA80" w:rsidRPr="00D40896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00D40896" w:rsidR="30F2BA80">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ntervention</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (not surgery)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="5F043EE8" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="5F043EE8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6EAC36" w14:textId="151A7826" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="2A6EAC36" w14:textId="151A7826">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eriksson, 2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30322239" w14:textId="3677E954" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="30322239" w14:textId="3677E954">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Wrong </w:t>
             </w:r>
-            <w:r w:rsidR="7227FCE5" w:rsidRPr="00D40896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00D40896" w:rsidR="7227FCE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Population</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (children only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="6C05C779" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="6C05C779" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="173938BB" w14:textId="43BED7F6" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="173938BB" w14:textId="43BED7F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eriksson, 2010b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA12E06" w14:textId="20ECF136" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="3DA12E06" w14:textId="20ECF136">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wrong O</w:t>
             </w:r>
-            <w:r w:rsidR="3B09F94B" w:rsidRPr="00D40896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00D40896" w:rsidR="3B09F94B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>utcome (health economic data only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="4EA3FA44" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="4EA3FA44" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B170748" w14:textId="2B142839" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="3B170748" w14:textId="2B142839">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sahlgren, 2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D813CCA" w14:textId="231127F5" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="1D813CCA" w14:textId="231127F5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wrong study design (n</w:t>
             </w:r>
-            <w:r w:rsidR="74A2C1E5" w:rsidRPr="00D40896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00D40896" w:rsidR="74A2C1E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>arrative</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="7BFE3FFD" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="7BFE3FFD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B8F379" w14:textId="216893AB" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="55B8F379" w14:textId="216893AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Sahlin, 2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42301278" w14:textId="5DDF6553" w:rsidR="11804C1B" w:rsidRPr="00D40896" w:rsidRDefault="11804C1B" w:rsidP="0E3802D6">
+          <w:p w:rsidRPr="00D40896" w:rsidR="11804C1B" w:rsidP="0E3802D6" w:rsidRDefault="11804C1B" w14:paraId="42301278" w14:textId="5DDF6553">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wrong C</w:t>
             </w:r>
-            <w:r w:rsidR="79000839" w:rsidRPr="00D40896">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00D40896" w:rsidR="79000839">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>omparison</w:t>
             </w:r>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (not injection)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="06B4E32E" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="06B4E32E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E9BF8C" w14:textId="112E533A" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="3D5F3792" w:rsidP="0E3802D6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="0E3802D6" w:rsidRDefault="3D5F3792" w14:paraId="63E9BF8C" w14:textId="112E533A">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Winbladh, 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19665AC4" w14:textId="1A4BD2AD" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="0BB0376C" w:rsidP="0E3802D6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="0E3802D6" w:rsidRDefault="0BB0376C" w14:paraId="19665AC4" w14:textId="1A4BD2AD">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wrong publication type (editorial)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="331A8587" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="331A8587" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="647C043F" w14:textId="0DECAFCF" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="18B72D01" w:rsidP="0E3802D6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="0E3802D6" w:rsidRDefault="18B72D01" w14:paraId="647C043F" w14:textId="0DECAFCF">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zahl, 2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04BBC8FF" w14:textId="05B36B6A" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="18B72D01" w:rsidP="0E3802D6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="0E3802D6" w:rsidRDefault="18B72D01" w14:paraId="04BBC8FF" w14:textId="05B36B6A">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Too few patients</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="37AB1C1A" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="37AB1C1A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8149F0" w14:textId="48988B27" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="5ACD59FD" w:rsidP="0E3802D6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="0E3802D6" w:rsidRDefault="5ACD59FD" w14:paraId="1B8149F0" w14:textId="48988B27">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zahlstrom, 2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49FE3103" w14:textId="60B83B2D" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="5ACD59FD" w:rsidP="0E3802D6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="0E3802D6" w:rsidRDefault="5ACD59FD" w14:paraId="49FE3103" w14:textId="60B83B2D">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D40896">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Duplicate publication (same data as in Hansson 2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="7F95C320" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="7F95C320" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A61ED62" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="003D7231" w:rsidRDefault="00890FD9" w14:paraId="3A61ED62" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59DC9D92" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="003D7231" w:rsidRDefault="00890FD9" w14:paraId="59DC9D92" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="3299B4F8" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="3299B4F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6BA1B4" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="003D7231" w:rsidRDefault="00890FD9" w14:paraId="2F6BA1B4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F2752A0" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="003D7231" w:rsidRDefault="00890FD9" w14:paraId="4F2752A0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021519C" w:rsidRPr="005864A7" w14:paraId="09882174" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="0021519C" w:rsidTr="67FB7D72" w14:paraId="09882174" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8D93F9" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0021519C" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="0021519C" w:rsidP="003D7231" w:rsidRDefault="0021519C" w14:paraId="1C8D93F9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E727F3C" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0021519C" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="0021519C" w:rsidP="003D7231" w:rsidRDefault="0021519C" w14:paraId="7E727F3C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021519C" w:rsidRPr="005864A7" w14:paraId="14AE2BB6" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="0021519C" w:rsidTr="67FB7D72" w14:paraId="14AE2BB6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46780DF9" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0021519C" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="0021519C" w:rsidP="003D7231" w:rsidRDefault="0021519C" w14:paraId="46780DF9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06BCD118" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0021519C" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="0021519C" w:rsidP="003D7231" w:rsidRDefault="0021519C" w14:paraId="06BCD118" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="04D10528" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="04D10528" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78CF9C1D" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="003D7231" w:rsidRDefault="00890FD9" w14:paraId="78CF9C1D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA4EAD0" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="003D7231" w:rsidRDefault="00890FD9" w14:paraId="4FA4EAD0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890FD9" w:rsidRPr="005864A7" w14:paraId="46FE7287" w14:textId="77777777" w:rsidTr="67FB7D72">
+      <w:tr w:rsidRPr="005864A7" w:rsidR="00890FD9" w:rsidTr="67FB7D72" w14:paraId="46FE7287" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61BF8FF8" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="003D7231" w:rsidRDefault="00890FD9" w14:paraId="61BF8FF8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D02FF07" w14:textId="77777777" w:rsidR="00890FD9" w:rsidRPr="00D40896" w:rsidRDefault="00890FD9" w:rsidP="00B11075">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sidhuvud"/>
+          <w:p w:rsidRPr="00D40896" w:rsidR="00890FD9" w:rsidP="003D7231" w:rsidRDefault="00890FD9" w14:paraId="0D02FF07" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A7C8DB8" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="005864A7" w:rsidRDefault="00DB1E63">
+    <w:p w:rsidRPr="005864A7" w:rsidR="00DB1E63" w:rsidRDefault="00DB1E63" w14:paraId="2A7C8DB8" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Sidhuvud"/>
+        <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DB1E63" w:rsidRPr="005864A7" w:rsidSect="0021519C">
+    <w:sectPr w:rsidRPr="005864A7" w:rsidR="00DB1E63" w:rsidSect="0021519C">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="709" w:left="1418" w:header="709" w:footer="120" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34B28269" w14:textId="77777777" w:rsidR="00F641E3" w:rsidRDefault="00F641E3">
+    <w:p w:rsidR="009B3BCE" w:rsidRDefault="009B3BCE" w14:paraId="02472D04" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56A77854" w14:textId="77777777" w:rsidR="00F641E3" w:rsidRDefault="00F641E3">
+    <w:p w:rsidR="009B3BCE" w:rsidRDefault="009B3BCE" w14:paraId="51852BD7" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -889,55 +889,54 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-874233997"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="5D4B697A" w14:textId="77777777" w:rsidR="00C84608" w:rsidRPr="00562F44" w:rsidRDefault="00C84608" w:rsidP="003919E1">
+      <w:p w:rsidRPr="00562F44" w:rsidR="00C84608" w:rsidP="003919E1" w:rsidRDefault="00C84608" w14:paraId="5D4B697A" w14:textId="77777777">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
             <w:tab w:val="clear" w:pos="9072"/>
             <w:tab w:val="left" w:pos="10044"/>
           </w:tabs>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
@@ -1013,403 +1012,410 @@
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:sdtEndPr>
   </w:sdt>
-  <w:p w14:paraId="311A6668" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0048721A" w:rsidRDefault="00DB1E63" w:rsidP="00954C78">
+  <w:p w:rsidRPr="0048721A" w:rsidR="00DB1E63" w:rsidP="00954C78" w:rsidRDefault="00DB1E63" w14:paraId="311A6668" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="right" w:pos="8820"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43A7C5AE" w14:textId="77777777" w:rsidR="00F641E3" w:rsidRDefault="00F641E3">
+    <w:p w:rsidR="009B3BCE" w:rsidRDefault="009B3BCE" w14:paraId="10431347" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37CA7088" w14:textId="77777777" w:rsidR="00F641E3" w:rsidRDefault="00F641E3">
+    <w:p w:rsidR="009B3BCE" w:rsidRDefault="009B3BCE" w14:paraId="5E8621BF" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1441250D" w14:textId="6FBA3764" w:rsidR="00DB510D" w:rsidRPr="00D40896" w:rsidRDefault="0E3802D6" w:rsidP="0E3802D6">
+  <w:p w:rsidRPr="00D40896" w:rsidR="00DB510D" w:rsidP="0E3802D6" w:rsidRDefault="0E3802D6" w14:paraId="1441250D" w14:textId="6FBA3764">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve">Project: </w:t>
     </w:r>
     <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>Cervixscreening</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="223712EE" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="00D40896" w:rsidRDefault="0E3802D6" w:rsidP="0E3802D6">
+  <w:p w:rsidRPr="00D40896" w:rsidR="0021519C" w:rsidP="0E3802D6" w:rsidRDefault="0E3802D6" w14:paraId="223712EE" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>Appendix 3.</w:t>
     </w:r>
     <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6FEB081D" w14:textId="25C2B091" w:rsidR="000D7A1C" w:rsidRPr="00722578" w:rsidRDefault="0E3802D6" w:rsidP="0E3802D6">
+  <w:p w:rsidRPr="00722578" w:rsidR="000D7A1C" w:rsidP="0E3802D6" w:rsidRDefault="0E3802D6" w14:paraId="6FEB081D" w14:textId="25C2B091">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>Excluded</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>articles</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00D40896">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve">Exempel i rött nedan </w:t>
     </w:r>
-    <w:r w:rsidR="000D7A1C" w:rsidRPr="00D40896">
+    <w:r w:rsidRPr="00D40896" w:rsidR="000D7A1C">
       <w:rPr>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve">Under </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>reason</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t xml:space="preserve"> for </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>exklusion</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="0E3802D6">
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
       <w:t>: skriv även orsak till wrong P, I, eller C (wrong O innebär att inget av outcomes i PICOt var med i artikeln)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1F95D727" w14:textId="77777777" w:rsidR="0021519C" w:rsidRPr="000D7A1C" w:rsidRDefault="0021519C" w:rsidP="00964811">
+  <w:p w:rsidRPr="000D7A1C" w:rsidR="0021519C" w:rsidP="00964811" w:rsidRDefault="0021519C" w14:paraId="1F95D727" w14:textId="77777777">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="13887" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4248"/>
       <w:gridCol w:w="9639"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00DB1E63" w:rsidRPr="004B5C8D" w14:paraId="0FEDF36D" w14:textId="77777777" w:rsidTr="00D518CE">
+    <w:tr w:rsidRPr="004B5C8D" w:rsidR="00DB1E63" w:rsidTr="003D7231" w14:paraId="0FEDF36D" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4248" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="526BAC0A" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0021519C" w:rsidRDefault="0E3802D6" w:rsidP="0E3802D6">
+        <w:p w:rsidRPr="0021519C" w:rsidR="00DB1E63" w:rsidP="0E3802D6" w:rsidRDefault="0E3802D6" w14:paraId="526BAC0A" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="520"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0E3802D6">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Author, year</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9639" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="07B3D04E" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0021519C" w:rsidRDefault="67FB7D72" w:rsidP="77F399FB">
+        <w:p w:rsidRPr="0021519C" w:rsidR="00DB1E63" w:rsidP="77F399FB" w:rsidRDefault="67FB7D72" w14:paraId="07B3D04E" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="520"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="67FB7D72">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="67FB7D72">
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Reason for exclusion</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="184AFD8E" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="0021519C" w:rsidRDefault="00DB1E63" w:rsidP="003228CA">
+        <w:p w:rsidRPr="0021519C" w:rsidR="00DB1E63" w:rsidP="003228CA" w:rsidRDefault="00DB1E63" w14:paraId="184AFD8E" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="520" w:firstLine="1304"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="36A050F9" w14:textId="77777777" w:rsidR="00DB1E63" w:rsidRPr="004B5C8D" w:rsidRDefault="00DB1E63">
+  <w:p w:rsidRPr="004B5C8D" w:rsidR="00DB1E63" w:rsidRDefault="00DB1E63" w14:paraId="36A050F9" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A1B53"/>
@@ -1417,227 +1423,238 @@
     <w:rsid w:val="00042E32"/>
     <w:rsid w:val="00063AFC"/>
     <w:rsid w:val="00091F61"/>
     <w:rsid w:val="000C2B19"/>
     <w:rsid w:val="000D7A1C"/>
     <w:rsid w:val="000E551C"/>
     <w:rsid w:val="00110077"/>
     <w:rsid w:val="00142888"/>
     <w:rsid w:val="00145FA1"/>
     <w:rsid w:val="00152218"/>
     <w:rsid w:val="001964F0"/>
     <w:rsid w:val="001C0875"/>
     <w:rsid w:val="001C3B45"/>
     <w:rsid w:val="001F1F42"/>
     <w:rsid w:val="0021519C"/>
     <w:rsid w:val="002816FD"/>
     <w:rsid w:val="002A6915"/>
     <w:rsid w:val="002B2EE1"/>
     <w:rsid w:val="002C0313"/>
     <w:rsid w:val="002C0873"/>
     <w:rsid w:val="00317D4E"/>
     <w:rsid w:val="003228CA"/>
     <w:rsid w:val="00364F79"/>
     <w:rsid w:val="003919E1"/>
     <w:rsid w:val="003C7E72"/>
+    <w:rsid w:val="003D7231"/>
     <w:rsid w:val="003D73D1"/>
     <w:rsid w:val="00413CFB"/>
     <w:rsid w:val="00483AB0"/>
     <w:rsid w:val="0048721A"/>
     <w:rsid w:val="004B5C8D"/>
     <w:rsid w:val="004E5883"/>
     <w:rsid w:val="004F7F79"/>
     <w:rsid w:val="005066AB"/>
     <w:rsid w:val="00555F27"/>
     <w:rsid w:val="00556414"/>
     <w:rsid w:val="005857CE"/>
     <w:rsid w:val="005864A7"/>
     <w:rsid w:val="00587C1D"/>
     <w:rsid w:val="005C0AB7"/>
     <w:rsid w:val="005C0EE7"/>
     <w:rsid w:val="005D3CA0"/>
     <w:rsid w:val="005E1B81"/>
     <w:rsid w:val="005F45B2"/>
     <w:rsid w:val="0062163B"/>
     <w:rsid w:val="00651B61"/>
     <w:rsid w:val="00660F53"/>
     <w:rsid w:val="006A0E06"/>
     <w:rsid w:val="006A1B53"/>
     <w:rsid w:val="006A5264"/>
     <w:rsid w:val="006F667A"/>
     <w:rsid w:val="00702EF4"/>
     <w:rsid w:val="0079704F"/>
     <w:rsid w:val="007A1DF3"/>
+    <w:rsid w:val="00873741"/>
     <w:rsid w:val="00885846"/>
     <w:rsid w:val="00890FD9"/>
     <w:rsid w:val="008A5E2E"/>
     <w:rsid w:val="008A6BA8"/>
     <w:rsid w:val="008C6016"/>
+    <w:rsid w:val="00910D9B"/>
     <w:rsid w:val="00914CBC"/>
     <w:rsid w:val="00952618"/>
     <w:rsid w:val="00952C00"/>
     <w:rsid w:val="00954C78"/>
     <w:rsid w:val="00964811"/>
     <w:rsid w:val="00993B84"/>
+    <w:rsid w:val="009B3BCE"/>
     <w:rsid w:val="009C342F"/>
     <w:rsid w:val="009E4915"/>
     <w:rsid w:val="00A254EC"/>
     <w:rsid w:val="00A60DC6"/>
     <w:rsid w:val="00AD3542"/>
     <w:rsid w:val="00AE66CB"/>
     <w:rsid w:val="00BA5435"/>
     <w:rsid w:val="00C15248"/>
     <w:rsid w:val="00C20C48"/>
     <w:rsid w:val="00C451F6"/>
     <w:rsid w:val="00C84608"/>
+    <w:rsid w:val="00CB06D9"/>
     <w:rsid w:val="00CF6C65"/>
+    <w:rsid w:val="00D36B60"/>
     <w:rsid w:val="00D40896"/>
     <w:rsid w:val="00D518CE"/>
     <w:rsid w:val="00D77927"/>
     <w:rsid w:val="00D81E39"/>
     <w:rsid w:val="00DA6A59"/>
+    <w:rsid w:val="00DB1A24"/>
     <w:rsid w:val="00DB1E63"/>
     <w:rsid w:val="00DB510D"/>
     <w:rsid w:val="00E7767B"/>
     <w:rsid w:val="00E9525C"/>
     <w:rsid w:val="00EB039D"/>
     <w:rsid w:val="00EE09B6"/>
     <w:rsid w:val="00EE64CE"/>
     <w:rsid w:val="00F641E3"/>
     <w:rsid w:val="00F800DA"/>
     <w:rsid w:val="00F907DD"/>
+    <w:rsid w:val="00FA798F"/>
     <w:rsid w:val="00FF4623"/>
     <w:rsid w:val="031EA36A"/>
     <w:rsid w:val="08075455"/>
     <w:rsid w:val="0BB0376C"/>
     <w:rsid w:val="0E3802D6"/>
     <w:rsid w:val="11804C1B"/>
+    <w:rsid w:val="168A4664"/>
     <w:rsid w:val="1738BBE9"/>
     <w:rsid w:val="18B72D01"/>
     <w:rsid w:val="1CCA2006"/>
     <w:rsid w:val="293A3457"/>
+    <w:rsid w:val="29CF65F7"/>
     <w:rsid w:val="2CD1FE4B"/>
     <w:rsid w:val="30F2BA80"/>
     <w:rsid w:val="319A677A"/>
     <w:rsid w:val="3B09F94B"/>
     <w:rsid w:val="3D5F3792"/>
     <w:rsid w:val="484DD653"/>
     <w:rsid w:val="49B41D68"/>
     <w:rsid w:val="4A57ECA2"/>
     <w:rsid w:val="4F29CC74"/>
     <w:rsid w:val="52DAE99F"/>
+    <w:rsid w:val="55D6AD85"/>
     <w:rsid w:val="5879D6F9"/>
     <w:rsid w:val="5ACD59FD"/>
     <w:rsid w:val="5ED15D99"/>
     <w:rsid w:val="67FB7D72"/>
     <w:rsid w:val="7227FCE5"/>
     <w:rsid w:val="74A2C1E5"/>
     <w:rsid w:val="761E5CB6"/>
     <w:rsid w:val="77F399FB"/>
     <w:rsid w:val="78E3E4B7"/>
     <w:rsid w:val="79000839"/>
     <w:rsid w:val="7BE6C6BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="6708B70A"/>
-  <w15:docId w15:val="{0C1FBA16-3DA1-4009-AC64-37B0627F8F79}"/>
+  <w15:docId w15:val="{F1E72CD2-45FD-402C-A1F9-913CA355351B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 7" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 8" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1824,52 +1841,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1936,177 +1953,177 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00483AB0"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00483AB0"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Brdtext"/>
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00555F27"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00483AB0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00555F27"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00483AB0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00555F27"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:locked/>
     <w:rsid w:val="00890FD9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="344089400">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="344089401">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -2556,57 +2573,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>SU</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall Appendix 3  Excluded articles</dc:title>
+  <dc:subject/>
   <dc:creator>annna1</dc:creator>
   <keywords/>
-  <lastModifiedBy>Cecilie Hongslo Vala</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2013-11-14T15:22:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Ida Stadig</lastModifiedBy>
+  <revision>43</revision>
+  <lastPrinted>2013-11-15T00:22:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>