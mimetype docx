--- v0 (2026-03-19)
+++ v1 (2026-06-21)
@@ -3,1120 +3,1118 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D560106" w14:textId="2C3D3512" w:rsidR="0062138F" w:rsidRPr="00623287" w:rsidRDefault="0062138F" w:rsidP="004E57C8">
+    <w:p w:rsidRPr="00623287" w:rsidR="0062138F" w:rsidP="004E57C8" w:rsidRDefault="0062138F" w14:paraId="6D560106" w14:textId="2C3D3512">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Ljuslista-dekorfrg3"/>
+        <w:tblStyle w:val="LightList-Accent3"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2596"/>
         <w:tblW w:w="13182" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="1049"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0050290E" w:rsidRPr="0050290E" w14:paraId="77FD13D1" w14:textId="77777777" w:rsidTr="007D3E04">
+      <w:tr w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidTr="007D3E04" w14:paraId="77FD13D1" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="058C1687" w14:textId="7A67670C" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="058C1687" w14:textId="7A67670C">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Abc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="47F7E250" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="47F7E250" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB1F553" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="0BB1F553" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="451D37F6" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="451D37F6" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF8A4CC" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="0CF8A4CC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-75"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1049" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39D6E413" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="39D6E413" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03F88F10" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="03F88F10" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-82"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="71950A56" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="71950A56" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBA87EA" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="7DBA87EA" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050290E" w:rsidRPr="0050290E" w14:paraId="114D09FB" w14:textId="77777777" w:rsidTr="00B22E7A">
+      <w:tr w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidTr="00B22E7A" w14:paraId="114D09FB" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EF2E044" w14:textId="77777777" w:rsidR="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="7EF2E044" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C6FD58D" w14:textId="77777777" w:rsidR="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="2C6FD58D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59603F10" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="59603F10" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C603588" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="5C603588" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71F291BF" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="71F291BF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-75"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1049" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01CE4972" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="01CE4972" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61E45408" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="61E45408" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-82"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F78AAE7" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="0F78AAE7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23410AEE" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="23410AEE" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050290E" w:rsidRPr="0050290E" w14:paraId="27D01CB8" w14:textId="77777777" w:rsidTr="007D3E04">
+      <w:tr w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidTr="007D3E04" w14:paraId="27D01CB8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00FE9853" w14:textId="77777777" w:rsidR="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="00FE9853" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1973CFBC" w14:textId="77777777" w:rsidR="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="1973CFBC" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF52A74" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="0AF52A74" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6A5EBB" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="7A6A5EBB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC12DC8" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="5DC12DC8" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-75"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5706499E" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="5706499E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="274304D2" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="274304D2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-82"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511CBEA2" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="511CBEA2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CA3E97" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="56CA3E97" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050290E" w:rsidRPr="0050290E" w14:paraId="5F143066" w14:textId="77777777" w:rsidTr="00B22E7A">
+      <w:tr w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidTr="00B22E7A" w14:paraId="5F143066" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5356EF84" w14:textId="77777777" w:rsidR="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="5356EF84" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3104B7E7" w14:textId="77777777" w:rsidR="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="3104B7E7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D0FF78E" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="1D0FF78E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0898C5E0" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="0898C5E0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67EBDA32" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="67EBDA32" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-75"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1049" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E1E965D" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="5E1E965D" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="567B64B2" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="567B64B2" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-82"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56D2E49E" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="56D2E49E" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73996713" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="73996713" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050290E" w:rsidRPr="0050290E" w14:paraId="6C4C3591" w14:textId="77777777" w:rsidTr="007D3E04">
+      <w:tr w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidTr="007D3E04" w14:paraId="6C4C3591" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC8CEEE" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="0BC8CEEE" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="450FC071" w14:textId="77777777" w:rsidR="0050290E" w:rsidRPr="0050290E" w:rsidRDefault="0050290E" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="0050290E" w:rsidP="007D3E04" w:rsidRDefault="0050290E" w14:paraId="450FC071" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="085684FF" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="085684FF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A38EB39" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="7A38EB39" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A4D992" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="74A4D992" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-75"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1049" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733BBD95" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="733BBD95" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E4ED98" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="55E4ED98" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-82"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7BD2C9" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="4A7BD2C9" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="-94"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B523872" w14:textId="77777777" w:rsidR="00DD152F" w:rsidRPr="0050290E" w:rsidRDefault="00DD152F" w:rsidP="007D3E04">
+          <w:p w:rsidRPr="0050290E" w:rsidR="00DD152F" w:rsidP="007D3E04" w:rsidRDefault="00DD152F" w14:paraId="0B523872" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57D9C444" w14:textId="77777777" w:rsidR="00C951CA" w:rsidRPr="00C951CA" w:rsidRDefault="00C951CA" w:rsidP="00470651">
+    <w:p w:rsidRPr="00C951CA" w:rsidR="00C951CA" w:rsidP="00470651" w:rsidRDefault="00C951CA" w14:paraId="57D9C444" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="420C948F" w14:textId="77777777" w:rsidR="0050290E" w:rsidRDefault="0050290E" w:rsidP="00470651">
+    <w:p w:rsidR="0050290E" w:rsidP="00470651" w:rsidRDefault="0050290E" w14:paraId="420C948F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D1A617F" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="00470651" w:rsidRDefault="00470651" w:rsidP="00470651">
+    <w:p w:rsidRPr="00470651" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="5D1A617F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334C98BE" w14:textId="554542A4" w:rsidR="00470651" w:rsidRPr="00470651" w:rsidRDefault="00470651" w:rsidP="00470651">
+    <w:p w:rsidRPr="00470651" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="334C98BE" w14:textId="554542A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00470651" w:rsidRPr="00470651" w:rsidSect="00A2135A">
+    <w:sectPr w:rsidRPr="00470651" w:rsidR="00470651" w:rsidSect="00A2135A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1417" w:bottom="568" w:left="1417" w:header="708" w:footer="158" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4869CE92" w14:textId="77777777" w:rsidR="006057B8" w:rsidRDefault="006057B8" w:rsidP="00CE7D4C">
+    <w:p w:rsidR="000F3E0A" w:rsidP="00CE7D4C" w:rsidRDefault="000F3E0A" w14:paraId="6E029E09" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A2EC6C9" w14:textId="77777777" w:rsidR="006057B8" w:rsidRDefault="006057B8" w:rsidP="00CE7D4C">
+    <w:p w:rsidR="000F3E0A" w:rsidP="00CE7D4C" w:rsidRDefault="000F3E0A" w14:paraId="3DE99D30" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="1927383998"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="1685F5A8" w14:textId="77777777" w:rsidR="00246E90" w:rsidRPr="00562F44" w:rsidRDefault="00246E90" w:rsidP="00F241E0">
+      <w:p w:rsidRPr="00562F44" w:rsidR="00246E90" w:rsidP="00F241E0" w:rsidRDefault="00246E90" w14:paraId="1685F5A8" w14:textId="77777777">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
             <w:tab w:val="clear" w:pos="9072"/>
             <w:tab w:val="left" w:pos="10044"/>
           </w:tabs>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
@@ -1206,339 +1204,346 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00562F44">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:sdtEndPr>
   </w:sdt>
-  <w:p w14:paraId="2C2DFC1C" w14:textId="77777777" w:rsidR="00F819D1" w:rsidRPr="00F819D1" w:rsidRDefault="00F819D1" w:rsidP="00F819D1">
+  <w:p w:rsidRPr="00F819D1" w:rsidR="00F819D1" w:rsidP="00F819D1" w:rsidRDefault="00F819D1" w14:paraId="2C2DFC1C" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="10044"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4956AA5B" w14:textId="77777777" w:rsidR="006057B8" w:rsidRDefault="006057B8" w:rsidP="00CE7D4C">
+    <w:p w:rsidR="000F3E0A" w:rsidP="00CE7D4C" w:rsidRDefault="000F3E0A" w14:paraId="5243FCE4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47765E3A" w14:textId="77777777" w:rsidR="006057B8" w:rsidRDefault="006057B8" w:rsidP="00CE7D4C">
+    <w:p w:rsidR="000F3E0A" w:rsidP="00CE7D4C" w:rsidRDefault="000F3E0A" w14:paraId="42A45D44" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4179E75C" w14:textId="77777777" w:rsidR="0050290E" w:rsidRDefault="0050290E" w:rsidP="00A2135A">
+  <w:p w:rsidR="0050290E" w:rsidP="00A2135A" w:rsidRDefault="0050290E" w14:paraId="4179E75C" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="21E4D88B" w14:textId="1A7CD166" w:rsidR="00A2135A" w:rsidRPr="00623287" w:rsidRDefault="00A2135A" w:rsidP="00A2135A">
+  <w:p w:rsidRPr="00623287" w:rsidR="00A2135A" w:rsidP="00A2135A" w:rsidRDefault="00A2135A" w14:paraId="21E4D88B" w14:textId="1A7CD166">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00623287">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Project: </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A66D323" w14:textId="63540B5C" w:rsidR="001B6336" w:rsidRDefault="00A2135A" w:rsidP="00A2135A">
+  <w:p w:rsidR="001B6336" w:rsidP="00A2135A" w:rsidRDefault="00A2135A" w14:paraId="7A66D323" w14:textId="63540B5C">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00623287">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Appendix 2</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0137634E" w14:textId="77777777" w:rsidR="00470651" w:rsidRDefault="00470651" w:rsidP="00A2135A">
+  <w:p w:rsidR="00470651" w:rsidP="00A2135A" w:rsidRDefault="00470651" w14:paraId="0137634E" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Ljuslista-dekorfrg3"/>
+      <w:tblStyle w:val="LightList-Accent3"/>
       <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1706"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1526"/>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="2410"/>
       <w:gridCol w:w="2409"/>
       <w:gridCol w:w="1049"/>
       <w:gridCol w:w="1275"/>
       <w:gridCol w:w="1276"/>
       <w:gridCol w:w="2103"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00470651" w:rsidRPr="00623287" w14:paraId="29573915" w14:textId="77777777" w:rsidTr="001C167A">
+    <w:tr w:rsidRPr="00623287" w:rsidR="00470651" w:rsidTr="00380844" w14:paraId="29573915" w14:textId="77777777">
       <w:trPr>
         <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tcW w:w="1526" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="5D71F238" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="5D71F238" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="-94"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="77662C9A" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="77662C9A" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="-94"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Year</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="25C9FD1E" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="25C9FD1E" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="-94"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Country</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="640DC724" w14:textId="77777777" w:rsidR="0050290E" w:rsidRDefault="00470651" w:rsidP="0050290E">
+        <w:p w:rsidR="0050290E" w:rsidP="0050290E" w:rsidRDefault="00470651" w14:paraId="640DC724" w14:textId="77777777">
           <w:pPr>
             <w:ind w:left="-74" w:right="-68"/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Study</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0FE7185B" w14:textId="5E3E9A50" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="0050290E" w:rsidP="0050290E">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="0050290E" w:rsidRDefault="0050290E" w14:paraId="0FE7185B" w14:textId="5E3E9A50">
           <w:pPr>
             <w:ind w:left="-74" w:right="-68"/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>d</w:t>
           </w:r>
-          <w:r w:rsidR="00470651" w:rsidRPr="00623287">
+          <w:r w:rsidRPr="00623287" w:rsidR="00470651">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>esign</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2410" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="2F9E12BB" w14:textId="6136B9BC" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="2F9E12BB" w14:textId="6136B9BC">
           <w:pPr>
             <w:ind w:right="-94"/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Length of </w:t>
           </w:r>
           <w:r w:rsidR="0050290E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -1562,53 +1567,53 @@
           <w:r w:rsidR="0050290E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>u</w:t>
           </w:r>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>p</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2409" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="5E416833" w14:textId="55DBCC2C" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="5E416833" w14:textId="55DBCC2C">
           <w:pPr>
             <w:ind w:right="-75"/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Study </w:t>
           </w:r>
           <w:r w:rsidR="0050290E">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
@@ -1616,201 +1621,210 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>g</w:t>
           </w:r>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>roups;</w:t>
           </w:r>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00623287">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
             <w:t>Intervention vs control</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1049" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="0E474552" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="0E474552" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="-94"/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Patients (n)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1275" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="5F3B17A1" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="5F3B17A1" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="-82"/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve">Mean Age </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="79066835" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="79066835" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="-82"/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>(years)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1276" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="05D8A89A" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="05D8A89A" w14:textId="77777777">
           <w:pPr>
             <w:ind w:right="-94"/>
             <w:jc w:val="center"/>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Men (%)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2103" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1FBBD3"/>
         </w:tcPr>
-        <w:p w14:paraId="63C8CC6C" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="00623287" w:rsidRDefault="00470651" w:rsidP="00470651">
+        <w:p w:rsidRPr="00623287" w:rsidR="00470651" w:rsidP="00470651" w:rsidRDefault="00470651" w14:paraId="63C8CC6C" w14:textId="77777777">
           <w:pPr>
             <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00623287">
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
               <w:color w:val="auto"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Outcome variables</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="44932EA9" w14:textId="77777777" w:rsidR="00470651" w:rsidRPr="0002515A" w:rsidRDefault="00470651" w:rsidP="00A2135A">
+  <w:p w:rsidRPr="0002515A" w:rsidR="00470651" w:rsidP="00A2135A" w:rsidRDefault="00470651" w14:paraId="44932EA9" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F8050F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18061214"/>
     <w:lvl w:ilvl="0" w:tplc="041D0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2244,288 +2258,299 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2090958271">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="536507449">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="129711763">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="578754456">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1829858128">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="0"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD7D08"/>
     <w:rsid w:val="0002515A"/>
     <w:rsid w:val="00063AFC"/>
     <w:rsid w:val="00063D02"/>
     <w:rsid w:val="000B670E"/>
     <w:rsid w:val="000D1761"/>
+    <w:rsid w:val="000F3E0A"/>
     <w:rsid w:val="00106C39"/>
     <w:rsid w:val="00110C18"/>
     <w:rsid w:val="0011126A"/>
     <w:rsid w:val="001843BF"/>
     <w:rsid w:val="00195694"/>
+    <w:rsid w:val="00197607"/>
     <w:rsid w:val="001A7774"/>
     <w:rsid w:val="001B6336"/>
     <w:rsid w:val="001C167A"/>
+    <w:rsid w:val="001F213F"/>
     <w:rsid w:val="001F43DB"/>
     <w:rsid w:val="00217F41"/>
+    <w:rsid w:val="0022241A"/>
     <w:rsid w:val="002419E6"/>
     <w:rsid w:val="00246E90"/>
     <w:rsid w:val="00247091"/>
     <w:rsid w:val="002471E4"/>
     <w:rsid w:val="002B7DD8"/>
     <w:rsid w:val="002C7211"/>
     <w:rsid w:val="002D3E92"/>
     <w:rsid w:val="002F1291"/>
+    <w:rsid w:val="00380844"/>
     <w:rsid w:val="003B583B"/>
     <w:rsid w:val="003D0155"/>
     <w:rsid w:val="0045287C"/>
     <w:rsid w:val="00470651"/>
     <w:rsid w:val="004E57C8"/>
     <w:rsid w:val="004E700D"/>
     <w:rsid w:val="004F6EA1"/>
     <w:rsid w:val="0050290E"/>
     <w:rsid w:val="005262A6"/>
     <w:rsid w:val="0052740B"/>
     <w:rsid w:val="00551F84"/>
     <w:rsid w:val="00557454"/>
     <w:rsid w:val="00573647"/>
     <w:rsid w:val="00582391"/>
     <w:rsid w:val="005968D1"/>
     <w:rsid w:val="005A1000"/>
     <w:rsid w:val="005B54B6"/>
     <w:rsid w:val="005C5908"/>
     <w:rsid w:val="006057B8"/>
     <w:rsid w:val="0062138F"/>
     <w:rsid w:val="00623287"/>
+    <w:rsid w:val="00642290"/>
     <w:rsid w:val="0071674D"/>
     <w:rsid w:val="00781678"/>
     <w:rsid w:val="00790CA6"/>
     <w:rsid w:val="007944B2"/>
     <w:rsid w:val="007D3E04"/>
     <w:rsid w:val="007E4A46"/>
+    <w:rsid w:val="008436B2"/>
     <w:rsid w:val="008D324C"/>
     <w:rsid w:val="0093499A"/>
     <w:rsid w:val="00946972"/>
     <w:rsid w:val="009714AE"/>
     <w:rsid w:val="009A6CD0"/>
+    <w:rsid w:val="009A7AB0"/>
     <w:rsid w:val="009C0EDA"/>
     <w:rsid w:val="00A20D7D"/>
     <w:rsid w:val="00A2135A"/>
     <w:rsid w:val="00A64783"/>
     <w:rsid w:val="00A94F85"/>
     <w:rsid w:val="00AB6C21"/>
     <w:rsid w:val="00AC1DDA"/>
     <w:rsid w:val="00B22E7A"/>
     <w:rsid w:val="00B461A9"/>
     <w:rsid w:val="00B51BE4"/>
     <w:rsid w:val="00B6091D"/>
     <w:rsid w:val="00B71F97"/>
     <w:rsid w:val="00B806F0"/>
     <w:rsid w:val="00B95C93"/>
     <w:rsid w:val="00BC331A"/>
     <w:rsid w:val="00BE69B3"/>
     <w:rsid w:val="00BF297E"/>
     <w:rsid w:val="00C0176F"/>
     <w:rsid w:val="00C03CD7"/>
     <w:rsid w:val="00C12007"/>
     <w:rsid w:val="00C951CA"/>
     <w:rsid w:val="00CB750F"/>
     <w:rsid w:val="00CE3EB6"/>
     <w:rsid w:val="00CE7D4C"/>
     <w:rsid w:val="00D95F17"/>
     <w:rsid w:val="00DD152F"/>
     <w:rsid w:val="00DD3190"/>
     <w:rsid w:val="00E052D2"/>
     <w:rsid w:val="00E56A83"/>
     <w:rsid w:val="00E8661B"/>
     <w:rsid w:val="00E90EEA"/>
     <w:rsid w:val="00E91DCC"/>
     <w:rsid w:val="00EA065E"/>
     <w:rsid w:val="00ED062E"/>
     <w:rsid w:val="00F15206"/>
     <w:rsid w:val="00F241E0"/>
     <w:rsid w:val="00F25B64"/>
     <w:rsid w:val="00F36202"/>
     <w:rsid w:val="00F819D1"/>
     <w:rsid w:val="00FA5EFD"/>
     <w:rsid w:val="00FB3E04"/>
     <w:rsid w:val="00FD2163"/>
     <w:rsid w:val="00FD7D08"/>
+    <w:rsid w:val="1981873D"/>
+    <w:rsid w:val="1BBDC243"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="79CF5FD2"/>
-  <w15:docId w15:val="{42A2B0E4-F425-42EB-A40F-FC1F5EC387E5}"/>
+  <w15:docId w15:val="{B1543068-75AA-4908-8133-86D28F513169}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2681,52 +2706,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2793,271 +2818,271 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FD7D08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg3">
+  <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00FD7D08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:top w:val="double" w:color="9BBB59" w:themeColor="accent3" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D0155"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE7D4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CE7D4C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE7D4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CE7D4C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fotnotstext">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FotnotstextChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00573647"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
-[...2 lines deleted...]
-    <w:link w:val="Fotnotstext"/>
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00573647"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00573647"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3321,72 +3346,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>VGR</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall Appendix 2 Included studies</dc:title>
+  <dc:subject/>
   <dc:creator>Ola Samuelsson</dc:creator>
   <keywords/>
-  <lastModifiedBy>Petteri Sjögren</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2013-11-14T14:03:00.0000000Z</lastPrinted>
+  <lastModifiedBy>Cecilie Hongslo Vala</lastModifiedBy>
+  <revision>11</revision>
+  <lastPrinted>2013-11-14T23:03:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>