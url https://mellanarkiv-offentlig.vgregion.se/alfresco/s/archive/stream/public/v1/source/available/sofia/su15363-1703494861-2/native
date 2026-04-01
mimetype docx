--- v0 (2026-02-19)
+++ v1 (2026-04-01)
@@ -1,1099 +1,892 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="14954" w:type="dxa"/>
+        <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1870"/>
-        <w:gridCol w:w="1177"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2910"/>
         <w:gridCol w:w="2693"/>
-        <w:gridCol w:w="2410"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="2902"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553172" w:rsidRPr="00767D5E" w14:paraId="7309FC46" w14:textId="77777777" w:rsidTr="00553172">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00553172" w:rsidRPr="00327E4A" w14:paraId="7309FC46" w14:textId="77777777" w:rsidTr="000E135E">
         <w:trPr>
           <w:trHeight w:val="595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08E7D8EF" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00767D5E" w:rsidRDefault="00553172" w:rsidP="00E92CB5">
+          <w:p w14:paraId="08E7D8EF" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00E92CB5">
             <w:pPr>
               <w:ind w:right="-171"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="417A0837" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00693010" w:rsidRDefault="00553172" w:rsidP="00553172">
-[...5 lines deleted...]
-          <w:p w14:paraId="06882159" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00767D5E" w:rsidRDefault="00553172" w:rsidP="00553172">
+          <w:p w14:paraId="06882159" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00670147">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F7413BC" w14:textId="66852D0D" w:rsidR="00E92CB5" w:rsidRPr="00693010" w:rsidRDefault="00E92CB5" w:rsidP="00E92CB5">
-[...4 lines deleted...]
-          <w:p w14:paraId="2ED8128B" w14:textId="3186989A" w:rsidR="00553172" w:rsidRPr="00767D5E" w:rsidRDefault="00553172" w:rsidP="00553172">
+          <w:p w14:paraId="2ED8128B" w14:textId="482B066D" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00670147">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
-              <w:rPr>
-[...11 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0552FCAC" w14:textId="0A39E172" w:rsidR="00553172" w:rsidRPr="00767D5E" w:rsidRDefault="00553172" w:rsidP="00553172">
+          <w:p w14:paraId="0552FCAC" w14:textId="0A39E172" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00670147">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1980"/>
+                <w:tab w:val="left" w:pos="1277"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="3119" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74669BAE" w14:textId="1E1E4496" w:rsidR="00C66E8D" w:rsidRPr="00C66E8D" w:rsidRDefault="00C66E8D" w:rsidP="00C66E8D">
+          </w:tcPr>
+          <w:p w14:paraId="74669BAE" w14:textId="1E1E4496" w:rsidR="00C66E8D" w:rsidRPr="00327E4A" w:rsidRDefault="00C66E8D" w:rsidP="00C66E8D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1ACF426F" w14:textId="77777777" w:rsidR="00C66E8D" w:rsidRPr="00767D5E" w:rsidRDefault="00C66E8D" w:rsidP="00553172">
+          </w:tcPr>
+          <w:p w14:paraId="1ACF426F" w14:textId="77777777" w:rsidR="00C66E8D" w:rsidRPr="00327E4A" w:rsidRDefault="00C66E8D" w:rsidP="00383429">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C345041" w14:textId="698A99AB" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00553172">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00553172" w:rsidRPr="00327E4A" w14:paraId="5FBBAFD9" w14:textId="77777777" w:rsidTr="000E135E">
+        <w:trPr>
+          <w:trHeight w:val="595"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="611FF33A" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00553172">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1980"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C2E432" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00670147">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...176 lines deleted...]
-          <w:p w14:paraId="6DC3B2F4" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00767D5E" w:rsidRDefault="00553172" w:rsidP="00553172">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB909C3" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00670147">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="07B52AE3" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00767D5E" w:rsidRDefault="00553172" w:rsidP="00553172">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B84F22" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00670147">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1277"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C0CEA0" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00553172">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1980"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC3B2F4" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00383429">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B52AE3" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00327E4A" w:rsidRDefault="00553172" w:rsidP="00553172">
             <w:pPr>
               <w:ind w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...48 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w14:paraId="46692C1A" w14:textId="77777777" w:rsidTr="00E92CB5">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w14:paraId="46692C1A" w14:textId="77777777" w:rsidTr="000E135E">
         <w:trPr>
           <w:trHeight w:val="595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC9CEA7" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+          <w:p w14:paraId="1FC9CEA7" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...75 lines deleted...]
-          <w:p w14:paraId="2CEB1102" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0996AA" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00670147">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...165 lines deleted...]
-          <w:p w14:paraId="631D1F1F" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E5C1DD" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00670147">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6F3FDC2C" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274B076A" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00670147">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="046835F8" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1980"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEB1102" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00383429">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F8501E" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
             <w:pPr>
               <w:ind w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="7FEE841C" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w14:paraId="39EEB410" w14:textId="77777777" w:rsidTr="000E135E">
+        <w:trPr>
+          <w:trHeight w:val="595"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C57CDA3" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1980"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F78A441" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00670147">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1980"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02423ABE" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00670147">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1980"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D43881" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00670147">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1277"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05889086" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1980"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="631D1F1F" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00383429">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3FDC2C" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
             <w:pPr>
               <w:ind w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w14:paraId="562F96DD" w14:textId="77777777" w:rsidTr="00553172">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w14:paraId="562F96DD" w14:textId="77777777" w:rsidTr="000E135E">
         <w:trPr>
           <w:trHeight w:val="595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1870" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60054F8B" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+          <w:p w14:paraId="60054F8B" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46C980BB" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+          <w:p w14:paraId="46C980BB" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00670147">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B5C5BBA" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+          <w:p w14:paraId="3B5C5BBA" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00670147">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6137C795" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+          <w:p w14:paraId="6137C795" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00670147">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1277"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33F0973D" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1980"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...5 lines deleted...]
-              </w:tabs>
+          </w:tcPr>
+          <w:p w14:paraId="2FE6DF85" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00383429">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4719BB6C" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00767D5E" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
+          <w:p w14:paraId="4719BB6C" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5" w:rsidP="00553172">
             <w:pPr>
               <w:ind w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...57 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4099A601" w14:textId="77777777" w:rsidR="00553172" w:rsidRPr="00767D5E" w:rsidRDefault="00553172"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="4099A601" w14:textId="5B732E9B" w:rsidR="00553172" w:rsidRPr="009B0787" w:rsidRDefault="009B0787">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B0787">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Footnotes: </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5317" w:rsidRPr="002D5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>n.s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF40B0" w:rsidRPr="002D5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">=not </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>significant</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF40B0" w:rsidRPr="00AF40B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0035232F" w:rsidRPr="00AF40B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>RCT=randomised controlled trial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6110C41C" w14:textId="77777777" w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidRDefault="00E92CB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E92CB5" w:rsidRPr="00327E4A" w:rsidSect="008A2DD0">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="900" w:right="458" w:bottom="568" w:left="1417" w:header="720" w:footer="297" w:gutter="0"/>
+      <w:pgMar w:top="900" w:right="458" w:bottom="568" w:left="1417" w:header="864" w:footer="297" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="322588CF" w14:textId="77777777" w:rsidR="00B63593" w:rsidRDefault="00B63593">
+    <w:p w14:paraId="13645461" w14:textId="77777777" w:rsidR="00AD02A3" w:rsidRDefault="00AD02A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="094BA411" w14:textId="77777777" w:rsidR="00B63593" w:rsidRDefault="00B63593">
+    <w:p w14:paraId="7A4E3527" w14:textId="77777777" w:rsidR="00AD02A3" w:rsidRDefault="00AD02A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BC38EAE" w14:textId="77777777" w:rsidR="007E1976" w:rsidRPr="00562F44" w:rsidRDefault="007E1976" w:rsidP="005749FE">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="10044"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00562F44">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00562F44">
       <w:rPr>
         <w:bCs/>
@@ -1180,1442 +973,794 @@
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00562F44">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="28458E24" w14:textId="77777777" w:rsidR="00F1632A" w:rsidRDefault="00F1632A" w:rsidP="00F1632A">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61824AAE" w14:textId="77777777" w:rsidR="00B63593" w:rsidRDefault="00B63593">
+    <w:p w14:paraId="76B822C8" w14:textId="77777777" w:rsidR="00AD02A3" w:rsidRDefault="00AD02A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36BEE6D7" w14:textId="77777777" w:rsidR="00B63593" w:rsidRDefault="00B63593">
+    <w:p w14:paraId="5F6C1D7F" w14:textId="77777777" w:rsidR="00AD02A3" w:rsidRDefault="00AD02A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35FFA2A1" w14:textId="181053FC" w:rsidR="009F6807" w:rsidRPr="00F777F5" w:rsidRDefault="005C3BE7" w:rsidP="00C3623C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35FFA2A1" w14:textId="38EB9F8C" w:rsidR="009F6807" w:rsidRPr="0052473D" w:rsidRDefault="009F6807" w:rsidP="00C3623C">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="13750"/>
       </w:tabs>
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
-        <w:sz w:val="24"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F777F5">
-      <w:rPr>
+    <w:r w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
-        <w:noProof/>
-[...514 lines deleted...]
-        <w:sz w:val="24"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Project:</w:t>
     </w:r>
-    <w:r w:rsidR="008D46E8" w:rsidRPr="00F777F5">
-      <w:rPr>
+    <w:r w:rsidR="008D46E8" w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
-        <w:sz w:val="24"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B0ED9B9" w14:textId="77777777" w:rsidR="0074321C" w:rsidRPr="00F777F5" w:rsidRDefault="0074321C" w:rsidP="00C3623C">
+  <w:p w14:paraId="460B655F" w14:textId="77777777" w:rsidR="00584E58" w:rsidRDefault="00711CCB" w:rsidP="0047411B">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:rPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
-        <w:sz w:val="24"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Appendix</w:t>
+    </w:r>
+    <w:r w:rsidR="0074321C" w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 4.</w:t>
+    </w:r>
+    <w:r w:rsidR="00684AF9" w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00E07631" w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009F6807" w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="009F6807" w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Outcome variable</w:t>
+    </w:r>
+    <w:r w:rsidR="00553172" w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="73C362E0" w14:textId="6022440D" w:rsidR="009F6807" w:rsidRDefault="00711CCB" w:rsidP="0047411B">
+  <w:p w14:paraId="73C362E0" w14:textId="61C10C8D" w:rsidR="009F6807" w:rsidRPr="0052473D" w:rsidRDefault="00105D37" w:rsidP="0047411B">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
       <w:rPr>
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F777F5">
-[...54 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00105D37">
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00105D37">
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00105D37">
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00105D37">
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00105D37">
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="0052473D">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="29B50EF5" w14:textId="77777777" w:rsidR="003A12C5" w:rsidRPr="00C30CDF" w:rsidRDefault="003A12C5" w:rsidP="0047411B">
-[...6 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="14954" w:type="dxa"/>
+      <w:tblW w:w="14034" w:type="dxa"/>
+      <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1870"/>
-      <w:gridCol w:w="1177"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="3119"/>
+      <w:gridCol w:w="965"/>
+      <w:gridCol w:w="1276"/>
+      <w:gridCol w:w="1418"/>
+      <w:gridCol w:w="2905"/>
       <w:gridCol w:w="2693"/>
-      <w:gridCol w:w="2410"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="425"/>
+      <w:gridCol w:w="2907"/>
     </w:tblGrid>
-    <w:tr w:rsidR="008D46E8" w:rsidRPr="0074321C" w14:paraId="27B56C2E" w14:textId="77777777" w:rsidTr="00553172">
-[...5 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="009945F3" w:rsidRPr="0052473D" w14:paraId="6E54BBA0" w14:textId="77777777" w:rsidTr="00E819F3">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1870" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
         </w:tcPr>
-        <w:p w14:paraId="220B8FEB" w14:textId="77777777" w:rsidR="00A77C97" w:rsidRDefault="008D46E8" w:rsidP="004E0395">
+        <w:p w14:paraId="23011855" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:ind w:right="-50"/>
             <w:rPr>
-              <w:b/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0074321C">
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Author</w:t>
           </w:r>
-          <w:r w:rsidRPr="0074321C">
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="309CE5B7" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="00A77C97" w:rsidP="004E0395">
+        <w:p w14:paraId="7C0F2F18" w14:textId="576CEAB9" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:ind w:right="-50"/>
             <w:rPr>
-              <w:b/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:b/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>year</w:t>
+            <w:t>Y</w:t>
           </w:r>
-          <w:r w:rsidR="008D46E8" w:rsidRPr="0074321C">
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">ear </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0E2571EE" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="004E0395">
+        <w:p w14:paraId="6D8EB117" w14:textId="23B849F4" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:ind w:right="-50"/>
             <w:rPr>
-              <w:b/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0074321C">
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>country</w:t>
+            <w:t>C</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>ountry</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1177" w:type="dxa"/>
+          <w:tcW w:w="965" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
         </w:tcPr>
-        <w:p w14:paraId="4D905FC6" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="162CA57C" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00020257">
           <w:pPr>
-            <w:jc w:val="center"/>
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0074321C">
-[...5 lines deleted...]
-            <w:t xml:space="preserve">Study </w:t>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Study design</w:t>
           </w:r>
-          <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-          <w:proofErr w:type="gramEnd"/>
         </w:p>
-        <w:p w14:paraId="36B6FE21" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="49D54FB3" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00020257">
           <w:pPr>
             <w:rPr>
-              <w:b/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2540119B" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="175F7513" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00020257">
           <w:pPr>
-            <w:jc w:val="center"/>
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="900" w:type="dxa"/>
+          <w:tcW w:w="1276" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
         </w:tcPr>
-        <w:p w14:paraId="25F02414" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="441B14B9" w14:textId="54ADB9C1" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00020257">
           <w:pPr>
             <w:ind w:right="-70"/>
-            <w:jc w:val="center"/>
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0074321C">
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Number</w:t>
           </w:r>
-          <w:r w:rsidRPr="0074321C">
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
-            <w:t>of patients</w:t>
+            <w:t>of</w:t>
           </w:r>
-          <w:r w:rsidRPr="0074321C">
-[...6 lines deleted...]
-            <w:t>n=</w:t>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>patients</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1368" w:type="dxa"/>
+          <w:tcW w:w="1418" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
         </w:tcPr>
-        <w:p w14:paraId="08A4D2A9" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="5DF6C73C" w14:textId="68416B14" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00020257">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="760"/>
             </w:tabs>
-            <w:jc w:val="center"/>
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0074321C">
-[...5 lines deleted...]
-            <w:t>W</w:t>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Withdrawals</w:t>
           </w:r>
-          <w:r w:rsidR="00F777F5">
-[...5 lines deleted...]
-            <w:t>ith</w:t>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
           </w:r>
-          <w:r w:rsidRPr="0074321C">
-[...5 lines deleted...]
-            <w:t>drawals</w:t>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">&amp; </w:t>
           </w:r>
-          <w:r w:rsidRPr="0074321C">
-[...14 lines deleted...]
-            <w:br/>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
             <w:t>dropouts</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5812" w:type="dxa"/>
+          <w:tcW w:w="5598" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
         </w:tcPr>
-        <w:p w14:paraId="36324422" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="0047411B">
+        <w:p w14:paraId="5F463451" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00F56267">
+          <w:pPr>
+            <w:ind w:left="-68" w:right="-141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Results</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2351FA5E" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:ind w:right="520"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:b/>
-[...20 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2410" w:type="dxa"/>
+          <w:tcW w:w="2907" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1A9FB3"/>
         </w:tcPr>
-        <w:p w14:paraId="7FA95D8C" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="1AFEB40E" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="001F73B3">
           <w:pPr>
-            <w:ind w:right="520"/>
-[...4 lines deleted...]
-              <w:szCs w:val="20"/>
+            <w:ind w:right="-145"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0074321C">
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Comments</w:t>
           </w:r>
         </w:p>
       </w:tc>
-      <w:tc>
-[...136 lines deleted...]
-      </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008D46E8" w:rsidRPr="0074321C" w14:paraId="4D0990A9" w14:textId="77777777" w:rsidTr="00553172">
-[...5 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="009945F3" w:rsidRPr="0052473D" w14:paraId="6F19A2C2" w14:textId="77777777" w:rsidTr="000E135E">
       <w:trPr>
         <w:trHeight w:val="998"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1870" w:type="dxa"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
         </w:tcPr>
-        <w:p w14:paraId="7603EB99" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="00311BFA">
+        <w:p w14:paraId="43AEED39" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:ind w:right="520"/>
             <w:rPr>
-              <w:b/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1177" w:type="dxa"/>
+          <w:tcW w:w="965" w:type="dxa"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
         </w:tcPr>
-        <w:p w14:paraId="0F724EB3" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="00311BFA">
+        <w:p w14:paraId="28CF868A" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:ind w:right="520"/>
             <w:rPr>
-              <w:b/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="900" w:type="dxa"/>
+          <w:tcW w:w="1276" w:type="dxa"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
         </w:tcPr>
-        <w:p w14:paraId="2F41D982" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="00EE321F">
+        <w:p w14:paraId="3C692603" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:ind w:right="-70"/>
             <w:rPr>
-              <w:b/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="1368" w:type="dxa"/>
+          <w:tcW w:w="1418" w:type="dxa"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
         </w:tcPr>
-        <w:p w14:paraId="0C4217B6" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="00311BFA">
+        <w:p w14:paraId="28E41EAD" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:ind w:right="520"/>
             <w:rPr>
-              <w:b/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3119" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:tcW w:w="2905" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1CAEC2"/>
         </w:tcPr>
-        <w:p w14:paraId="5E945F88" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="5279A7AA" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1370"/>
             </w:tabs>
             <w:ind w:right="-70"/>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:b/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0074321C">
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Intervention</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2693" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="1CAEC2"/>
         </w:tcPr>
-        <w:p w14:paraId="7D21CA01" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="20221647" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
-              <w:b/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0074321C">
-[...3 lines deleted...]
-              <w:szCs w:val="20"/>
+          <w:r w:rsidRPr="0052473D">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Control</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="144F9442" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="56BD5C63" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:rPr>
-              <w:b/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4BF7603F" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="398E1D74" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:rPr>
-              <w:b/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6C343A89" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="008D46E8">
+        <w:p w14:paraId="1C0CBCAA" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:rPr>
-              <w:b/>
-              <w:sz w:val="18"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2410" w:type="dxa"/>
+          <w:tcW w:w="2907" w:type="dxa"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFE8D1"/>
         </w:tcPr>
-        <w:p w14:paraId="2AB677F5" w14:textId="77777777" w:rsidR="008D46E8" w:rsidRPr="0074321C" w:rsidRDefault="008D46E8" w:rsidP="00311BFA">
+        <w:p w14:paraId="2FAE9136" w14:textId="77777777" w:rsidR="009945F3" w:rsidRPr="0052473D" w:rsidRDefault="009945F3" w:rsidP="00900359">
           <w:pPr>
             <w:ind w:right="520"/>
             <w:rPr>
-              <w:b/>
-[...51 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:b/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="02FF8C86" w14:textId="77777777" w:rsidR="009F6807" w:rsidRPr="0074321C" w:rsidRDefault="009F6807">
+  <w:p w14:paraId="3F290066" w14:textId="77777777" w:rsidR="009F6807" w:rsidRPr="0052473D" w:rsidRDefault="009F6807" w:rsidP="0047411B">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
-[...1 lines deleted...]
-        <w:b/>
+      <w:pStyle w:val="Brdtext"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E235763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB501206"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2718,273 +1863,496 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1737513793">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F400BC"/>
+    <w:rsid w:val="0000416C"/>
+    <w:rsid w:val="00006882"/>
+    <w:rsid w:val="00014B5C"/>
+    <w:rsid w:val="00016B10"/>
+    <w:rsid w:val="00020257"/>
+    <w:rsid w:val="000315AA"/>
+    <w:rsid w:val="0005348E"/>
     <w:rsid w:val="00055A9C"/>
+    <w:rsid w:val="00063AFC"/>
     <w:rsid w:val="0006447A"/>
     <w:rsid w:val="0007563E"/>
     <w:rsid w:val="0009115D"/>
+    <w:rsid w:val="00093F55"/>
+    <w:rsid w:val="000B05E6"/>
+    <w:rsid w:val="000B0B9E"/>
+    <w:rsid w:val="000B1E10"/>
+    <w:rsid w:val="000C1410"/>
     <w:rsid w:val="000C4EE2"/>
+    <w:rsid w:val="000C502B"/>
+    <w:rsid w:val="000E135E"/>
     <w:rsid w:val="000E320A"/>
+    <w:rsid w:val="000E7410"/>
+    <w:rsid w:val="0010590A"/>
     <w:rsid w:val="00105D37"/>
     <w:rsid w:val="00113F22"/>
     <w:rsid w:val="0012256F"/>
     <w:rsid w:val="001379A9"/>
+    <w:rsid w:val="00150651"/>
+    <w:rsid w:val="001516F4"/>
     <w:rsid w:val="001523AA"/>
     <w:rsid w:val="00152C72"/>
     <w:rsid w:val="001530B0"/>
+    <w:rsid w:val="00154E28"/>
+    <w:rsid w:val="001557C3"/>
+    <w:rsid w:val="00156A19"/>
+    <w:rsid w:val="0017356C"/>
     <w:rsid w:val="00174F57"/>
     <w:rsid w:val="00191C4C"/>
     <w:rsid w:val="001A7A9E"/>
+    <w:rsid w:val="001D6778"/>
     <w:rsid w:val="001E3204"/>
+    <w:rsid w:val="001E4FE1"/>
     <w:rsid w:val="001F19E4"/>
+    <w:rsid w:val="001F1B3C"/>
+    <w:rsid w:val="001F3A78"/>
+    <w:rsid w:val="001F73B3"/>
+    <w:rsid w:val="00210EE1"/>
+    <w:rsid w:val="00222E00"/>
     <w:rsid w:val="00241657"/>
+    <w:rsid w:val="00243E80"/>
+    <w:rsid w:val="0025023C"/>
+    <w:rsid w:val="002633FF"/>
     <w:rsid w:val="00281C54"/>
     <w:rsid w:val="00292016"/>
     <w:rsid w:val="002935E2"/>
+    <w:rsid w:val="002B19C2"/>
     <w:rsid w:val="002B4B61"/>
+    <w:rsid w:val="002C6706"/>
+    <w:rsid w:val="002D468D"/>
+    <w:rsid w:val="002D5317"/>
+    <w:rsid w:val="002E390E"/>
+    <w:rsid w:val="002E63C1"/>
     <w:rsid w:val="002F5ED5"/>
+    <w:rsid w:val="002F6F8F"/>
+    <w:rsid w:val="003002CF"/>
+    <w:rsid w:val="00304ACF"/>
     <w:rsid w:val="00311BFA"/>
     <w:rsid w:val="00317ECB"/>
+    <w:rsid w:val="00327E4A"/>
+    <w:rsid w:val="0035232F"/>
+    <w:rsid w:val="00362C72"/>
+    <w:rsid w:val="00383429"/>
     <w:rsid w:val="00394633"/>
     <w:rsid w:val="003A12C5"/>
     <w:rsid w:val="003B4C66"/>
+    <w:rsid w:val="003C3ACF"/>
     <w:rsid w:val="003D6898"/>
     <w:rsid w:val="003F5930"/>
+    <w:rsid w:val="004146FA"/>
+    <w:rsid w:val="004366C0"/>
     <w:rsid w:val="004368F1"/>
+    <w:rsid w:val="00437695"/>
+    <w:rsid w:val="004409C1"/>
     <w:rsid w:val="00442360"/>
+    <w:rsid w:val="00450BEB"/>
     <w:rsid w:val="004653F1"/>
+    <w:rsid w:val="00465D50"/>
     <w:rsid w:val="0047411B"/>
     <w:rsid w:val="00480C1E"/>
+    <w:rsid w:val="00487722"/>
     <w:rsid w:val="004B142B"/>
+    <w:rsid w:val="004B3153"/>
     <w:rsid w:val="004C33DC"/>
     <w:rsid w:val="004C5220"/>
     <w:rsid w:val="004C6ADD"/>
+    <w:rsid w:val="004D2CA6"/>
     <w:rsid w:val="004E0395"/>
+    <w:rsid w:val="004E2A0F"/>
     <w:rsid w:val="004E6D6A"/>
     <w:rsid w:val="004F463A"/>
     <w:rsid w:val="00505660"/>
+    <w:rsid w:val="00521BDA"/>
     <w:rsid w:val="005238EB"/>
+    <w:rsid w:val="0052473D"/>
     <w:rsid w:val="005252B1"/>
     <w:rsid w:val="00541C6C"/>
     <w:rsid w:val="00553172"/>
     <w:rsid w:val="0056023F"/>
     <w:rsid w:val="00560B82"/>
     <w:rsid w:val="005749FE"/>
+    <w:rsid w:val="00584E58"/>
     <w:rsid w:val="00586656"/>
+    <w:rsid w:val="00590FFB"/>
+    <w:rsid w:val="005963DE"/>
+    <w:rsid w:val="005A6832"/>
     <w:rsid w:val="005C3BE7"/>
+    <w:rsid w:val="005D1F06"/>
     <w:rsid w:val="005D5F5E"/>
     <w:rsid w:val="00614CF6"/>
+    <w:rsid w:val="006159D2"/>
     <w:rsid w:val="00632E5C"/>
     <w:rsid w:val="00655DBA"/>
+    <w:rsid w:val="006615C7"/>
     <w:rsid w:val="00662B97"/>
+    <w:rsid w:val="00665092"/>
     <w:rsid w:val="00666112"/>
+    <w:rsid w:val="00670147"/>
     <w:rsid w:val="006764BD"/>
     <w:rsid w:val="00684AF9"/>
     <w:rsid w:val="006B2F3F"/>
+    <w:rsid w:val="006D346E"/>
+    <w:rsid w:val="006E5CD8"/>
     <w:rsid w:val="00711CCB"/>
+    <w:rsid w:val="0071284B"/>
     <w:rsid w:val="00715BC2"/>
+    <w:rsid w:val="0072775F"/>
+    <w:rsid w:val="0073008F"/>
     <w:rsid w:val="0074321C"/>
+    <w:rsid w:val="00761B65"/>
     <w:rsid w:val="0076579B"/>
     <w:rsid w:val="00767D5E"/>
     <w:rsid w:val="007806BE"/>
     <w:rsid w:val="007862D8"/>
+    <w:rsid w:val="00787109"/>
+    <w:rsid w:val="007A05F2"/>
+    <w:rsid w:val="007B3F89"/>
     <w:rsid w:val="007B5D5A"/>
+    <w:rsid w:val="007D6624"/>
     <w:rsid w:val="007E1976"/>
+    <w:rsid w:val="007E51DE"/>
+    <w:rsid w:val="007F2FA9"/>
+    <w:rsid w:val="007F6D5B"/>
     <w:rsid w:val="00824996"/>
+    <w:rsid w:val="008302AD"/>
     <w:rsid w:val="00834A7A"/>
     <w:rsid w:val="00837A7A"/>
+    <w:rsid w:val="0084763B"/>
     <w:rsid w:val="0085081E"/>
+    <w:rsid w:val="00885CF1"/>
+    <w:rsid w:val="008A2DD0"/>
+    <w:rsid w:val="008B2B28"/>
+    <w:rsid w:val="008B3099"/>
     <w:rsid w:val="008C5664"/>
     <w:rsid w:val="008D46E8"/>
+    <w:rsid w:val="008D66E1"/>
+    <w:rsid w:val="008E121D"/>
+    <w:rsid w:val="008E300F"/>
+    <w:rsid w:val="008E3CBB"/>
+    <w:rsid w:val="008E695E"/>
     <w:rsid w:val="008F62E0"/>
+    <w:rsid w:val="00900359"/>
+    <w:rsid w:val="00937C1C"/>
     <w:rsid w:val="00946075"/>
+    <w:rsid w:val="009500F8"/>
+    <w:rsid w:val="00955252"/>
     <w:rsid w:val="00985E09"/>
+    <w:rsid w:val="0099005E"/>
     <w:rsid w:val="00993126"/>
+    <w:rsid w:val="009945F3"/>
     <w:rsid w:val="009A5417"/>
+    <w:rsid w:val="009A55E1"/>
+    <w:rsid w:val="009B0787"/>
     <w:rsid w:val="009B76F8"/>
     <w:rsid w:val="009C0F0B"/>
+    <w:rsid w:val="009E2EA3"/>
+    <w:rsid w:val="009F297E"/>
     <w:rsid w:val="009F3DC4"/>
     <w:rsid w:val="009F6807"/>
+    <w:rsid w:val="00A02E57"/>
+    <w:rsid w:val="00A16C81"/>
+    <w:rsid w:val="00A26DE5"/>
+    <w:rsid w:val="00A569CF"/>
     <w:rsid w:val="00A77C97"/>
+    <w:rsid w:val="00A80D38"/>
+    <w:rsid w:val="00A87F24"/>
     <w:rsid w:val="00A915BE"/>
+    <w:rsid w:val="00AB0FF1"/>
+    <w:rsid w:val="00AC0957"/>
+    <w:rsid w:val="00AC7D10"/>
+    <w:rsid w:val="00AD02A3"/>
     <w:rsid w:val="00AD3620"/>
+    <w:rsid w:val="00AE1E7D"/>
     <w:rsid w:val="00AE622C"/>
+    <w:rsid w:val="00AF40B0"/>
     <w:rsid w:val="00B0263B"/>
+    <w:rsid w:val="00B136AD"/>
+    <w:rsid w:val="00B148F5"/>
     <w:rsid w:val="00B20175"/>
+    <w:rsid w:val="00B223CA"/>
+    <w:rsid w:val="00B377B9"/>
+    <w:rsid w:val="00B50D13"/>
+    <w:rsid w:val="00B54313"/>
+    <w:rsid w:val="00B57A3A"/>
     <w:rsid w:val="00B63593"/>
+    <w:rsid w:val="00B71F97"/>
     <w:rsid w:val="00B801E6"/>
+    <w:rsid w:val="00B812A8"/>
     <w:rsid w:val="00B82334"/>
+    <w:rsid w:val="00B830D2"/>
     <w:rsid w:val="00B851D8"/>
+    <w:rsid w:val="00B869FB"/>
+    <w:rsid w:val="00B970EE"/>
     <w:rsid w:val="00BB20D4"/>
     <w:rsid w:val="00BB3204"/>
+    <w:rsid w:val="00BD47B9"/>
     <w:rsid w:val="00BE7F97"/>
+    <w:rsid w:val="00BF1005"/>
+    <w:rsid w:val="00BF41F6"/>
     <w:rsid w:val="00C01A48"/>
+    <w:rsid w:val="00C044CE"/>
+    <w:rsid w:val="00C15479"/>
+    <w:rsid w:val="00C20F45"/>
+    <w:rsid w:val="00C30747"/>
     <w:rsid w:val="00C30CDF"/>
+    <w:rsid w:val="00C30D49"/>
     <w:rsid w:val="00C34371"/>
+    <w:rsid w:val="00C34BB8"/>
     <w:rsid w:val="00C3623C"/>
     <w:rsid w:val="00C66E8D"/>
     <w:rsid w:val="00C820E4"/>
+    <w:rsid w:val="00CA08B7"/>
     <w:rsid w:val="00CA75F3"/>
+    <w:rsid w:val="00CB055E"/>
+    <w:rsid w:val="00CB63DB"/>
+    <w:rsid w:val="00CB7BA6"/>
+    <w:rsid w:val="00CC1451"/>
+    <w:rsid w:val="00CD4020"/>
     <w:rsid w:val="00CD7935"/>
+    <w:rsid w:val="00CF1E39"/>
+    <w:rsid w:val="00CF79E3"/>
     <w:rsid w:val="00D039C2"/>
     <w:rsid w:val="00D04377"/>
     <w:rsid w:val="00D077A9"/>
     <w:rsid w:val="00D145D8"/>
+    <w:rsid w:val="00D272AD"/>
     <w:rsid w:val="00D30B37"/>
+    <w:rsid w:val="00D462FF"/>
+    <w:rsid w:val="00D81B85"/>
+    <w:rsid w:val="00D86AC3"/>
     <w:rsid w:val="00DB2436"/>
+    <w:rsid w:val="00DB26CD"/>
+    <w:rsid w:val="00DB6052"/>
+    <w:rsid w:val="00DD02AE"/>
+    <w:rsid w:val="00DD5261"/>
     <w:rsid w:val="00E06866"/>
     <w:rsid w:val="00E06A64"/>
     <w:rsid w:val="00E07631"/>
+    <w:rsid w:val="00E078C3"/>
+    <w:rsid w:val="00E15BF3"/>
+    <w:rsid w:val="00E260B4"/>
+    <w:rsid w:val="00E274A7"/>
+    <w:rsid w:val="00E54DAD"/>
+    <w:rsid w:val="00E71090"/>
+    <w:rsid w:val="00E72A95"/>
+    <w:rsid w:val="00E819F3"/>
+    <w:rsid w:val="00E83621"/>
     <w:rsid w:val="00E904FD"/>
     <w:rsid w:val="00E92CB5"/>
     <w:rsid w:val="00EA27EB"/>
+    <w:rsid w:val="00EC78EA"/>
     <w:rsid w:val="00EE321F"/>
     <w:rsid w:val="00EF2FA6"/>
     <w:rsid w:val="00EF574D"/>
+    <w:rsid w:val="00EF6CFC"/>
+    <w:rsid w:val="00EF7D6C"/>
     <w:rsid w:val="00F05598"/>
     <w:rsid w:val="00F1632A"/>
     <w:rsid w:val="00F2360B"/>
+    <w:rsid w:val="00F258DE"/>
+    <w:rsid w:val="00F25D80"/>
     <w:rsid w:val="00F32035"/>
+    <w:rsid w:val="00F32366"/>
+    <w:rsid w:val="00F3575E"/>
     <w:rsid w:val="00F400BC"/>
+    <w:rsid w:val="00F4646C"/>
+    <w:rsid w:val="00F52899"/>
+    <w:rsid w:val="00F56267"/>
     <w:rsid w:val="00F777F5"/>
+    <w:rsid w:val="00F806BB"/>
     <w:rsid w:val="00F81A44"/>
+    <w:rsid w:val="00F90178"/>
+    <w:rsid w:val="00F944D9"/>
+    <w:rsid w:val="00FA1CD8"/>
     <w:rsid w:val="00FA77AE"/>
+    <w:rsid w:val="00FB45A9"/>
+    <w:rsid w:val="00FC62D9"/>
     <w:rsid w:val="00FD1B9B"/>
+    <w:rsid w:val="00FD4429"/>
+    <w:rsid w:val="00FD6E19"/>
     <w:rsid w:val="00FD7058"/>
+    <w:rsid w:val="00FD75EB"/>
     <w:rsid w:val="00FD7ED3"/>
     <w:rsid w:val="00FE602B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7346418E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A531A086-CB0C-436C-9AA8-99F22DC52245}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3173,68 +2541,74 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
@@ -3339,57 +2713,56 @@
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00553172"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3645,72 +3018,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>0</Words>
-  <Characters>59</Characters>
+  <Words>6</Words>
+  <Characters>100</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Appendix 4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>59</CharactersWithSpaces>
+  <CharactersWithSpaces>105</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall Appendix 4 Outcome</dc:title>
   <dc:subject>Outcome variable:</dc:subject>
   <dc:creator>HTA</dc:creator>
   <keywords/>
-  <lastModifiedBy>Mattias Åbom</lastModifiedBy>
-  <revision>2</revision>
+  <lastModifiedBy>Cecilie Hongslo Vala</lastModifiedBy>
+  <revision>12</revision>
   <lastPrinted>2012-10-18T14:05:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>