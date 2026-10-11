--- v3 (2026-07-31)
+++ v4 (2026-10-11)
@@ -1,211 +1,218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Inbjudan"/>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005072C7" w:rsidRPr="00D56ED1" w14:paraId="2190432E" w14:textId="77777777" w:rsidTr="1AC78E3F">
+      <w:tr w:rsidR="005072C7" w:rsidRPr="00326CC5" w14:paraId="2190432E" w14:textId="77777777" w:rsidTr="1AC78E3F">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5578A868" w14:textId="437E024E" w:rsidR="005072C7" w:rsidRPr="00AA1B96" w:rsidRDefault="00482F91" w:rsidP="00693A4D">
+          <w:p w14:paraId="5578A868" w14:textId="3A2F0F65" w:rsidR="005072C7" w:rsidRPr="00AA1B96" w:rsidRDefault="00482F91" w:rsidP="00693A4D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00FD3F86" w:rsidRPr="00AA1B96">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>HTA-centrum</w:t>
             </w:r>
             <w:r w:rsidR="00FD3F86" w:rsidRPr="00AA1B96">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Regional activity-based HTA </w:t>
             </w:r>
             <w:r w:rsidR="0016231C" w:rsidRPr="00AA1B96">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00FD6A48" w:rsidRPr="00AA1B96">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>HTA-report 2024-000</w:t>
+              <w:t>HTA-report 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00326CC5">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6A48" w:rsidRPr="00AA1B96">
+              <w:rPr>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>-000</w:t>
             </w:r>
             <w:r w:rsidR="00280FEA" w:rsidRPr="00AA1B96">
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="272E0218" w14:textId="706D7D5E" w:rsidR="00FD6A48" w:rsidRPr="00AA1B96" w:rsidRDefault="00FD6A48" w:rsidP="00693A4D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5219D4DF" w14:textId="542B5149" w:rsidR="00FD6A48" w:rsidRPr="00181F79" w:rsidRDefault="00482F91" w:rsidP="00FA798E">
+          <w:p w14:paraId="2B1310B0" w14:textId="4B52CD4E" w:rsidR="005072C7" w:rsidRPr="00181F79" w:rsidRDefault="00482F91" w:rsidP="00326CC5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="1AC78E3F" w:rsidRPr="00181F79">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health Technology Assessment</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:r w:rsidR="00326CC5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00181F79">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="1AC78E3F" w:rsidRPr="00181F79">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Pu</w:t>
             </w:r>
             <w:r w:rsidR="00111D6B">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>blishe</w:t>
             </w:r>
             <w:r w:rsidR="00AD733E">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>d date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B5546F7" w14:textId="77777777" w:rsidR="005072C7" w:rsidRPr="00181F79" w:rsidRDefault="005072C7" w:rsidP="00FA798E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:id="0" w:name="_Toc167092357"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc166594005"/>
+    <w:bookmarkStart w:id="2" w:name="_Toc166593796"/>
+    <w:bookmarkStart w:id="3" w:name="_Toc166594978"/>
+    <w:bookmarkStart w:id="4" w:name="_Toc166595038"/>
+    <w:bookmarkStart w:id="5" w:name="_Toc167090618"/>
+    <w:bookmarkStart w:id="6" w:name="_Toc170293045"/>
+    <w:bookmarkStart w:id="7" w:name="_Toc166679928"/>
+    <w:bookmarkStart w:id="8" w:name="_Toc167785766"/>
+    <w:bookmarkStart w:id="9" w:name="_Toc166594151"/>
     <w:p w14:paraId="763CC6FE" w14:textId="45012E7F" w:rsidR="00D83E29" w:rsidRPr="00535653" w:rsidRDefault="00C62B65" w:rsidP="00535653">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc167092357"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc166594151"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35F76E54" wp14:editId="70506095">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-473405</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1937385</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1423035" cy="7247890"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Grupp 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{653C7257-462E-4126-9767-05C5999B4EB5}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -543,108 +550,106 @@
     <w:p w14:paraId="13463C46" w14:textId="77777777" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="27D0780E" w14:textId="77777777" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="561EEDD4" w14:textId="77777777" w:rsidR="0016231C" w:rsidRPr="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="3885051D" w14:textId="5B957059" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="4ED6E0D0" w14:textId="77777777" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="2D584D4E" w14:textId="125A50B5" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="55BB461D" w14:textId="585BCA9D" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="4BDA24E6" w14:textId="11B0B86D" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="781E4602" w14:textId="76C15415" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="49058D8F" w14:textId="4617B412" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="2F24B0FA" w14:textId="32BF3605" w:rsidR="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="5DB528F2" w14:textId="754A581D" w:rsidR="0016231C" w:rsidRPr="0016231C" w:rsidRDefault="0016231C" w:rsidP="00FA798E"/>
     <w:p w14:paraId="477BB47D" w14:textId="6A761287" w:rsidR="00FA798E" w:rsidRDefault="00594ED1" w:rsidP="00594ED1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1695"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3D17C0" w14:textId="77777777" w:rsidR="0023464F" w:rsidRPr="0023464F" w:rsidRDefault="0023464F" w:rsidP="0023464F"/>
     <w:p w14:paraId="020FA640" w14:textId="44240680" w:rsidR="0023464F" w:rsidRPr="0023464F" w:rsidRDefault="0023464F" w:rsidP="0023464F"/>
     <w:p w14:paraId="493430CD" w14:textId="77777777" w:rsidR="0023464F" w:rsidRPr="0023464F" w:rsidRDefault="0023464F" w:rsidP="0023464F"/>
-    <w:p w14:paraId="54B3A491" w14:textId="4E613098" w:rsidR="0023464F" w:rsidRPr="0023464F" w:rsidRDefault="0023464F" w:rsidP="0023464F">
+    <w:p w14:paraId="54B3A491" w14:textId="77777777" w:rsidR="0023464F" w:rsidRPr="0023464F" w:rsidRDefault="0023464F" w:rsidP="0023464F">
       <w:pPr>
         <w:sectPr w:rsidR="0023464F" w:rsidRPr="0023464F" w:rsidSect="00A26634">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="652" w:footer="546" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1982287D" w14:textId="2C077675" w:rsidR="00377748" w:rsidRDefault="00377748" w:rsidP="00FA798E"/>
     <w:p w14:paraId="5F7990E5" w14:textId="77777777" w:rsidR="00FA798E" w:rsidRDefault="00FA798E" w:rsidP="00FA798E"/>
     <w:p w14:paraId="7111F498" w14:textId="77777777" w:rsidR="00FA798E" w:rsidRPr="00377748" w:rsidRDefault="00FA798E" w:rsidP="00FA798E"/>
     <w:p w14:paraId="2CEF7FD2" w14:textId="40C6C381" w:rsidR="00377748" w:rsidRPr="00693A4D" w:rsidRDefault="00FD3F86" w:rsidP="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693A4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD4E9C0" w14:textId="77777777" w:rsidR="00FD3F86" w:rsidRDefault="00FD3F86" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60FDA0E8" w14:textId="2E912747" w:rsidR="00FD3F86" w:rsidRPr="00693A4D" w:rsidRDefault="00FD3F86" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693A4D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Gruppens samordnare</w:t>
       </w:r>
       <w:r w:rsidRPr="00693A4D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
@@ -684,1589 +689,1611 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0070753E" w:rsidRPr="00693A4D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0070753E" w:rsidRPr="00693A4D">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>i formatet: Andersson A, Bengtsson B</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53455ABC" w14:textId="79B6758C" w:rsidR="00FD3F86" w:rsidRDefault="00FD3F86" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>¹</w:t>
       </w:r>
       <w:r w:rsidR="36437386">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Verksamhet xxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF79F35" w14:textId="35D44C5D" w:rsidR="00FD3F86" w:rsidRPr="006B720E" w:rsidRDefault="00FD3F86" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="365B0A19">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00625230">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB45D86" w14:textId="6BC36D9D" w:rsidR="00FD3F86" w:rsidRPr="006B720E" w:rsidRDefault="1AC78E3F" w:rsidP="006C2B64">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="4BB45D86" w14:textId="6BC36D9D" w:rsidR="00FD3F86" w:rsidRPr="00326CC5" w:rsidRDefault="1AC78E3F" w:rsidP="006C2B64">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B83453">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326CC5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B83453">
+      <w:r w:rsidRPr="00326CC5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="216F0CD4" w:rsidRPr="00B83453">
+      <w:r w:rsidR="216F0CD4" w:rsidRPr="00326CC5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Center for Health Technology Assessment, Sahlgrenska University Hospital, Gothenburg, Region Västra Götaland, Sweden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6174B62B" w14:textId="181B63A7" w:rsidR="00FD3F86" w:rsidRPr="00B83453" w:rsidRDefault="1AC78E3F" w:rsidP="006C2B64">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="6174B62B" w14:textId="181B63A7" w:rsidR="00FD3F86" w:rsidRPr="00326CC5" w:rsidRDefault="1AC78E3F" w:rsidP="006C2B64">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B83453">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326CC5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="2EF42E4E" w:rsidRPr="00B83453">
+      <w:r w:rsidR="2EF42E4E" w:rsidRPr="00326CC5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E941354" w:rsidRPr="00B83453">
+      <w:r w:rsidR="2E941354" w:rsidRPr="00326CC5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Medical Library, Sahlgrenska University Hospital, Gothenburg, Region Västra Götaland, Sweden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3D6344" w14:textId="77777777" w:rsidR="00FD3F86" w:rsidRPr="00B83453" w:rsidRDefault="00FD3F86" w:rsidP="006C2B64">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="4A3D6344" w14:textId="77777777" w:rsidR="00FD3F86" w:rsidRPr="00326CC5" w:rsidRDefault="00FD3F86" w:rsidP="006C2B64">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="669E6AC4" w14:textId="3016158D" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00FD3F86" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>*Corresponding author</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6672C442" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BDFF6C2" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A0A6810" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C4703C1" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B67EA11" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C8B57AF" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78AF8F51" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0219FFDB" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A79178D" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52894F65" w14:textId="77777777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A497B40" w14:textId="0C0DB777" w:rsidR="00377748" w:rsidRPr="00AA1B96" w:rsidRDefault="00377748" w:rsidP="006C2B64">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="465795DD" w14:textId="55A08823" w:rsidR="00FD3F86" w:rsidRPr="002F0E82" w:rsidRDefault="00FD3F86" w:rsidP="00524A6B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0E82">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Published </w:t>
       </w:r>
       <w:r w:rsidR="00B36155" w:rsidRPr="002F0E82">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">YYYY-MM-DD </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291D12D5" w14:textId="65C1E4C6" w:rsidR="00FD3F86" w:rsidRPr="00B83453" w:rsidRDefault="00FD3F86" w:rsidP="00524A6B">
       <w:r w:rsidRPr="00B83453">
         <w:t>2024:xx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586F4454" w14:textId="355838ED" w:rsidR="00FA798E" w:rsidRDefault="00FD3F86" w:rsidP="00524A6B">
       <w:r w:rsidRPr="00693A4D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Suggested citation: </w:t>
       </w:r>
       <w:r w:rsidR="0070753E">
         <w:t>Samtliga f</w:t>
       </w:r>
       <w:r w:rsidR="0070753E" w:rsidRPr="00693A4D">
         <w:t xml:space="preserve">örfattare. </w:t>
       </w:r>
       <w:r>
         <w:t>Titel [svensk titel]. Göteborg: Västra Götalandsregionen, Sahlgrenska Universitetssjukhuset, HTA-centrum: 2024. Regional activity based HTA 2024:xx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D69BE2F" w14:textId="77777777" w:rsidR="00FA798E" w:rsidRDefault="00FA798E"/>
     <w:p w14:paraId="55787D5C" w14:textId="75D0778B" w:rsidR="00182B76" w:rsidRDefault="003C2147">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Table of contents</w:t>
       </w:r>
       <w:r w:rsidR="00952552">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00AE5C06" w:rsidRPr="1AC78E3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidR="00952552">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6E1781" w14:textId="0AC1C03B" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293046" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Abstract</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293046 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C88649D" w14:textId="5F9E327D" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293047" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Populärvetenskaplig sammanfattning – Plain language summary in Swedish</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293047 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5788B014" w14:textId="5616DA85" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293048" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Summary of findings</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293048 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31D7CF53" w14:textId="7049A54E" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293049" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Abbreviations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293049 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3F3977BF" w14:textId="3E5ED997" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293050" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Background</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293050 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AB3B700" w14:textId="20EE102D" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293051" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Health Technology at issue: “Skriv här vilken som avses… ”</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293051 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7B8041F4" w14:textId="60DCABE6" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293052" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Focused question</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293052 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="026F2E5F" w14:textId="1276CEF4" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293053" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Method</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293053 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E52A862" w14:textId="3701B951" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293054" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Results</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293054 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4412A872" w14:textId="240FFEBE" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293055" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ethical aspects</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293055 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AD4FD1A" w14:textId="3815DA23" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293056" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Organisational aspects</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293056 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="77FE8032" w14:textId="6F76513E" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293057" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>12 Economic aspects</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293057 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7988EF61" w14:textId="09A05DFB" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293058" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Discussion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293058 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="155447C3" w14:textId="4D493E43" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293059" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Future perspectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293059 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00066794">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5D51D07D" w14:textId="5AE61F7F" w:rsidR="00182B76" w:rsidRDefault="00182B76">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc170293060" w:history="1">
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00E25E36">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-AU"/>
           </w:rPr>
           <w:t>Participants in the project</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc170293060 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
@@ -2381,109 +2408,70 @@
         <w:t xml:space="preserve">Appendix 4 Outcome tables </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3115E552" w14:textId="07BD5B25" w:rsidR="00952552" w:rsidRPr="00994050" w:rsidRDefault="00FD3F86" w:rsidP="00FA798E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Appendix 5 Ethical aspects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADA424D" w14:textId="77777777" w:rsidR="00FD3F86" w:rsidRPr="00994050" w:rsidRDefault="00FD3F86" w:rsidP="00FA798E">
-[...38 lines deleted...]
-    </w:p>
     <w:p w14:paraId="08D20436" w14:textId="1C8DEC04" w:rsidR="005E4271" w:rsidRPr="00994050" w:rsidRDefault="00524A6B" w:rsidP="0048127F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc166593799"/>
       <w:bookmarkStart w:id="11" w:name="_Toc166594979"/>
       <w:bookmarkStart w:id="12" w:name="_Toc166594153"/>
       <w:bookmarkStart w:id="13" w:name="_Toc170293046"/>
       <w:bookmarkStart w:id="14" w:name="_Toc166594007"/>
       <w:r w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005E4271" w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="0286EC6C" w14:textId="50F5EDB5" w:rsidR="00FD3F86" w:rsidRPr="00AA1B96" w:rsidRDefault="739E8A44" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
@@ -2582,83 +2570,84 @@
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Ethical aspects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC7F745" w14:textId="77777777" w:rsidR="005E4271" w:rsidRPr="00994050" w:rsidRDefault="005E4271" w:rsidP="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EBA986" w14:textId="6FA47209" w:rsidR="00693A4D" w:rsidRPr="0048127F" w:rsidRDefault="00451B8C" w:rsidP="00994050">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE9CF4B" w14:textId="2F798334" w:rsidR="00307AEB" w:rsidRPr="00994050" w:rsidRDefault="00994050" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc170293047"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00524A6B" w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00307AEB" w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Populärvetenskaplig sammanfattning – Plain language summary in Swedish</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="41DF2132" w14:textId="721C13FE" w:rsidR="005E4271" w:rsidRPr="005D5101" w:rsidRDefault="22D574A4" w:rsidP="00524A6B">
       <w:r w:rsidRPr="005D5101">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="74115CBC" w:rsidRPr="005D5101">
         <w:rPr>
@@ -2736,109 +2725,134 @@
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The above summaries were written by representatives from HTA-centrum. The HTA report was approved by the </w:t>
       </w:r>
       <w:r w:rsidR="00ED699D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="6568C208">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">egional board for quality assurance of activity-based HTA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55884227" w14:textId="77777777" w:rsidR="00FD3F86" w:rsidRPr="00AA1B96" w:rsidRDefault="00FD3F86" w:rsidP="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DBCBFFA" w14:textId="55309635" w:rsidR="00172D08" w:rsidRDefault="005E4271" w:rsidP="00F646BA">
-[...2 lines deleted...]
-          <w:lang w:val="en-AU"/>
+    <w:p w14:paraId="24773F92" w14:textId="77777777" w:rsidR="00326CC5" w:rsidRPr="00326CC5" w:rsidRDefault="005E4271" w:rsidP="00326CC5">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Ylva Carlsson</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FD3F86" w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Head of HTA-centrum of Region Västra Götaland, Sweden, [date in </w:t>
+        <w:t xml:space="preserve">Head of </w:t>
+      </w:r>
+      <w:r w:rsidR="00326CC5" w:rsidRPr="00326CC5">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Center for Health Technology Assessment, Sahlgrenska University Hospital, Gothenburg, Region Västra Götaland, Sweden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBCBFFA" w14:textId="0DCE8E4C" w:rsidR="00172D08" w:rsidRDefault="00FD3F86" w:rsidP="00F646BA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1B96">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[date in </w:t>
       </w:r>
       <w:r w:rsidR="00C32FC8">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
       <w:r w:rsidR="00DF06A7">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">-8601 format: </w:t>
       </w:r>
       <w:r w:rsidR="00CC3F36">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>YYYY-MM-DD</w:t>
       </w:r>
-      <w:r w:rsidR="00FD3F86" w:rsidRPr="00AA1B96">
+      <w:r w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-          <w:lang w:val="en-AU"/>
+      <w:r w:rsidR="00326CC5">
+        <w:rPr>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5F0FEF" w14:textId="77777777" w:rsidR="00326CC5" w:rsidRPr="00326CC5" w:rsidRDefault="00326CC5" w:rsidP="00F646BA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55257CE4" w14:textId="6AD07C1B" w:rsidR="00F646BA" w:rsidRPr="00994050" w:rsidRDefault="771E0769" w:rsidP="0048127F">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Regional board for quality assurance of activity-based HTA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D859E5A" w14:textId="2D27A314" w:rsidR="00B31812" w:rsidRPr="005336FF" w:rsidRDefault="00B31812" w:rsidP="00B31812">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00464982">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Bergh, Christina </w:t>
       </w:r>
       <w:r w:rsidRPr="005336FF">
@@ -3636,94 +3650,80 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83453">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00824718">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RNRM Registered Nurse Registered Midwifery</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83453">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184184B2" w14:textId="77777777" w:rsidR="00307AEB" w:rsidRDefault="00307AEB">
-      <w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="40B14EB1" w14:textId="77777777" w:rsidR="00FA798E" w:rsidRPr="00AA1B96" w:rsidRDefault="00FA798E" w:rsidP="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72413D31" w14:textId="77777777" w:rsidR="00307AEB" w:rsidRDefault="00307AEB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:sectPr w:rsidR="00307AEB" w:rsidSect="00A26634">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="652" w:footer="546" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DD8D973" w14:textId="0C559C4A" w:rsidR="00FA798E" w:rsidRDefault="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F5361E4" w14:textId="602438E2" w:rsidR="005E4271" w:rsidRPr="00B83453" w:rsidRDefault="00994050" w:rsidP="4C413B73">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc166594982"/>
       <w:bookmarkStart w:id="17" w:name="_Toc166594155"/>
       <w:bookmarkStart w:id="18" w:name="_Toc166593801"/>
       <w:bookmarkStart w:id="19" w:name="_Toc166594009"/>
       <w:bookmarkStart w:id="20" w:name="_Toc170293048"/>
       <w:r w:rsidRPr="00B83453">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00307AEB" w:rsidRPr="00B83453">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3751,51 +3751,50 @@
         <w:t>(skrivs av HTA-centrum</w:t>
       </w:r>
       <w:r w:rsidR="59C81307" w:rsidRPr="00B83453">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, brittisk engelska, komma som tusentalsdelare f.o.m 10,000 och punkt som decimaldelare</w:t>
       </w:r>
       <w:r w:rsidR="004F212C" w:rsidRPr="00B83453">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="SidhuvudChar"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1949"/>
         <w:gridCol w:w="1494"/>
         <w:gridCol w:w="1743"/>
         <w:gridCol w:w="1999"/>
         <w:gridCol w:w="1882"/>
       </w:tblGrid>
       <w:tr w:rsidR="00172D08" w14:paraId="43DC71D4" w14:textId="77777777" w:rsidTr="66D4603F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1949" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="193ACB20" w14:textId="162AFF0F" w:rsidR="00172D08" w:rsidRPr="00693A4D" w:rsidRDefault="1AC78E3F" w:rsidP="1AC78E3F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4549,151 +4548,153 @@
         </w:rPr>
         <w:t>The true effect is likely to be substantially different from the estimate of effect</w:t>
       </w:r>
       <w:r w:rsidR="78E2DC0D">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0043041E" w14:textId="2601A7F3" w:rsidR="00994050" w:rsidRDefault="00994050">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7ED18F" w14:textId="2812C7F8" w:rsidR="00A85375" w:rsidRPr="00B83453" w:rsidRDefault="00994050" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc170293049"/>
       <w:r w:rsidRPr="00B83453">
+        <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00524A6B" w:rsidRPr="00B83453">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007852B5" w:rsidRPr="00B83453">
         <w:t>Abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="21F3FFB8" w14:textId="77777777" w:rsidR="00994050" w:rsidRPr="00B83453" w:rsidRDefault="00A85375" w:rsidP="00A85375">
       <w:r w:rsidRPr="00B83453">
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B220E9" w14:textId="77777777" w:rsidR="00994050" w:rsidRPr="00B83453" w:rsidRDefault="00994050" w:rsidP="00A85375"/>
     <w:p w14:paraId="0B054BAF" w14:textId="77777777" w:rsidR="00994050" w:rsidRPr="00B83453" w:rsidRDefault="00994050" w:rsidP="00A85375"/>
     <w:p w14:paraId="42F30F67" w14:textId="77777777" w:rsidR="00994050" w:rsidRPr="00B83453" w:rsidRDefault="00994050" w:rsidP="00A85375"/>
     <w:p w14:paraId="5C987093" w14:textId="77777777" w:rsidR="00994050" w:rsidRPr="00B83453" w:rsidRDefault="00994050" w:rsidP="00A85375"/>
     <w:p w14:paraId="772DDF1E" w14:textId="77777777" w:rsidR="00994050" w:rsidRPr="00B83453" w:rsidRDefault="00994050" w:rsidP="00A85375"/>
     <w:p w14:paraId="2894A85A" w14:textId="5F23B043" w:rsidR="00693A4D" w:rsidRPr="00B83453" w:rsidRDefault="00693A4D" w:rsidP="00A85375">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83453">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50090B2F" w14:textId="32777B07" w:rsidR="005E4271" w:rsidRPr="00B83453" w:rsidRDefault="00994050" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc170293050"/>
       <w:r w:rsidRPr="00B83453">
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00307AEB" w:rsidRPr="00B83453">
         <w:t>Background</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="2F89BBA1" w14:textId="1306C9ED" w:rsidR="08B57F27" w:rsidRPr="00B83453" w:rsidRDefault="08B57F27" w:rsidP="4C413B73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83453">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Vi skriver på brittisk engelska, och gällande siffror är</w:t>
       </w:r>
       <w:r w:rsidR="255E5E07" w:rsidRPr="00B83453">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> det </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83453">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>komma som tusentalsdelare f.o.m 10,000 och punkt som decimaldelare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6D523F" w14:textId="77777777" w:rsidR="0048127F" w:rsidRPr="00994050" w:rsidRDefault="00FD6A48" w:rsidP="0048127F">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Disease/disorder of interest and its degree of severity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469995ED" w14:textId="0F8770A0" w:rsidR="00FD6A48" w:rsidRPr="00E1670D" w:rsidRDefault="6A986544" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ange den sjukdom eller skada som den nya behandlingen/metoden/tekniken enligt PICO tillämpas på, samt kommentera svårighetsgraden enligt följande gradering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272A65A4" w14:textId="604DD85B" w:rsidR="00307AEB" w:rsidRPr="001470BF" w:rsidRDefault="004D043F" w:rsidP="00FA798E">
@@ -4712,51 +4713,51 @@
       </w:r>
       <w:r w:rsidR="00FD6A48" w:rsidRPr="001470BF">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Risk of premature death, Risk of permanent illness or damage, or reduced quality of life and Risk of disability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACE5F80" w14:textId="77777777" w:rsidR="001470BF" w:rsidRDefault="001470BF" w:rsidP="001470BF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3751DE6A" w14:textId="77777777" w:rsidR="001470BF" w:rsidRPr="00B83453" w:rsidRDefault="001470BF" w:rsidP="00FA798E"/>
     <w:p w14:paraId="4333527B" w14:textId="77777777" w:rsidR="0048127F" w:rsidRPr="00994050" w:rsidRDefault="00FD6A48" w:rsidP="0048127F">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00994050">
         <w:t>Prevalence and incidence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261B6B81" w14:textId="77777777" w:rsidR="00524A6B" w:rsidRDefault="6A986544" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Beskriv kortfattat den aktuella sjukdomens eller skadans uppskattade prevalens (förekomst) och incidens (antal nya fall per år) i regionen om sådana data finns. Ange källa och hur beräkning gjorts. HTA-centrum kan förmedla kontakter, ex.vis regionalvardanalys@vgregion.se vid Västra Götalandsregionens analysenhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4920C89A" w14:textId="77777777" w:rsidR="001470BF" w:rsidRDefault="001470BF" w:rsidP="001470BF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
@@ -4933,69 +4934,62 @@
       <w:r w:rsidR="00FD6A48">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Analysenheten på VGR kan hjälpa till. Se ovan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="362AA089" w14:textId="77777777" w:rsidR="001470BF" w:rsidRPr="001470BF" w:rsidRDefault="001470BF" w:rsidP="001470BF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001470BF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5D7EC4" w14:textId="77777777" w:rsidR="001470BF" w:rsidRPr="001470BF" w:rsidRDefault="001470BF" w:rsidP="001470BF">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6787D1D5" w14:textId="651A77BF" w:rsidR="00CD0CDB" w:rsidRPr="00666236" w:rsidRDefault="08F6DD7E" w:rsidP="0048127F">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="08F6DD7E">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Present recommendations from medical societies or health authorities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBB5402" w14:textId="1276FAA2" w:rsidR="00307AEB" w:rsidRDefault="6A986544" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Rekommenderas behandlingen/metoden/tekniken av Socialstyrelsen, specialitetsföreningar, sektorsråd eller</w:t>
       </w:r>
       <w:r w:rsidR="1314A577" w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> NPO</w:t>
       </w:r>
       <w:r w:rsidR="7AEC2649" w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -5026,61 +5020,62 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="578AD20D" w14:textId="77777777" w:rsidR="00666236" w:rsidRPr="00994050" w:rsidRDefault="00666236">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc166594012"/>
       <w:bookmarkStart w:id="25" w:name="_Toc166593804"/>
       <w:bookmarkStart w:id="26" w:name="_Toc166594158"/>
       <w:bookmarkStart w:id="27" w:name="_Toc166594992"/>
       <w:r w:rsidRPr="00994050">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA0AB79" w14:textId="1807B801" w:rsidR="00CD0CDB" w:rsidRPr="00BB09F4" w:rsidRDefault="00994050" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc170293051"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00524A6B" w:rsidRPr="00994050">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E527E" w:rsidRPr="0048127F">
         <w:t>Health</w:t>
       </w:r>
       <w:r w:rsidR="00FD6A48" w:rsidRPr="0048127F">
         <w:t xml:space="preserve"> Technology at issue: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00307AEB" w:rsidRPr="00BB09F4">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>“Skriv här vilken som avses… ”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="61F1326F" w14:textId="31436A8D" w:rsidR="00307AEB" w:rsidRDefault="22D574A4" w:rsidP="00A85375">
@@ -5096,51 +5091,51 @@
         <w:t>Beskriv vilka metoder som är aktuella. Kort beskrivning av vad behandlingen/metoden /tekniken innebär samt verksamheters motiv varför de önskar införa eller avveckla metoden/teknologin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0273A4" w14:textId="77777777" w:rsidR="001470BF" w:rsidRDefault="001470BF" w:rsidP="001470BF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1B4D97" w14:textId="77777777" w:rsidR="001470BF" w:rsidRPr="00EB0433" w:rsidRDefault="001470BF" w:rsidP="001470BF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02FCF104" w14:textId="30291473" w:rsidR="00CD0CDB" w:rsidRPr="0048127F" w:rsidRDefault="1AC78E3F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:keepLines w:val="0"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc170293052"/>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00994050">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Focused question</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="35077299" w14:textId="5AF6C671" w:rsidR="00C25D02" w:rsidRDefault="2EC115A0" w:rsidP="001470BF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB09F4">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -5164,51 +5159,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FA5B99" w14:textId="5D468585" w:rsidR="00AD114A" w:rsidRPr="00270F60" w:rsidRDefault="001470BF" w:rsidP="00A85375">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tex</w:t>
       </w:r>
       <w:r w:rsidR="00270F60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A26D10" w14:textId="7C855072" w:rsidR="00496E47" w:rsidRPr="0048127F" w:rsidRDefault="00994050" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc166594994"/>
       <w:bookmarkStart w:id="31" w:name="_Toc166594014"/>
       <w:bookmarkStart w:id="32" w:name="_Toc166593806"/>
       <w:bookmarkStart w:id="33" w:name="_Toc166594160"/>
       <w:bookmarkStart w:id="34" w:name="_Toc170293053"/>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00524A6B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD0CDB" w:rsidRPr="0048127F">
         <w:t>Me</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="00EC3572" w:rsidRPr="0048127F">
         <w:t>thod</w:t>
       </w:r>
@@ -5384,61 +5379,62 @@
         <w:t>Resultaten av sökningen, dvs pågående eller planerade studier skall kommenteras kort längre fram i rapporten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F83F5C" w14:textId="77777777" w:rsidR="00345FBE" w:rsidRDefault="00345FBE" w:rsidP="00345FBE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A38345" w14:textId="77777777" w:rsidR="00345FBE" w:rsidRPr="00EB0433" w:rsidRDefault="00345FBE" w:rsidP="00345FBE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E8652BE" w14:textId="43A878E5" w:rsidR="0037232E" w:rsidRPr="0048127F" w:rsidRDefault="00994050" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc166594015"/>
       <w:bookmarkStart w:id="37" w:name="_Toc166593807"/>
       <w:bookmarkStart w:id="38" w:name="_Toc166594998"/>
       <w:bookmarkStart w:id="39" w:name="_Toc166594161"/>
       <w:bookmarkStart w:id="40" w:name="_Toc170293054"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00524A6B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0037232E" w:rsidRPr="0048127F">
         <w:t>Result</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00EC3572" w:rsidRPr="0048127F">
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="291D30DE" w14:textId="4C3E5B35" w:rsidR="009C7289" w:rsidRDefault="00EC3572" w:rsidP="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc166594999"/>
       <w:r w:rsidRPr="0048127F">
@@ -5496,78 +5492,78 @@
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39903C88">
         <w:t>Included studies</w:t>
       </w:r>
       <w:r w:rsidR="0E1AEFB4">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="39903C88">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Ange det totala antalet inkluderade studier inklusive design samt övergripande avseende hur studiernas kvalitet bedömts vad gäller directness, study limitations och precision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69EE0692" w14:textId="0A7669BF" w:rsidR="009F7964" w:rsidRPr="008B5676" w:rsidRDefault="39903C88" w:rsidP="39903C88">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D5101">
+      <w:r w:rsidRPr="00326CC5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Exempel:</w:t>
       </w:r>
-      <w:r w:rsidR="0E1AEFB4" w:rsidRPr="005D5101">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="0E1AEFB4" w:rsidRPr="00326CC5">
+        <w:rPr>
+          <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="008B5676">
+      <w:r w:rsidRPr="00326CC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="en-AU"/>
+          <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>Four RCTs were included (Andersson et al., 2020; Chen et al., 2017; Katari et al., 2021; Ram et al., 2018)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B5676">
+      <w:r w:rsidRPr="00326CC5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-          <w:lang w:val="en-AU"/>
+          <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008B5676">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Two of the articles reported data from the same RCT (Andersson, 2020; Chen, 2017). The RCT</w:t>
       </w:r>
       <w:r w:rsidR="00E53A5C" w:rsidRPr="008B5676">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008B5676">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
@@ -5757,50 +5753,51 @@
     <w:p w14:paraId="583A4465" w14:textId="62E817F0" w:rsidR="39903C88" w:rsidRPr="005D5101" w:rsidRDefault="39903C88" w:rsidP="39903C88">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="39903C88">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Nedan exempel på hur resultaten kan rapporteras strukturerat:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6FC736" w14:textId="77777777" w:rsidR="00345FBE" w:rsidRPr="00345FBE" w:rsidRDefault="00345FBE" w:rsidP="00345FBE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00345FBE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DC25D2" w14:textId="567972C6" w:rsidR="0E1AEFB4" w:rsidRPr="0078351F" w:rsidRDefault="39903C88" w:rsidP="39903C88">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc166595003"/>
       <w:r w:rsidRPr="005D5101">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Exempel</w:t>
       </w:r>
       <w:r w:rsidR="0E1AEFB4" w:rsidRPr="005D5101">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5992,51 +5989,51 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="018B72DE" wp14:editId="232C1B4C">
             <wp:extent cx="5761218" cy="524301"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1913828097" name="Bildobjekt 1913828097">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2E947DE-1633-4359-87DD-BA79A59A1C44}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5761218" cy="524301"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -6260,51 +6257,51 @@
       <w:r w:rsidRPr="005D5101">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>OOO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7709B3DE" w14:textId="5698DBBC" w:rsidR="00994050" w:rsidRPr="00994050" w:rsidRDefault="00994050" w:rsidP="39903C88">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="098D5A06" w14:textId="04B1D1C0" w:rsidR="00994050" w:rsidRPr="005D5101" w:rsidRDefault="00994050" w:rsidP="39903C88">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F53D4D5" w14:textId="15BF70CF" w:rsidR="00994050" w:rsidRPr="006B720E" w:rsidRDefault="00994050" w:rsidP="00994050">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc170293055"/>
       <w:r w:rsidRPr="006B720E">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="006B720E">
         <w:tab/>
         <w:t>Ethical aspects</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="375CC420" w14:textId="679D5FC4" w:rsidR="009C7289" w:rsidRPr="00345FBE" w:rsidRDefault="771E0769" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
@@ -6373,71 +6370,60 @@
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid behov kan vi anlita Lars Sandman, professor i Etik, </w:t>
       </w:r>
       <w:r w:rsidR="0BAF8975" w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Universitetet i Linköping</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5180C933" w14:textId="77777777" w:rsidR="00345FBE" w:rsidRDefault="00345FBE" w:rsidP="00345FBE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B38277" w14:textId="77777777" w:rsidR="00345FBE" w:rsidRPr="00EB0433" w:rsidRDefault="00345FBE" w:rsidP="00345FBE">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="34A3FC1B" w14:textId="26CA8AF5" w:rsidR="009C7289" w:rsidRPr="003A26DB" w:rsidRDefault="00524A6B" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc170293056"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0043006C" w:rsidRPr="003A26DB">
         <w:t>Organisational aspects</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="46FB44E1" w14:textId="5FE41F63" w:rsidR="009C7289" w:rsidRDefault="7B9ACA7F" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:t>Time frame for the putative introduction of the new health technology</w:t>
       </w:r>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -6582,51 +6568,51 @@
         <w:t>”Metoden kommer att användas på cirka X fall inom egna verksamheten/sjukhuset och inom övriga sjukhus bedöms Y – Z fall bli aktuella.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BC6A26" w14:textId="77777777" w:rsidR="00345FBE" w:rsidRDefault="00345FBE" w:rsidP="00345FBE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2840F3DF" w14:textId="77777777" w:rsidR="00345FBE" w:rsidRPr="00EB0433" w:rsidRDefault="00345FBE" w:rsidP="00345FBE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23AD3BFF" w14:textId="743375BF" w:rsidR="009C7289" w:rsidRPr="003F5DC3" w:rsidRDefault="003F5DC3">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc170293057"/>
       <w:r>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r w:rsidR="0043006C" w:rsidRPr="003F5DC3">
         <w:t>Economic aspects</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="0094B685" w14:textId="504D012F" w:rsidR="00EF3224" w:rsidRDefault="00D841D8" w:rsidP="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D841D8">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Kontakta HTA-centrums Hälsoekonom</w:t>
       </w:r>
@@ -6672,51 +6658,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5E89E543" w14:textId="77777777" w:rsidR="00345FBE" w:rsidRPr="00EB0433" w:rsidRDefault="00345FBE" w:rsidP="00345FBE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4617B1A9" w14:textId="69999F8C" w:rsidR="003A26DB" w:rsidRDefault="22D574A4" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:t>Present costs of currently used technologies</w:t>
       </w:r>
       <w:r w:rsidR="6568C208">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kostnader per patient och totalt, för nuvarande vård (det vill säga innan den nya metoden är införd se C: i PICO) i verksamheten eller för sjukhuset/regionen. Här används KPP-filer (kostnad per patient) för att med diagnos- och </w:t>
+        <w:t xml:space="preserve">Kostnader per patient och totalt, för nuvarande vård (det vill säga innan den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C99AA3A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">metoden är införd se C: i PICO) i verksamheten eller för sjukhuset/regionen. Här används KPP-filer (kostnad per patient) för att med diagnos- och </w:t>
       </w:r>
       <w:r w:rsidR="2DB8F226" w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>åtgärdskod</w:t>
       </w:r>
       <w:r w:rsidR="49D96E26" w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>som bas definiera dagens kostnad per patient och totalt.</w:t>
       </w:r>
       <w:bookmarkStart w:id="46" w:name="_Toc166595011"/>
     </w:p>
     <w:p w14:paraId="405A5E78" w14:textId="77777777" w:rsidR="00EB0433" w:rsidRDefault="00EB0433" w:rsidP="00EB0433">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6975,64 +6968,64 @@
         <w:t>Redogör för kunskapsläget enligt tillgänglig litteratur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0123E31C" w14:textId="77777777" w:rsidR="00EB0433" w:rsidRPr="00B83453" w:rsidRDefault="00EB0433" w:rsidP="00EB0433">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83453">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B64056D" w14:textId="77777777" w:rsidR="00EB0433" w:rsidRPr="00B83453" w:rsidRDefault="00EB0433" w:rsidP="00EB0433">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FD07954" w14:textId="77777777" w:rsidR="00F74643" w:rsidRDefault="00F74643" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc166595016"/>
       <w:bookmarkStart w:id="49" w:name="_Toc166594164"/>
       <w:bookmarkStart w:id="50" w:name="_Toc166593810"/>
       <w:bookmarkStart w:id="51" w:name="_Toc166594018"/>
       <w:bookmarkStart w:id="52" w:name="_Toc170293058"/>
     </w:p>
     <w:p w14:paraId="47F21E14" w14:textId="46052E5D" w:rsidR="009C7289" w:rsidRPr="003A26DB" w:rsidRDefault="00524A6B" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00815FD3">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009C7289" w:rsidRPr="003A26DB">
         <w:t>Dis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidR="0043006C" w:rsidRPr="003A26DB">
         <w:t>cussion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
@@ -7105,50 +7098,51 @@
         <w:t>Max</w:t>
       </w:r>
       <w:r w:rsidR="2E44A04B" w:rsidRPr="00B83453">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 A4-sida.</w:t>
       </w:r>
       <w:r w:rsidR="009C7289" w:rsidRPr="00B83453">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009C7289" w:rsidRPr="00B83453">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="7B9ACA7F" w:rsidRPr="00B83453">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Summary of main results</w:t>
       </w:r>
       <w:r w:rsidR="009C7289" w:rsidRPr="00B83453">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="2E44A04B" w:rsidRPr="00B83453">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B48C60" w14:textId="10E085AD" w:rsidR="009C7289" w:rsidRPr="00EB0433" w:rsidRDefault="0043006C" w:rsidP="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
@@ -7214,202 +7208,202 @@
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Implications for research</w:t>
       </w:r>
       <w:r w:rsidR="009C7289" w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br/>
         <w:t>Tex</w:t>
       </w:r>
       <w:r w:rsidR="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3169764D" w14:textId="3AA2AB77" w:rsidR="00E325E3" w:rsidRPr="00994050" w:rsidRDefault="00524A6B" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc166595020"/>
       <w:bookmarkStart w:id="54" w:name="_Toc166594019"/>
       <w:bookmarkStart w:id="55" w:name="_Toc166593811"/>
       <w:bookmarkStart w:id="56" w:name="_Toc166594165"/>
       <w:bookmarkStart w:id="57" w:name="_Toc170293059"/>
       <w:r w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0015012B">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E325E3" w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidR="00CE7324" w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>uture perspectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="5D57A04A" w14:textId="4296A0E1" w:rsidR="00E325E3" w:rsidRDefault="00CE7324" w:rsidP="00A85375">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE7324">
         <w:t>Scientific knowledge gaps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AD246F" w14:textId="45875785" w:rsidR="00E325E3" w:rsidRDefault="22D574A4" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskriv vilka kunskapsluckor som </w:t>
       </w:r>
       <w:r w:rsidR="68D6EF3B" w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">HTA-rapporten har </w:t>
       </w:r>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>identifierat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3FE15D" w14:textId="77777777" w:rsidR="00EB0433" w:rsidRPr="00B83453" w:rsidRDefault="00EB0433" w:rsidP="00EB0433">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83453">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716D0C5F" w14:textId="54A702E4" w:rsidR="00E325E3" w:rsidRPr="00A85375" w:rsidRDefault="00CE7324" w:rsidP="00A85375">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A85375">
         <w:t>Ongoing research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28831956" w14:textId="7F807C8A" w:rsidR="00E325E3" w:rsidRDefault="44C318C4" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Resultatet från clinicaltrials.gov skickas i form av en Excel-fil innehållande stora mängder information. Behövs mer info för att avgöra om studien är relevant finns en länk i filen till respektive studie, (scrolla längst till höger). Sammanfatta kort de pågående studier som svarar på PICO. Gör ev tabell om det är många studier att redovisa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3616EACE" w14:textId="7D14657A" w:rsidR="00EB0433" w:rsidRPr="00EB0433" w:rsidRDefault="00EB0433" w:rsidP="7C99AA3A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Tex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495D2BFA" w14:textId="77777777" w:rsidR="00952552" w:rsidRPr="00B83453" w:rsidRDefault="00952552" w:rsidP="00FA798E">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc166594166"/>
       <w:bookmarkStart w:id="59" w:name="_Toc166593812"/>
       <w:bookmarkStart w:id="60" w:name="_Toc166594020"/>
     </w:p>
     <w:p w14:paraId="7D43D9DC" w14:textId="263A8BD5" w:rsidR="00E325E3" w:rsidRPr="00994050" w:rsidRDefault="771E0769" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc170293060"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="68D6EF3B" w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="1AC78E3F" w:rsidRPr="005D5101">
         <w:rPr>
@@ -7485,51 +7479,51 @@
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Participants from HTA-centrum  </w:t>
       </w:r>
       <w:r w:rsidR="1AC78E3F" w:rsidRPr="005D5101">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287C41A0" w14:textId="5DDD21B4" w:rsidR="00E325E3" w:rsidRPr="00AA1B96" w:rsidRDefault="771E0769" w:rsidP="00FA798E">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C99AA3A">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Participants from Medical Library</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB5DCF8" w14:textId="677B3245" w:rsidR="00E325E3" w:rsidRPr="00AA1B96" w:rsidRDefault="00E325E3" w:rsidP="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EE5098" w14:textId="77777777" w:rsidR="00E325E3" w:rsidRPr="00AA1B96" w:rsidRDefault="00E325E3" w:rsidP="00FA798E">
@@ -7544,51 +7538,51 @@
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>External reviewers</w:t>
       </w:r>
       <w:r w:rsidR="00E325E3" w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E325E3" w:rsidRPr="00994050">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D181BE6" w14:textId="79A3348F" w:rsidR="00E325E3" w:rsidRDefault="00CE7324" w:rsidP="00FA798E">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Declaration of interests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F32844" w14:textId="1662FEFF" w:rsidR="00E325E3" w:rsidRPr="00EB0433" w:rsidRDefault="00E325E3" w:rsidP="000816A5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>I samband med att man deltar i en arbetsgrupp för genomförande av en HTA skall potentiella bindningar eller jäv redovisas. Potentiella bindningar och jäv behöver inte innebära att man inte kan delta i ett HTA-arbete men det ska kortfattat redovisas. Ett exempel kan vara att man uppburit arvode från ett läkemedelsföretag för att föreläsa vid någon kurs, eller att man haft konsultuppdrag eller liknande. HTA-centrum har valt att använda samma blankett för deklaration av potentiella bindningar och jäv som används av olika myndigheter, bland annat SBU och Socialstyrelsen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DFFBB1" w14:textId="77777777" w:rsidR="00E325E3" w:rsidRDefault="00E325E3" w:rsidP="00FA798E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
@@ -7607,51 +7601,51 @@
     </w:p>
     <w:p w14:paraId="0F414615" w14:textId="77777777" w:rsidR="00EB0433" w:rsidRPr="00EB0433" w:rsidRDefault="00EB0433" w:rsidP="00EB0433">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0433">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Tex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450F5DB5" w14:textId="6F6924C2" w:rsidR="00E325E3" w:rsidRPr="00AA1B96" w:rsidRDefault="00E325E3" w:rsidP="00FA798E">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc166595031"/>
       <w:r w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>Proje</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidR="00CE7324" w:rsidRPr="00AA1B96">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:t>ct time</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0DA6C9" w14:textId="7C69057B" w:rsidR="00E325E3" w:rsidRPr="00AA1B96" w:rsidRDefault="08F6DD7E" w:rsidP="000816A5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -7708,59 +7702,60 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4864866B" w14:textId="77777777" w:rsidR="00762540" w:rsidRDefault="00762540">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CD96EB" w14:textId="00C6096F" w:rsidR="00CE7324" w:rsidRDefault="1AC78E3F" w:rsidP="00524A6B">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1AC78E3F">
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Components of this Health Technology Assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBC9179" w14:textId="77777777" w:rsidR="00101080" w:rsidRPr="00101080" w:rsidRDefault="00101080" w:rsidP="00101080">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
@@ -7786,57 +7781,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="180722B0" wp14:editId="14ECDF84">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="610705678" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F55E30F-985A-4146-A778-7DD3313F22BF}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7878,57 +7873,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60E4D779" wp14:editId="462B2170">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1850281360" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB05BAD3-BD89-4EC5-ABC5-DF4EF3A8D84A}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7970,57 +7965,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70ECF48A" wp14:editId="4D6E4A8B">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1264812856" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F9E5A1D-AC0C-4F4F-AF92-F414A7B51AAE}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8062,57 +8057,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0831C7BC" wp14:editId="78C823AC">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="470544888" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9BA911D-769D-48FA-A5D5-6A1554BC7815}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8154,57 +8149,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E2D357E" wp14:editId="576A0647">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="334955241" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E2DA290-B37B-4F63-8DE2-EE29008D2B82}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8246,57 +8241,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EB53894" wp14:editId="294841C9">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1886831442" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CF98C1F-0058-42B6-9DB9-D035124B7E6D}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8338,57 +8333,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E501F01" wp14:editId="12C25F3B">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1500207544" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3246190C-903B-4BCF-B6B4-6E933A00DF11}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8430,57 +8425,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4649592A" wp14:editId="06EE72E8">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="458633421" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF75AC89-1495-4EC5-BEE3-92FE90275AD4}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8522,149 +8517,149 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54ECF34E" wp14:editId="213EEAE1">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="693239708" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3101698D-12D3-4003-B558-B436EBDBDB1D}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BC28A20" w14:textId="0C689993" w:rsidR="00101080" w:rsidRPr="0060687D" w:rsidRDefault="00101080" w:rsidP="000816A5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060687D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Meta-analysis </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101080" w:rsidRPr="00B83453" w14:paraId="40FE7169" w14:textId="77777777" w:rsidTr="00101080">
+      <w:tr w:rsidR="00101080" w:rsidRPr="00326CC5" w14:paraId="40FE7169" w14:textId="77777777" w:rsidTr="00101080">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B25155A" w14:textId="29600A54" w:rsidR="00101080" w:rsidRPr="0060687D" w:rsidRDefault="00F74643" w:rsidP="000816A5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64790D7B" wp14:editId="13072724">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1357911997" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74C8F46E-6536-4FAA-A50C-6B32E3C2684A}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8706,57 +8701,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC8F788" wp14:editId="24CCF86C">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2045067397" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2AFE39C-0B6C-4539-9930-FD33477AC015}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8798,57 +8793,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="733A2C44" wp14:editId="19C119A7">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="925447993" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9A456C2-93DE-4FEE-85DB-E30F69CEAA46}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8890,57 +8885,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70D9319A" wp14:editId="5750C293">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="317665879" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11C151C2-DC7D-4705-96E2-9A7A82F6C82B}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8982,57 +8977,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01FB27C1" wp14:editId="1B30CD84">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1524674089" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9746E9-5568-4E81-93CB-4A112B23A232}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9074,57 +9069,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38F01761" wp14:editId="6DBDA9FE">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1607964308" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C7571BD-25A0-4FE6-B276-3B5BF995BE13}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9166,57 +9161,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ACD417B" wp14:editId="3F55DD35">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="916874384" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBDAA9F1-2939-42E8-AEAA-BF37727F879A}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9258,57 +9253,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="287A3196" wp14:editId="72CD16B0">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1537344536" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ED5007A-D4C3-4F4D-8620-4C72472F8D02}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9350,57 +9345,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="173113D4" wp14:editId="50D26735">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="424107228" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{508A0D60-433E-44C7-AC1D-CFD465FA8A75}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9442,57 +9437,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D9ABFDE" wp14:editId="04BF5D60">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1206564156" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B505395F-6B2F-4744-8480-D396CAAAD855}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9534,57 +9529,57 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76A40D49" wp14:editId="0E9EA1EF">
                   <wp:extent cx="122830" cy="122830"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="868673202" name="Bild 1" descr="Bock med hel fyllning">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C22FEFAF-B60B-4619-8FD5-480F16E86B73}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610705678" name="Bild 610705678" descr="Bock med hel fyllning"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId21"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId19"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="136772" cy="136772"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9598,73 +9593,73 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060687D">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Conflict of interest reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A21E8BE" w14:textId="77777777" w:rsidR="0060687D" w:rsidRPr="0060687D" w:rsidRDefault="0060687D" w:rsidP="00FA798E"/>
     <w:sectPr w:rsidR="0060687D" w:rsidRPr="0060687D" w:rsidSect="00A26634">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="652" w:footer="546" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40861EAC" w14:textId="77777777" w:rsidR="0076217C" w:rsidRDefault="0076217C" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="7A49339A" w14:textId="77777777" w:rsidR="00480EED" w:rsidRDefault="00480EED" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42101E70" w14:textId="77777777" w:rsidR="0076217C" w:rsidRDefault="0076217C" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="6E14C93D" w14:textId="77777777" w:rsidR="00480EED" w:rsidRDefault="00480EED" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="027C2C2F" w14:textId="77777777" w:rsidR="0076217C" w:rsidRDefault="0076217C">
+    <w:p w14:paraId="75F5EBFB" w14:textId="77777777" w:rsidR="00480EED" w:rsidRDefault="00480EED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -9682,157 +9677,156 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...5 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Inbjudan"/>
       <w:tblW w:w="9644" w:type="dxa"/>
       <w:tblInd w:w="-572" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6668"/>
       <w:gridCol w:w="2976"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B83453" w:rsidRPr="00C62B65" w14:paraId="6AF494B6" w14:textId="77777777" w:rsidTr="00594ED1">
       <w:trPr>
         <w:trHeight w:val="694"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6668" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="590DA3E4" w14:textId="77777777" w:rsidR="00B83453" w:rsidRDefault="00B83453" w:rsidP="00594ED1">
+        <w:p w14:paraId="7B5550B8" w14:textId="617CC278" w:rsidR="00B83453" w:rsidRPr="00594ED1" w:rsidRDefault="00B83453" w:rsidP="00594ED1">
           <w:pPr>
             <w:ind w:right="-3469"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00594ED1">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Center for Health Technology Assessment, Sahlgrenska University Hospital, </w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:ind w:right="-3469"/>
+          <w:r w:rsidR="00326CC5">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
+            <w:br/>
+          </w:r>
           <w:r w:rsidRPr="00594ED1">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Gothenburg, Region Västra Götaland, Sweden</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5F5E0824" w14:textId="6380A382" w:rsidR="00B83453" w:rsidRPr="00C62B65" w:rsidRDefault="00B83453" w:rsidP="0023464F">
+        <w:p w14:paraId="5F5E0824" w14:textId="6380A382" w:rsidR="00B83453" w:rsidRPr="00326CC5" w:rsidRDefault="00B83453" w:rsidP="0023464F">
           <w:pPr>
             <w:ind w:right="-3469"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2976" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="356B2844" w14:textId="7D7958B0" w:rsidR="00B83453" w:rsidRPr="00C62B65" w:rsidRDefault="00B83453" w:rsidP="0023464F">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00326CC5">
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                             </w:t>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">                             Page</w:t>
+            <w:t>Page</w:t>
           </w:r>
           <w:r w:rsidRPr="00C62B65">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00C62B65">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00C62B65">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00C62B65">
             <w:rPr>
               <w:sz w:val="16"/>
@@ -9896,124 +9890,122 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00C62B65">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00C62B65">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="24A9E46D" w14:textId="77777777" w:rsidR="00B83453" w:rsidRDefault="00B83453"/>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4CC28BB2" w14:textId="77777777" w:rsidR="006F7E07" w:rsidRDefault="006F7E07"/>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Inbjudan"/>
       <w:tblW w:w="9644" w:type="dxa"/>
       <w:tblInd w:w="-572" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7230"/>
       <w:gridCol w:w="2414"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B83453" w:rsidRPr="00E97E03" w14:paraId="0FF6D143" w14:textId="77777777" w:rsidTr="668CEA74">
       <w:trPr>
         <w:trHeight w:val="694"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7230" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5617839C" w14:textId="5CB22603" w:rsidR="00B83453" w:rsidRDefault="00B83453" w:rsidP="00594ED1">
+        <w:p w14:paraId="5F20D9AD" w14:textId="49D7F249" w:rsidR="00B83453" w:rsidRPr="00594ED1" w:rsidRDefault="00B83453" w:rsidP="00594ED1">
           <w:pPr>
             <w:ind w:right="-3469"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00594ED1">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Center for Health Technology Assessment, Sahlgrenska University Hospital, </w:t>
           </w:r>
-        </w:p>
-[...2 lines deleted...]
-            <w:ind w:right="-3469"/>
+          <w:r w:rsidR="00326CC5">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-          </w:pPr>
+            <w:br/>
+          </w:r>
           <w:r w:rsidRPr="00594ED1">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Gothenburg, Region Västra Götaland, Sweden</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0A4BB22B" w14:textId="77777777" w:rsidR="00B83453" w:rsidRPr="00C62B65" w:rsidRDefault="00B83453">
+        <w:p w14:paraId="0A4BB22B" w14:textId="77777777" w:rsidR="00B83453" w:rsidRPr="00326CC5" w:rsidRDefault="00B83453">
           <w:pPr>
             <w:ind w:right="-3469"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2414" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="14FED9D1" w14:textId="77777777" w:rsidR="00B83453" w:rsidRPr="00C62B65" w:rsidRDefault="00B83453">
+        <w:p w14:paraId="14FED9D1" w14:textId="77777777" w:rsidR="00B83453" w:rsidRPr="00C62B65" w:rsidRDefault="00B83453" w:rsidP="00326CC5">
           <w:pPr>
+            <w:ind w:left="750"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Page</w:t>
           </w:r>
           <w:r w:rsidRPr="00C62B65">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00C62B65">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
@@ -10097,123 +10089,117 @@
             <w:t>19</w:t>
           </w:r>
           <w:r w:rsidRPr="00C62B65">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">                                       </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0AC6C2DF" w14:textId="77777777" w:rsidR="00B83453" w:rsidRDefault="00B83453"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F06EDA7" w14:textId="77777777" w:rsidR="0076217C" w:rsidRDefault="0076217C" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="5CF75538" w14:textId="77777777" w:rsidR="00480EED" w:rsidRDefault="00480EED" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0160FADD" w14:textId="77777777" w:rsidR="0076217C" w:rsidRDefault="0076217C" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="1FA3D533" w14:textId="77777777" w:rsidR="00480EED" w:rsidRDefault="00480EED" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79F03401" w14:textId="77777777" w:rsidR="0076217C" w:rsidRDefault="0076217C">
+    <w:p w14:paraId="311BA23B" w14:textId="77777777" w:rsidR="00480EED" w:rsidRDefault="00480EED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...5 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37E35ACC" w14:textId="77777777" w:rsidR="00B83453" w:rsidRPr="00DE4561" w:rsidRDefault="00B83453">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="281F0A65" w14:textId="77777777" w:rsidR="00B83453" w:rsidRPr="00F25BAC" w:rsidRDefault="00B83453" w:rsidP="00DE4561"/>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A13CC43" w14:textId="36BF1C6C" w:rsidR="00B83453" w:rsidRDefault="00B83453" w:rsidP="008F060B">
     <w:r w:rsidRPr="00E97E03">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4526BEE0" wp14:editId="7A756AC4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-400929</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2066400" cy="424800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Bild 14">
+          <wp:docPr id="23633315" name="Bild 14">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CFC97AE-878F-4383-B310-961093E2E633}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Bild 14">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -10236,51 +10222,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2066400" cy="424800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB743FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBB46122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -10392,51 +10378,51 @@
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D00613B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="55ECD906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet5"/>
+      <w:pStyle w:val="Punktlista5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0530227A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B456EC32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -13072,103 +13058,103 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6781" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A67453"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16D4075C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber"/>
+      <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="ListNumber2"/>
+      <w:pStyle w:val="Numreradlista2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:pStyle w:val="ListNumber3"/>
+      <w:pStyle w:val="Numreradlista3"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber4"/>
+      <w:pStyle w:val="Numreradlista4"/>
       <w:lvlText w:val="%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="ListNumber5"/>
+      <w:pStyle w:val="Numreradlista5"/>
       <w:lvlText w:val="%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%7)"/>
@@ -13704,51 +13690,51 @@
   </w:num>
   <w:num w:numId="50" w16cid:durableId="79833991">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="878317036">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="888221406">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="896547685">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="949895874">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="976102582">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="130"/>
   <w:removeDateAndTime/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13881,100 +13867,102 @@
     <w:rsid w:val="00257988"/>
     <w:rsid w:val="002611BD"/>
     <w:rsid w:val="00262D57"/>
     <w:rsid w:val="00267E76"/>
     <w:rsid w:val="00270F60"/>
     <w:rsid w:val="00280FEA"/>
     <w:rsid w:val="00281883"/>
     <w:rsid w:val="002931D6"/>
     <w:rsid w:val="00293E6C"/>
     <w:rsid w:val="00296BA8"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002A749A"/>
     <w:rsid w:val="002B0A19"/>
     <w:rsid w:val="002C791B"/>
     <w:rsid w:val="002D6BE7"/>
     <w:rsid w:val="002D7C1A"/>
     <w:rsid w:val="002E6307"/>
     <w:rsid w:val="002F0E82"/>
     <w:rsid w:val="002F7366"/>
     <w:rsid w:val="00307034"/>
     <w:rsid w:val="003079B9"/>
     <w:rsid w:val="00307AEB"/>
     <w:rsid w:val="00311385"/>
     <w:rsid w:val="00324BC6"/>
+    <w:rsid w:val="00326CC5"/>
     <w:rsid w:val="00340F14"/>
     <w:rsid w:val="00345D67"/>
     <w:rsid w:val="00345FBE"/>
     <w:rsid w:val="00347B22"/>
     <w:rsid w:val="0035044E"/>
     <w:rsid w:val="00351D13"/>
     <w:rsid w:val="0036067A"/>
     <w:rsid w:val="003641AC"/>
     <w:rsid w:val="0037232E"/>
     <w:rsid w:val="003748F9"/>
     <w:rsid w:val="00377748"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="00384E26"/>
     <w:rsid w:val="003949C2"/>
     <w:rsid w:val="003950C9"/>
     <w:rsid w:val="00397151"/>
     <w:rsid w:val="003977E2"/>
     <w:rsid w:val="003A0FEC"/>
     <w:rsid w:val="003A26DB"/>
     <w:rsid w:val="003A4BEC"/>
     <w:rsid w:val="003B46C5"/>
     <w:rsid w:val="003B765E"/>
     <w:rsid w:val="003C09D4"/>
     <w:rsid w:val="003C2147"/>
     <w:rsid w:val="003C45A3"/>
     <w:rsid w:val="003D1AD5"/>
     <w:rsid w:val="003D7204"/>
     <w:rsid w:val="003D7C4A"/>
     <w:rsid w:val="003E08B8"/>
     <w:rsid w:val="003E7822"/>
     <w:rsid w:val="003F0711"/>
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
     <w:rsid w:val="003F34CE"/>
     <w:rsid w:val="003F5DC3"/>
     <w:rsid w:val="00411FB3"/>
     <w:rsid w:val="0042286D"/>
     <w:rsid w:val="0043006C"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="00451B8C"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466ABB"/>
     <w:rsid w:val="00467546"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00475109"/>
     <w:rsid w:val="00476DDD"/>
+    <w:rsid w:val="00480EED"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="0048127F"/>
     <w:rsid w:val="00482F91"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004848BD"/>
     <w:rsid w:val="00493FA1"/>
     <w:rsid w:val="00496E47"/>
     <w:rsid w:val="004A3CD7"/>
     <w:rsid w:val="004A46FD"/>
     <w:rsid w:val="004B057F"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004B634E"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004D043F"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
     <w:rsid w:val="004F212C"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="004F7A23"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="00502D4E"/>
     <w:rsid w:val="00505D79"/>
     <w:rsid w:val="00506045"/>
     <w:rsid w:val="005072C7"/>
@@ -14181,50 +14169,51 @@
     <w:rsid w:val="009A7B62"/>
     <w:rsid w:val="009B13B4"/>
     <w:rsid w:val="009B2791"/>
     <w:rsid w:val="009B6252"/>
     <w:rsid w:val="009C7289"/>
     <w:rsid w:val="009D509B"/>
     <w:rsid w:val="009D559B"/>
     <w:rsid w:val="009E3DC3"/>
     <w:rsid w:val="009E437C"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E6EF9"/>
     <w:rsid w:val="009E7B9D"/>
     <w:rsid w:val="009E7F82"/>
     <w:rsid w:val="009F2DEC"/>
     <w:rsid w:val="009F6933"/>
     <w:rsid w:val="009F7964"/>
     <w:rsid w:val="00A06022"/>
     <w:rsid w:val="00A06C3E"/>
     <w:rsid w:val="00A076D6"/>
     <w:rsid w:val="00A07F79"/>
     <w:rsid w:val="00A16575"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A21AAC"/>
+    <w:rsid w:val="00A22C66"/>
     <w:rsid w:val="00A23320"/>
     <w:rsid w:val="00A26634"/>
     <w:rsid w:val="00A26D11"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A337E9"/>
     <w:rsid w:val="00A457E6"/>
     <w:rsid w:val="00A45E65"/>
     <w:rsid w:val="00A46D56"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A6449E"/>
     <w:rsid w:val="00A711E8"/>
     <w:rsid w:val="00A76BC4"/>
     <w:rsid w:val="00A77D04"/>
     <w:rsid w:val="00A80C68"/>
     <w:rsid w:val="00A8435C"/>
     <w:rsid w:val="00A85375"/>
     <w:rsid w:val="00A87B49"/>
     <w:rsid w:val="00A90DAF"/>
     <w:rsid w:val="00A90F7B"/>
     <w:rsid w:val="00A91DB1"/>
     <w:rsid w:val="00A93BD9"/>
     <w:rsid w:val="00A96DA2"/>
     <w:rsid w:val="00AA1B96"/>
     <w:rsid w:val="00AA2ABA"/>
     <w:rsid w:val="00AA3A34"/>
@@ -14527,52 +14516,52 @@
     <w:rsid w:val="7C99AA3A"/>
     <w:rsid w:val="7E0AA3F1"/>
     <w:rsid w:val="7FDD42CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1414F238"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{36318FF9-A946-45C9-A8BE-8263F6ED298C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14916,788 +14905,788 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007852B5"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="400"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Heading3"/>
+    <w:basedOn w:val="Rubrik3"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Heading4"/>
+    <w:basedOn w:val="Rubrik4"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:i/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Heading5"/>
+    <w:basedOn w:val="Rubrik5"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Heading6"/>
+    <w:basedOn w:val="Rubrik6"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Rubrik8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Heading7"/>
+    <w:basedOn w:val="Rubrik7"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Heading8"/>
+    <w:basedOn w:val="Rubrik8"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="22"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Betoning">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="20"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="Diskretbetoning">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Starkbetoning">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="21"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleReference">
+  <w:style w:type="character" w:styleId="Diskretreferens">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="31"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="auto"/>
       <w:u w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Starkreferens">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="32"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="Bokenstitel">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="33"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:ind w:left="425" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:ind w:left="850" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:ind w:left="1276" w:hanging="425"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9061"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:ind w:left="1276"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1701"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="2126"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="2552"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="2977"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="3402"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="24"/>
     <w:qFormat/>
     <w:rsid w:val="00723AED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:after="140"/>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
+  <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="25"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="33"/>
       </w:numPr>
       <w:spacing w:after="140"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:color w:val="0070C0" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber2">
+  <w:style w:type="paragraph" w:styleId="Numreradlista2">
     <w:name w:val="List Number 2"/>
-    <w:basedOn w:val="ListNumber"/>
+    <w:basedOn w:val="Numreradlista"/>
     <w:uiPriority w:val="25"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber3">
+  <w:style w:type="paragraph" w:styleId="Numreradlista3">
     <w:name w:val="List Number 3"/>
-    <w:basedOn w:val="ListNumber2"/>
+    <w:basedOn w:val="Numreradlista2"/>
     <w:uiPriority w:val="25"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber4">
+  <w:style w:type="paragraph" w:styleId="Numreradlista4">
     <w:name w:val="List Number 4"/>
-    <w:basedOn w:val="ListNumber3"/>
+    <w:basedOn w:val="Numreradlista3"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber5">
+  <w:style w:type="paragraph" w:styleId="Numreradlista5">
     <w:name w:val="List Number 5"/>
-    <w:basedOn w:val="ListNumber4"/>
+    <w:basedOn w:val="Numreradlista4"/>
     <w:uiPriority w:val="25"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet2">
+  <w:style w:type="paragraph" w:styleId="Punktlista2">
     <w:name w:val="List Bullet 2"/>
-    <w:basedOn w:val="ListBullet"/>
+    <w:basedOn w:val="Punktlista"/>
     <w:uiPriority w:val="24"/>
     <w:rsid w:val="006769DD"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet3">
+  <w:style w:type="paragraph" w:styleId="Punktlista3">
     <w:name w:val="List Bullet 3"/>
-    <w:basedOn w:val="ListBullet2"/>
+    <w:basedOn w:val="Punktlista2"/>
     <w:uiPriority w:val="24"/>
     <w:rsid w:val="006769DD"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet4">
+  <w:style w:type="paragraph" w:styleId="Punktlista4">
     <w:name w:val="List Bullet 4"/>
-    <w:basedOn w:val="ListBullet3"/>
+    <w:basedOn w:val="Punktlista3"/>
     <w:uiPriority w:val="24"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet5">
+  <w:style w:type="paragraph" w:styleId="Punktlista5">
     <w:name w:val="List Bullet 5"/>
-    <w:basedOn w:val="ListBullet4"/>
+    <w:basedOn w:val="Punktlista4"/>
     <w:uiPriority w:val="24"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Slutnotsreferens">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Doldtext">
     <w:name w:val="Dold text"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="24"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:vanish/>
       <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F0F0F0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradrubrik1">
     <w:name w:val="Numrerad rubrik 1"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradrubrik2">
     <w:name w:val="Numrerad rubrik 2"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradrubrik3">
     <w:name w:val="Numrerad rubrik 3"/>
-    <w:basedOn w:val="Heading3"/>
+    <w:basedOn w:val="Rubrik3"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numreradrubrik4">
     <w:name w:val="Numrerad rubrik 4"/>
-    <w:basedOn w:val="Heading4"/>
+    <w:basedOn w:val="Rubrik4"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="19"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+  <w:style w:type="paragraph" w:styleId="Adress-brev">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:after="720" w:line="264" w:lineRule="auto"/>
       <w:ind w:left="4253"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Klla">
     <w:name w:val="Källa"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="26"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="320" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGR">
     <w:name w:val="VGR"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00397151"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaText">
     <w:name w:val="Faktaruta Text"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00BE75E3"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="15" w:color="C9E0F9"/>
         <w:left w:val="single" w:sz="4" w:space="15" w:color="C9E0F9"/>
         <w:bottom w:val="single" w:sz="4" w:space="15" w:color="C9E0F9"/>
         <w:right w:val="single" w:sz="4" w:space="15" w:color="C9E0F9"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="C9E0F9"/>
       <w:spacing w:after="320"/>
       <w:ind w:left="301" w:right="301"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagstext">
     <w:name w:val="Omslagstext"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="36"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Inbjudan">
     <w:name w:val="Inbjudan"/>
     <w:basedOn w:val="Normal"/>
@@ -15705,72 +15694,72 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BC4E87"/>
     <w:pPr>
       <w:spacing w:before="960" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalifigur">
     <w:name w:val="Normal i figur"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00BC4E87"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGridLight">
+  <w:style w:type="table" w:styleId="Tabellrutntljust">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00172D08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="00172D08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -15787,53 +15776,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
+  <w:style w:type="table" w:styleId="Rutntstabell1ljusdekorfrg1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00172D08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="69CCFF" w:themeColor="accent1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="69CCFF" w:themeColor="accent1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="69CCFF" w:themeColor="accent1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="69CCFF" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="69CCFF" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="69CCFF" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15844,53 +15833,53 @@
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="1FB3FF" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light-Accent3">
+  <w:style w:type="table" w:styleId="Rutntstabell1ljusdekorfrg3">
     <w:name w:val="Grid Table 1 Light Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00172D08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="F7BED0" w:themeColor="accent3" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F7BED0" w:themeColor="accent3" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7BED0" w:themeColor="accent3" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F7BED0" w:themeColor="accent3" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7BED0" w:themeColor="accent3" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7BED0" w:themeColor="accent3" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15901,53 +15890,53 @@
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="F49EB9" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light-Accent4">
+  <w:style w:type="table" w:styleId="Rutntstabell1ljusdekorfrg4">
     <w:name w:val="Grid Table 1 Light Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00172D08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D9CFCB" w:themeColor="accent4" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D9CFCB" w:themeColor="accent4" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9CFCB" w:themeColor="accent4" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D9CFCB" w:themeColor="accent4" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9CFCB" w:themeColor="accent4" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9CFCB" w:themeColor="accent4" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15958,53 +15947,53 @@
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="C6B7B2" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light-Accent5">
+  <w:style w:type="table" w:styleId="Rutntstabell1ljusdekorfrg5">
     <w:name w:val="Grid Table 1 Light Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00172D08"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="AFDEB1" w:themeColor="accent5" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="AFDEB1" w:themeColor="accent5" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFDEB1" w:themeColor="accent5" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="AFDEB1" w:themeColor="accent5" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFDEB1" w:themeColor="accent5" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFDEB1" w:themeColor="accent5" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -16042,383 +16031,383 @@
     <w:rsid w:val="0060687D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0070753E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0070753E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0078568B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="0078568B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="0078568B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
     <w:name w:val="Rubrik 7 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
     <w:name w:val="Rubrik 8 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="60"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="35"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
     <w:name w:val="Starkt citat Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SlutnotstextChar">
     <w:name w:val="Slutnotstext Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AvslutandetextChar">
     <w:name w:val="Avslutande text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B76EE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InledningChar">
     <w:name w:val="Inledning Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IngetavstndChar">
     <w:name w:val="Inget avstånd Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B76EE"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B76EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C2B64"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar1">
+    <w:name w:val="Sidhuvud Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C2B64"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C2B64"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar1">
+    <w:name w:val="Sidfot Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C2B64"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="143855029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="852376865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -16523,54 +16512,54 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1452168859">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VGR_Sjukvården">
   <a:themeElements>
     <a:clrScheme name="Anpassat 2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E1DF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="005B89"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="1A9FB3"/>
       </a:accent2>
@@ -16811,57 +16800,57 @@
       <a:srgbClr val="EFF4C6"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Sjukvården" id="{B24F6CA7-2423-4FB2-9094-FE53A7DE6252}" vid="{B1C5D169-6E56-4B35-A41D-6A65C9B3563D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13760</Characters>
+  <Pages>19</Pages>
+  <Words>2239</Words>
+  <Characters>13995</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>32</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>608</Lines>
+  <Paragraphs>242</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16141</CharactersWithSpaces>
+  <CharactersWithSpaces>15992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MALL HTA-rapport Engelsk 2024-09-04</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Mattias Åbom</lastModifiedBy>
-  <revision>21</revision>
+  <revision>22</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>