--- v0 (2026-01-01)
+++ v1 (2026-04-28)
@@ -2,117 +2,122 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="1921DA83" w:rsidP="4489BD67" w:rsidRDefault="1921DA83" w14:paraId="3116E2C6" w14:textId="04E1B2D6">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
       </w:pPr>
       <w:r w:rsidRPr="4489BD67">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Behovsunderlag</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EC6CF2" w:rsidR="006B1F2E" w:rsidP="00453ED3" w:rsidRDefault="006B1F2E" w14:paraId="652CD4C4" w14:textId="59E8A63D">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC6CF2">
         <w:t xml:space="preserve">Datum </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="DocumentDate"/>
           <w:id w:val="10000"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868576"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:gbs='http://www.software-innovation.no/growBusinessDocument'" w:xpath="/gbs:GrowBusinessDocument/gbs:DocumentDate[@gbs:key='10000']" w:storeItemID="{F54E25F4-A4D4-49A3-A84E-90DE0653E116}"/>
           <w:date>
             <w:dateFormat w:val="yyyy-MM-dd"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008C70E4">
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidRPr="00EC6CF2" w:rsidR="006B1F2E" w:rsidP="00453ED3" w:rsidRDefault="006B1F2E" w14:paraId="03EB4058" w14:textId="5D411C9C">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC6CF2">
         <w:t xml:space="preserve">Diarienummer </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="ToCase.Name"/>
           <w:id w:val="10001"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:gbs='http://www.software-innovation.no/growBusinessDocument'" w:xpath="/gbs:GrowBusinessDocument/gbs:ToCase.Name[@gbs:key='10001']" w:storeItemID="{F54E25F4-A4D4-49A3-A84E-90DE0653E116}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00920B6B">
             <w:t xml:space="preserve">Ärendet diarieförs </w:t>
           </w:r>
           <w:r w:rsidR="008E1BCA">
             <w:t>av mottagare</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidRPr="00EC6CF2" w:rsidR="006B1F2E" w:rsidP="00453ED3" w:rsidRDefault="006B1F2E" w14:paraId="73101AFA" w14:textId="005066A9">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidRPr="00EC6CF2">
         <w:rPr>
@@ -150,100 +155,107 @@
       <w:r w:rsidR="001C6769">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>koncernövergripande gruppering</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidRPr="001E2C8C" w:rsidR="006B1F2E" w:rsidP="00453ED3" w:rsidRDefault="006B1F2E" w14:paraId="16A4CDD1" w14:textId="4EDCA14F">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2C8C">
         <w:t xml:space="preserve">Handläggare: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="OurRef.SearchName"/>
           <w:id w:val="10002"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_1081868574"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:gbs='http://www.software-innovation.no/growBusinessDocument'" w:xpath="/gbs:GrowBusinessDocument/gbs:OurRef.SearchName[@gbs:key='10002']" w:storeItemID="{F54E25F4-A4D4-49A3-A84E-90DE0653E116}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00703ACE">
-            <w:t>Namn namn</w:t>
+            <w:t xml:space="preserve">Namn </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00703ACE">
+            <w:t>namn</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="003263C6" w:rsidP="003263C6" w:rsidRDefault="006B1F2E" w14:paraId="069A5B98" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2C8C">
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
       <w:r>
         <w:t>Fyll i</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2C8C">
         <w:t xml:space="preserve"> telefonnummer</w:t>
       </w:r>
       <w:r w:rsidR="003263C6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005B0A68" w:rsidR="003263C6" w:rsidP="003263C6" w:rsidRDefault="003263C6" w14:paraId="4E24FC1B" w14:textId="40B351A1">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B0A68">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">E-post: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:tag w:val="OurRef.E-mail"/>
           <w:id w:val="10009"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:gbs='http://www.software-innovation.no/growBusinessDocument'" w:xpath="/gbs:GrowBusinessDocument/gbs:OurRef.E-mail[@gbs:key='10009']" w:storeItemID="{F54E25F4-A4D4-49A3-A84E-90DE0653E116}"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005B0A68" w:rsidR="00703ACE">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>namn</w:t>
           </w:r>
           <w:r w:rsidRPr="005B0A68" w:rsidR="008C70E4">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
           <w:r w:rsidRPr="005B0A68" w:rsidR="00703ACE">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>namn</w:t>
           </w:r>
           <w:r w:rsidRPr="005B0A68" w:rsidR="008C70E4">
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>@vgregion.se</w:t>
           </w:r>
@@ -264,134 +276,145 @@
         </w:rPr>
         <w:sectPr w:rsidRPr="005B0A68" w:rsidR="003263C6" w:rsidSect="0085404C">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
           <w:pgMar w:top="1797" w:right="1418" w:bottom="851" w:left="1701" w:header="709" w:footer="289" w:gutter="0"/>
           <w:cols w:space="0" w:num="2"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="Title"/>
         <w:id w:val="10003"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_1082065158"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:gbs='http://www.software-innovation.no/growBusinessDocument'" w:xpath="/gbs:GrowBusinessDocument/gbs:Title[@gbs:key='10003']" w:storeItemID="{F54E25F4-A4D4-49A3-A84E-90DE0653E116}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w:rsidRPr="00BB754E" w:rsidR="000F595E" w:rsidP="006B1F2E" w:rsidRDefault="007E572A" w14:paraId="702EEDF6" w14:textId="5C8E233F">
           <w:pPr>
             <w:pStyle w:val="Rubrik1"/>
             <w:spacing w:before="960"/>
           </w:pPr>
           <w:r>
             <w:t>Behovs</w:t>
           </w:r>
           <w:r w:rsidR="007A0344">
             <w:t>- och berednings</w:t>
           </w:r>
           <w:r>
             <w:t>underlag</w:t>
           </w:r>
           <w:r w:rsidR="000B6F1E">
             <w:t xml:space="preserve"> – Initiativ till hälso- och sjukvårdens digitalisering</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00D82259" w:rsidP="00722D7C" w:rsidRDefault="007E572A" w14:paraId="75F4D24B" w14:textId="44ECEF8B">
+    <w:p w:rsidR="00D82259" w:rsidP="00722D7C" w:rsidRDefault="007E572A" w14:paraId="75F4D24B" w14:textId="44FCDAE2">
       <w:r>
         <w:t>Behovsunderlaget</w:t>
       </w:r>
       <w:r w:rsidR="008060F3">
         <w:t xml:space="preserve"> fylls i av initiativtagare</w:t>
       </w:r>
       <w:r w:rsidR="00027E32">
         <w:t xml:space="preserve">, exempelvis processansvarig för vårdens processer, ett </w:t>
       </w:r>
       <w:r w:rsidR="00D82259">
-        <w:t xml:space="preserve">samordningsråd eller en funktionsgrupp. </w:t>
-[...3 lines deleted...]
-      <w:r>
+        <w:t>samordningsråd eller en funktions</w:t>
+      </w:r>
+      <w:r w:rsidR="794A3E62">
+        <w:t>- eller samordnings</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82259">
+        <w:t xml:space="preserve">grupp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A5EE4" w:rsidP="00722D7C" w:rsidRDefault="007E572A" w14:paraId="5DD23881" w14:textId="559C43E8">
+      <w:r w:rsidR="007E572A">
+        <w:rPr/>
         <w:t>Behovsunderlaget</w:t>
       </w:r>
       <w:r w:rsidR="000915FE">
+        <w:rPr/>
         <w:t xml:space="preserve"> ska </w:t>
       </w:r>
       <w:r w:rsidR="00966BE6">
+        <w:rPr/>
         <w:t xml:space="preserve">på ett kortfattat sätt beskriva initiativet </w:t>
       </w:r>
       <w:r w:rsidR="001D0FBE">
+        <w:rPr/>
         <w:t xml:space="preserve">och kommer att vara underlag till </w:t>
       </w:r>
-      <w:r w:rsidR="001D0FDE">
-[...6 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidR="1613F56C">
+        <w:rPr/>
+        <w:t>det fortsatta arbetet i</w:t>
       </w:r>
       <w:r w:rsidR="00045260">
+        <w:rPr/>
         <w:t xml:space="preserve"> processen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="17D80A5E" w:rsidR="00045260">
+      <w:hyperlink r:id="R43f7df8f13784a8d">
+        <w:r w:rsidRPr="4B97B12D" w:rsidR="00045260">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Från idé till </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="17D80A5E" w:rsidR="00045260">
+      <w:r w:rsidRPr="4B97B12D" w:rsidR="00045260">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>breddinförande</w:t>
       </w:r>
       <w:r w:rsidR="00045260">
+        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007E572A">
+        <w:rPr/>
         <w:t>Behovsunderlaget</w:t>
       </w:r>
       <w:r w:rsidR="00BA5BF4">
+        <w:rPr/>
         <w:t xml:space="preserve"> kan också fungera som stöd </w:t>
       </w:r>
       <w:r w:rsidR="00B8123A">
+        <w:rPr/>
         <w:t xml:space="preserve">inför regional förankring i koncernövergripande grupp. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C0FE6" w:rsidP="00722D7C" w:rsidRDefault="006C0FE6" w14:paraId="57F38473" w14:textId="47A2BA99">
       <w:r>
         <w:t>Beredningsdelen fylls i efter verkställighetsbeslut</w:t>
       </w:r>
       <w:r w:rsidR="008F27F3">
         <w:t xml:space="preserve"> 1 och ligger till grund till kommande beslut.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C17E5" w:rsidP="0023159B" w:rsidRDefault="31837884" w14:paraId="52EB3BF4" w14:textId="408DF9A8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk166750058" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>Beskrivning</w:t>
       </w:r>
       <w:r w:rsidR="007B4E9A">
         <w:t xml:space="preserve"> av </w:t>
       </w:r>
       <w:r w:rsidR="00045260">
         <w:t>initiativet</w:t>
@@ -1229,66 +1252,68 @@
           <w:t>för omställning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="02486543" w:rsidR="13850249">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="02486543" w:rsidR="587B4D0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="004A3171">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
           </w:rPr>
           <w:t xml:space="preserve">Strategi för </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="004A3171">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Fo</w:t>
         </w:r>
         <w:r w:rsidRPr="004A3171" w:rsidR="00D61C0D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>UUI</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="004A3171">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB23FF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB23FF" w:rsidP="00CB23FF" w:rsidRDefault="00CB23FF" w14:paraId="6599980E" w14:textId="183E13E8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B53233">
         <w:t>Omvärldsbevakning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB23FF" w:rsidP="0027371E" w:rsidRDefault="00CB23FF" w14:paraId="3C969E09" w14:textId="51E980D9">
@@ -1680,303 +1705,321 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Privata vårdgivare och kommuner</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC3395" w:rsidP="00DC3395" w:rsidRDefault="00DC3395" w14:paraId="4AB2C13E" w14:textId="3C0655E1">
       <w:r>
         <w:t xml:space="preserve">Beskriv hur/om privata vårdgivare och kommuner </w:t>
       </w:r>
       <w:r w:rsidR="006D3F84">
         <w:t xml:space="preserve">berörs. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF247A" w:rsidP="00DC3395" w:rsidRDefault="00EF247A" w14:paraId="0B004801" w14:textId="77777777"/>
     <w:p w:rsidR="00EF247A" w:rsidP="00C814FF" w:rsidRDefault="00EF247A" w14:paraId="68431D34" w14:textId="24384433">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Ekonomi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EF247A" w:rsidP="00DC3395" w:rsidRDefault="00C814FF" w14:paraId="307D0A86" w14:textId="1CDF43F0">
-      <w:r w:rsidR="00C814FF">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">Kostnad för utvecklingsfas samt schablonkostnader för drift och förvaltning.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="284CEDCC" w:rsidP="284CEDCC" w:rsidRDefault="284CEDCC" w14:paraId="7EC26373" w14:textId="22C6AB5F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="71BA1D69" w:rsidP="284CEDCC" w:rsidRDefault="71BA1D69" w14:paraId="42B335DA">
+    <w:p w:rsidR="71BA1D69" w:rsidP="284CEDCC" w:rsidRDefault="71BA1D69" w14:paraId="42B335DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r w:rsidR="71BA1D69">
-        <w:rPr/>
+      <w:r>
         <w:t>Informationssäkerhet </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="71BA1D69" w:rsidRDefault="71BA1D69" w14:paraId="0CD5E514" w14:textId="07E7A20A">
-      <w:r w:rsidR="71BA1D69">
-        <w:rPr/>
+      <w:r>
         <w:t>Informationsklassning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="71BA1D69" w:rsidP="2A4AAEF5" w:rsidRDefault="71BA1D69" w14:paraId="36A9819B" w14:textId="43626E8F">
-      <w:pPr>
-[...3 lines deleted...]
-        <w:rPr/>
+      <w:r>
         <w:t>Riskhantering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="71BA1D69" w:rsidP="2A4AAEF5" w:rsidRDefault="71BA1D69" w14:paraId="4B6B9406" w14:textId="150774BC">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="71BA1D69" w:rsidP="2A4AAEF5" w:rsidRDefault="71BA1D69" w14:paraId="4B6B9406" w14:textId="678025C2">
+      <w:r>
+        <w:t xml:space="preserve">Tröskelanalys avseende dataskydd </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="71BA1D69" w:rsidP="2A4AAEF5" w:rsidRDefault="78692967" w14:paraId="268072B1" w14:textId="6B8ADA8C">
       <w:r w:rsidR="78692967">
         <w:rPr/>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="71BA1D69">
         <w:rPr/>
         <w:t>ventuell konsekvensbedömning avseende dataskydd</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5BEEA5A9" w:rsidP="5BEEA5A9" w:rsidRDefault="5BEEA5A9" w14:paraId="0FFEA16E" w14:textId="7A3E1577">
+    <w:p w:rsidR="7D6AB4C8" w:rsidRDefault="7D6AB4C8" w14:paraId="65B8F3E6" w14:textId="3566CDED"/>
+    <w:p w:rsidR="5BEEA5A9" w:rsidP="5BEEA5A9" w:rsidRDefault="5BEEA5A9" w14:paraId="214B6F34" w14:textId="5A829236">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidR="2EC2C7EA">
+        <w:rPr/>
+        <w:t>Facklig samverkan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5BEEA5A9" w:rsidP="6FA7E1F4" w:rsidRDefault="5BEEA5A9" w14:paraId="6B6FC170" w14:noSpellErr="1" w14:textId="1D0059FD">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidRPr="6FA7E1F4" w:rsidR="2EC2C7EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Facklig referensgrupp hälso- och sjukvårdens digitalisering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5BEEA5A9" w:rsidP="13992816" w:rsidRDefault="5BEEA5A9" w14:paraId="0FFEA16E" w14:textId="6422799C">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009516E3" w:rsidP="00D0787C" w:rsidRDefault="009516E3" w14:paraId="29172C30" w14:textId="4771CF11">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Genomförande av fas 3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D0787C" w:rsidP="00DC3395" w:rsidRDefault="00D0787C" w14:paraId="00F4769D" w14:textId="7F958B45">
       <w:r>
         <w:t>Beskriv hur utvecklingsarbetet ska ske i nästkommande fas</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F5089A" w:rsidP="00DC3395" w:rsidRDefault="00F5089A" w14:paraId="465A12BF" w14:textId="61A84AE4">
       <w:r>
         <w:t>Vilka förändrade arbetssätt medför initiativet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C4F81" w:rsidP="00DC3395" w:rsidRDefault="004C4F81" w14:paraId="28C6B26C" w14:textId="6992989A"/>
+    <w:p w:rsidR="004C4F81" w:rsidP="00DC3395" w:rsidRDefault="004C4F81" w14:paraId="28C6B26C" w14:noSpellErr="1" w14:textId="64B44647"/>
+    <w:p w:rsidR="37FDD6E8" w:rsidP="37FDD6E8" w:rsidRDefault="37FDD6E8" w14:paraId="63B8983B" w14:textId="530A69A1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="004C4F81" w:rsidP="004C4F81" w:rsidRDefault="004C4F81" w14:paraId="76CCBC69" w14:textId="11478D36">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Beredning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C4F81" w:rsidP="008213C4" w:rsidRDefault="00AF2C2D" w14:paraId="6B118CA4" w14:textId="7765DF19">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Ställningstagande processansvarig Nomineringskonferens</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AF2C2D" w:rsidR="00AF2C2D" w:rsidP="00AF2C2D" w:rsidRDefault="00AF2C2D" w14:paraId="3FA818FA" w14:textId="26E0DD4C">
       <w:r>
-        <w:t xml:space="preserve">Hänvisa till datum för när ärendet bereddes </w:t>
-      </w:r>
+        <w:t>Hänvisa till datum för när ärendet bereddes vid Nomineringskonferens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C814FF" w:rsidP="008213C4" w:rsidRDefault="007D1FAD" w14:paraId="3E63664B" w14:textId="4D0E36F6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
       <w:r>
-        <w:t>vid Nomineringskonferens</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Vid behov: </w:t>
+      </w:r>
+      <w:r w:rsidR="006732F0">
         <w:t>Ställningstagande Klinisk ledning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008213C4" w:rsidP="00DC3395" w:rsidRDefault="006732F0" w14:paraId="523CB353" w14:textId="33BB980B">
-      <w:r>
+    <w:p w:rsidR="008213C4" w:rsidP="00DC3395" w:rsidRDefault="002D5291" w14:paraId="523CB353" w14:textId="29B365B4">
+      <w:r w:rsidRPr="002D5291">
+        <w:t xml:space="preserve">Klinisk ledning kan vid behov användas för ställningstagande i frågor som rör förändrade arbetssätt och processer som berör flera verksamhetsområden.  </w:t>
+      </w:r>
+      <w:r w:rsidR="006732F0">
         <w:t xml:space="preserve">Hänvisa till datum för när ärendet </w:t>
       </w:r>
       <w:r w:rsidR="008213C4">
         <w:t>bereddes i Klinisk ledning</w:t>
       </w:r>
+      <w:r w:rsidR="35A16977">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="006732F0" w:rsidP="008213C4" w:rsidRDefault="006732F0" w14:paraId="12CCBCAE" w14:textId="5F6FDD72">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Ställningstagande Koncernledning Hälso- och sjukvård</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008213C4" w:rsidP="008213C4" w:rsidRDefault="008213C4" w14:paraId="25921C21" w14:textId="702FAC18">
       <w:r>
-        <w:t xml:space="preserve">Hänvisa till datum för när ärendet bereddes i </w:t>
-[...2 lines deleted...]
-        <w:t>Koncernledning Hälso- och sjukvård</w:t>
+        <w:t>Hänvisa till datum för när ärendet bereddes i Koncernledning Hälso- och sjukvård</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008213C4" w:rsidP="00DC3395" w:rsidRDefault="008213C4" w14:paraId="19A3376D" w14:textId="77777777"/>
     <w:p w:rsidR="00D93BAF" w:rsidP="00DC3395" w:rsidRDefault="00D93BAF" w14:paraId="6BEAD4FD" w14:textId="77777777"/>
     <w:p w:rsidR="00D93BAF" w:rsidP="3007CD3F" w:rsidRDefault="00D93BAF" w14:paraId="64B6400F" w14:textId="5EC0384C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D93BAF" w:rsidP="5BEEA5A9" w:rsidRDefault="00D93BAF" w14:paraId="31F5CE57" w14:textId="5EE5E2A2">
-      <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D93BAF" w:rsidP="3007CD3F" w:rsidRDefault="00D93BAF" w14:paraId="1C40927F" w14:textId="336E3AB3">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r w:rsidR="00D93BAF">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> – görs av projektledare </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Att fylla i under fas 3 – görs av projektledare </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00345117" w:rsidP="00C47C1E" w:rsidRDefault="00345117" w14:paraId="2E940F90" w14:textId="77777777"/>
     <w:p w:rsidR="00345117" w:rsidP="00EE11F4" w:rsidRDefault="00EE11F4" w14:paraId="15F56611" w14:textId="7E790080">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C47C1E" w:rsidP="00345117" w:rsidRDefault="00C47C1E" w14:paraId="0F8A3872" w14:textId="5BC15068">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bakgrund, </w:t>
       </w:r>
       <w:r w:rsidR="00D73878">
         <w:t>resultat av fas 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och plan för breddinförande </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C47C1E" w:rsidP="00345117" w:rsidRDefault="00C47C1E" w14:paraId="699F84B4" w14:textId="6234BDDD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Berörda förvaltningar och verksamheter och i vilken omfattning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D93BAF" w:rsidP="00345117" w:rsidRDefault="00C47C1E" w14:paraId="2301EF28" w14:textId="27B2CFC6">
+    <w:p w:rsidR="00D93BAF" w:rsidP="37FDD6E8" w:rsidRDefault="00C47C1E" w14:paraId="2301EF28" w14:textId="2B220623">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00C47C1E">
+        <w:rPr/>
         <w:t>Förvaltningsstruktur</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D92143" w:rsidP="00D92143" w:rsidRDefault="00D92143" w14:paraId="1C911290" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Privata vårdgivare och kommuner</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D92143" w:rsidP="00D92143" w:rsidRDefault="00D92143" w14:paraId="0481F037" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Beskriv hur/om privata vårdgivare och kommuner berörs. </w:t>
+    <w:p w:rsidR="00D92143" w:rsidP="00D92143" w:rsidRDefault="00D92143" w14:paraId="0481F037" w14:textId="789DE5EE">
+      <w:r w:rsidR="40A7FB8A">
+        <w:rPr/>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92143">
+        <w:rPr/>
+        <w:t xml:space="preserve">eskriv hur/om privata vårdgivare och kommuner berörs. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="40661481" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00141579">
         <w:t>Finansiering och resurskonsekvenser av beslutet  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="272D6751" w14:textId="77777777">
       <w:r w:rsidRPr="00141579">
         <w:t>Drift och förvaltning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="13E148B9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Investeringsbehov  </w:t>
+    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="13E148B9" w14:textId="32F107F3">
+      <w:r w:rsidR="00141579">
+        <w:rPr/>
+        <w:t>Investeringsbehov </w:t>
+      </w:r>
+      <w:r w:rsidR="036C72EB">
+        <w:rPr/>
+        <w:t>utförarförvaltningarna</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="44AFA0D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00141579">
+      <w:r w:rsidR="00141579">
+        <w:rPr/>
         <w:t>Genomförande och uppföljning  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="20B97A4C" w14:textId="77777777">
       <w:r w:rsidRPr="00141579">
         <w:t>Fördjupad beskrivning av plan för breddinförande inklusive plan för utveckling av och påverkan på arbetssätt. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="06957F91" w14:textId="77777777">
       <w:r w:rsidRPr="00141579">
         <w:t>Arbetsorganisation – projektledare för införandet </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="304B9BDE" w14:textId="77777777">
       <w:r w:rsidRPr="00141579">
         <w:t>Plan för genomförande privata vårdgivare och/eller kommun </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="5FA76458" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00141579">
         <w:t>Utbildning </w:t>
       </w:r>
@@ -1990,217 +2033,242 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00141579">
         <w:t>Kommunikation  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="1FD3565C" w14:textId="1DE71B53">
       <w:r w:rsidRPr="00141579">
         <w:t>Vilka kommunikationsinsatser ska genomföras  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="09A4CE4F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00141579">
         <w:t>Informationssäkerhet </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="128B59BC" w14:textId="77777777">
       <w:r w:rsidRPr="00141579">
         <w:t> – vid behov avstämning i informationsstyrningsrådet </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="002A2CA1" w:rsidRDefault="00141579" w14:paraId="06FE3B25" w14:textId="77777777">
+    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="002A2CA1" w:rsidRDefault="00141579" w14:paraId="06FE3B25" w14:textId="0440BE38">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00141579">
+      <w:r w:rsidR="00141579">
+        <w:rPr/>
         <w:t>Riskanalys inklusive barnkonsekvensanalys vid behov </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06DAE" w:rsidP="00F06DAE" w:rsidRDefault="00F06DAE" w14:paraId="2B11B8E1" w14:textId="77777777"/>
+    <w:p w:rsidR="64FF38F9" w:rsidP="64FF38F9" w:rsidRDefault="64FF38F9" w14:paraId="28998B5E" w14:textId="5CD52943">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidRPr="00F06DAE" w:rsidR="00F06DAE" w:rsidP="00F06DAE" w:rsidRDefault="00F06DAE" w14:paraId="5200E31A" w14:textId="35C6EA27">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F06DAE">
         <w:t>Uppdrag och avtal till utförarförvaltningar </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F06DAE" w:rsidR="00F06DAE" w:rsidP="00F06DAE" w:rsidRDefault="00F06DAE" w14:paraId="07153FE1" w14:textId="77777777">
       <w:r w:rsidRPr="00F06DAE">
         <w:t>Dialog Koncernstab uppdrag och produktion hälso- och sjukvård  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F06DAE" w:rsidR="00F06DAE" w:rsidP="00F06DAE" w:rsidRDefault="00F06DAE" w14:paraId="55404FA3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F06DAE">
         <w:t>Facklig samverkan  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F06DAE" w:rsidR="00F06DAE" w:rsidP="00F06DAE" w:rsidRDefault="00F06DAE" w14:paraId="1F3C0333" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="622FB69B" w14:textId="0788AE88"/>
+    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="622FB69B" w14:textId="3B6351FE">
+      <w:r w:rsidR="00F06DAE">
+        <w:rPr/>
+        <w:t>MBL 19 § Information</w:t>
+      </w:r>
+      <w:r w:rsidR="0020527D">
+        <w:rPr/>
+        <w:t>, vid</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06DAE">
+        <w:rPr/>
+        <w:t xml:space="preserve"> behov </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1FAD">
+        <w:rPr/>
+        <w:t>MBL 11 § Förhandling</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="002A2CA1" w:rsidRDefault="00141579" w14:paraId="5B7D530A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00141579">
         <w:t>Nyttorealiseringsplan </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="71E794B3" w14:textId="77777777">
-      <w:r w:rsidRPr="00141579">
+    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="71E794B3" w14:textId="084193E1">
+      <w:r w:rsidR="00141579">
+        <w:rPr/>
         <w:t>Bifogas </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="002A2CA1" w:rsidRDefault="00141579" w14:paraId="5C4090B6" w14:textId="77777777">
+    <w:p w:rsidR="0B696B57" w:rsidP="2D763D2E" w:rsidRDefault="0B696B57" w14:paraId="2B7089A0" w14:textId="15AD95D1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00141579">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00141579">
+      <w:r w:rsidR="0B696B57">
+        <w:rPr/>
+        <w:t>Utmönstring av arbetssätt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0B696B57" w:rsidRDefault="0B696B57" w14:paraId="58233606" w14:textId="636F7EE9">
+      <w:r w:rsidR="0B696B57">
+        <w:rPr/>
+        <w:t>Beskriv utmönstring av arbetssätt som blir en konsekvens av införandet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D763D2E" w:rsidRDefault="2D763D2E" w14:paraId="23BD01F6" w14:textId="157DD3DD"/>
+    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="002A2CA1" w:rsidRDefault="00141579" w14:paraId="5C4090B6" w14:textId="7A37A976">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidR="00141579">
+        <w:rPr/>
+        <w:t>Rapport/lärdomar från eventuell pilot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="00141579" w:rsidRDefault="00141579" w14:paraId="33FC6F5C" w14:noSpellErr="1" w14:textId="23CC01DE">
+      <w:r w:rsidR="00141579">
+        <w:rPr/>
         <w:t>Påvisas önskvärda effekter? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00141579" w:rsidR="00141579" w:rsidP="002A2CA1" w:rsidRDefault="00141579" w14:paraId="7648DCB5" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00776BFF" w:rsidP="00DC3395" w:rsidRDefault="00776BFF" w14:paraId="60EE123B" w14:textId="77777777"/>
     <w:p w:rsidR="00776BFF" w:rsidP="00DC3395" w:rsidRDefault="00776BFF" w14:paraId="7AF56A3D" w14:textId="77777777"/>
     <w:p w:rsidR="00776BFF" w:rsidP="00DC3395" w:rsidRDefault="00776BFF" w14:paraId="0AEEB56E" w14:textId="77777777"/>
     <w:p w:rsidR="00776BFF" w:rsidP="00776BFF" w:rsidRDefault="00776BFF" w14:paraId="0F87506E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Beredning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06DAE" w:rsidP="00F06DAE" w:rsidRDefault="00F06DAE" w14:paraId="074731C1" w14:textId="77777777">
-[...14 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00776BFF" w:rsidP="00776BFF" w:rsidRDefault="00776BFF" w14:paraId="5525480D" w14:textId="19FC21B4">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Ställningstagande processansvarig Nomineringskonferens</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00AF2C2D" w:rsidR="00776BFF" w:rsidP="00776BFF" w:rsidRDefault="00776BFF" w14:paraId="124A0E7D" w14:textId="77777777">
       <w:r>
         <w:t>Hänvisa till datum för när ärendet bereddes vid Nomineringskonferens</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00776BFF" w:rsidP="00776BFF" w:rsidRDefault="00776BFF" w14:paraId="3E1A9D3D" w14:textId="77777777">
+    <w:p w:rsidR="00776BFF" w:rsidP="00776BFF" w:rsidRDefault="0020527D" w14:paraId="3E1A9D3D" w14:textId="05E979C1">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Vid behov: </w:t>
+      </w:r>
+      <w:r w:rsidR="00776BFF">
         <w:t>Ställningstagande Klinisk ledning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00776BFF" w:rsidP="00776BFF" w:rsidRDefault="00776BFF" w14:paraId="1E0F001C" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidR="00776BFF" w:rsidP="00776BFF" w:rsidRDefault="002D5291" w14:paraId="1E0F001C" w14:textId="56DBA3CF">
+      <w:r w:rsidRPr="002D5291">
+        <w:t xml:space="preserve">Klinisk ledning kan vid behov användas för ställningstagande i frågor som rör förändrade arbetssätt och processer som berör flera verksamhetsområden.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00776BFF">
         <w:t>Hänvisa till datum för när ärendet bereddes i Klinisk ledning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00776BFF" w:rsidP="00776BFF" w:rsidRDefault="00776BFF" w14:paraId="4083E892" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Ställningstagande Koncernledning Hälso- och sjukvård</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00776BFF" w:rsidP="00776BFF" w:rsidRDefault="00776BFF" w14:paraId="1F7DFDEF" w14:textId="77777777">
       <w:r>
         <w:t>Hänvisa till datum för när ärendet bereddes i Koncernledning Hälso- och sjukvård</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DC3395" w:rsidR="00776BFF" w:rsidP="00DC3395" w:rsidRDefault="00776BFF" w14:paraId="26CFDE13" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="00DC3395" w:rsidR="00776BFF" w:rsidSect="003A0736">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1797" w:right="1418" w:bottom="851" w:left="1701" w:header="709" w:footer="643" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00616831" w:rsidRDefault="00616831" w14:paraId="40F7774F" w14:textId="77777777">
+    <w:p w:rsidR="00F4483A" w:rsidRDefault="00F4483A" w14:paraId="199E1E78" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00616831" w:rsidRDefault="00616831" w14:paraId="1BAE7B51" w14:textId="77777777">
+    <w:p w:rsidR="00F4483A" w:rsidRDefault="00F4483A" w14:paraId="42E17284" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00616831" w:rsidRDefault="00616831" w14:paraId="754AFAA3" w14:textId="77777777">
+    <w:p w:rsidR="00F4483A" w:rsidRDefault="00F4483A" w14:paraId="4F66046F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2511,65 +2579,65 @@
           </w:pPr>
           <w:r w:rsidRPr="008C70E4">
             <w:rPr>
               <w:color w:val="0070C0"/>
               <w:sz w:val="14"/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t>strategisk.halso-och.sjukvardsnamnd@vgregion.se</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="1"/>
   </w:tbl>
   <w:p w:rsidR="0085404C" w:rsidP="0085404C" w:rsidRDefault="0085404C" w14:paraId="734C6B67" w14:textId="58F042C4">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00616831" w:rsidRDefault="00616831" w14:paraId="64BE70E2" w14:textId="77777777">
+    <w:p w:rsidR="00F4483A" w:rsidRDefault="00F4483A" w14:paraId="0C109BB8" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00616831" w:rsidRDefault="00616831" w14:paraId="3138044C" w14:textId="77777777">
+    <w:p w:rsidR="00F4483A" w:rsidRDefault="00F4483A" w14:paraId="52CE0583" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00616831" w:rsidRDefault="00616831" w14:paraId="03490FBC" w14:textId="77777777">
+    <w:p w:rsidR="00F4483A" w:rsidRDefault="00F4483A" w14:paraId="238A4803" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="006B1F2E" w:rsidP="007C6623" w:rsidRDefault="006B1F2E" w14:paraId="245650F3" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -2693,76 +2761,78 @@
     </w:r>
   </w:p>
   <w:p w:rsidRPr="00C02B55" w:rsidR="006B1F2E" w:rsidP="007F2BCC" w:rsidRDefault="006B1F2E" w14:paraId="4FBED9CF" w14:textId="725F7C72">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Datum </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="DocumentDate"/>
         <w:id w:val="10004"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_1081868576"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:gbs='http://www.software-innovation.no/growBusinessDocument'" w:xpath="/gbs:GrowBusinessDocument/gbs:DocumentDate[@gbs:key='10004']" w:storeItemID="{F54E25F4-A4D4-49A3-A84E-90DE0653E116}"/>
         <w:date>
           <w:dateFormat w:val="yyyy-MM-dd"/>
           <w:lid w:val="sv-SE"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="008C70E4">
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w:rsidR="006B1F2E" w:rsidP="007F2BCC" w:rsidRDefault="006B1F2E" w14:paraId="67B6A9FF" w14:textId="149A3AE3">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r w:rsidRPr="00C02B55">
       <w:t xml:space="preserve">Diarienummer </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="ToCase.Name"/>
         <w:id w:val="10005"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_1081868574"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:dataBinding w:prefixMappings="xmlns:gbs='http://www.software-innovation.no/growBusinessDocument'" w:xpath="/gbs:GrowBusinessDocument/gbs:ToCase.Name[@gbs:key='10005']" w:storeItemID="{F54E25F4-A4D4-49A3-A84E-90DE0653E116}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00EE7239" w:rsidR="005875E1">
           <w:rPr>
             <w:rStyle w:val="Platshllartext"/>
           </w:rPr>
           <w:t>Klicka här för att ange text.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="006B1F2E" w:rsidP="00340132" w:rsidRDefault="006B1F2E" w14:paraId="2FD4FC4F" w14:textId="46902587">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -6723,53 +6793,58 @@
   </w:num>
   <w:num w:numId="36" w16cid:durableId="62224545">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1290283646">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="513961437">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1798334048">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="2133204605">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="809861057">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1195196829">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions w:val="false"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6795,50 +6870,51 @@
     <w:rsid w:val="00044F29"/>
     <w:rsid w:val="00045260"/>
     <w:rsid w:val="00045DD7"/>
     <w:rsid w:val="000521E8"/>
     <w:rsid w:val="000632C1"/>
     <w:rsid w:val="00063807"/>
     <w:rsid w:val="00065D86"/>
     <w:rsid w:val="000663E0"/>
     <w:rsid w:val="000703F4"/>
     <w:rsid w:val="00084561"/>
     <w:rsid w:val="00087572"/>
     <w:rsid w:val="000915FE"/>
     <w:rsid w:val="00091D25"/>
     <w:rsid w:val="000937AD"/>
     <w:rsid w:val="00093EA0"/>
     <w:rsid w:val="000955A5"/>
     <w:rsid w:val="000979E9"/>
     <w:rsid w:val="000A0BE8"/>
     <w:rsid w:val="000A0EAF"/>
     <w:rsid w:val="000A2B37"/>
     <w:rsid w:val="000A31AE"/>
     <w:rsid w:val="000A71C6"/>
     <w:rsid w:val="000B6F1E"/>
     <w:rsid w:val="000C504F"/>
     <w:rsid w:val="000D1B09"/>
+    <w:rsid w:val="000D49BC"/>
     <w:rsid w:val="000D68AC"/>
     <w:rsid w:val="000E309C"/>
     <w:rsid w:val="000E407D"/>
     <w:rsid w:val="000E6C5F"/>
     <w:rsid w:val="000E7B58"/>
     <w:rsid w:val="000F2991"/>
     <w:rsid w:val="000F49D2"/>
     <w:rsid w:val="000F595E"/>
     <w:rsid w:val="000F5C78"/>
     <w:rsid w:val="00102103"/>
     <w:rsid w:val="00102F03"/>
     <w:rsid w:val="00115836"/>
     <w:rsid w:val="00117D48"/>
     <w:rsid w:val="00124100"/>
     <w:rsid w:val="00126E64"/>
     <w:rsid w:val="001330DA"/>
     <w:rsid w:val="00134742"/>
     <w:rsid w:val="00136E53"/>
     <w:rsid w:val="00137D43"/>
     <w:rsid w:val="00141579"/>
     <w:rsid w:val="001447A4"/>
     <w:rsid w:val="00150A6F"/>
     <w:rsid w:val="00152F35"/>
     <w:rsid w:val="00154E74"/>
     <w:rsid w:val="00156C77"/>
@@ -6857,89 +6933,91 @@
     <w:rsid w:val="001B24B5"/>
     <w:rsid w:val="001B6BFF"/>
     <w:rsid w:val="001B73DA"/>
     <w:rsid w:val="001C1848"/>
     <w:rsid w:val="001C6769"/>
     <w:rsid w:val="001C6A77"/>
     <w:rsid w:val="001C6C4E"/>
     <w:rsid w:val="001D0FBE"/>
     <w:rsid w:val="001D0FDE"/>
     <w:rsid w:val="001D22EC"/>
     <w:rsid w:val="001D5DA7"/>
     <w:rsid w:val="001D66AB"/>
     <w:rsid w:val="001E0895"/>
     <w:rsid w:val="001E0E3C"/>
     <w:rsid w:val="001E0F86"/>
     <w:rsid w:val="001E155F"/>
     <w:rsid w:val="001E2C8C"/>
     <w:rsid w:val="001E48BB"/>
     <w:rsid w:val="001E5E97"/>
     <w:rsid w:val="001E76C2"/>
     <w:rsid w:val="001E7EB7"/>
     <w:rsid w:val="001F0FD8"/>
     <w:rsid w:val="001F28A3"/>
     <w:rsid w:val="0020106D"/>
     <w:rsid w:val="00201D45"/>
+    <w:rsid w:val="0020527D"/>
     <w:rsid w:val="00207B5A"/>
     <w:rsid w:val="00212B2D"/>
     <w:rsid w:val="00213FD7"/>
     <w:rsid w:val="002144BD"/>
     <w:rsid w:val="00216115"/>
     <w:rsid w:val="00225566"/>
     <w:rsid w:val="00230793"/>
     <w:rsid w:val="0023159B"/>
     <w:rsid w:val="0023313E"/>
     <w:rsid w:val="00233856"/>
     <w:rsid w:val="00234379"/>
     <w:rsid w:val="0024014B"/>
     <w:rsid w:val="0024297C"/>
     <w:rsid w:val="002525F3"/>
     <w:rsid w:val="00252856"/>
     <w:rsid w:val="00252D08"/>
     <w:rsid w:val="00256085"/>
     <w:rsid w:val="00256C48"/>
     <w:rsid w:val="002573E2"/>
     <w:rsid w:val="00273241"/>
     <w:rsid w:val="0027371E"/>
     <w:rsid w:val="00274B32"/>
     <w:rsid w:val="002778F6"/>
     <w:rsid w:val="00282296"/>
     <w:rsid w:val="00282C5A"/>
     <w:rsid w:val="0028557C"/>
     <w:rsid w:val="002911D0"/>
     <w:rsid w:val="00292A70"/>
     <w:rsid w:val="002932E8"/>
     <w:rsid w:val="00293FED"/>
     <w:rsid w:val="002A2CA1"/>
     <w:rsid w:val="002A4736"/>
     <w:rsid w:val="002A5605"/>
     <w:rsid w:val="002B0081"/>
     <w:rsid w:val="002B2A0B"/>
     <w:rsid w:val="002C2291"/>
     <w:rsid w:val="002D0824"/>
     <w:rsid w:val="002D4A07"/>
     <w:rsid w:val="002D4C5F"/>
+    <w:rsid w:val="002D5291"/>
     <w:rsid w:val="002E3460"/>
     <w:rsid w:val="003079B3"/>
     <w:rsid w:val="00313FF5"/>
     <w:rsid w:val="00316440"/>
     <w:rsid w:val="00321C96"/>
     <w:rsid w:val="00322667"/>
     <w:rsid w:val="003263C6"/>
     <w:rsid w:val="00327A90"/>
     <w:rsid w:val="0033089D"/>
     <w:rsid w:val="00331DF1"/>
     <w:rsid w:val="0033242C"/>
     <w:rsid w:val="003356F9"/>
     <w:rsid w:val="00335724"/>
     <w:rsid w:val="00335936"/>
     <w:rsid w:val="00336FA5"/>
     <w:rsid w:val="00340132"/>
     <w:rsid w:val="00340DF2"/>
     <w:rsid w:val="00342D8F"/>
     <w:rsid w:val="003439F0"/>
     <w:rsid w:val="00345117"/>
     <w:rsid w:val="00345CD7"/>
     <w:rsid w:val="003463C4"/>
     <w:rsid w:val="00346935"/>
     <w:rsid w:val="003575CC"/>
     <w:rsid w:val="00357BDE"/>
@@ -6958,58 +7036,60 @@
     <w:rsid w:val="003A094F"/>
     <w:rsid w:val="003A260E"/>
     <w:rsid w:val="003A4F0D"/>
     <w:rsid w:val="003B5AA7"/>
     <w:rsid w:val="003B78E0"/>
     <w:rsid w:val="003C7295"/>
     <w:rsid w:val="003C773F"/>
     <w:rsid w:val="003E0A51"/>
     <w:rsid w:val="003E10A2"/>
     <w:rsid w:val="003E27D2"/>
     <w:rsid w:val="003E2A09"/>
     <w:rsid w:val="003E3297"/>
     <w:rsid w:val="003E49AF"/>
     <w:rsid w:val="003F2999"/>
     <w:rsid w:val="003F7737"/>
     <w:rsid w:val="003F77BE"/>
     <w:rsid w:val="003F7D4D"/>
     <w:rsid w:val="00404027"/>
     <w:rsid w:val="00406F44"/>
     <w:rsid w:val="00411029"/>
     <w:rsid w:val="0041116F"/>
     <w:rsid w:val="00412CBA"/>
     <w:rsid w:val="0041565A"/>
     <w:rsid w:val="00416AB5"/>
     <w:rsid w:val="00427154"/>
+    <w:rsid w:val="00432367"/>
     <w:rsid w:val="0043351D"/>
     <w:rsid w:val="0043450A"/>
     <w:rsid w:val="00434C5A"/>
     <w:rsid w:val="00435666"/>
     <w:rsid w:val="00440524"/>
     <w:rsid w:val="00447052"/>
     <w:rsid w:val="00453ED3"/>
     <w:rsid w:val="00455454"/>
+    <w:rsid w:val="004602E2"/>
     <w:rsid w:val="00461831"/>
     <w:rsid w:val="00461A80"/>
     <w:rsid w:val="004637C8"/>
     <w:rsid w:val="004657E8"/>
     <w:rsid w:val="00466309"/>
     <w:rsid w:val="004670C7"/>
     <w:rsid w:val="00474C6D"/>
     <w:rsid w:val="004755BE"/>
     <w:rsid w:val="0048103A"/>
     <w:rsid w:val="00485759"/>
     <w:rsid w:val="00495E6F"/>
     <w:rsid w:val="00497182"/>
     <w:rsid w:val="004A3171"/>
     <w:rsid w:val="004A6EAC"/>
     <w:rsid w:val="004B02CA"/>
     <w:rsid w:val="004B2376"/>
     <w:rsid w:val="004B2892"/>
     <w:rsid w:val="004B2964"/>
     <w:rsid w:val="004C0539"/>
     <w:rsid w:val="004C08E6"/>
     <w:rsid w:val="004C0FC3"/>
     <w:rsid w:val="004C172C"/>
     <w:rsid w:val="004C4F81"/>
     <w:rsid w:val="004D4BDA"/>
     <w:rsid w:val="004D5804"/>
@@ -7115,66 +7195,69 @@
     <w:rsid w:val="0074256B"/>
     <w:rsid w:val="00742877"/>
     <w:rsid w:val="00744AB8"/>
     <w:rsid w:val="0075503E"/>
     <w:rsid w:val="007552A1"/>
     <w:rsid w:val="00760D11"/>
     <w:rsid w:val="00761909"/>
     <w:rsid w:val="00763A1D"/>
     <w:rsid w:val="00764792"/>
     <w:rsid w:val="0076630F"/>
     <w:rsid w:val="00767920"/>
     <w:rsid w:val="00776BFF"/>
     <w:rsid w:val="00785A88"/>
     <w:rsid w:val="00796ABE"/>
     <w:rsid w:val="00796F7E"/>
     <w:rsid w:val="007A0344"/>
     <w:rsid w:val="007A65C5"/>
     <w:rsid w:val="007A70BF"/>
     <w:rsid w:val="007B29D3"/>
     <w:rsid w:val="007B3AB0"/>
     <w:rsid w:val="007B425E"/>
     <w:rsid w:val="007B4E9A"/>
     <w:rsid w:val="007B6EF4"/>
     <w:rsid w:val="007C6623"/>
     <w:rsid w:val="007C7FE5"/>
+    <w:rsid w:val="007D1FAD"/>
     <w:rsid w:val="007D56CE"/>
     <w:rsid w:val="007E32A5"/>
     <w:rsid w:val="007E572A"/>
     <w:rsid w:val="007E58ED"/>
     <w:rsid w:val="007F2BCC"/>
     <w:rsid w:val="007F5AB1"/>
     <w:rsid w:val="00801462"/>
     <w:rsid w:val="0080159A"/>
     <w:rsid w:val="00803F7F"/>
     <w:rsid w:val="00804640"/>
     <w:rsid w:val="008060F3"/>
     <w:rsid w:val="00815B04"/>
     <w:rsid w:val="00817CD5"/>
     <w:rsid w:val="008213C4"/>
+    <w:rsid w:val="008306B7"/>
     <w:rsid w:val="00830AD1"/>
     <w:rsid w:val="00830AEA"/>
+    <w:rsid w:val="00842BBD"/>
     <w:rsid w:val="00850DE8"/>
     <w:rsid w:val="00851DEC"/>
     <w:rsid w:val="0085404C"/>
     <w:rsid w:val="00856253"/>
     <w:rsid w:val="008605CA"/>
     <w:rsid w:val="00863318"/>
     <w:rsid w:val="00865FEA"/>
     <w:rsid w:val="00870470"/>
     <w:rsid w:val="0087104E"/>
     <w:rsid w:val="00871182"/>
     <w:rsid w:val="008753E3"/>
     <w:rsid w:val="00883B32"/>
     <w:rsid w:val="00885C4D"/>
     <w:rsid w:val="00886865"/>
     <w:rsid w:val="00890701"/>
     <w:rsid w:val="0089071F"/>
     <w:rsid w:val="0089096D"/>
     <w:rsid w:val="00890CA1"/>
     <w:rsid w:val="00891ED5"/>
     <w:rsid w:val="00892BA8"/>
     <w:rsid w:val="008938D8"/>
     <w:rsid w:val="008A1670"/>
     <w:rsid w:val="008A1E38"/>
     <w:rsid w:val="008A2069"/>
     <w:rsid w:val="008A306F"/>
@@ -7371,50 +7454,51 @@
     <w:rsid w:val="00C85634"/>
     <w:rsid w:val="00C85677"/>
     <w:rsid w:val="00C901C7"/>
     <w:rsid w:val="00CB23FF"/>
     <w:rsid w:val="00CB28C4"/>
     <w:rsid w:val="00CB62C2"/>
     <w:rsid w:val="00CC0063"/>
     <w:rsid w:val="00CC06E7"/>
     <w:rsid w:val="00CC19E7"/>
     <w:rsid w:val="00CC7C70"/>
     <w:rsid w:val="00CD2220"/>
     <w:rsid w:val="00CD27F8"/>
     <w:rsid w:val="00CD53C9"/>
     <w:rsid w:val="00CD590D"/>
     <w:rsid w:val="00CD5E9E"/>
     <w:rsid w:val="00CD6A32"/>
     <w:rsid w:val="00CD7456"/>
     <w:rsid w:val="00CD7550"/>
     <w:rsid w:val="00CE0941"/>
     <w:rsid w:val="00CE0A1F"/>
     <w:rsid w:val="00CE26AE"/>
     <w:rsid w:val="00D020B8"/>
     <w:rsid w:val="00D0787C"/>
     <w:rsid w:val="00D1195B"/>
     <w:rsid w:val="00D122A0"/>
+    <w:rsid w:val="00D1479D"/>
     <w:rsid w:val="00D20AC0"/>
     <w:rsid w:val="00D20AF2"/>
     <w:rsid w:val="00D24614"/>
     <w:rsid w:val="00D2602D"/>
     <w:rsid w:val="00D30630"/>
     <w:rsid w:val="00D30D81"/>
     <w:rsid w:val="00D30EA6"/>
     <w:rsid w:val="00D3384B"/>
     <w:rsid w:val="00D46BA5"/>
     <w:rsid w:val="00D533D6"/>
     <w:rsid w:val="00D57B71"/>
     <w:rsid w:val="00D61C0D"/>
     <w:rsid w:val="00D61C4A"/>
     <w:rsid w:val="00D62058"/>
     <w:rsid w:val="00D65CFD"/>
     <w:rsid w:val="00D660C7"/>
     <w:rsid w:val="00D73878"/>
     <w:rsid w:val="00D75CAD"/>
     <w:rsid w:val="00D75E7A"/>
     <w:rsid w:val="00D82259"/>
     <w:rsid w:val="00D85166"/>
     <w:rsid w:val="00D85AED"/>
     <w:rsid w:val="00D917F2"/>
     <w:rsid w:val="00D92143"/>
     <w:rsid w:val="00D92FFA"/>
@@ -7475,168 +7559,195 @@
     <w:rsid w:val="00EE11F4"/>
     <w:rsid w:val="00EE4BDB"/>
     <w:rsid w:val="00EE6A01"/>
     <w:rsid w:val="00EE7F2E"/>
     <w:rsid w:val="00EF247A"/>
     <w:rsid w:val="00EF3EC9"/>
     <w:rsid w:val="00EF6738"/>
     <w:rsid w:val="00EF6BB9"/>
     <w:rsid w:val="00F00FEF"/>
     <w:rsid w:val="00F05B67"/>
     <w:rsid w:val="00F0600B"/>
     <w:rsid w:val="00F06B50"/>
     <w:rsid w:val="00F06DAE"/>
     <w:rsid w:val="00F1154E"/>
     <w:rsid w:val="00F204C0"/>
     <w:rsid w:val="00F235CA"/>
     <w:rsid w:val="00F239AC"/>
     <w:rsid w:val="00F24F5A"/>
     <w:rsid w:val="00F278C8"/>
     <w:rsid w:val="00F27A48"/>
     <w:rsid w:val="00F329FA"/>
     <w:rsid w:val="00F32A2F"/>
     <w:rsid w:val="00F37473"/>
     <w:rsid w:val="00F40E76"/>
     <w:rsid w:val="00F43C98"/>
+    <w:rsid w:val="00F4483A"/>
     <w:rsid w:val="00F44FE4"/>
     <w:rsid w:val="00F5089A"/>
     <w:rsid w:val="00F767A0"/>
     <w:rsid w:val="00F77F16"/>
     <w:rsid w:val="00F77FB7"/>
     <w:rsid w:val="00F81D3B"/>
     <w:rsid w:val="00F84EFA"/>
     <w:rsid w:val="00F87B01"/>
     <w:rsid w:val="00F902D3"/>
     <w:rsid w:val="00F90303"/>
     <w:rsid w:val="00F90475"/>
     <w:rsid w:val="00F925A1"/>
     <w:rsid w:val="00F92803"/>
     <w:rsid w:val="00F93733"/>
     <w:rsid w:val="00F95322"/>
     <w:rsid w:val="00F96ADB"/>
     <w:rsid w:val="00FA0EB7"/>
     <w:rsid w:val="00FA706F"/>
     <w:rsid w:val="00FB3AAF"/>
     <w:rsid w:val="00FB7759"/>
     <w:rsid w:val="00FC03FB"/>
     <w:rsid w:val="00FC5A7E"/>
     <w:rsid w:val="00FC6269"/>
     <w:rsid w:val="00FD24C8"/>
     <w:rsid w:val="00FD376F"/>
     <w:rsid w:val="00FD4DBF"/>
     <w:rsid w:val="00FE17C9"/>
     <w:rsid w:val="00FE3471"/>
     <w:rsid w:val="00FE4726"/>
     <w:rsid w:val="00FE5FCA"/>
     <w:rsid w:val="00FF034C"/>
     <w:rsid w:val="00FF1DFD"/>
     <w:rsid w:val="01C5E6A4"/>
     <w:rsid w:val="02486543"/>
+    <w:rsid w:val="036C72EB"/>
+    <w:rsid w:val="05E0CB30"/>
     <w:rsid w:val="06213A12"/>
     <w:rsid w:val="06C04B26"/>
     <w:rsid w:val="08FB4453"/>
     <w:rsid w:val="099A0210"/>
     <w:rsid w:val="09C4A710"/>
     <w:rsid w:val="09ED7DE3"/>
     <w:rsid w:val="0AB9B210"/>
     <w:rsid w:val="0AFC8CA8"/>
+    <w:rsid w:val="0B696B57"/>
     <w:rsid w:val="0C0D5954"/>
+    <w:rsid w:val="0C3EADD9"/>
     <w:rsid w:val="0CD92A1B"/>
     <w:rsid w:val="0D2B50AB"/>
     <w:rsid w:val="0D4E72F5"/>
+    <w:rsid w:val="0EAFD387"/>
     <w:rsid w:val="0EB74F3F"/>
     <w:rsid w:val="0FA8DE00"/>
     <w:rsid w:val="0FFDCEB9"/>
     <w:rsid w:val="1270103A"/>
     <w:rsid w:val="13850249"/>
+    <w:rsid w:val="13992816"/>
     <w:rsid w:val="156E6984"/>
     <w:rsid w:val="15ACCC22"/>
     <w:rsid w:val="15C31F3F"/>
+    <w:rsid w:val="1613F56C"/>
     <w:rsid w:val="1751BACF"/>
     <w:rsid w:val="17D80A5E"/>
     <w:rsid w:val="190FBA32"/>
     <w:rsid w:val="1921DA83"/>
     <w:rsid w:val="197D2899"/>
     <w:rsid w:val="1CB69079"/>
     <w:rsid w:val="1DAF2C4E"/>
+    <w:rsid w:val="1E2B7F97"/>
     <w:rsid w:val="1EA30230"/>
+    <w:rsid w:val="1F15F4C5"/>
     <w:rsid w:val="2000392C"/>
     <w:rsid w:val="284CEDCC"/>
     <w:rsid w:val="286861E8"/>
     <w:rsid w:val="2A4AAEF5"/>
     <w:rsid w:val="2A80F9E4"/>
     <w:rsid w:val="2A8D05F1"/>
     <w:rsid w:val="2B55BBAC"/>
+    <w:rsid w:val="2D763D2E"/>
+    <w:rsid w:val="2EC2C7EA"/>
     <w:rsid w:val="2F9B91B5"/>
     <w:rsid w:val="3007CD3F"/>
     <w:rsid w:val="31267795"/>
     <w:rsid w:val="31837884"/>
     <w:rsid w:val="31B51946"/>
     <w:rsid w:val="33A671D9"/>
+    <w:rsid w:val="35A16977"/>
     <w:rsid w:val="3784F922"/>
+    <w:rsid w:val="37FDD6E8"/>
     <w:rsid w:val="39804E5D"/>
+    <w:rsid w:val="3ADC55A6"/>
     <w:rsid w:val="3C6820AD"/>
     <w:rsid w:val="3D2760E4"/>
     <w:rsid w:val="3F0CB461"/>
     <w:rsid w:val="3FD48EED"/>
     <w:rsid w:val="401B0343"/>
+    <w:rsid w:val="40A7FB8A"/>
     <w:rsid w:val="41AAFCAB"/>
     <w:rsid w:val="4203091D"/>
     <w:rsid w:val="4489BD67"/>
     <w:rsid w:val="470AD1CD"/>
     <w:rsid w:val="4768B836"/>
     <w:rsid w:val="48F27474"/>
     <w:rsid w:val="493005AE"/>
     <w:rsid w:val="49476F23"/>
     <w:rsid w:val="49BB76AD"/>
+    <w:rsid w:val="4B97B12D"/>
+    <w:rsid w:val="4C68996C"/>
     <w:rsid w:val="4E5B6711"/>
     <w:rsid w:val="4FBDD093"/>
     <w:rsid w:val="51F46604"/>
     <w:rsid w:val="52044254"/>
     <w:rsid w:val="54C3B4F1"/>
     <w:rsid w:val="55DF0EAD"/>
     <w:rsid w:val="56ABE2B6"/>
     <w:rsid w:val="57CEE857"/>
     <w:rsid w:val="587B4D0B"/>
     <w:rsid w:val="59BC3A57"/>
     <w:rsid w:val="5A4359FD"/>
     <w:rsid w:val="5BEEA5A9"/>
     <w:rsid w:val="5ED07F13"/>
     <w:rsid w:val="613EF0AB"/>
+    <w:rsid w:val="617C38F2"/>
     <w:rsid w:val="61903BFB"/>
+    <w:rsid w:val="637C65A3"/>
     <w:rsid w:val="63A9EC84"/>
     <w:rsid w:val="63BD69DD"/>
+    <w:rsid w:val="6416F708"/>
+    <w:rsid w:val="64FF38F9"/>
     <w:rsid w:val="660C71B9"/>
     <w:rsid w:val="66695EE5"/>
     <w:rsid w:val="69506B72"/>
+    <w:rsid w:val="6967584D"/>
     <w:rsid w:val="6DEA7576"/>
     <w:rsid w:val="6F2EEAC9"/>
     <w:rsid w:val="6F99D8B9"/>
+    <w:rsid w:val="6FA7E1F4"/>
     <w:rsid w:val="71BA1D69"/>
     <w:rsid w:val="74F6605B"/>
     <w:rsid w:val="781E292B"/>
     <w:rsid w:val="78692967"/>
+    <w:rsid w:val="794A3E62"/>
+    <w:rsid w:val="79E1B3F5"/>
+    <w:rsid w:val="7D6AB4C8"/>
     <w:rsid w:val="7E9F6C87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -9300,51 +9411,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1482456506">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/koncernkontoret/kontakt-och-organisation/regiongemensamma-kontaktuppgifter/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koncernkontoret.processgrupp-fran.ide.till.breddinforande@vgregion.se" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittaidiariet.vgregion.se/GetDocument?diarienr=RS+2024-02796&amp;diarie_namn=Regionstyrelsen" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opengov.360online.com/Meetings/vgregion/File/Details/3918463.PDF?fileName=Strategisk%20plan%20f%C3%B6r%20Forskning%20och%20Utveckling%2C%20Utbildning%20och%20Innovation%20(FoUUI)%20inom%20h%C3%A4lso-%20och%20sjukv%C3%A5rd%20och%20tandv%C3%A5rd%20i%20V%C3%A4stra%20G%C3%B6talandsregionen%202025-2028&amp;fileSize=154848" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10135-794280002-23/surrogate/Strategi%20f%c3%b6r%20omst%c3%a4llningen%20av%20h%c3%a4lso-och%20sjukv%c3%a5rden%20i%20V%c3%a4stra%20G%c3%b6talandsregionen%202023%20-%202027.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/koncernkontoret/kontakt-och-organisation/regiongemensamma-kontaktuppgifter/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koncernkontoret.processgrupp-fran.ide.till.breddinforande@vgregion.se" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opengov.360online.com/Meetings/vgregion/File/Details/3918463.PDF?fileName=Strategisk%20plan%20f%C3%B6r%20Forskning%20och%20Utveckling%2C%20Utbildning%20och%20Innovation%20(FoUUI)%20inom%20h%C3%A4lso-%20och%20sjukv%C3%A5rd%20och%20tandv%C3%A5rd%20i%20V%C3%A4stra%20G%C3%B6talandsregionen%202025-2028&amp;fileSize=154848" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs10135-794280002-23/surrogate/Strategi%20f%c3%b6r%20omst%c3%a4llningen%20av%20h%c3%a4lso-och%20sjukv%c3%a5rden%20i%20V%c3%a4stra%20G%c3%b6talandsregionen%202023%20-%202027.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R7974d96ac01c4812" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R1406815d35e445d9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rb36cee5fbfb64f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/utveckling--uppfoljning/verksamhetsutveckling/stod-och-utveckling-av-vardens-processer/fran-ide-till-breddinforande/" TargetMode="External" Id="R43f7df8f13784a8d" /></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="Allmänt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -9553,58 +9664,61 @@
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0043351D"/>
     <w:rsid w:val="000033C0"/>
     <w:rsid w:val="00013CB2"/>
     <w:rsid w:val="000505BE"/>
     <w:rsid w:val="000A31AE"/>
     <w:rsid w:val="000A7A2D"/>
     <w:rsid w:val="001165ED"/>
     <w:rsid w:val="001D4DD2"/>
     <w:rsid w:val="002C2E61"/>
     <w:rsid w:val="0033459E"/>
     <w:rsid w:val="0034262A"/>
     <w:rsid w:val="00345CD7"/>
+    <w:rsid w:val="003C6796"/>
     <w:rsid w:val="0043351D"/>
     <w:rsid w:val="004F2C33"/>
     <w:rsid w:val="00525558"/>
     <w:rsid w:val="00533A05"/>
     <w:rsid w:val="00594377"/>
     <w:rsid w:val="006B5614"/>
     <w:rsid w:val="00703E1B"/>
     <w:rsid w:val="00745255"/>
+    <w:rsid w:val="008306B7"/>
+    <w:rsid w:val="00842BBD"/>
     <w:rsid w:val="008C21F1"/>
     <w:rsid w:val="00974437"/>
     <w:rsid w:val="00A32314"/>
     <w:rsid w:val="00AB2A3C"/>
     <w:rsid w:val="00AC18BE"/>
     <w:rsid w:val="00AE3404"/>
     <w:rsid w:val="00AF733D"/>
     <w:rsid w:val="00B72D9B"/>
     <w:rsid w:val="00BE04E1"/>
     <w:rsid w:val="00C075C3"/>
     <w:rsid w:val="00CA5739"/>
     <w:rsid w:val="00CF1553"/>
     <w:rsid w:val="00D17B0B"/>
     <w:rsid w:val="00D5283F"/>
     <w:rsid w:val="00DE4FD2"/>
     <w:rsid w:val="00E1308E"/>
     <w:rsid w:val="00E15801"/>
     <w:rsid w:val="00E60C61"/>
     <w:rsid w:val="00E70713"/>
     <w:rsid w:val="00EF17A6"/>
     <w:rsid w:val="00F224A7"/>
     <w:rsid w:val="00F41966"/>
     <w:rsid w:val="00F925A1"/>
   </w:rsids>
   <m:mathPr>
@@ -10339,31 +10453,31 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Behovs- och beredningsunderlag initiativ Hälso- och sjukvårdens digitalisering – MALL</dc:title>
   <dc:subject/>
   <dc:creator>Maria Berhe</dc:creator>
   <keywords/>
   <lastModifiedBy>Rickard Wass</lastModifiedBy>
-  <revision>196</revision>
+  <revision>220</revision>
   <lastPrinted>2024-05-24T13:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>