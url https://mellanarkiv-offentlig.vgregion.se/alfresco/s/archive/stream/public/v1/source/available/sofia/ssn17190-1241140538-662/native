--- v0 (2026-06-10)
+++ v1 (2026-09-25)
@@ -1,123 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId27"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="287" r:id="rId10"/>
-    <p:sldId id="264" r:id="rId11"/>
-[...14 lines deleted...]
-    <p:sldId id="281" r:id="rId26"/>
+    <p:sldId id="341" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="340" r:id="rId13"/>
+    <p:sldId id="342" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="338" r:id="rId17"/>
+    <p:sldId id="274" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="284" r:id="rId20"/>
+    <p:sldId id="289" r:id="rId21"/>
+    <p:sldId id="279" r:id="rId22"/>
+    <p:sldId id="273" r:id="rId23"/>
+    <p:sldId id="269" r:id="rId24"/>
+    <p:sldId id="285" r:id="rId25"/>
+    <p:sldId id="286" r:id="rId26"/>
+    <p:sldId id="281" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -172,1039 +177,361 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{8801B492-EEC1-C240-18E5-EFECB703EF5A}" name="Anni Hogedal" initials="AH" userId="S::annho126@vgregion.se::8eacbb4b-f572-40f1-a048-c06314344b7c" providerId="AD"/>
   <p188:author id="{EC775EC9-AA67-B69C-B960-E76806D2E647}" name="Elin Skoogh" initials="ES" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr loop="1" showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="E7E1DF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{1C86F0BF-9CE6-2F10-BC5A-049CC01AC6D0}" v="11" dt="2026-05-26T12:44:41.761"/>
-    <p1510:client id="{E6E611C4-97C3-40DC-931B-2A9C1FB6115F}" v="2" dt="2026-05-26T06:07:05.286"/>
+    <p1510:client id="{32C635A1-49B6-43C3-844A-FC499852B2E9}" v="73" dt="2026-09-24T14:28:55.914"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-[...25 lines deleted...]
-  <p:gridSpacing cx="72008" cy="72008"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml" Id="rId25" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml" Id="rId24" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml" Id="rId21" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml" Id="rId25" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId30" /><Relationship Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{703E76FA-9ED6-3D36-9FD8-6484CFF96D96}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{703E76FA-9ED6-3D36-9FD8-6484CFF96D96}" dt="2026-05-13T07:17:31.378" v="3"/>
+    <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{44822AE0-21EF-9823-51E5-36D21920BED7}"/>
+    <pc:docChg chg="mod addSld modSld">
+      <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{44822AE0-21EF-9823-51E5-36D21920BED7}" dt="2026-09-17T05:40:38.995" v="9" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldMasterChg chg="addSldLayout">
-[...24 lines deleted...]
-        <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{1C86F0BF-9CE6-2F10-BC5A-049CC01AC6D0}" dt="2026-05-26T12:44:31.620" v="10" actId="20577"/>
+      <pc:sldChg chg="addSp modSp new">
+        <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{44822AE0-21EF-9823-51E5-36D21920BED7}" dt="2026-09-17T05:40:38.995" v="9" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1309420468" sldId="269"/>
+          <pc:sldMk cId="3766189125" sldId="339"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{1C86F0BF-9CE6-2F10-BC5A-049CC01AC6D0}" dt="2026-05-26T12:44:31.620" v="10" actId="20577"/>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{44822AE0-21EF-9823-51E5-36D21920BED7}" dt="2026-09-17T05:40:38.995" v="9" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1309420468" sldId="269"/>
-[...15 lines deleted...]
-            <ac:spMk id="2" creationId="{2BA5D2B4-3DF2-5799-53C1-7ECEE1342B62}"/>
+            <pc:sldMk cId="3766189125" sldId="339"/>
+            <ac:spMk id="3" creationId="{634E47A7-25DF-42D7-4824-C1C7B6A71271}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
   <pc:docChgLst>
-    <pc:chgData name="Kristina Bauch Kroona" userId="S::krikr13@vgregion.se::7c5e825c-1201-4495-90e4-bb7a8b486daa" providerId="AD" clId="Web-{7B9823BC-5220-CD6E-5950-97339EF00120}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Kristina Bauch Kroona" userId="S::krikr13@vgregion.se::7c5e825c-1201-4495-90e4-bb7a8b486daa" providerId="AD" clId="Web-{7B9823BC-5220-CD6E-5950-97339EF00120}" dt="2026-05-13T14:42:34.245" v="1" actId="1076"/>
+    <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-24T14:28:55.914" v="254" actId="47"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp">
-[...214 lines deleted...]
-        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-05-26T06:05:58.634" v="695" actId="1076"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:56:55.353" v="236" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="973122448" sldId="266"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-05-26T06:05:56.855" v="694" actId="1076"/>
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:49:27.386" v="216" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="973122448" sldId="266"/>
             <ac:spMk id="7" creationId="{11DA7FC7-19DB-A0B4-58CA-8882A8815597}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="mod">
-          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-05-26T06:05:58.634" v="695" actId="1076"/>
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:56:55.353" v="236" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="973122448" sldId="266"/>
             <ac:picMk id="6" creationId="{C9AB401E-BC11-8C15-5DAA-1454E8E83D09}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:extLst>
-[...10 lines deleted...]
-        </pc:extLst>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod ord modTransition modClrScheme chgLayout">
-        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-05-26T06:06:19.271" v="699" actId="1076"/>
+      <pc:sldChg chg="addSp modSp del mod">
+        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-24T14:28:55.914" v="254" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="372656284" sldId="267"/>
+          <pc:sldMk cId="3766189125" sldId="339"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-05-26T06:06:17.066" v="698" actId="1076"/>
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:57:32.681" v="242" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="372656284" sldId="267"/>
+            <pc:sldMk cId="3766189125" sldId="339"/>
+            <ac:spMk id="3" creationId="{634E47A7-25DF-42D7-4824-C1C7B6A71271}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:57:42.158" v="244" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3766189125" sldId="339"/>
+            <ac:picMk id="4" creationId="{DEE25E83-67E1-855A-5EC9-3E1BD870C688}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
+        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:57:23.188" v="241" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3053005866" sldId="340"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:57:09.675" v="238" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3053005866" sldId="340"/>
+            <ac:spMk id="5" creationId="{0E99FD2E-0CB5-9274-CFBC-78F359CE9A85}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:57:06.895" v="237" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3053005866" sldId="340"/>
+            <ac:spMk id="7" creationId="{42CE4DFC-F53F-450D-F8F5-334A0AD1DC99}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:57:17.390" v="239" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3053005866" sldId="340"/>
+            <ac:spMk id="9" creationId="{3E3EE1D8-EE36-9E39-C2B8-97F5F500C442}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:57:23.188" v="241" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3053005866" sldId="340"/>
+            <ac:picMk id="11" creationId="{08F4F218-2EC8-D377-9F61-E7428AF2DFE2}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod ord">
+        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:56:41.499" v="234" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="347624421" sldId="341"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:56:41.499" v="234" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="347624421" sldId="341"/>
+            <ac:spMk id="7" creationId="{BADBE7C6-E63B-95C2-00B9-ED10F3476414}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-22T08:56:31.797" v="233" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="347624421" sldId="341"/>
+            <ac:picMk id="4" creationId="{E147B717-7FC4-0675-3994-7ED521623486}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod ord">
+        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-24T14:28:51.892" v="253" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2930835088" sldId="342"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-24T14:28:48.095" v="252" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2930835088" sldId="342"/>
+            <ac:spMk id="7" creationId="{2FC50F9F-9FC2-981D-A409-DE8ACE15E89E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-24T14:28:51.892" v="253" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2930835088" sldId="342"/>
+            <ac:picMk id="3" creationId="{FFFAC5AB-8CF9-907F-B032-BB83F17F8C2F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-09-24T14:28:36.198" v="250" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2930835088" sldId="342"/>
+            <ac:picMk id="6" creationId="{C3B0CB07-CEDE-B3A9-49AB-E46D4C285F34}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}"/>
+    <pc:docChg chg="delSld modSld sldOrd">
+      <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:47:45.817" v="40" actId="14100"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="del ord">
+        <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:42:37.955" v="12"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="744269368" sldId="264"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp ord">
+        <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:47:45.817" v="40" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="973122448" sldId="266"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:47:45.817" v="40" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="973122448" sldId="266"/>
             <ac:spMk id="7" creationId="{11DA7FC7-19DB-A0B4-58CA-8882A8815597}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-[...6 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod ord modTransition modClrScheme chgLayout">
-[...321 lines deleted...]
-        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-05-26T06:05:51.838" v="693" actId="1076"/>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:44:37.831" v="15"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="413041200" sldId="288"/>
         </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:41:58.392" v="10"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3766189125" sldId="339"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp ord">
+        <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:41:08.392" v="6"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3053005866" sldId="340"/>
+        </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-05-26T06:05:50.098" v="692" actId="1076"/>
+          <ac:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:40:28.766" v="4" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="413041200" sldId="288"/>
-            <ac:spMk id="7" creationId="{EF57BD4A-AC08-CB20-F048-032B750E96BA}"/>
+            <pc:sldMk cId="3053005866" sldId="340"/>
+            <ac:spMk id="7" creationId="{42CE4DFC-F53F-450D-F8F5-334A0AD1DC99}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="mod">
-[...18 lines deleted...]
-        </pc:extLst>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod modTransition modClrScheme modCm chgLayout">
-        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-05-26T06:06:59.224" v="711" actId="1076"/>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:39:15.469" v="1"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3366716036" sldId="289"/>
+          <pc:sldMk cId="347624421" sldId="341"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...26 lines deleted...]
-        </pc:extLst>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp del mod">
-        <pc:chgData name="Elin Skoogh" userId="503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="ADAL" clId="{2200C2EF-B80C-463D-9DEA-66D6DE90D680}" dt="2026-05-26T06:04:32.691" v="677" actId="47"/>
+      <pc:sldChg chg="ord">
+        <pc:chgData name="Elin Skoogh" userId="S::elila48@vgregion.se::503ff26a-f70f-4bbc-bf86-bca95d223546" providerId="AD" clId="Web-{CE06BC9D-50BA-86F0-5B02-8E47FFFC485C}" dt="2026-09-22T08:41:53.861" v="9"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2423759446" sldId="332"/>
-[...150 lines deleted...]
-          <pc:sldMk cId="1435006243" sldId="338"/>
+          <pc:sldMk cId="2882577652" sldId="342"/>
         </pc:sldMkLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1253,51 +580,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E1622A51-6D5F-43BD-BC70-BF2E3CFA857A}" type="datetimeFigureOut">
-              <a:t>5/26/2026</a:t>
+              <a:t>9/24/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1524,83 +851,91 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -1710,51 +1045,219 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>20</a:t>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="796927917"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1726911088"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4143909846"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
@@ -1844,391 +1347,589 @@
             <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="843863243"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FB45776-1B97-327E-65EF-2CB1A49446B6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Platshållare för bildobjekt 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AACB653-5A96-B15D-D990-6E56354B56DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Platshållare för anteckningar 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEBF6189-6537-D956-8957-FEB0CFC8CE83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US">
-[...94 lines deleted...]
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Ny från CFFA</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för bildnummer 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E9FCB3F-59EF-F150-5195-71B32E0D041C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
-              <a:rPr lang="en-US"/>
-              <a:t>10</a:t>
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:t>6</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2872532462"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2688879633"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US">
-[...8 lines deleted...]
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Ny från CFFA</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
-              <a:rPr lang="en-US"/>
-              <a:t>12</a:t>
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:t>8</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1884958734"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1262752942"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="sv-SE"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Kanske </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nikotinfri</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>dag</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>eller</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>rök</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>- och </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>nikotinfri</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>dag</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2872532462"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1884958734"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>13</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2642200259"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67D04BA3-68E1-6974-5E84-C512C5AFC18F}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1">
@@ -2273,70 +1974,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1EB1A68-4D1D-A78A-6831-BFF4B3DC18AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>14</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="890005449"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A3687FB-014E-2DB7-DA7E-DDDC4E335265}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
@@ -2384,228 +2085,60 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCB1320E-27FF-D679-5552-B457CB2198A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{097161CA-3EAE-4AD5-9DB0-B29B4116A6CA}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>15</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3848418323"/>
-      </p:ext>
-[...166 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1726911088"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -2766,51 +2299,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50A51ACA-B2BA-B692-048A-804F35BF39CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1276944E-AB70-B76B-D19D-13E8DD0321BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3054,51 +2587,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DADA4BB-EEAC-CAD8-E75D-236F892AC982}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C6B5DB2-AD65-8024-BB7A-AFBF787552CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3252,51 +2785,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E217E901-9CA8-30CA-A49F-6C7BAC738879}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{544AEB49-5EE5-4E07-6406-4308680D5028}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3460,51 +2993,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA41DFA8-1643-324D-494C-930A06E4DF6B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{327E533D-346E-EC5D-6BCD-C65B263B875C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3658,51 +3191,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E184B3F-9CBE-382B-0E82-AEC651797277}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A4F74F-7CE7-A6F9-17D5-3E67EBF36EAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4274,51 +3807,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0FA6C23-C587-1CD8-F24E-AD98418003D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FD501B7-B763-293A-E22B-EC571AEB7F11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4539,51 +4072,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBDE98D7-17EC-2058-6AA5-3E40C87E1167}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C38C0367-E93C-4DEB-5094-B1E6ABBAB47A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4951,51 +4484,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0EBA5D9-94BE-6507-1085-82CDB5FD3B8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70610DC4-74ED-12E6-0492-44DBAB8D7551}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5092,51 +4625,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C2E455C-4F38-88B0-6719-CF61CFFF672D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C83BCBB6-D654-2727-75D0-9E90367C98D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5205,51 +4738,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84A55186-4FFB-0BB9-5FDE-A5783F16C2D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C04EBDA2-9C07-266A-6CD7-13272ED7871B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5516,51 +5049,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{667D07F8-F591-2A4D-3E30-EEBDF754BC6F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3720B3B5-7F21-1A1E-FA6A-52101D1F0EAE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5761,51 +5294,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A8FDEC66-131F-4DD8-B507-560DAA8CA179}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-26</a:t>
+              <a:t>2026-09-24</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B4747A2-0C53-2767-D1CD-038602B35ADB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -6167,123 +5700,127 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -6292,84 +5829,84 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DA7FC7-19DB-A0B4-58CA-8882A8815597}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1245701" y="1536174"/>
             <a:ext cx="6061371" cy="3785652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Goda levnadsvanor gör skillnad för din hälsa.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Börja med något litet redan idag.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bildobjekt 3" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEC5FD78-D069-20C8-E724-ACD0C27704B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -6378,62 +5915,203 @@
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7307072" y="1141290"/>
             <a:ext cx="3785652" cy="3785652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3045564476"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="textruta 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DA7FC7-19DB-A0B4-58CA-8882A8815597}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1082039" y="1625534"/>
+            <a:ext cx="7384574" cy="3170099"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>Det är aldrig för sent för att sluta med tobak och nikotin! </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>Kroppen har en fantastisk förmåga att återhämta sig!</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Bildobjekt 4" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DA6A7D4-63E6-ACD7-D22F-A58E62646088}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8282432" y="1851682"/>
+            <a:ext cx="2717801" cy="2717801"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1517625305"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow" advTm="10000"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bildobjekt 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9AB401E-BC11-8C15-5DAA-1454E8E83D09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6471,344 +6149,344 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DA7FC7-19DB-A0B4-58CA-8882A8815597}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1101850" y="2486059"/>
             <a:ext cx="6192721" cy="1323439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Varje rökfri dag är en vinst </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>- för dig och din omgivning.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="372656284"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="textruta 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D43C81A-9492-89A7-6827-377181FEDD75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1184879" y="1918430"/>
             <a:ext cx="6719344" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>Ett </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>nikotinfritt</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t> liv </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>ökar</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>förutsättningarna</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t> till </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>fler</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>friska</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>levnadsår</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>bättre</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>munhälsa</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t> och </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>ökad</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0">
+              <a:rPr lang="en-US" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="4000" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>fertilitet</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" i="0" dirty="0">
+              <a:rPr lang="en-US" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" dirty="0">
+            <a:endParaRPr lang="en-US" sz="4000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="VGR Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l"/>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bildobjekt 2" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{700017D0-7FA4-88D8-DECE-29D8B8B14DB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -6819,51 +6497,51 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7775701" y="1711674"/>
             <a:ext cx="3075972" cy="3075972"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1435006243"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C6EA1FE-01CC-6ED2-F474-A4C09AA6A443}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
@@ -6872,98 +6550,98 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90CB8AF2-96CD-AD67-20BD-666198D12EA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1119754" y="2178040"/>
             <a:ext cx="8105934" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Prata med din vårdkontakt </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>om du vill ha stöd för att </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>sluta med tobak eller nikotin.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{541B4FAE-090F-A878-741C-20539712E255}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -6971,62 +6649,62 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8185540" y="1759047"/>
             <a:ext cx="2776978" cy="2776978"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="201239295"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFAAD374-579E-8670-B4E1-E23C55194046}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
@@ -7034,56 +6712,56 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{967FDE5B-146F-8356-4ED7-C0AE3998DD70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1091918" y="2342245"/>
             <a:ext cx="7298210" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Mindre eller ingen alkohol ger ett starkare immunförsvar, bättre sömn, minne och mer ork.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{960A4404-8039-7BAC-59B8-803DD7C79AF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
@@ -7094,62 +6772,62 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8105147" y="1780289"/>
             <a:ext cx="3297421" cy="3297421"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3095639038"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D507F8FB-96E7-5503-F5C8-3B0FC7980AC9}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
@@ -7157,56 +6835,56 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8348810A-1434-22DE-24B2-8A8A3A52955E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1231212" y="2062248"/>
             <a:ext cx="6417624" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>De kortsiktiga effekterna av alkohol överskuggas alltid av de långsiktiga och negativa konsekvenserna.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Bildobjekt 8" descr="En bild som visar skiss, design, konst&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1D4F398-F713-C649-ACAC-33295716FAF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
@@ -7217,62 +6895,62 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7751977" y="1529316"/>
             <a:ext cx="3442335" cy="3442335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2845059440"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABFEC522-5CF7-9667-E109-969756F58D74}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
@@ -7281,98 +6959,98 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C490E3B-6AEE-18AC-07E0-5399DAD50B92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1471897" y="2459504"/>
             <a:ext cx="8105934" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Prata med din vårdkontakt </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>om du vill ha stöd för att </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>dricka mindre alkohol.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D33E01E0-196D-B4BE-27D3-9F3035A191C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -7380,62 +7058,62 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7943125" y="1966688"/>
             <a:ext cx="2776978" cy="2776978"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3366716036"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD5D85C-24F9-CF4F-484C-5E84324D99E3}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
@@ -7443,72 +7121,72 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCA9FA46-E6C2-E0BC-C0C1-0E67F69D02EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1319714" y="1215190"/>
             <a:ext cx="6417624" cy="3785652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Det är vanligt att behöva stöd för att förändra en levnadsvana.</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Vill du ha stöd för att göra en förändring?</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F556439-55DC-6B0F-1823-AA7D62014CF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
@@ -7530,124 +7208,124 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2437624229"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF349249-E831-6006-0046-698391F83C7C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1052994" y="1684719"/>
             <a:ext cx="6477000" cy="2906712"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Liv och hälsa på 1177.se </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>För dig som vill läsa mer om goda levnadsvanor. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Bildobjekt 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C6E8BDB-58F6-4B06-069D-96C72C586DA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
@@ -7713,144 +7391,138 @@
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="sv-SE" b="1">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>1177.se/liv--halsa</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1532121938"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21343107-C2B1-93D0-E18E-3E657DCC2B4D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1179576" y="1498498"/>
             <a:ext cx="7954963" cy="3184525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
               <a:t>Matkassen</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:r>
-[...15 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans"/>
               </a:rPr>
-              <a:t> genom hela livet.</a:t>
+              <a:t>Bra mat för hälsa, miljö och </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE">
+                <a:latin typeface="VGR Sans"/>
+              </a:rPr>
+              <a:t>plånbok - genom hela livet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9F04414-02A4-B7F0-50AA-AD8600291D85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8367733" y="4430048"/>
             <a:ext cx="3025934" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -7919,62 +7591,245 @@
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront"/>
             <a:lightRig rig="contrasting" dir="t">
               <a:rot lat="0" lon="0" rev="4200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d prstMaterial="plastic">
             <a:bevelT w="381000" h="114300" prst="relaxedInset"/>
             <a:contourClr>
               <a:srgbClr val="969696"/>
             </a:contourClr>
           </a:sp3d>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1309420468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Bildobjekt 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9AB401E-BC11-8C15-5DAA-1454E8E83D09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-11069" t="-11069"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6893970" y="862498"/>
+            <a:ext cx="4135017" cy="4135017"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="textruta 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DA7FC7-19DB-A0B4-58CA-8882A8815597}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1163013" y="1841242"/>
+            <a:ext cx="6227987" cy="5016758"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>Lägg till en näve grönsaker </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>på tallriken. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>Det gör skillnad.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:endParaRPr lang="sv-SE" sz="4000" b="0" i="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3459171240"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow" advTm="10000"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A31ACEC4-E289-3978-A4F5-38268BFF21DB}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
@@ -7982,67 +7837,67 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7296D654-F048-3093-5950-708F1FAD2F32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1047117" y="1810322"/>
             <a:ext cx="6477000" cy="2906712"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Livsstilsverktyget </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Ett verktyg för att nå hälsosamma levnadsvanor. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bildobjekt 5" descr="En bild som visar skärmbild, mönster, cirkel, svart och vit&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F140D568-E4E1-C725-8C39-1B4090F3C94C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8130,245 +7985,62 @@
             </a:br>
             <a:r>
               <a:rPr lang="sv-SE" b="1" err="1">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>vastragotalandsregionen</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3217325592"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...182 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3124B1ED-48F7-15E9-4E9E-B58FD4E0B081}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
@@ -8376,75 +8048,75 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BA5D2B4-3DF2-5799-53C1-7ECEE1342B62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1079819" y="1712759"/>
             <a:ext cx="6562725" cy="2906713"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Hälsocoach online </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="sv-SE" dirty="0">
+              <a:rPr lang="sv-SE">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>För dig som vill ha personligt stöd av en hälsocoach.</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:rPr lang="sv-SE"/>
             </a:br>
-            <a:endParaRPr lang="sv-SE" dirty="0"/>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bildobjekt 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6618DEA-470C-A650-7B04-F6E7040EBBE4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -8553,62 +8225,62 @@
             <a:r>
               <a:rPr lang="sv-SE" b="1" err="1">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>kontaktkort</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" b="1">
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>/Halsocoach-online</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3265620240"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1418EF65-D690-62B2-5F06-4611CDB40A38}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
@@ -8617,73 +8289,73 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4818F62F-93FD-8852-B057-9928F66486C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1134587" y="2125594"/>
             <a:ext cx="6983572" cy="1938992"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Prata med din vårdkontakt </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>om du vill ha stöd kring levnadsvanor.</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Bildobjekt 4" descr="En bild som visar svart, mörker&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41FD9E90-234F-127B-958E-BFF952458D73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -8691,55 +8363,55 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7715823" y="1706601"/>
             <a:ext cx="2776978" cy="2776978"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3691359294"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
@@ -8784,152 +8456,152 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DA7FC7-19DB-A0B4-58CA-8882A8815597}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1036310" y="1720568"/>
             <a:ext cx="6495689" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Välj vatten till maten.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Det är e</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>nkelt,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>gott och snällt </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>mot kroppen.</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3720750387"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
@@ -8974,116 +8646,116 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DA7FC7-19DB-A0B4-58CA-8882A8815597}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1044515" y="1754156"/>
             <a:ext cx="7092006" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Kroppen gillar fullkorn! </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
-            <a:endParaRPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000" b="0" i="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Välj livsmedel med fullkorn när </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>du äter pasta, gryn och bröd</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1950415816"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53D457A6-2908-6438-A80C-05219A79FF92}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -9099,105 +8771,105 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD68046D-9A48-1152-03B7-714A9A821642}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1177790" y="1831754"/>
             <a:ext cx="6077697" cy="2554545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Är det svårt att välja livsmedel i</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>mataffären?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" b="0" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>Välj nyckelhålsmärkt!</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE" sz="4000" dirty="0">
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Bildobjekt 7" descr="En bild som visar Grafik, cirkel, design&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0AF1BBF-ECDC-B9D8-90FC-885C8566574D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -9205,703 +8877,784 @@
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7579728" y="1786034"/>
             <a:ext cx="2994596" cy="2994596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2481204006"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C65C7867-279B-75FE-2C62-F5E1BC692F1D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="textruta 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BADBE7C6-E63B-95C2-00B9-ED10F3476414}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1173559" y="1536173"/>
+            <a:ext cx="8777725" cy="3785652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>All rörelse räknas!</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>Även en liten ökning av fysisk </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>aktivitet har goda effekter på </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>hälsan och måendet. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Bildobjekt 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E147B717-7FC4-0675-3994-7ED521623486}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7684742" y="1876926"/>
+            <a:ext cx="3104147" cy="3104147"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="347624421"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
+      <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <p:transition spd="slow" advTm="10000"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bildobjekt 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9AB401E-BC11-8C15-5DAA-1454E8E83D09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6788423" y="1089135"/>
-            <a:ext cx="4135017" cy="4135017"/>
+            <a:off x="7368691" y="1556966"/>
+            <a:ext cx="3744068" cy="3744068"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DA7FC7-19DB-A0B4-58CA-8882A8815597}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1058248" y="1879372"/>
-            <a:ext cx="7608625" cy="2554545"/>
+            <a:off x="1397661" y="1691711"/>
+            <a:ext cx="5732481" cy="3170099"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="VGR Sans"/>
+              </a:rPr>
+              <a:t>Hur och när kan du få till </a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="4000" b="0" i="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="VGR Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr algn="l" rtl="0"/>
             <a:r>
-              <a:rPr lang="sv-SE" sz="4000" i="0" dirty="0">
+              <a:rPr lang="sv-SE" sz="4000" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
-[...12 lines deleted...]
-            <a:endParaRPr lang="sv-SE" sz="4000" i="0" dirty="0">
+                <a:latin typeface="VGR Sans"/>
+              </a:rPr>
+              <a:t>mer rörelse i din vardag?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0"/>
+            <a:endParaRPr lang="sv-SE" sz="4000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
-              <a:effectLst/>
               <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l" rtl="0"/>
-[...5 lines deleted...]
-              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+              </a:rPr>
+              <a:t>Det är bättre att göra lite än inget alls.</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:latin typeface="VGR Sans"/>
             </a:endParaRPr>
-          </a:p>
-[...30 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="744269368"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="973122448"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B980F6A-F36A-5F8E-B407-0E48A40A4D69}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DF6B876-7E93-CCDB-9FD3-52DD88183660}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="textruta 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF57BD4A-AC08-CB20-F048-032B750E96BA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42CE4DFC-F53F-450D-F8F5-334A0AD1DC99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1157847" y="1510699"/>
-            <a:ext cx="7305006" cy="3170099"/>
+            <a:off x="1101206" y="1090667"/>
+            <a:ext cx="7569274" cy="707886"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" rtl="0"/>
-[...17 lines deleted...]
-              <a:latin typeface="VGR Sans" pitchFamily="50" charset="0"/>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans"/>
+              </a:rPr>
+              <a:t>Fysisk aktivitet kan hjälpa vid:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="textruta 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E99FD2E-0CB5-9274-CFBC-78F359CE9A85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1101206" y="2067863"/>
+            <a:ext cx="8450980" cy="2554545"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" numCol="2">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Artros</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Diabetes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Högt blodtryck</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l" rtl="0"/>
-[...46 lines deleted...]
-              <a:t> förbättra sömnen.</a:t>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Depression</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Smärta</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="571500" indent="-571500">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Stress</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="textruta 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E3EE1D8-EE36-9E39-C2B8-97F5F500C442}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1125956" y="4268465"/>
+            <a:ext cx="7038100" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>…och många fler tillstånd</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Bildobjekt 7" descr="En bild som visar skiss, rita, Grafik, svart&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{957CBAB3-2633-D0FE-1898-DA7D262B6B47}"/>
+          <p:cNvPr id="11" name="Bildobjekt 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08F4F218-2EC8-D377-9F61-E7428AF2DFE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8002524" y="1251798"/>
-            <a:ext cx="3429000" cy="3429000"/>
+            <a:off x="8411510" y="2560867"/>
+            <a:ext cx="2330851" cy="2330851"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="413041200"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3053005866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{270E124D-9BF3-D2C0-472F-E0CA34016DAC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="textruta 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FC50F9F-9FC2-981D-A409-DE8ACE15E89E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="921411" y="942411"/>
+            <a:ext cx="7854289" cy="4401205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans"/>
+              </a:rPr>
+              <a:t>Fysisk aktivitet kan ersätta eller komplettera läkemedel.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:latin typeface="VGR Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans"/>
+              </a:rPr>
+              <a:t>Du kan få fysisk aktivitet på recept (FaR) som en del i din behandling.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="4000">
+              <a:latin typeface="VGR Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="4000">
+                <a:latin typeface="VGR Sans"/>
+              </a:rPr>
+              <a:t>Prata med din vårdkontakt!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Bildobjekt 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9AB401E-BC11-8C15-5DAA-1454E8E83D09}"/>
+          <p:cNvPr id="3" name="Bildobjekt 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFFAC5AB-8CF9-907F-B032-BB83F17F8C2F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect/>
-[...217 lines deleted...]
-          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8282432" y="1851682"/>
-            <a:ext cx="2717801" cy="2717801"/>
+            <a:off x="8936301" y="1959427"/>
+            <a:ext cx="2375861" cy="2375861"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1517625305"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2930835088"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-    <mc:Choice Requires="p14">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" Requires="p14">
       <p:transition spd="slow" p14:dur="2000" advTm="10000"/>
     </mc:Choice>
-    <mc:Fallback xmlns="">
+    <mc:Fallback>
       <p:transition spd="slow" advTm="10000"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -10476,96 +10229,92 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-  <Words>400</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>65</Paragraphs>
-[...1 lines deleted...]
-  <Notes>10</Notes>
+  <Slides>22</Slides>
+  <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="23" baseType="lpstr">
       <vt:lpstr>Office-tema</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Liv och hälsa på 1177.se   För dig som vill läsa mer om goda levnadsvanor. </vt:lpstr>
       <vt:lpstr>Matkassen  Bra mat för hälsa, miljö och  plånbok - genom hela livet.</vt:lpstr>
       <vt:lpstr>Livsstilsverktyget   Ett verktyg för att nå hälsosamma levnadsvanor. </vt:lpstr>
       <vt:lpstr>Hälsocoach online   För dig som vill ha personligt stöd av en hälsocoach. </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Bildspel väntrum levnadsvanor 2026</dc:title>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Elin Skoogh</lastModifiedBy>
-  <revision>6</revision>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>