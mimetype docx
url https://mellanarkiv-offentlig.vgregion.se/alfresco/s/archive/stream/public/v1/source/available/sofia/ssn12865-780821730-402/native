--- v0 (2025-10-31)
+++ v1 (2026-10-22)
@@ -5,2301 +5,2278 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2B62276A" w14:textId="77777777" w:rsidR="00670573" w:rsidRPr="007A2B90" w:rsidRDefault="00670573" w:rsidP="00186B62">
+    <w:p w:rsidRPr="007A2B90" w:rsidR="00670573" w:rsidP="00186B62" w:rsidRDefault="00670573" w14:paraId="2B62276A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00670573" w:rsidRPr="007A2B90" w:rsidSect="009A65B9">
+        <w:sectPr w:rsidRPr="007A2B90" w:rsidR="00670573" w:rsidSect="009A65B9">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
-          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1276" w:left="1134" w:header="709" w:footer="567" w:gutter="227"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B62276B" w14:textId="01058E27" w:rsidR="00670573" w:rsidRPr="007A2B90" w:rsidRDefault="004D5F6F" w:rsidP="00186B62">
+    <w:p w:rsidRPr="007A2B90" w:rsidR="00670573" w:rsidP="00186B62" w:rsidRDefault="004D5F6F" w14:paraId="2B62276B" w14:textId="01058E27">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2B90">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Regional k</w:t>
       </w:r>
-      <w:r w:rsidR="008C0585" w:rsidRPr="007A2B90">
+      <w:r w:rsidRPr="007A2B90" w:rsidR="008C0585">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ons</w:t>
       </w:r>
-      <w:r w:rsidR="007D7556" w:rsidRPr="007A2B90">
+      <w:r w:rsidRPr="007A2B90" w:rsidR="007D7556">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="008C0585" w:rsidRPr="007A2B90">
+      <w:r w:rsidRPr="007A2B90" w:rsidR="008C0585">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>kvensbeskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B62276C" w14:textId="77777777" w:rsidR="00670573" w:rsidRPr="007A2B90" w:rsidRDefault="00670573" w:rsidP="00186B62">
+    <w:p w:rsidRPr="007A2B90" w:rsidR="00670573" w:rsidP="00186B62" w:rsidRDefault="00670573" w14:paraId="2B62276C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2B90">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Datum ÅÅÅÅ-MM-DD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B622771" w14:textId="702DB5F7" w:rsidR="00670573" w:rsidRPr="007A2B90" w:rsidRDefault="00670573" w:rsidP="00186B62">
+    <w:p w:rsidRPr="007A2B90" w:rsidR="00670573" w:rsidP="00186B62" w:rsidRDefault="00670573" w14:paraId="2B622771" w14:textId="702DB5F7">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2B90">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Diarienummer </w:t>
       </w:r>
-      <w:r w:rsidR="004D6D29" w:rsidRPr="007A2B90">
+      <w:r w:rsidRPr="007A2B90" w:rsidR="004D6D29">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">HS </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00553250" w:rsidRPr="007A2B90">
+      <w:r w:rsidRPr="007A2B90" w:rsidR="00553250">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ÅÅÅÅ-nnnnn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2B622772" w14:textId="03A9EC0B" w:rsidR="00670573" w:rsidRPr="007A2B90" w:rsidRDefault="00670573" w:rsidP="00186B62">
+    <w:p w:rsidRPr="007A2B90" w:rsidR="00670573" w:rsidP="00186B62" w:rsidRDefault="00670573" w14:paraId="2B622772" w14:textId="03A9EC0B">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2B90">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B622773" w14:textId="0DF87192" w:rsidR="00670573" w:rsidRPr="007A2B90" w:rsidRDefault="00670573" w:rsidP="00186B62">
+    <w:p w:rsidRPr="007A2B90" w:rsidR="00670573" w:rsidP="00186B62" w:rsidRDefault="00670573" w14:paraId="2B622773" w14:textId="0DF87192">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2B90">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102760BE" w14:textId="4DD05B9E" w:rsidR="004D5F6F" w:rsidRPr="007A2B90" w:rsidRDefault="00F53AD4" w:rsidP="00186B62">
+    <w:p w:rsidRPr="007A2B90" w:rsidR="004D5F6F" w:rsidP="00186B62" w:rsidRDefault="00F53AD4" w14:paraId="102760BE" w14:textId="4DD05B9E">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="004D5F6F" w:rsidRPr="007A2B90" w:rsidSect="000F2C54">
+        <w:sectPr w:rsidRPr="007A2B90" w:rsidR="004D5F6F" w:rsidSect="000F2C54">
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
           <w:pgMar w:top="1304" w:right="1134" w:bottom="397" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:num="2" w:space="708"/>
+          <w:cols w:space="708" w:num="2"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2B90">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2B11FC" w14:textId="77777777" w:rsidR="004D5F6F" w:rsidRPr="007A2B90" w:rsidRDefault="004D5F6F" w:rsidP="00186B62">
+    <w:p w:rsidRPr="007A2B90" w:rsidR="004D5F6F" w:rsidP="00186B62" w:rsidRDefault="004D5F6F" w14:paraId="4D2B11FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sidhuvud"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="004D5F6F" w:rsidRPr="007A2B90" w:rsidSect="000F2C54">
+        <w:sectPr w:rsidRPr="007A2B90" w:rsidR="004D5F6F" w:rsidSect="000F2C54">
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
           <w:pgMar w:top="1304" w:right="1134" w:bottom="397" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:num="2" w:space="708"/>
+          <w:cols w:space="708" w:num="2"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69BB2367" w14:textId="3B3E14A5" w:rsidR="00BF4E91" w:rsidRDefault="00BF4E91" w:rsidP="00186B62">
+    <w:p w:rsidR="00BF4E91" w:rsidP="00186B62" w:rsidRDefault="00BF4E91" w14:paraId="69BB2367" w14:textId="3B3E14A5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>En regional konsekvensbeskrivning ska alltid utarbetas före beslut tas om implementering av regional riktlinje</w:t>
       </w:r>
       <w:r w:rsidR="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>/regional medicinsk riktlinje/</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>regional rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="00610365">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D27DC7" w14:textId="77777777" w:rsidR="00BF4E91" w:rsidRDefault="00BF4E91" w:rsidP="00186B62">
+    <w:p w:rsidR="00BF4E91" w:rsidP="00186B62" w:rsidRDefault="00BF4E91" w14:paraId="75D27DC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3088EC42" w14:textId="03C5170B" w:rsidR="00BF4E91" w:rsidRPr="003A1B01" w:rsidRDefault="00BF4E91" w:rsidP="00186B62">
+    <w:p w:rsidRPr="003A1B01" w:rsidR="00BF4E91" w:rsidP="00186B62" w:rsidRDefault="00BF4E91" w14:paraId="3088EC42" w14:textId="03C5170B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">En regional konsekvensbeskrivning är en beskrivning av de viktigaste konsekvenserna för hälso- och sjukvården i regionen till följd av en ny, eller mycket omarbetad befintlig, </w:t>
       </w:r>
-      <w:r w:rsidR="003A1B01" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>regional riktlinje/regional medicinsk riktlinje/regional rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Beskrivningen bygger på en gapanalys där riktlinjen eller rutinen ställs i relation till vårdpraxis i regionen. Konsekvensbeskrivningen är en central del i underlaget för beslut om, </w:t>
       </w:r>
-      <w:r w:rsidR="003A1B01" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">regional riktlinje/regional medicinsk riktlinje/regional rutin. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">och ska redovisas separat, det vill säga skild från aktuell riktlinje/rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373B7641" w14:textId="2E01FD62" w:rsidR="00BF4E91" w:rsidRPr="003A1B01" w:rsidRDefault="00BF4E91" w:rsidP="00186B62">
+    <w:p w:rsidRPr="003A1B01" w:rsidR="00BF4E91" w:rsidP="00186B62" w:rsidRDefault="00BF4E91" w14:paraId="373B7641" w14:textId="2E01FD62">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Konsekvensbeskrivningen ska innehålla alla delar i strukturen nedan. Om gapanalysen visar att en ny regional riktlinje/RMR/regional rutin inte förväntas få några konsekvenser för till exempel verksamhet, organisation eller ekonomi så behöver bara en kortfattat beskrivning göras under respektive rubrik. Om information saknas motiveras </w:t>
       </w:r>
-      <w:r w:rsidR="003A1B01" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">det kort </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">under respektive rubrik. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17041D6C" w14:textId="77777777" w:rsidR="00BF4E91" w:rsidRDefault="00BF4E91" w:rsidP="00186B62">
+    <w:p w:rsidR="00BF4E91" w:rsidP="00186B62" w:rsidRDefault="00BF4E91" w14:paraId="17041D6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A113788" w14:textId="417B0376" w:rsidR="00BF4E91" w:rsidRPr="003A1B01" w:rsidRDefault="00863465" w:rsidP="00186B62">
+    <w:p w:rsidRPr="003A1B01" w:rsidR="00BF4E91" w:rsidP="00186B62" w:rsidRDefault="00863465" w14:paraId="3A113788" w14:textId="417B0376">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Besvara tillämpliga frågor. </w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E91" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00BF4E91">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Ta bort kursiverad hjälptext vid färdigställande</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E91" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00BF4E91">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDA3402" w14:textId="77777777" w:rsidR="00F95CDC" w:rsidRPr="00610365" w:rsidRDefault="00F95CDC" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00610365" w:rsidR="00F95CDC" w:rsidP="00186B62" w:rsidRDefault="00F95CDC" w14:paraId="6CDA3402" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D61DDDA" w14:textId="6852DDF9" w:rsidR="00BF4E91" w:rsidRPr="00E560A6" w:rsidRDefault="00BE30A5" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00E560A6" w:rsidR="00BF4E91" w:rsidP="00186B62" w:rsidRDefault="00BE30A5" w14:paraId="5D61DDDA" w14:textId="6852DDF9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Skriv t</w:t>
       </w:r>
-      <w:r w:rsidR="07144DAE" w:rsidRPr="6781B54C">
+      <w:r w:rsidRPr="6781B54C" w:rsidR="07144DAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>itel</w:t>
       </w:r>
-      <w:r w:rsidR="0DD5437F" w:rsidRPr="6781B54C">
+      <w:r w:rsidRPr="6781B54C" w:rsidR="0DD5437F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>här</w:t>
       </w:r>
       <w:r w:rsidR="00610365">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0DD5437F" w:rsidRPr="6781B54C">
+      <w:r w:rsidRPr="6781B54C" w:rsidR="0DD5437F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ange titeln för den </w:t>
       </w:r>
-      <w:r w:rsidR="0DD5437F" w:rsidRPr="6781B54C">
+      <w:r w:rsidRPr="6781B54C" w:rsidR="0DD5437F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>regionala riktlinjen/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0DD5437F" w:rsidRPr="6781B54C">
+      <w:r w:rsidRPr="6781B54C" w:rsidR="0DD5437F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>RMR:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0DD5437F" w:rsidRPr="6781B54C">
+      <w:r w:rsidRPr="6781B54C" w:rsidR="0DD5437F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>/regionala rutinen</w:t>
       </w:r>
-      <w:r w:rsidR="0DD5437F" w:rsidRPr="6781B54C">
+      <w:r w:rsidRPr="6781B54C" w:rsidR="0DD5437F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C774496" w14:textId="77777777" w:rsidR="00C22920" w:rsidRPr="007A2B90" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidRPr="007A2B90" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="4C774496" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A116B50" w14:textId="5917C6B4" w:rsidR="00BF4E91" w:rsidRPr="003A1B01" w:rsidRDefault="00DA2E8B" w:rsidP="00186B62">
+    <w:p w:rsidRPr="003A1B01" w:rsidR="00BF4E91" w:rsidP="00186B62" w:rsidRDefault="00DA2E8B" w14:paraId="6A116B50" w14:textId="5917C6B4">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bakgrund/s</w:t>
       </w:r>
-      <w:r w:rsidR="00C22920" w:rsidRPr="00BE1BCB">
+      <w:r w:rsidRPr="00BE1BCB" w:rsidR="00C22920">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ammanfattning:</w:t>
       </w:r>
-      <w:r w:rsidR="00C22920" w:rsidRPr="00BE1BCB">
+      <w:r w:rsidRPr="00BE1BCB" w:rsidR="00C22920">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00654184" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00654184">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Här </w:t>
       </w:r>
       <w:r w:rsidR="00A73C46">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>beskrivs</w:t>
       </w:r>
-      <w:r w:rsidR="00654184" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00654184">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F30DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kortfattat </w:t>
       </w:r>
       <w:r w:rsidR="00A73C46">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orsaken</w:t>
       </w:r>
       <w:r w:rsidR="00F30DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> till framtagandet</w:t>
       </w:r>
       <w:r w:rsidR="00387901">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> så att </w:t>
       </w:r>
-      <w:r w:rsidR="00387901" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00387901">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>riktlinjen/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00387901" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00387901">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RMR:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00387901" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00387901">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/regionala rutinen</w:t>
       </w:r>
       <w:r w:rsidR="00387901">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan härledas</w:t>
       </w:r>
       <w:r w:rsidR="008B1176">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> till ett uppdrag. </w:t>
       </w:r>
       <w:r w:rsidR="00387901">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sammanfatta </w:t>
       </w:r>
-      <w:r w:rsidR="00654184" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00654184">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de viktigaste konsekvenserna och förändringsbehoven till följd av den</w:t>
       </w:r>
       <w:r w:rsidR="008B1176">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nya</w:t>
       </w:r>
-      <w:r w:rsidR="00654184" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00654184">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E91" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00BF4E91">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regional</w:t>
       </w:r>
-      <w:r w:rsidR="00863465" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00863465">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E91" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00BF4E91">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> riktlinje</w:t>
       </w:r>
-      <w:r w:rsidR="00863465" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00863465">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00863465" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00863465">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RMR:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00863465" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00863465">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/regionala</w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E91" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00BF4E91">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rutinen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168F19A4" w14:textId="77946AD9" w:rsidR="00C22920" w:rsidRPr="00BE1BCB" w:rsidRDefault="00E5425D" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00E5425D" w14:paraId="168F19A4" w14:textId="77946AD9">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>din text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6228297B" w14:textId="77777777" w:rsidR="00E560A6" w:rsidRPr="00BE1BCB" w:rsidRDefault="00E560A6" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00E560A6" w:rsidP="00186B62" w:rsidRDefault="00E560A6" w14:paraId="6228297B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B60321D" w14:textId="58322C14" w:rsidR="00BF4E91" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidR="00BF4E91" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="4B60321D" w14:textId="58322C14">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Författare:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F31E08" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00F31E08">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Namn funktion och organisationstillhörighet på den</w:t>
       </w:r>
-      <w:r w:rsidR="001E663A" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="001E663A">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> person</w:t>
       </w:r>
-      <w:r w:rsidR="00F31E08" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00F31E08">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> som </w:t>
       </w:r>
-      <w:r w:rsidR="00E5425D" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00E5425D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>ansvarar för konsekvensbeskrivningens innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073D655C" w14:textId="7DC1F15B" w:rsidR="00C22920" w:rsidRDefault="00077653" w:rsidP="00186B62">
+    <w:p w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00077653" w14:paraId="073D655C" w14:textId="7DC1F15B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:t>din text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479B2679" w14:textId="261FDD94" w:rsidR="00E5425D" w:rsidRDefault="00E5425D" w:rsidP="00186B62">
+    <w:p w:rsidR="00E5425D" w:rsidP="00186B62" w:rsidRDefault="00E5425D" w14:paraId="479B2679" w14:textId="261FDD94">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42EBC98A" w14:textId="323D463F" w:rsidR="001E663A" w:rsidRPr="003A1B01" w:rsidRDefault="00F31E08" w:rsidP="00186B62">
+    <w:p w:rsidRPr="003A1B01" w:rsidR="001E663A" w:rsidP="00186B62" w:rsidRDefault="00F31E08" w14:paraId="42EBC98A" w14:textId="323D463F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Arbetsgrupp: </w:t>
       </w:r>
-      <w:r w:rsidR="00E5425D" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00E5425D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Namn funktion och organisationstillhörighet på </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="001E663A" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="001E663A">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> funktioner, och deras organisationstillhörigheter,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E5425D" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00E5425D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">som medverkat i framtagandet av </w:t>
       </w:r>
       <w:r w:rsidR="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>riktlinjen/rutinen</w:t>
       </w:r>
-      <w:r w:rsidR="001E663A" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="001E663A">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6F5720" w14:textId="15998E7F" w:rsidR="00363DAD" w:rsidRPr="003A1B01" w:rsidRDefault="003A1B01" w:rsidP="00186B62">
+    <w:p w:rsidRPr="003A1B01" w:rsidR="00363DAD" w:rsidP="00186B62" w:rsidRDefault="003A1B01" w14:paraId="0C6F5720" w14:textId="15998E7F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskriv </w:t>
       </w:r>
       <w:r w:rsidR="008B1176">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">också om och </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">hur riktlinjen/rutinen </w:t>
       </w:r>
-      <w:r w:rsidR="00BF4E91" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00BF4E91">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>har stämts av</w:t>
       </w:r>
-      <w:r w:rsidR="001E663A" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="001E663A">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001E663A" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="001E663A">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>framtagandet</w:t>
       </w:r>
       <w:r w:rsidR="006F3334">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001E663A" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="001E663A">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2F8446A4" w14:textId="22E44F31" w:rsidR="00E5425D" w:rsidRPr="00BE1BCB" w:rsidRDefault="00F31E08" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00E5425D" w:rsidP="00186B62" w:rsidRDefault="00F31E08" w14:paraId="2F8446A4" w14:textId="22E44F31">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:t>din text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59662C19" w14:textId="77777777" w:rsidR="00C22920" w:rsidRPr="00BE1BCB" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="59662C19" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="352363DD" w14:textId="658D1C69" w:rsidR="00C1479A" w:rsidRPr="00BE1BCB" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C1479A" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="352363DD" w14:textId="658D1C69">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Konsekvenser:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Här beskrivs konsekvenserna av att nuvarande vårdpraxis i regionen anpassas till förslaget till </w:t>
       </w:r>
-      <w:r w:rsidR="0074234E" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="0074234E">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>riktlinje/rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>. Konsekvensern</w:t>
       </w:r>
-      <w:r w:rsidR="00654184" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="00654184">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>a beskrivs i följande fyra avsnitt</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF17715" w14:textId="77777777" w:rsidR="00C22920" w:rsidRPr="00BE1BCB" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="5CF17715" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="081B7923" w14:textId="77777777" w:rsidR="00107893" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidR="00107893" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="081B7923" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patientnytta/-risker</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Här anges vilken patientnytta och vilka risker som de föreslagna medicinska åtgärderna i riktlinjen</w:t>
       </w:r>
-      <w:r w:rsidR="0074234E" w:rsidRPr="003A1B01">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003A1B01" w:rsidR="0074234E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>/rutinen</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> medför.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E3B57D" w14:textId="7DF289D7" w:rsidR="00D56734" w:rsidRPr="00BE1BCB" w:rsidRDefault="00E5425D" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00D56734" w:rsidP="00186B62" w:rsidRDefault="00E5425D" w14:paraId="63E3B57D" w14:textId="7DF289D7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:ind w:right="-1" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>din text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C83F31" w14:textId="77777777" w:rsidR="00C1479A" w:rsidRPr="00BE1BCB" w:rsidRDefault="00C1479A" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C1479A" w:rsidP="00186B62" w:rsidRDefault="00C1479A" w14:paraId="62C83F31" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59070147" w14:textId="77777777" w:rsidR="00107893" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidR="00107893" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="59070147" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Etiska aspekter:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Påverkas patienternas autonomi och integritet negativt av de</w:t>
       </w:r>
-      <w:r w:rsidR="0074234E" w:rsidRPr="003A1B01">
+      <w:r w:rsidRPr="003A1B01" w:rsidR="0074234E">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>n föreslagna riktlinjen/rutinen</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1B01">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>? Besvara denna fråga och ange, om så är fallet, vilka åtgärder som behöver genomföras för att stärka patienternas autonomi och integritet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A46001" w14:textId="40246AE2" w:rsidR="00C22920" w:rsidRPr="00BE1BCB" w:rsidRDefault="00396594" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00396594" w14:paraId="02A46001" w14:textId="40246AE2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720" w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>din text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9BE3C6" w14:textId="77777777" w:rsidR="00C1479A" w:rsidRPr="00BE1BCB" w:rsidRDefault="00C1479A" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C1479A" w:rsidP="00186B62" w:rsidRDefault="00C1479A" w14:paraId="6E9BE3C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71943C62" w14:textId="58FC1C3F" w:rsidR="003A1B01" w:rsidRPr="003A1B01" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidRPr="003A1B01" w:rsidR="003A1B01" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="71943C62" w14:textId="58FC1C3F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Verksamhets- och organisatoriska konsekvenser</w:t>
       </w:r>
-      <w:r w:rsidR="000F7761" w:rsidRPr="00BE1BCB">
+      <w:r w:rsidRPr="00BE1BCB" w:rsidR="000F7761">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Här anges de verksamhetsförändringar och organisatoriska förändringar som en anpassning av verksamheten till riktlinje</w:t>
       </w:r>
-      <w:r w:rsidR="004D5F6F" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="004D5F6F">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="004D5F6F" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="004D5F6F">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>rutinen</w:t>
       </w:r>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> medför. Det kan handla om </w:t>
       </w:r>
-      <w:r w:rsidR="00186B62" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00186B62">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>till exempel</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> koncentration eller decentralisering av verksamheten i regionen, förändring i ansvarsgränser </w:t>
       </w:r>
-      <w:r w:rsidR="00EE119F" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00EE119F">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>mellan vårdnivåer och</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> förändrade uppdrag för olika type</w:t>
       </w:r>
-      <w:r w:rsidR="004D5F6F" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="004D5F6F">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">r av kompetenser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6F40C9" w14:textId="4E280D54" w:rsidR="00107893" w:rsidRPr="00107893" w:rsidRDefault="004D5F6F" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00107893" w:rsidR="00107893" w:rsidP="00186B62" w:rsidRDefault="004D5F6F" w14:paraId="7D6F40C9" w14:textId="4E280D54">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720" w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Om en konsekvens</w:t>
       </w:r>
-      <w:r w:rsidR="00C22920" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00C22920">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>är</w:t>
       </w:r>
-      <w:r w:rsidR="00C22920" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00C22920">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> att vissa delar av nuvarande vårdpraxis kan utmönstras helt eller delvis ska detta anges</w:t>
       </w:r>
-      <w:r w:rsidR="00C22920" w:rsidRPr="00BE1BCB">
+      <w:r w:rsidRPr="00BE1BCB" w:rsidR="00C22920">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E5425D" w:rsidRPr="00E5425D">
+      <w:r w:rsidRPr="00E5425D" w:rsidR="00E5425D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F126C3" w14:textId="17AA5AEF" w:rsidR="00C22920" w:rsidRPr="00BE1BCB" w:rsidRDefault="00107893" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00107893" w14:paraId="32F126C3" w14:textId="17AA5AEF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720" w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>din text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C946186" w14:textId="77777777" w:rsidR="00C1479A" w:rsidRPr="00BE1BCB" w:rsidRDefault="00C1479A" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C1479A" w:rsidP="00186B62" w:rsidRDefault="00C1479A" w14:paraId="3C946186" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D10DA2" w14:textId="623D17A1" w:rsidR="00C1479A" w:rsidRPr="00863465" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00863465" w:rsidR="00C1479A" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="17D10DA2" w14:textId="623D17A1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kostnadsförändringar:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Här anges aktuella kostnadsförändringar för berörda utförare till följd av den nya riktlinjen</w:t>
       </w:r>
-      <w:r w:rsidR="004D5F6F" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="004D5F6F">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>/rutinen</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Både tillkommande kostnader och avgående kostnader till följd av effektivisering/utmönstring redovisas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00107893" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00107893">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Om b</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">ehov </w:t>
       </w:r>
-      <w:r w:rsidR="00107893" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00107893">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">finns i form av </w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">investeringar i utrustning, lokaler, material </w:t>
       </w:r>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> antal och kostnad för drift resp</w:t>
       </w:r>
-      <w:r w:rsidR="00602053" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00602053">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> kapital</w:t>
       </w:r>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00107893" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00107893">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Om behov finns av u</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">tökning/förändring av personal </w:t>
       </w:r>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> typ av personalkate</w:t>
       </w:r>
-      <w:r w:rsidR="0074234E" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0074234E">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">gori, antal heltidstjänster/alt </w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>timmar och kostnad för lön, sociala avgifter och övriga personalkostnader</w:t>
       </w:r>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00107893" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00107893">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Om behov finns av u</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">tökning/förändring av undersökningar/behandlingar </w:t>
       </w:r>
-      <w:r w:rsidR="00186B62" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00186B62">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>etcetera</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – typ, antal och kostnad</w:t>
       </w:r>
-      <w:r w:rsidR="00107893" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00107893">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">använd gärna Socialstyrelsens klassificering och koder; KVÅ, ICD </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
-      <w:r w:rsidR="00602053" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00602053">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0CFD99" w14:textId="77777777" w:rsidR="00107893" w:rsidRPr="00863465" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00863465" w:rsidR="00107893" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="3D0CFD99" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720" w:right="-1"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Andra tillkommande/avgående kostnader uppdelat på engångskostnader och löpande kostnader</w:t>
       </w:r>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E5425D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00E5425D">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6CC291" w14:textId="6B9B3A00" w:rsidR="00C1479A" w:rsidRPr="00107893" w:rsidRDefault="00107893" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00107893" w:rsidR="00C1479A" w:rsidP="00186B62" w:rsidRDefault="00107893" w14:paraId="4B6CC291" w14:textId="6B9B3A00">
       <w:pPr>
         <w:ind w:left="720" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t>din text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360DD337" w14:textId="77777777" w:rsidR="00C1479A" w:rsidRPr="00BE1BCB" w:rsidRDefault="00C1479A" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C1479A" w:rsidP="00186B62" w:rsidRDefault="00C1479A" w14:paraId="360DD337" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D52E59" w14:textId="7559A970" w:rsidR="00FB2185" w:rsidRPr="00EE119F" w:rsidRDefault="00F95CDC" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00EE119F" w:rsidR="00FB2185" w:rsidP="00186B62" w:rsidRDefault="00F95CDC" w14:paraId="34D52E59" w14:textId="7559A970">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kriterier för ordnat införande uppfyllda</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00103625" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00103625">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>En bedömning ska även göras av om</w:t>
       </w:r>
-      <w:r w:rsidR="0032089C" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0032089C">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordnat införande</w:t>
       </w:r>
-      <w:r w:rsidR="0032089C" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0032089C">
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="0032089C" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0032089C">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> är aktuellt och om</w:t>
       </w:r>
-      <w:r w:rsidR="00103625" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00103625">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> kriterier för är uppfyllda. Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00103625" w:rsidRPr="00863465">
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="00863465" w:rsidR="00103625">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs/>
             <w:i/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Kriterier för ordnat införande</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00103625" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00103625">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00863465" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00863465">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0037469D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0037469D">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Ange ”Ja” eller ”Nej, inte aktuellt”</w:t>
       </w:r>
-      <w:r w:rsidR="00FB2185" w:rsidRPr="00BE1BCB">
+      <w:r w:rsidRPr="00BE1BCB" w:rsidR="00FB2185">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0032089C" w:rsidRPr="00BE1BCB">
+      <w:r w:rsidRPr="00BE1BCB" w:rsidR="0032089C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00107893">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00107893">
         <w:t>din text</w:t>
       </w:r>
-      <w:r w:rsidR="0032089C" w:rsidRPr="00BE1BCB">
+      <w:r w:rsidRPr="00BE1BCB" w:rsidR="0032089C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323EB142" w14:textId="67316C00" w:rsidR="00863465" w:rsidRPr="00863465" w:rsidRDefault="00C22920" w:rsidP="002422A6">
+    <w:p w:rsidRPr="00863465" w:rsidR="00863465" w:rsidP="002422A6" w:rsidRDefault="00C22920" w14:paraId="323EB142" w14:textId="67316C00">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002422A6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Implementering:</w:t>
       </w:r>
       <w:r w:rsidRPr="002422A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Här beskrivs hur </w:t>
       </w:r>
-      <w:r w:rsidR="004D5F6F" w:rsidRPr="002422A6">
+      <w:r w:rsidRPr="002422A6" w:rsidR="004D5F6F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">och av vem som den nya </w:t>
       </w:r>
-      <w:r w:rsidR="00863465" w:rsidRPr="002422A6">
+      <w:r w:rsidRPr="002422A6" w:rsidR="00863465">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>regionala riktlin</w:t>
       </w:r>
-      <w:r w:rsidR="00863465" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00863465" w:rsidRPr="002422A6">
+      <w:r w:rsidRPr="002422A6" w:rsidR="00863465">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>jen/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00863465" w:rsidRPr="002422A6">
+      <w:r w:rsidRPr="002422A6" w:rsidR="00863465">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>RMR:n</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00863465" w:rsidRPr="002422A6">
+      <w:r w:rsidRPr="002422A6" w:rsidR="00863465">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">/regionala rutinen </w:t>
       </w:r>
       <w:r w:rsidRPr="002422A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>bör implementeras i vårdpraxis i regionen och vilka åtgärder som behövs för att underlätta implementeringen. Hänvisa till regional implementeringsplan om sådan finns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A47C5AC" w14:textId="12D1FF53" w:rsidR="00C22920" w:rsidRPr="00863465" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00863465" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="2A47C5AC" w14:textId="12D1FF53">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ange även under vilken tid </w:t>
       </w:r>
-      <w:r w:rsidR="00863465" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">som </w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>implementeringen av riktlinjen</w:t>
       </w:r>
-      <w:r w:rsidR="004D5F6F" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="004D5F6F">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/rutinen</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> beräknas ske. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E772F4D" w14:textId="2A4E55B7" w:rsidR="00C22920" w:rsidRPr="00863465" w:rsidRDefault="004D5F6F" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00863465" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="004D5F6F" w14:paraId="1E772F4D" w14:textId="2A4E55B7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>Kontakt kan</w:t>
       </w:r>
-      <w:r w:rsidR="00C22920" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00C22920">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tas med berörd regional studierektor för att undersöka medverkan i implementeringen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8A87CF" w14:textId="77777777" w:rsidR="00863465" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidR="00863465" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="7F8A87CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Uppge beräknad kostnad för föreslagna åtgärder för implementering, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="005836BC" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="005836BC">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
-      <w:r w:rsidR="005836BC" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="005836BC">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> utbildningsinsatser, information, projektledare. Finns förslag till finansiering ange dessa, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="005836BC" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="005836BC">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
-      <w:r w:rsidR="005836BC" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="005836BC">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> om det finns statliga medel att avropa</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E5425D" w:rsidRPr="00E5425D">
+      <w:r w:rsidRPr="00E5425D" w:rsidR="00E5425D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5E7251" w14:textId="7F4E7279" w:rsidR="00C22920" w:rsidRPr="00BE1BCB" w:rsidRDefault="00107893" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00107893" w14:paraId="5D5E7251" w14:textId="7F4E7279">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>din text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5462FF" w14:textId="77777777" w:rsidR="00C22920" w:rsidRPr="00BE1BCB" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00C22920" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="0B5462FF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71FFD9AB" w14:textId="77777777" w:rsidR="00863465" w:rsidRDefault="00C22920" w:rsidP="00186B62">
+    <w:p w:rsidR="00863465" w:rsidP="00186B62" w:rsidRDefault="00C22920" w14:paraId="71FFD9AB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Uppföljning:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1BCB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Här anges eventuella förändrade behov av uppföljning, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> koppling till nationellt kvalitetsregister. Uppföljningsvariabler och ansvariga för rapportering vid ett ev</w:t>
       </w:r>
-      <w:r w:rsidR="00602053" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00602053">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0047708D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="0047708D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ordnat införande ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00863465">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> definieras vid behov.</w:t>
       </w:r>
-      <w:r w:rsidR="00E5425D" w:rsidRPr="00863465">
+      <w:r w:rsidRPr="00863465" w:rsidR="00E5425D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B62278C" w14:textId="27408A21" w:rsidR="00FB2185" w:rsidRPr="00BE1BCB" w:rsidRDefault="00107893" w:rsidP="00186B62">
+    <w:p w:rsidRPr="00BE1BCB" w:rsidR="00FB2185" w:rsidP="00186B62" w:rsidRDefault="00107893" w14:paraId="2B62278C" w14:textId="27408A21">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>din text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258849D8" w14:textId="5E96E10C" w:rsidR="00746D59" w:rsidRPr="00C1479A" w:rsidRDefault="00746D59" w:rsidP="00186B62">
-      <w:pPr>
+    <w:p w:rsidR="00C3547B" w:rsidP="58AF955E" w:rsidRDefault="00C3547B" w14:paraId="0C81283A" w14:noSpellErr="1" w14:textId="10182E14">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C3547B" w:rsidSect="00BE1BCB">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1135" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A49732F" w14:textId="77777777" w:rsidR="000E57BE" w:rsidRDefault="000E57BE" w:rsidP="008E4A6B">
+    <w:p w:rsidR="000E57BE" w:rsidP="008E4A6B" w:rsidRDefault="000E57BE" w14:paraId="4A49732F" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FC88233" w14:textId="77777777" w:rsidR="000E57BE" w:rsidRDefault="000E57BE" w:rsidP="008E4A6B">
+    <w:p w:rsidR="000E57BE" w:rsidP="008E4A6B" w:rsidRDefault="000E57BE" w14:paraId="3FC88233" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -2327,51 +2304,51 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="26CD8FDD" w14:textId="729009A7" w:rsidR="00CA5A73" w:rsidRPr="00CA5A73" w:rsidRDefault="00CA5A73" w:rsidP="00CA5A73">
+  <w:p w:rsidRPr="00CA5A73" w:rsidR="00CA5A73" w:rsidP="00CA5A73" w:rsidRDefault="00CA5A73" w14:paraId="26CD8FDD" w14:textId="729009A7">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA5A73">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CA5A73">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
@@ -2464,91 +2441,91 @@
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FC5E09E" w14:textId="77777777" w:rsidR="000E57BE" w:rsidRDefault="000E57BE" w:rsidP="008E4A6B">
+    <w:p w:rsidR="000E57BE" w:rsidP="008E4A6B" w:rsidRDefault="000E57BE" w14:paraId="5FC5E09E" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E890528" w14:textId="77777777" w:rsidR="000E57BE" w:rsidRDefault="000E57BE" w:rsidP="008E4A6B">
+    <w:p w:rsidR="000E57BE" w:rsidP="008E4A6B" w:rsidRDefault="000E57BE" w14:paraId="4E890528" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="45A1DB02" w14:textId="7F963929" w:rsidR="0032089C" w:rsidRDefault="0032089C" w:rsidP="0032089C">
+    <w:p w:rsidR="0032089C" w:rsidP="0032089C" w:rsidRDefault="0032089C" w14:paraId="45A1DB02" w14:textId="7F963929">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Strukturerad bedömning av </w:t>
       </w:r>
       <w:r w:rsidR="00663186">
         <w:t xml:space="preserve">nominering av </w:t>
       </w:r>
       <w:r>
         <w:t>införande av ny produkt eller läkemedel i rutinsjukvård och som beviljas introduktionsfinansiering under två år efter politiskt beslut.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1925666E" w14:textId="0B59EFD2" w:rsidR="00F46529" w:rsidRPr="00CA5A73" w:rsidRDefault="00CA5A73" w:rsidP="00F46529">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidRPr="00CA5A73" w:rsidR="00F46529" w:rsidP="00F46529" w:rsidRDefault="00CA5A73" w14:paraId="1925666E" w14:textId="0B59EFD2">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA5A73">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60D47408" wp14:editId="228F380B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4546121</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-155910</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2020186" cy="410708"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
@@ -2595,52 +2572,52 @@
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00CA5A73">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:t>Regional konsekvensbeskrivning</w:t>
     </w:r>
     <w:r w:rsidRPr="00CA5A73">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B622794" w14:textId="6B03D6D0" w:rsidR="00BF36C0" w:rsidRDefault="001C58FA" w:rsidP="00CA5A73">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="00BF36C0" w:rsidP="00CA5A73" w:rsidRDefault="001C58FA" w14:paraId="2B622794" w14:textId="6B03D6D0">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15A7D396" wp14:editId="7EFDD5B9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-304888</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-205592</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2020186" cy="410708"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
           <wp:docPr id="14" name="Bildobjekt 14"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2662,284 +2639,284 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2020186" cy="410708"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2B622795" w14:textId="77777777" w:rsidR="008E4A6B" w:rsidRPr="008E4A6B" w:rsidRDefault="008E4A6B" w:rsidP="008E4A6B">
+  <w:p w:rsidRPr="008E4A6B" w:rsidR="008E4A6B" w:rsidP="008E4A6B" w:rsidRDefault="008E4A6B" w14:paraId="2B622795" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EE47E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E9E9746"/>
     <w:lvl w:ilvl="0" w:tplc="4920B134">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11104D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF1E2B0A"/>
     <w:lvl w:ilvl="0" w:tplc="85F0EED0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2084" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4244" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135B2D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97C283A4"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3025,401 +3002,401 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2158598B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4CCDF46"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E3A70DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75A8265C"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="558D384C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D01C3CE8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E82027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="817A8AA8"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3505,182 +3482,183 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72BF6199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8982A89E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2205" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2925" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3645" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4365" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5085" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1911882993">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1910915829">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1227956036">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="530918572">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1190412608">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="262887290">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="258411463">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2142338770">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3A4A"/>
     <w:rsid w:val="00027F8C"/>
@@ -3828,165 +3806,166 @@
     <w:rsid w:val="00E202D3"/>
     <w:rsid w:val="00E308A0"/>
     <w:rsid w:val="00E5425D"/>
     <w:rsid w:val="00E560A6"/>
     <w:rsid w:val="00E70841"/>
     <w:rsid w:val="00E75DD2"/>
     <w:rsid w:val="00EA6017"/>
     <w:rsid w:val="00EB6983"/>
     <w:rsid w:val="00EE119F"/>
     <w:rsid w:val="00EE3CDD"/>
     <w:rsid w:val="00EE676E"/>
     <w:rsid w:val="00F21078"/>
     <w:rsid w:val="00F22CAD"/>
     <w:rsid w:val="00F30DF1"/>
     <w:rsid w:val="00F31E08"/>
     <w:rsid w:val="00F46529"/>
     <w:rsid w:val="00F53AD4"/>
     <w:rsid w:val="00F60498"/>
     <w:rsid w:val="00F95CDC"/>
     <w:rsid w:val="00FB2185"/>
     <w:rsid w:val="00FF7828"/>
     <w:rsid w:val="07144DAE"/>
     <w:rsid w:val="0DD5437F"/>
     <w:rsid w:val="4C90B1BA"/>
     <w:rsid w:val="578AD60D"/>
+    <w:rsid w:val="58AF955E"/>
     <w:rsid w:val="6781B54C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2B622769"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CF06153E-F77F-4418-AFC5-A41C73C01C8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4142,52 +4121,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4254,448 +4233,448 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF6E0B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D12372"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="34"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00887F29"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D12372"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF6E0B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00670573"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00670573"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001E4F9B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:rsid w:val="001E4F9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D12372"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="34"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00887F29"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D12372"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalFet">
+  <w:style w:type="paragraph" w:styleId="NormalFet" w:customStyle="1">
     <w:name w:val="Normal + Fet"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NormalFetChar"/>
     <w:rsid w:val="00D12372"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NormalFetChar">
+  <w:style w:type="character" w:styleId="NormalFetChar" w:customStyle="1">
     <w:name w:val="Normal + Fet Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="NormalFet"/>
     <w:rsid w:val="00D12372"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:rsid w:val="001E4F9B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E4F9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001E4F9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="Mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DF6E0B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelltext">
+  <w:style w:type="paragraph" w:styleId="Tabelltext" w:customStyle="1">
     <w:name w:val="Tabelltext"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TabelltextChar"/>
     <w:qFormat/>
     <w:rsid w:val="00DB66CE"/>
     <w:pPr>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabelltextChar">
+  <w:style w:type="character" w:styleId="TabelltextChar" w:customStyle="1">
     <w:name w:val="Tabelltext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabelltext"/>
     <w:rsid w:val="00DB66CE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00C22920"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FB2185"/>
     <w:pPr>
       <w:spacing w:after="176" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="0" w:hanging="10"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009364EC"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Olstomnmnande1">
+  <w:style w:type="character" w:styleId="Olstomnmnande1" w:customStyle="1">
     <w:name w:val="Olöst omnämnande1"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009364EC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F05C0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
+  <w:style w:type="character" w:styleId="FotnotstextChar" w:customStyle="1">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007F05C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F05C0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
@@ -4958,57 +4937,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Västra Götalandsregionen</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mall Konsekvensbeskrivning styrande dokument</dc:title>
   <dc:creator>Nina Brandström</dc:creator>
   <keywords/>
   <lastModifiedBy>Annelie Jonsson</lastModifiedBy>
-  <revision>2</revision>
+  <revision>3</revision>
   <lastPrinted>2013-11-26T14:09:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>