--- v0 (2026-01-17)
+++ v1 (2026-04-04)
@@ -8,4860 +8,4074 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="421F9C68" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="000F57DA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00797DD4" w:rsidSect="00797DD4">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="17381A58" w14:textId="7870A433" w:rsidR="000438AB" w:rsidRDefault="000F57DA" w:rsidP="000F57DA">
+    <w:p w14:paraId="17381A58" w14:textId="08592E24" w:rsidR="000438AB" w:rsidRDefault="000F57DA" w:rsidP="000F57DA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc221110813"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Alkohol, droger och handlingsplan vid missbruk - medarbetare</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01055D59" w14:textId="2C41D38E" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
+        <w:t xml:space="preserve">Alkohol, droger och handlingsplan vid missbruk </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medarbetare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="3A1996EB" w14:textId="62C9658E" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E14DBA" w14:textId="2CA5AAAC" w:rsidR="00BC4E54" w:rsidRPr="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:r>
+        <w:t>Uppdaterat under 6.8 Avtalsleverantörer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01055D59" w14:textId="3A9E480D" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc221110814"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc221111536"/>
       <w:r w:rsidRPr="00797DD4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>INNEHÅLLSFÖRTECKNING</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00BC4E54">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>nnehållsförteckning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435724AC" w14:textId="34283E5C" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
         </w:tabs>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:caps/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00797DD4">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:smallCaps/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00797DD4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:smallCaps/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00797DD4">
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Mellanrubrik VGR;2" </w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:smallCaps/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc256000503" w:history="1">
-[...5 lines deleted...]
-            <w:u w:val="single"/>
+      <w:hyperlink w:anchor="_Toc221111537" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>Snabbguide vid drogpåverkan i tjänst</w:t>
         </w:r>
-        <w:r w:rsidRPr="00787F4D">
-[...2 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00787F4D">
-[...2 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00787F4D">
-[...15 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111537 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00743D23">
-[...2 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00787F4D">
-[...2 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="752CB402" w14:textId="2CDA2904" w:rsidR="00797DD4" w:rsidRPr="00787F4D" w:rsidRDefault="00C66AA0" w:rsidP="00436F81">
-      <w:pPr>
+    <w:p w14:paraId="0126C590" w14:textId="4581D5BA" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
           <w:tab w:val="left" w:pos="1418"/>
-          <w:tab w:val="right" w:leader="dot" w:pos="8828"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
         </w:tabs>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111538" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111538 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4775C814" w14:textId="5B69CD02" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111539" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund, syfte och mål</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111539 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C898BE6" w14:textId="37A7D2F8" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111540" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förutsättningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111540 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13C8B353" w14:textId="2F95DBC2" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111541" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.1 Tillämpliga lagar, föreskrifter eller externa riktlinjer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111541 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1594368B" w14:textId="121ED8DE" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111542" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitioner</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111542 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71FD3F98" w14:textId="74361973" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111543" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.1 Alkohol</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111543 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B7DA6E7" w14:textId="485CF93D" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111544" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.2 Droger</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111544 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E78A8FC" w14:textId="741F1B50" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111545" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.3 Riskbruk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111545 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="35F7A6CF" w14:textId="6ECC98A0" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111546" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.4 Missbruk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111546 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="78C7362D" w14:textId="6651BFEA" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111547" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.5 Beroende</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111547 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D765A88" w14:textId="4D23C5BB" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111548" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.6 Missbruk och riskbruk i arbetslivet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111548 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="107BC264" w14:textId="00507A56" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111549" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.7 Misskötsel - inte alltid risk- eller missbruk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111549 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76DD2588" w14:textId="6EE2AD8D" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111550" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Arbetsrättsliga och rättsliga konsekvenser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111550 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1CF5BCE2" w14:textId="7FA3ECD0" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111551" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.1 Arbetsrättsliga konsekvenser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111551 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A5BE1ED" w14:textId="591800EB" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111552" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.2 Avstängning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111552 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51F700F0" w14:textId="4AEEAA85" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111553" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.3 Disciplinpåföljd</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111553 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0BEBC7BD" w14:textId="33CA441C" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111554" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.4 Rättsliga konsekvenser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111554 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F5A5B40" w14:textId="2DE5547C" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111555" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Roller och ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111555 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="786B8BED" w14:textId="21DE98B6" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111556" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.1 Arbetsgivarens/chefens ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111556 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="50E3EFAB" w14:textId="3FE6CB82" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111557" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.2 Medarbetarens ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111557 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="536E549A" w14:textId="47F39CAD" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111558" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.3 Företagshälsovården Hälsan &amp; Arbetslivet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111558 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4AB07DD9" w14:textId="744C700A" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111559" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.4 HR-enheten</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111559 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6FD8C8DE" w14:textId="64C57913" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111560" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.5 Fackligt ombud - arbetstagarorganisation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111560 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A9EE116" w14:textId="767E809D" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111561" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.6 Skyddsombud</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111561 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C2DED52" w14:textId="4E38035D" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111562" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.7 Personligt stöd</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111562 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38F644F2" w14:textId="6D044185" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111563" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.8 Avtalsleverantörer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111563 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5ABFCFF4" w14:textId="14F2FCBD" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111564" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sekretess och förvaring av dokumentation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111564 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B99ADE4" w14:textId="6C0CEABC" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111565" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>8.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Tidiga tecken på missbruk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111565 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21B0CD09" w14:textId="0A7456F9" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="left" w:pos="1418"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111566" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cstheme="majorHAnsi"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bemötande och åtgärder</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111566 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16B69782" w14:textId="2AFF66DF" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111567" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.1 Bemötande utifrån SkaS värdegrund</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111567 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75DF0368" w14:textId="3ECD61B6" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111568" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.2 Stöd till dig som chef</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111568 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07929AEE" w14:textId="3B769D9A" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111569" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.3 Dokumentera händelseförlopp och vidtagna åtgärder</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111569 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E4E508A" w14:textId="2DFDD665" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111570" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.4 Att samtala om missbruk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111570 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D747AD3" w14:textId="48CDE747" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111571" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.5 Misstanke om drogpåverkan</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111571 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3898CF70" w14:textId="7462ACAD" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111572" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.6 Konstaterad drogpåverkan</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111572 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="595ACCE9" w14:textId="4E5463C7" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111573" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.7 Omhänderta vid kraftig drogpåverkan och/eller aggressivitet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111573 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B73DC97" w14:textId="7BFFA3AA" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111574" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.8 Vid misstanke om stöld av läkemedel</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111574 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76E24D71" w14:textId="5FE8194A" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111575" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.9 Uppföljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111575 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62C1D7EB" w14:textId="53BD473E" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111576" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.10 Om problemet kvarstår men förnekas</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111576 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4185338E" w14:textId="330F62BE" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111577" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.11 Skyddsfaktorer och förebyggande arbete</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111577 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E17989E" w14:textId="279A7C33" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111578" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>10. Rehabilitering, vid misstanke om missbruk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111578 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A46AA8E" w14:textId="20AE8828" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111579" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>10.1 Kontakt med Hälsan &amp; Arbetslivet – första besöket</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111579 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6409FC86" w14:textId="371B5DB4" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111580" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>10.2 Andra besöket – samtal om provsvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111580 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E2992F1" w14:textId="3C521D20" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111581" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>10.3 Rehabiliteringsmöte – behandlingskontrakt och så kallat förstadagsintyg</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111581 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4BF727D4" w14:textId="2BE1F42F" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111582" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>11.Handlingsplan vid konstaterat missbruk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111582 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63BFC8A7" w14:textId="32EBB76D" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111583" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>11.1 Rehabiliteringsprogram</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111583 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F81AA4D" w14:textId="54C55203" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111584" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>11.2 Behandlingskontrakt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111584 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C6F1A93" w14:textId="55092002" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111585" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>11.3 Omplacering under rehabilitering</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111585 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D5B41A3" w14:textId="4500E735" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111586" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>12. Länkförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111586 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="00F1C197" w14:textId="3984C271" w:rsidR="00BC4E54" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8779"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8061"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc221111587" w:history="1">
+        <w:r w:rsidRPr="00266332">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>13. Relaterad information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc221111587 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60B0FC88" w14:textId="7F461FDE" w:rsidR="00797DD4" w:rsidRPr="002015AB" w:rsidRDefault="00BC4E54" w:rsidP="00BC4E54">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:caps/>
-          <w:noProof/>
-[...4581 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:smallCaps/>
-          <w:noProof/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00797DD4">
-[...28 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="4" w:name="_Toc391374866"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc391548956"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc410391537"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc467240113"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc256000000"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc256000055"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc256000110"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc256000165"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc256000220"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc256000275"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc256000332"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc256000389"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc256000446"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc221110815"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc221111537"/>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00797DD4">
         <w:t>Snabbguide vid drogpåverkan i tjänst</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="7FF4D626" w14:textId="268781BD" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve">Detta är en komprimerad version av vad du som chef ska göra i det läge som en medarbetare kommer till arbetsplatsen och uppträder drogpåverkad, den finns även som bilaga. Alkohol, narkotika och läkemedel är exempel på olika droger (4.2). Siffrorna inom parentes, hänvisar till det stycke i rutinen där du hittar mer stöd och information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E01813" w14:textId="200335F1" w:rsidR="00797DD4" w:rsidRPr="00787F4D" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve">Som arbetsgivare har Skaraborgs </w:t>
       </w:r>
       <w:r w:rsidR="002015AB">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00797DD4">
         <w:t>jukhus ansvaret att säkerställa en hög patientsäkerhet, samt uppnå en god arbetsmiljö och rehabilitering för våra medarbetare, utifrån Patientsäkerhetslagen och Arbetsmiljölagen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57288F6D" w14:textId="364BC4AD" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
@@ -4873,1312 +4087,1312 @@
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E39F6">
         <w:t>Misstanke om drogpåverkan (9.6)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB3CB6A" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Kryss9"/>
+      <w:bookmarkStart w:id="19" w:name="Kryss9"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Medarbetaren tas omedelbart ur arbetet. För dialog med ditt HR-stöd om huruvida avstängningen är med eller utan lön </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text7"/>
+      <w:bookmarkStart w:id="20" w:name="Text7"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="1F8F732F" w14:textId="04AF79B9" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Kryss10"/>
+      <w:bookmarkStart w:id="21" w:name="Kryss10"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Erbjud medarbetaren att bevisa att denna inte är påverkad genom ett besök och provtagning hos Hälsan &amp; Arbetslivet, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t>Närhälsan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> eller Akuten. När Hälsan &amp; Arbetslivet har stängt följ anvisningen </w:t>
       </w:r>
       <w:r w:rsidR="000C3757">
         <w:t>”</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="000C3757" w:rsidRPr="00797DD4">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Provtagning när Hälsan &amp; Arbetslivet har stängt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C3757">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve">(bilaga 5) </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Text10"/>
+      <w:bookmarkStart w:id="22" w:name="Text10"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D428519" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Kryss27"/>
+      <w:bookmarkStart w:id="23" w:name="Kryss27"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Medarbetaren ska skriva på, att Hälsan &amp; Arbetslivet får delge arbetsgivaren och HR, alkohol-, drog- och läkemedelsrelaterade provsvar (bilaga 6)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF904AB" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="Kryss11"/>
+      <w:bookmarkStart w:id="24" w:name="Kryss11"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Vägran att utföra ett test och vägran till delgivning av provsvar till arbetsgivare, likställs med ett positivt test </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="Text6"/>
+      <w:bookmarkStart w:id="25" w:name="Text6"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="3C3D1E23" w14:textId="4C454252" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="Kryss12"/>
+      <w:bookmarkStart w:id="26" w:name="Kryss12"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Dokumentera noggrant (9.3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7B52D7" w14:textId="46EFFF90" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E39F6">
         <w:t>Konstaterad drogpåverkan (9.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C25F5E0" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="0071030B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1077" w:right="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="Kryss13"/>
+      <w:bookmarkStart w:id="27" w:name="Kryss13"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Avvisa medarbetaren från arbetet utan lön </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="Text8"/>
+      <w:bookmarkStart w:id="28" w:name="Text8"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="275637EA" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00C84133">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1077" w:right="1276"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="Kryss14"/>
+      <w:bookmarkStart w:id="29" w:name="Kryss14"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Ordna så att medarbetaren kommer hem tryggt. Arbetsgivarrepresentant, i första hand närmaste chef, ska i rimligaste mån närvara under hela hemresan, alternativt resa till vårdinrättning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31ABE5EC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00797DD4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1077" w:right="1276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="Kryss15"/>
+      <w:bookmarkStart w:id="30" w:name="Kryss15"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Boka tid för uppföljning (9.4 och 9.10) </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="Text4"/>
+      <w:bookmarkStart w:id="31" w:name="Text4"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="2AA06760" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="000E39F6" w:rsidRDefault="00797DD4" w:rsidP="00797DD4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1077" w:right="1276"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="Kryss16"/>
+      <w:bookmarkStart w:id="32" w:name="Kryss16"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Dokumentera noggrant (9.3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B41910B" w14:textId="292D0F3A" w:rsidR="00797DD4" w:rsidRPr="00787F4D" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="1276"/>
       </w:pPr>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="Kryss17"/>
+      <w:bookmarkStart w:id="33" w:name="Kryss17"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="000E39F6">
         <w:t xml:space="preserve"> Kontakta HR-enheten och Hälsan &amp; Arbetslivet </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="Text9"/>
+      <w:bookmarkStart w:id="34" w:name="Text9"/>
       <w:r w:rsidRPr="000E39F6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E39F6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="312F5DCF" w14:textId="60BC3C3E" w:rsidR="00797DD4" w:rsidRPr="00861106" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00861106">
         <w:t>Uppföljning (9.10)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE34FB1" w14:textId="31F79904" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787F4D">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="Kryss18"/>
+      <w:bookmarkStart w:id="35" w:name="Kryss18"/>
       <w:r w:rsidRPr="00787F4D">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="00787F4D">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00787F4D">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00787F4D">
-        <w:t xml:space="preserve"> Uppföljning ska ske så snart som möjligt, gärna påföljande arbetsdag när medarbetaren är drogfri. Uppföljningen bör, av flera skäl, ske utanför arbetsplatsen. Detta kan exempelvis ske hos Hälsan &amp;</w:t>
+        <w:t xml:space="preserve"> Uppföljning ska ske så snart som möjligt, gärna påföljande arbetsdag när medarbetaren är drogfri. Uppföljningen bör, av flera skäl, ske utanför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787F4D">
+        <w:lastRenderedPageBreak/>
+        <w:t>arbetsplatsen. Detta kan exempelvis ske hos Hälsan &amp;</w:t>
       </w:r>
       <w:r w:rsidR="003D0035" w:rsidRPr="00787F4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787F4D">
         <w:t>Arbetslivet, där</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0035">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">möjlighet till drogtester och eventuell läkarbedömning kan genomföras </w:t>
+        <w:t xml:space="preserve"> möjlighet till drogtester och eventuell läkarbedömning kan genomföras </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0035">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="Text3"/>
+      <w:bookmarkStart w:id="36" w:name="Text3"/>
       <w:r w:rsidRPr="003D0035">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003D0035">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003D0035">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0035">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0035">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0035">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0035">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D0035">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="37753FA6" w14:textId="31F79904" w:rsidR="00797DD4" w:rsidRPr="000E7A7B" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="Kryss19"/>
+      <w:bookmarkStart w:id="37" w:name="Kryss19"/>
       <w:r w:rsidRPr="000E7A7B">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="000E7A7B">
         <w:t xml:space="preserve"> Fackliga företrädare är en resurs för medarbetaren. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:br/>
         <w:t xml:space="preserve">Informera medarbetaren om att, utifrån dennes önskemål och initiativ, arbetstagarorganisation kan medverka i samtal, utredning och rehabilitering (6.5) </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="Text2"/>
+      <w:bookmarkStart w:id="38" w:name="Text2"/>
       <w:r w:rsidRPr="000E7A7B">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="28179102" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="000E7A7B" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="Kryss20"/>
+      <w:bookmarkStart w:id="39" w:name="Kryss20"/>
       <w:r w:rsidRPr="000E7A7B">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="000E7A7B">
         <w:t xml:space="preserve"> Bestäm tid för nästa uppföljning (9.4 och 9.10) </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="Text1"/>
+      <w:bookmarkStart w:id="40" w:name="Text1"/>
       <w:r w:rsidRPr="000E7A7B">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="3C9C747A" w14:textId="278B88C4" w:rsidR="00797DD4" w:rsidRPr="00787F4D" w:rsidRDefault="00797DD4" w:rsidP="00787F4D">
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="Kryss21"/>
+      <w:bookmarkStart w:id="41" w:name="Kryss21"/>
       <w:r w:rsidRPr="000E7A7B">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000E7A7B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="000E7A7B">
         <w:t xml:space="preserve"> Dokumentera noggrant (9.3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36150528" w14:textId="7FA8EF83" w:rsidR="00797DD4" w:rsidRPr="0042677A" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0042677A">
         <w:t>Handlingsplan vid konstaterat missbruk (11)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F73AB9E" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="0042677A" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="Kryss22"/>
+      <w:bookmarkStart w:id="42" w:name="Kryss22"/>
       <w:r w:rsidRPr="0042677A">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="0042677A">
         <w:t xml:space="preserve"> Medarbetare med konstaterat missbruk ska erbjudas att ingå i ett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0042677A">
         <w:t>behandlingssprogram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0042677A">
         <w:t xml:space="preserve">. Lämpligt behandlingsprogram avgörs i dialog mellan arbetsgivaren, medarbetaren och Hälsan &amp; Arbetslivet </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="Text11"/>
+      <w:bookmarkStart w:id="43" w:name="Text11"/>
       <w:r w:rsidRPr="0042677A">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="738BAF4D" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="0042677A" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss23"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="Kryss23"/>
+      <w:bookmarkStart w:id="44" w:name="Kryss23"/>
       <w:r w:rsidRPr="0042677A">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="0042677A">
         <w:t xml:space="preserve"> Om medarbetaren nekar till rehabiliteringsprogram (11.1) ska chef tydliggöra vilka eventuella rättsliga konsekvenser detta kan få (5) </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="Text12"/>
+      <w:bookmarkStart w:id="45" w:name="Text12"/>
       <w:r w:rsidRPr="0042677A">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="50D1142F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="0042677A" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss24"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="Kryss24"/>
+      <w:bookmarkStart w:id="46" w:name="Kryss24"/>
       <w:r w:rsidRPr="0042677A">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="0042677A">
         <w:t xml:space="preserve"> Dokumentera noggrant (9.3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A5C70A" w14:textId="36060305" w:rsidR="00797DD4" w:rsidRPr="00A14DF8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="43" w:name="Kryss25"/>
+      <w:bookmarkStart w:id="47" w:name="Kryss25"/>
       <w:r w:rsidRPr="0042677A">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="0042677A">
         <w:t xml:space="preserve"> Skriv behandlingskontrakt (11.2), där medarbetaren binder sig till att aktivt medverka i sin egen rehabilitering </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="Text13"/>
+      <w:bookmarkStart w:id="48" w:name="Text13"/>
       <w:r w:rsidRPr="0042677A">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0042677A">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="19D1A526" w14:textId="4D7CD00D" w:rsidR="00797DD4" w:rsidRPr="002B7653" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7653">
         <w:t>Avstängning (5.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB96678" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="002B7653" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:t xml:space="preserve"> Eventuell avstängning sker i dialog med HR-enheten </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B7653">
@@ -6210,151 +5424,151 @@
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEFD6CD" w14:textId="0FA8C42A" w:rsidR="00797DD4" w:rsidRPr="00A14DF8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:t xml:space="preserve"> Avstängning ska förhandlas med berörd arbetstagarorganisation enligt MBL § 11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48106F2F" w14:textId="47861754" w:rsidR="00797DD4" w:rsidRPr="002B7653" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7653">
         <w:t>Disciplinpåföljder (5.3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C44CA98" w14:textId="0F47B87A" w:rsidR="00797DD4" w:rsidRPr="00A14DF8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kryss26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="Kryss26"/>
+      <w:bookmarkStart w:id="49" w:name="Kryss26"/>
       <w:r w:rsidRPr="002B7653">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C66AA0">
+      <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="002B7653">
         <w:t xml:space="preserve"> Eventuella disciplinpåföljder i form av skriftlig varning, sker i dialog med HR-enheten </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="Text5"/>
+      <w:bookmarkStart w:id="50" w:name="Text5"/>
       <w:r w:rsidRPr="002B7653">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7653">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="661CFC50" w14:textId="15C02A42" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00797DD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="533265F3" wp14:editId="732A982E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>403860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52704</wp:posOffset>
                 </wp:positionV>
@@ -6529,662 +5743,670 @@
     <w:p w14:paraId="27132B33" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00797DD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="256D1487" w14:textId="79C6EBC6" w:rsidR="00797DD4" w:rsidRPr="001F0467" w:rsidRDefault="00D30682" w:rsidP="00A14DF8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc467240114"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="_Toc256000504"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc467240114"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc256000001"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc256000056"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc256000111"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc256000166"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc256000221"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc256000276"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc256000333"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc256000390"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc256000447"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc221110816"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc221111538"/>
       <w:r w:rsidRPr="001F0467">
         <w:lastRenderedPageBreak/>
         <w:t>Förändringar sedan föregående</w:t>
       </w:r>
       <w:r w:rsidR="00797DD4" w:rsidRPr="001F0467">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="64B94014" w14:textId="23AD272C" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00AE3712" w:rsidP="001F0467">
       <w:r>
         <w:t>Uppdaterad</w:t>
       </w:r>
       <w:r w:rsidR="00797DD4" w:rsidRPr="00797DD4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DC3295" w14:textId="29D8EC96" w:rsidR="00797DD4" w:rsidRPr="00AE3712" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc467240115"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Toc256000505"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc467240115"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc256000002"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc256000057"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc256000112"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc256000167"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc256000222"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc256000277"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc256000334"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc256000391"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc256000448"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc221110817"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc221111539"/>
       <w:r w:rsidRPr="00AE3712">
         <w:t>Bakgrund, syfte och mål</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
-    </w:p>
-[...289 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="31D6D4E6" w14:textId="3CD1B2A2" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Arbetsmiljölagen syftar till att förebygga ohälsa och olycksfall, samt uppnå en god arbetsmiljö. Arbetsgivaren bär huvudansvaret för arbetsmiljön och Skaraborgs Sjukhus (SkaS) accepterar inte att någon medarbetare är påverkad av alkohol, droger eller andra berusningsmedel i arbetet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699CB432" w14:textId="56C05B63" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Missbruk av alkohol, droger eller andra berusningsmedel utgör ett problem i vårt samhälle, vilket kan komma att avspegla sig på arbetsplatsen. Det äventyrar kvaliteten på vårdarbetet och har en negativ inverkan på arbetsplatsens säkerhet. Missbruk påverkar inte bara den enskilde utan också arbetskamrater, arbetsledning, patienter och inte minst anhöriga. Missbruk berör oss alla.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB9E331" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">SkaS värdegrund utgår från alla människors lika värde. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”Detta innebär att alla, såväl patienter, medarbetare och samarbetspartner, har rätt till: respekt och ärlighet, omtanke och trygghet, delaktighet och gemenskap, utveckling och förståelse”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>. SkaS arbetar med värdegrunden ur många synvinklar, exempelvis genom:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654DA065" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Personalvision 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0F3B79" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Likabehandlingsplan Skaraborgs Sjukhus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596989AA" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systematiskt arbetsmiljöarbete (SAM) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D33093" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Policy för hälsa och arbetsmiljö</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FB4DE0" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chefskriterier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17037F7A" w14:textId="1A04D450" w:rsidR="00797DD4" w:rsidRPr="00F07533" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Hälsofrämjande sjukhus (HFS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796384EC" w14:textId="653A7AB9" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Syftet med denna riktlinje är att öka medvetenheten och kunskapen kring riskbruk och missbruk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t>I första hand riktar den sig till verksamhetens chefer, men också till alla medarbetare. Det är en riktlinje med handlingsplan som ska guida chefer och medarbetare till en trygg arbetsmiljö,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t>där alkohol och droger bland anställda inte accepteras. När missbruk ändå befaras och senare kanske också konstateras, är riktlinjen ett verktyg för hur arbetsgivaren ska bemöta och hjälpa medarbetaren. Utgångspunkterna i denna riktlinje är att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EF39F5" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00F07533" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07533">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Leverera säker vård till alla patienter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698F5F51" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00F07533" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07533">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Missbruk av alkohol och droger bland våra medarbetare ska motverkas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C48953F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00F07533" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07533">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Öka kunskapen om alkohol- och drogpåverkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47925E2A" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00F07533" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07533">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Förebygga ohälsa, tillbud och olyckor i arbetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553347A6" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00F07533" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07533">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Medarbetare som missbrukar alkohol eller droger ska ges möjlighet till rehabilitering och återanpassning i arbetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5095B4" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00F07533" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07533">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Vidta tillgängliga åtgärder som hindrar en medarbetare att bli utslagen från arbetslivet på grund av missbruk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8BF188" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00F07533" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07533">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Ge rehabiliterad medarbetare möjlighet att återuppbygga förtroende, kompetens och delaktighet på arbetsplatsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBDD1C4" w14:textId="08D125B7" w:rsidR="00797DD4" w:rsidRPr="000142F8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc467240116"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc256000003"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc256000058"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc256000113"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc256000168"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc256000223"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc256000278"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc256000335"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc256000392"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc256000449"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc221110818"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc221111540"/>
+      <w:r w:rsidRPr="000142F8">
+        <w:t>Förutsättningar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
+    </w:p>
+    <w:p w14:paraId="6924FA22" w14:textId="6E9C3070" w:rsidR="00797DD4" w:rsidRPr="001D0F0A" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc467240117"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc256000059"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc256000114"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc256000169"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc256000224"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc256000279"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc256000336"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc256000393"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc256000450"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc221111541"/>
+      <w:r>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="001D0F0A">
+        <w:t>Tillämpliga lagar, föreskrifter eller externa riktlinjer</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
-    </w:p>
-[...33 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
+    </w:p>
+    <w:p w14:paraId="7D1C2694" w14:textId="00F3D818" w:rsidR="00797DD4" w:rsidRPr="001D0F0A" w:rsidRDefault="00797DD4" w:rsidP="00BF3D19">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0F0A">
+        <w:t>Ansvar och skyldigheter i samband med risk- eller missbruk på arbetsplatsen styrs av kollektivavtal och lagar. Patientsäkerhetslagen och arbetsmiljölagen ställer höga krav på arbetsgivarens ansvar att förebygga och ingripa vid missbruk på arbetsplatsen. Se bilaga 2 med sammanställning av berörda lagar och avtal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C00FAFF" w14:textId="671CF69B" w:rsidR="00797DD4" w:rsidRPr="001D0F0A" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc467240118"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc256000005"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc256000060"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc256000115"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc256000170"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc256000225"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc256000280"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc256000337"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc256000394"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc256000451"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc221110819"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc221111542"/>
+      <w:r w:rsidRPr="001D0F0A">
+        <w:t>Definitioner</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="0CA9CC9A" w14:textId="57C28B8C" w:rsidR="00797DD4" w:rsidRPr="00F62524" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="_Toc383702322"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc390944067"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc391548960"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc410391541"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc467240119"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc256000006"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc256000061"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc256000116"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc256000171"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc256000226"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc256000281"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc256000338"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc256000395"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc256000452"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc221111543"/>
+      <w:r>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00F62524">
+        <w:t>Alkohol</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
-    </w:p>
-[...42 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="691AD9C1" w14:textId="61599981" w:rsidR="00797DD4" w:rsidRPr="00F62524" w:rsidRDefault="00797DD4" w:rsidP="00F62524">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62524">
+        <w:t>Drycker med en alkoholhalt överstigande 2,25 volymprocent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62524">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4620A897" w14:textId="3C4A290A" w:rsidR="00797DD4" w:rsidRPr="00F62524" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Toc383702323"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc390944068"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc391548961"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc410391542"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc467240120"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc256000007"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc256000062"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc256000117"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc256000172"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc256000227"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc256000282"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc256000339"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc256000396"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc256000453"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc221111544"/>
+      <w:r>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00F62524">
+        <w:t>Droger</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
-    </w:p>
-[...37 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
+    </w:p>
+    <w:p w14:paraId="6DF07CC6" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00F62524" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00F62524">
+        <w:t>Alkohol, narkotika och läkemedel är exempel på olika droger. Även hälsofarliga ämnen som lim, lösningsmedel och ännu ej narkotikaklassade ämnen anses som droger. Droganvändning orsakar någon form av rus och kan leda till beroende och missbruk. Vissa droger ordineras av läkare, men det är icke läkarordinerade läkemedel som enligt denna riktlinje definieras som droger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEFA28E" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00F62524" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00F62524">
+        <w:t>I detta dokument används benämningen ”alkohol och droger” eller ”droger” som ett samlingsnamn för berusningsmedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3BE758" w14:textId="3F2FAC70" w:rsidR="00797DD4" w:rsidRPr="00F62524" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="_Toc383702324"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc390944069"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc391548962"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc410391543"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc467240121"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc256000008"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc256000063"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc256000118"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc256000173"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc256000228"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc256000283"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc256000340"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc256000397"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc256000454"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc221111545"/>
+      <w:r>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00F62524">
+        <w:t>Riskbruk</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
     </w:p>
     <w:p w14:paraId="682893C2" w14:textId="03B31A1F" w:rsidR="00797DD4" w:rsidRPr="00BF3D19" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="00F62524">
         <w:t>Ingen blir beroende eller missbrukare från den ena dagen till den andra. När man talar om riskbruk är det i samband med alkohol.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B95676" w14:textId="041CEF6E" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000440E4">
         <w:t>Riskbruk och standardglas definieras (12g alkohol/standardglas</w:t>
       </w:r>
       <w:r w:rsidRPr="00797DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7553A87C" w14:textId="3922353B" w:rsidR="005B2589" w:rsidRDefault="000440E4" w:rsidP="000440E4">
@@ -7316,61 +6538,61 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00797DD4" w:rsidRPr="00797DD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00797DD4" w:rsidRPr="00797DD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Källa </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C36D6AB" w14:textId="504B36BB" w:rsidR="00797DD4" w:rsidRDefault="00C66AA0" w:rsidP="000440E4">
+    <w:p w14:paraId="1C36D6AB" w14:textId="504B36BB" w:rsidR="00797DD4" w:rsidRDefault="005B2589" w:rsidP="000440E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="005B2589" w:rsidRPr="005B2589">
+        <w:r w:rsidRPr="005B2589">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>www.vgr.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00797DD4" w:rsidRPr="005B2589">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2016-03-09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38950648" w14:textId="5C7C15AD" w:rsidR="00BF3D19" w:rsidRDefault="00BF3D19" w:rsidP="00985384">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
@@ -8638,93 +7860,93 @@
     </w:p>
     <w:p w14:paraId="5FF84CE1" w14:textId="4C0660A9" w:rsidR="00797DD4" w:rsidRPr="00A14DF8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="00797DD4">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Var tionde svensk anses ha riskabla alkoholvanor, det vill säga, ungefär 1 000 000 svenskar. Statistiskt innebär det att SkaS kan ha över 400 medarbetare i riskzonen. Om den som befinner sig i riskzonen får hjälp och stöd i ett tidigt skede, av både chef och arbetskamrater, finns det mycket att vinna. En vinst </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00797DD4">
         <w:t>framförallt</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve"> för den enskilde och dennes anhöriga, men också för arbetskamrater, arbetsmiljön och arbetsgivare. Mer information och självtest om alkohol hittar du exempelvis på: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00797DD4">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.alkoholhjalpen.se/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53AA354B" w14:textId="0B07FC8D" w:rsidR="00797DD4" w:rsidRPr="00F62945" w:rsidRDefault="00A14DF8" w:rsidP="00A14DF8">
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="161" w:name="_Toc256000512"/>
+    <w:p w14:paraId="53AA354B" w14:textId="7D88F0A4" w:rsidR="00797DD4" w:rsidRPr="00F62945" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="155" w:name="_Toc383702325"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc390944070"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc391548963"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc410391544"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc467240122"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc256000009"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc256000064"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc256000119"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc256000174"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc256000229"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc256000284"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc256000341"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc256000398"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc256000455"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc221111546"/>
       <w:r>
         <w:t>4.4</w:t>
       </w:r>
-      <w:r>
-        <w:tab/>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797DD4" w:rsidRPr="00F62945">
         <w:t>Missbruk</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="147"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
       <w:r w:rsidR="00797DD4" w:rsidRPr="00F62945">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F315A6" w14:textId="44B4C8CD" w:rsidR="00A14DF8" w:rsidRPr="00A14DF8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
       <w:r w:rsidRPr="00797DD4">
         <w:t>Missbruk kan beskrivas som ett regelbundet bruk av exempelvis droger, vilket är ett bruk som ger skadeverkningar för individen, omgivningen, arbetsplatsen och samhället. Bruket kan resultera i ett beroende som leder till både fysiska och psykiska symtom. Begreppet missbruk är svårdefinierat, då det finns skillnader mellan olika droger och deras effekter. Det är därför</w:t>
       </w:r>
       <w:r w:rsidRPr="00797DD4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> läkarens/vårdgivarens uppgift att diagnostisera missbruk, inte chefens eller arbetskamraternas.</w:t>
       </w:r>
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve"> Missbruk innebär inte nödvändigtvis att en medarbetare använder droger under arbetstid, men missbruk kan ändå ge upphov till problem i arbetet. Det är ofta svårt för individen att erkänna ett missbruk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CC0460" w14:textId="7C1CBD51" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00BD7E03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="0000FF"/>
@@ -8853,1383 +8075,1490 @@
         <w:t xml:space="preserve">. Källa </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00797DD4">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.folkhälsomyndigheten.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00797DD4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2014-01-24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFD75A6" w14:textId="3EB0D8E9" w:rsidR="00797DD4" w:rsidRPr="00DE7513" w:rsidRDefault="00A14DF8" w:rsidP="00A14DF8">
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="176" w:name="_Toc256000513"/>
+    <w:p w14:paraId="2DFD75A6" w14:textId="46E44F8E" w:rsidR="00797DD4" w:rsidRPr="00DE7513" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="170" w:name="_Toc383702326"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc390944071"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc391548964"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc410391545"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc467240123"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc256000010"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc256000065"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc256000120"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc256000175"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc256000230"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc256000285"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc256000342"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc256000399"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc256000456"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc221111547"/>
       <w:r>
         <w:t>4.5</w:t>
       </w:r>
-      <w:r>
-        <w:tab/>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797DD4" w:rsidRPr="00DE7513">
         <w:t>Beroende</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="162"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
-    </w:p>
-[...46 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
+    </w:p>
+    <w:p w14:paraId="178B4EB4" w14:textId="060AC1BC" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Drygt 4 % av Sveriges befolkning i åldrarna </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>17-80</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> år har utvecklat ett beroende.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5547">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Om man är beroende berusar man sig så mycket att kroppen vänjer sig vid att vara påverkad och det blir svårt att klara sig utan berusningsmedlet. Ett beroende är något som successivt byggs upp.  Att vara beroende innebär att man inte längre kan styra över sitt droganvändande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56570843" w14:textId="31FAF461" w:rsidR="00797DD4" w:rsidRPr="00684E3F" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="185" w:name="_Toc383702327"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc390944072"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc391548965"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc410391546"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc467240124"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc256000011"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc256000066"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc256000121"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc256000176"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc256000231"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc256000286"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc256000343"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc256000400"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc256000457"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc221111548"/>
+      <w:r>
+        <w:t>4.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00684E3F">
+        <w:t>Missbruk och riskbruk i arbetslivet</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
-    </w:p>
-[...103 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
       <w:bookmarkEnd w:id="198"/>
       <w:bookmarkEnd w:id="199"/>
+    </w:p>
+    <w:p w14:paraId="5AB37B4E" w14:textId="6000F888" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Missbruk och riskbruk i arbetslivet definieras som att: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328E4889" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="001013EA" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001013EA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Använda alkohol och droger under arbetstid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17818A83" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="001013EA" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001013EA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Komma påverkad till arbetet och att vara påverkad på arbetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAB75CA" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="001013EA" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001013EA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Anlända till arbetsplatsen med nedsatt arbetsförmåga, på grund av användning av alkohol eller droger, exempelvis med bakrus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD2BB0C" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="001013EA" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001013EA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Utebli från arbetsplatsen på grund av alkohol- eller drogmissbruk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625E8E14" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="001013EA" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001013EA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Använda illegala och/eller icke ordinerade droger på fritiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607D837C" w14:textId="14BCFD9F" w:rsidR="00797DD4" w:rsidRPr="001E1744" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="200" w:name="_Toc383702328"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc390944073"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc391548966"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc410391547"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc467240125"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc256000012"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc256000067"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc256000122"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc256000177"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc256000232"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc256000287"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc256000344"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc256000401"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc256000458"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc221111549"/>
+      <w:r>
+        <w:t>4.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="001E1744">
+        <w:t>Misskötsel - inte alltid risk- eller missbruk</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
-    </w:p>
-[...37 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
       <w:bookmarkEnd w:id="213"/>
       <w:bookmarkEnd w:id="214"/>
+    </w:p>
+    <w:p w14:paraId="4A2A0D4E" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00775E05">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Det är inte alltid som alkoholkonsumtion är av sjukdomskaraktär. Ett brukande kan ändå ha en negativ inverkan på arbetet liknande punkten ovan och betraktas då som misskötsel. I dessa fall är det arbetstagaren själv som ska bevisa att orsaken till misskötsel har sin grund i ett missbruk av sjukdomskaraktär. Detta innebär i praktiken att en medarbetare kan sägas upp av arbetsgivaren på grund av personliga skäl och misskötsel i arbetet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC3B649" w14:textId="3FE1B5EE" w:rsidR="00797DD4" w:rsidRPr="00A14DF8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="215" w:name="_Toc383702330"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc390944074"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc391374869"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc391548967"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc410391548"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc467240126"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc256000013"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc256000068"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc256000123"/>
+      <w:bookmarkStart w:id="224" w:name="_Toc256000178"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc256000233"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc256000288"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc256000345"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc256000402"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc256000459"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc221110820"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc221111550"/>
+      <w:r w:rsidRPr="00775E05">
+        <w:t>Arbetsrättsliga och rättsliga</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14DF8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775E05">
+        <w:t>konsekvenser</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
+    </w:p>
+    <w:p w14:paraId="6234B51B" w14:textId="77C6EC5A" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="232" w:name="_Toc383702331"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc390944075"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc391548968"/>
+      <w:bookmarkStart w:id="235" w:name="_Toc410391549"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc467240127"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc256000014"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc256000069"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc256000124"/>
+      <w:bookmarkStart w:id="240" w:name="_Toc256000179"/>
+      <w:bookmarkStart w:id="241" w:name="_Toc256000234"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc256000289"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc256000346"/>
+      <w:bookmarkStart w:id="244" w:name="_Toc256000403"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc256000460"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc221111551"/>
+      <w:r>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00797DD4">
+        <w:t>Arbetsrättsliga konsekvenser</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
-    </w:p>
-[...34 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
+    </w:p>
+    <w:p w14:paraId="056BFBE6" w14:textId="71461158" w:rsidR="00797DD4" w:rsidRPr="00396B76" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Arbetsrättsliga konsekvenser är de som bland annat utgår ifrån Allmänna bestämmelser (AB), Lagen om anställningsskydd (LAS), Medbestämmandelagen (MBL) och Arbetsmiljölagen (AML). Mer detaljerad information om dessa hittar du i bilaga 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAB5AB5" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Både medarbetaren och arbetsgivaren har tydliga skyldigheter när ett risk- eller missbruk har erkänts och/eller rehabilitering påbörjats/pågår. En medarbetare som följer sin rehabilitering och eventuell behandlingsöverenskommelse har ett förstärkt anställningsskydd. Dock kan medarbetaren sägas upp från sin anställning, på grund av personliga skäl och misskötsel, om hen förnekar problematik och/eller avbryter rehabilitering och behandlingsöverenskommelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC3956A" w14:textId="5CA1CCE3" w:rsidR="00797DD4" w:rsidRPr="00926BDC" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="247" w:name="_Toc410391550"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc467240128"/>
+      <w:bookmarkStart w:id="249" w:name="_Toc256000015"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc256000070"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc256000125"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc256000180"/>
+      <w:bookmarkStart w:id="253" w:name="_Toc256000235"/>
+      <w:bookmarkStart w:id="254" w:name="_Toc256000290"/>
+      <w:bookmarkStart w:id="255" w:name="_Toc256000347"/>
+      <w:bookmarkStart w:id="256" w:name="_Toc256000404"/>
+      <w:bookmarkStart w:id="257" w:name="_Toc256000461"/>
+      <w:bookmarkStart w:id="258" w:name="_Toc221111552"/>
+      <w:r>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00926BDC">
+        <w:t>Avstängning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
-    </w:p>
-[...29 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
+    </w:p>
+    <w:p w14:paraId="7C47DE2B" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Eventuell avstängning sker i dialog med HR-enheten utifrån Allmänna bestämmelser (AB) § 10. Avstängningen ska förhandlas med berörd arbetstagarorganisation enligt MBL § 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C230F94" w14:textId="5236F9D4" w:rsidR="00797DD4" w:rsidRPr="00993CBB" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="259" w:name="_Toc410391551"/>
+      <w:bookmarkStart w:id="260" w:name="_Toc467240129"/>
+      <w:bookmarkStart w:id="261" w:name="_Toc256000016"/>
+      <w:bookmarkStart w:id="262" w:name="_Toc256000071"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc256000126"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc256000181"/>
+      <w:bookmarkStart w:id="265" w:name="_Toc256000236"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc256000291"/>
+      <w:bookmarkStart w:id="267" w:name="_Toc256000348"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc256000405"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc256000462"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc221111553"/>
+      <w:r>
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00993CBB">
+        <w:t>Disciplinpåföljd</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
-    </w:p>
-[...43 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
+    </w:p>
+    <w:p w14:paraId="29276884" w14:textId="4D7CA78F" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Eventuella disciplinpåföljder i form av skriftlig varning sker i dialog med HR-enheten utifrån Allmänna bestämmelser (AB) § 11. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE6D677" w14:textId="058D7019" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">En vårdgivare ska snarast anmäla till Inspektionen för vård och omsorg IVO om det finns skälig anledning att befara att en person, som har legitimation för ett yrke inom hälso- och sjukvården och som är verksam eller har varit verksam hos vårdgivaren, kan utgöra en fara för patientsäkerheten. Anmälan görs av chefläkare (Patientsäkerhetslagen). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BE5F34" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Om Inspektionen för vård och omsorg anser att det finns skäl för beslut om prövotid, återkallelse av legitimation, återkallelse av annan behörighet att utöva yrke inom hälso- och sjukvården eller begränsning av förskrivningsrätt, ska inspektionen anmäla detta till Hälso- och sjukvårdens ansvarsnämnd. Hälso- och sjukvårdens ansvarsnämnd fattar beslut om påföljd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F575523" w14:textId="02CFF601" w:rsidR="00797DD4" w:rsidRPr="002C0DBA" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="271" w:name="_Toc410391552"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc467240130"/>
+      <w:bookmarkStart w:id="273" w:name="_Toc256000017"/>
+      <w:bookmarkStart w:id="274" w:name="_Toc256000072"/>
+      <w:bookmarkStart w:id="275" w:name="_Toc256000127"/>
+      <w:bookmarkStart w:id="276" w:name="_Toc256000182"/>
+      <w:bookmarkStart w:id="277" w:name="_Toc256000237"/>
+      <w:bookmarkStart w:id="278" w:name="_Toc256000292"/>
+      <w:bookmarkStart w:id="279" w:name="_Toc256000349"/>
+      <w:bookmarkStart w:id="280" w:name="_Toc256000406"/>
+      <w:bookmarkStart w:id="281" w:name="_Toc256000463"/>
+      <w:bookmarkStart w:id="282" w:name="_Toc221111554"/>
+      <w:r>
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="002C0DBA">
+        <w:t>Rättsliga konsekvenser</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
       <w:bookmarkEnd w:id="279"/>
       <w:bookmarkEnd w:id="280"/>
       <w:bookmarkEnd w:id="281"/>
       <w:bookmarkEnd w:id="282"/>
+    </w:p>
+    <w:p w14:paraId="2FCE5750" w14:textId="3211B121" w:rsidR="00797DD4" w:rsidRPr="00A14DF8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Rättsliga konsekvenser kan vara anmälan till polis- eller åklagarmyndighet, exempelvis för narkotikabrott eller rattonykterhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F85F06" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Om hälso- och sjukvårdspersonal är skäligen misstänkt för att i yrkesutövningen ha begått ett brott för vilket fängelse är föreskrivet, ska Inspektionen för vård och omsorg göra anmälan till åtal (Patientsäkerhetslagen). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68621D2E" w14:textId="510D49CC" w:rsidR="00797DD4" w:rsidRPr="00A14DF8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="283" w:name="_Toc383702334"/>
+      <w:bookmarkStart w:id="284" w:name="_Toc390944078"/>
+      <w:bookmarkStart w:id="285" w:name="_Toc391374870"/>
+      <w:bookmarkStart w:id="286" w:name="_Toc391548971"/>
+      <w:bookmarkStart w:id="287" w:name="_Toc410391553"/>
+      <w:bookmarkStart w:id="288" w:name="_Toc467240131"/>
+      <w:bookmarkStart w:id="289" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:id="290" w:name="_Toc256000073"/>
+      <w:bookmarkStart w:id="291" w:name="_Toc256000128"/>
+      <w:bookmarkStart w:id="292" w:name="_Toc256000183"/>
+      <w:bookmarkStart w:id="293" w:name="_Toc256000238"/>
+      <w:bookmarkStart w:id="294" w:name="_Toc256000293"/>
+      <w:bookmarkStart w:id="295" w:name="_Toc256000350"/>
+      <w:bookmarkStart w:id="296" w:name="_Toc256000407"/>
+      <w:bookmarkStart w:id="297" w:name="_Toc256000464"/>
+      <w:bookmarkStart w:id="298" w:name="_Toc221110821"/>
+      <w:bookmarkStart w:id="299" w:name="_Toc221111555"/>
+      <w:r w:rsidRPr="00A14DF8">
+        <w:t>Roller och ansvar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="283"/>
       <w:bookmarkEnd w:id="284"/>
       <w:bookmarkEnd w:id="285"/>
       <w:bookmarkEnd w:id="286"/>
       <w:bookmarkEnd w:id="287"/>
       <w:bookmarkEnd w:id="288"/>
       <w:bookmarkEnd w:id="289"/>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="290"/>
       <w:bookmarkEnd w:id="291"/>
       <w:bookmarkEnd w:id="292"/>
       <w:bookmarkEnd w:id="293"/>
       <w:bookmarkEnd w:id="294"/>
       <w:bookmarkEnd w:id="295"/>
       <w:bookmarkEnd w:id="296"/>
       <w:bookmarkEnd w:id="297"/>
       <w:bookmarkEnd w:id="298"/>
       <w:bookmarkEnd w:id="299"/>
+    </w:p>
+    <w:p w14:paraId="170649CD" w14:textId="1D98346E" w:rsidR="00797DD4" w:rsidRPr="00FA21EE" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="300" w:name="_Toc383702335"/>
+      <w:bookmarkStart w:id="301" w:name="_Toc390944079"/>
+      <w:bookmarkStart w:id="302" w:name="_Toc391548972"/>
+      <w:bookmarkStart w:id="303" w:name="_Toc410391554"/>
+      <w:bookmarkStart w:id="304" w:name="_Toc467240132"/>
+      <w:bookmarkStart w:id="305" w:name="_Toc256000019"/>
+      <w:bookmarkStart w:id="306" w:name="_Toc256000074"/>
+      <w:bookmarkStart w:id="307" w:name="_Toc256000129"/>
+      <w:bookmarkStart w:id="308" w:name="_Toc256000184"/>
+      <w:bookmarkStart w:id="309" w:name="_Toc256000239"/>
+      <w:bookmarkStart w:id="310" w:name="_Toc256000294"/>
+      <w:bookmarkStart w:id="311" w:name="_Toc256000351"/>
+      <w:bookmarkStart w:id="312" w:name="_Toc256000408"/>
+      <w:bookmarkStart w:id="313" w:name="_Toc256000465"/>
+      <w:bookmarkStart w:id="314" w:name="_Toc221111556"/>
+      <w:r>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00FA21EE">
+        <w:t>Arbetsgivarens/chefens ansvar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="300"/>
       <w:bookmarkEnd w:id="301"/>
       <w:bookmarkEnd w:id="302"/>
       <w:bookmarkEnd w:id="303"/>
       <w:bookmarkEnd w:id="304"/>
-    </w:p>
-[...227 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="305"/>
       <w:bookmarkEnd w:id="306"/>
       <w:bookmarkEnd w:id="307"/>
       <w:bookmarkEnd w:id="308"/>
       <w:bookmarkEnd w:id="309"/>
       <w:bookmarkEnd w:id="310"/>
       <w:bookmarkEnd w:id="311"/>
       <w:bookmarkEnd w:id="312"/>
       <w:bookmarkEnd w:id="313"/>
       <w:bookmarkEnd w:id="314"/>
+    </w:p>
+    <w:p w14:paraId="1C093C4E" w14:textId="77B0D6F8" w:rsidR="00797DD4" w:rsidRPr="00702850" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Du som chef är arbetsgivarrepresentant för Skaraborgs Sjukhus och har ansvaret att vidta åtgärder genom att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295B2F70" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Försäkra dig om att alla dina medarbetare känner till och förstår riktlinjen för alkohol- och droger (exempelvis genom introduktionsmapp och via APT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A37B0E2" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Tydliggöra för dina medarbetare vem som är din ställföreträdande när du inte är på plats, exempelvis kvällstid, om du är på kurs eller har semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358995BC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Förebygga att medarbetare slås ut från arbetslivet på grund av alkohol- och drogrelaterade problem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4219A5" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Ta initiativ till åtgärder vid misstanke om riskbruk, begynnande missbruk eller misstanke därom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DED2AA" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Som chef behålla rollen som arbetsgivarrepresentant och inte gå in i vårdgivarrollen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Det är läkare/vårdgivares roll att ställa eventuell diagnos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0344AA30" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Ge den medarbetare som ber om det, hjälp och stöd vid alkohol- och drogrelaterade problem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C41B286" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ingripa omedelbart vid påverkan av alkohol och droger på arbetsplatsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6ABCA2" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Utvärdera, och vid behov upprätta och genomföra, rehabiliterande åtgärder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD390A8" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Följa upp rehabiliteringsplanen med stöd av HR-enheten och Hälsan &amp; Arbetslivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6155F9" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Tydliggöra arbetsrättsliga konsekvenser vid misskötsel av arbetet och tydliggöra rehabiliteringsplanen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002BFC3D" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Aldrig bjuda medarbetare på alkohol exempelvis på kurser och vid representation (Representationspolicy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32786E47" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Ge rehabiliterad medarbetare möjlighet att återuppbygga förtroende, kompetens och delaktighet på arbetsplatsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0895E9B8" w14:textId="40F3A76B" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Vid behov kontakta Hälsan &amp; Arbetslivet för eget stöd, det kan vara svårt att vara chef för en medarbetare med alkohol- eller drogproblematik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A33E9BE" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Uppdragstagare som anlitas av SkaS, såsom hantverkare och konsulter, ska följa vår riktlinje avseende alkohol- och droger under pågående uppdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349B1D2E" w14:textId="33F4DA90" w:rsidR="00797DD4" w:rsidRPr="00AC733A" w:rsidRDefault="00A14DF8" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="315" w:name="_Toc383702336"/>
+      <w:bookmarkStart w:id="316" w:name="_Toc390944080"/>
+      <w:bookmarkStart w:id="317" w:name="_Toc391548973"/>
+      <w:bookmarkStart w:id="318" w:name="_Toc410391555"/>
+      <w:bookmarkStart w:id="319" w:name="_Toc467240133"/>
+      <w:bookmarkStart w:id="320" w:name="_Toc256000020"/>
+      <w:bookmarkStart w:id="321" w:name="_Toc256000075"/>
+      <w:bookmarkStart w:id="322" w:name="_Toc256000130"/>
+      <w:bookmarkStart w:id="323" w:name="_Toc256000185"/>
+      <w:bookmarkStart w:id="324" w:name="_Toc256000240"/>
+      <w:bookmarkStart w:id="325" w:name="_Toc256000295"/>
+      <w:bookmarkStart w:id="326" w:name="_Toc256000352"/>
+      <w:bookmarkStart w:id="327" w:name="_Toc256000409"/>
+      <w:bookmarkStart w:id="328" w:name="_Toc256000466"/>
+      <w:bookmarkStart w:id="329" w:name="_Toc221111557"/>
+      <w:r>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00AC733A">
+        <w:t>Medarbetarens ansvar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="315"/>
       <w:bookmarkEnd w:id="316"/>
       <w:bookmarkEnd w:id="317"/>
       <w:bookmarkEnd w:id="318"/>
       <w:bookmarkEnd w:id="319"/>
-    </w:p>
-[...174 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="320"/>
       <w:bookmarkEnd w:id="321"/>
       <w:bookmarkEnd w:id="322"/>
       <w:bookmarkEnd w:id="323"/>
       <w:bookmarkEnd w:id="324"/>
       <w:bookmarkEnd w:id="325"/>
       <w:bookmarkEnd w:id="326"/>
       <w:bookmarkEnd w:id="327"/>
       <w:bookmarkEnd w:id="328"/>
       <w:bookmarkEnd w:id="329"/>
+    </w:p>
+    <w:p w14:paraId="505F2FD0" w14:textId="7462B3FD" w:rsidR="00797DD4" w:rsidRPr="00A14DF8" w:rsidRDefault="00797DD4" w:rsidP="00A14DF8">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Alla medarbetare inom SkaS har ansvar för att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBA29C8" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00AC733A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Avstå från användning av alkohol och droger som riskerar att påverka arbetet, arbetsförmågan och arbetskamrater</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E1DB15" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00AC733A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Inte acceptera onykterhet eller drogpåverkan på arbetet, eller effekter av desamma, vare sig hos sig själv eller hos andra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519EB787" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00AC733A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Omedelbart informera närmaste chef om en arbetskamrat är påverkad på arbetet, detta är en skyldighet enligt arbetsmiljölagen. Om chefen inte är på plats, vänd dig till dennes ställföreträdare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F39C78" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00AC733A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Inte dölja en arbetskamrats problem, det hjälper bara kollegan att fortsätta sitt missbruk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC68D0C" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00AC733A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Informera närmaste chef eller skyddsombud om du misstänker att en arbetskamrat har någon form av problem. Att lägga sig i är att bry sig om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581DDCF3" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00AC733A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Aktivt medverka till, och ta ansvar för, sin behandling och rehabilitering i samband med konstaterat alkohol- och/eller drogproblem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDE0A33" w14:textId="61306450" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="006D7DCC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Ge rehabiliterad arbetskamrat möjlighet att återuppbygga förtroende, kompetens och delaktighet på arbetsplatsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3A0983" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="006D7DCC">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Medicinskt motiverat bruk av läkemedel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9B3408" w14:textId="38A6748E" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="006D7DCC">
+      <w:r w:rsidRPr="00797DD4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Riktlinjen utesluter inte medicinskt motiverat bruk av läkemedel. Det är dock den enskildes ansvar att i samtal med behandlande läkare ta reda på om medicinen har effekter som kan påverka det dagliga arbetet på ett oönskat sätt. Om detta är fallet skall närmaste chef underrättas för att vid behov kunna erbjuda en tillfällig omplacering eller annan åtgärd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EDF5E5" w14:textId="3B9875E3" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="006D7DCC">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Om du som medarbetare är orolig för en arbetskamrat, kan du anonymt ringa Aleforslinjen, 020-22 12 00 för kostnadsfri rådgivning (bilaga 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FF3D90" w14:textId="47C0D95C" w:rsidR="00797DD4" w:rsidRPr="00865E2E" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="330" w:name="_Toc383702337"/>
+      <w:bookmarkStart w:id="331" w:name="_Toc390944081"/>
+      <w:bookmarkStart w:id="332" w:name="_Toc391548974"/>
+      <w:bookmarkStart w:id="333" w:name="_Toc410391556"/>
+      <w:bookmarkStart w:id="334" w:name="_Toc467240134"/>
+      <w:bookmarkStart w:id="335" w:name="_Toc256000021"/>
+      <w:bookmarkStart w:id="336" w:name="_Toc256000076"/>
+      <w:bookmarkStart w:id="337" w:name="_Toc256000131"/>
+      <w:bookmarkStart w:id="338" w:name="_Toc256000186"/>
+      <w:bookmarkStart w:id="339" w:name="_Toc256000241"/>
+      <w:bookmarkStart w:id="340" w:name="_Toc256000296"/>
+      <w:bookmarkStart w:id="341" w:name="_Toc256000353"/>
+      <w:bookmarkStart w:id="342" w:name="_Toc256000410"/>
+      <w:bookmarkStart w:id="343" w:name="_Toc256000467"/>
+      <w:bookmarkStart w:id="344" w:name="_Toc221111558"/>
+      <w:r>
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
+        <w:t>Företagshälsovården Hälsan &amp; Arbetslivet</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="330"/>
       <w:bookmarkEnd w:id="331"/>
       <w:bookmarkEnd w:id="332"/>
       <w:bookmarkEnd w:id="333"/>
       <w:bookmarkEnd w:id="334"/>
-    </w:p>
-[...29 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="335"/>
       <w:bookmarkEnd w:id="336"/>
       <w:bookmarkEnd w:id="337"/>
       <w:bookmarkEnd w:id="338"/>
       <w:bookmarkEnd w:id="339"/>
       <w:bookmarkEnd w:id="340"/>
       <w:bookmarkEnd w:id="341"/>
       <w:bookmarkEnd w:id="342"/>
       <w:bookmarkEnd w:id="343"/>
       <w:bookmarkEnd w:id="344"/>
+    </w:p>
+    <w:p w14:paraId="15E9A252" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00865E2E">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Hälsan &amp; Arbetslivet är arbetsgivarens konsultstöd och läkare/vårdgivare inom frågor rörande drogproblematik. Vid misstanke om påverkan i tjänst kontaktas Hälsan &amp; Arbetslivet för provtagning. Företagshälsovården är den part som konstaterar om det rör sig om missbruk av sjukdomskaraktär. Enligt avtal återkopplar Hälsan &amp; Arbetslivet till arbetsgivaren med en behandlingsplan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F04D192" w14:textId="04E33C09" w:rsidR="00797DD4" w:rsidRPr="00865E2E" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="345" w:name="_Toc410391557"/>
+      <w:bookmarkStart w:id="346" w:name="_Toc467240135"/>
+      <w:bookmarkStart w:id="347" w:name="_Toc256000022"/>
+      <w:bookmarkStart w:id="348" w:name="_Toc256000077"/>
+      <w:bookmarkStart w:id="349" w:name="_Toc256000132"/>
+      <w:bookmarkStart w:id="350" w:name="_Toc256000187"/>
+      <w:bookmarkStart w:id="351" w:name="_Toc256000242"/>
+      <w:bookmarkStart w:id="352" w:name="_Toc256000297"/>
+      <w:bookmarkStart w:id="353" w:name="_Toc256000354"/>
+      <w:bookmarkStart w:id="354" w:name="_Toc256000411"/>
+      <w:bookmarkStart w:id="355" w:name="_Toc256000468"/>
+      <w:bookmarkStart w:id="356" w:name="_Toc221111559"/>
+      <w:r>
+        <w:t>6.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
+        <w:t>HR-enheten</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="345"/>
       <w:bookmarkEnd w:id="346"/>
-    </w:p>
-[...32 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="347"/>
       <w:bookmarkEnd w:id="348"/>
       <w:bookmarkEnd w:id="349"/>
-      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="350"/>
       <w:bookmarkEnd w:id="351"/>
       <w:bookmarkEnd w:id="352"/>
       <w:bookmarkEnd w:id="353"/>
       <w:bookmarkEnd w:id="354"/>
       <w:bookmarkEnd w:id="355"/>
       <w:bookmarkEnd w:id="356"/>
+    </w:p>
+    <w:p w14:paraId="36E8A734" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00865E2E">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>HR-enheten ska kontaktas om du som chef misstänker att en medarbetare har missbruksproblem. HR-enheten är ett stöd och en samarbetspartner, utifrån lagar och avtal, i hela processen kring missbruksfrågor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16635594" w14:textId="60BC8056" w:rsidR="00797DD4" w:rsidRPr="00865E2E" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="357" w:name="_Toc383702338"/>
+      <w:bookmarkStart w:id="358" w:name="_Toc390944083"/>
+      <w:bookmarkStart w:id="359" w:name="_Toc391548976"/>
+      <w:bookmarkStart w:id="360" w:name="_Toc410391558"/>
+      <w:bookmarkStart w:id="361" w:name="_Toc467240136"/>
+      <w:bookmarkStart w:id="362" w:name="_Toc256000023"/>
+      <w:bookmarkStart w:id="363" w:name="_Toc256000078"/>
+      <w:bookmarkStart w:id="364" w:name="_Toc256000133"/>
+      <w:bookmarkStart w:id="365" w:name="_Toc256000188"/>
+      <w:bookmarkStart w:id="366" w:name="_Toc256000243"/>
+      <w:bookmarkStart w:id="367" w:name="_Toc256000298"/>
+      <w:bookmarkStart w:id="368" w:name="_Toc256000355"/>
+      <w:bookmarkStart w:id="369" w:name="_Toc256000412"/>
+      <w:bookmarkStart w:id="370" w:name="_Toc256000469"/>
+      <w:bookmarkStart w:id="371" w:name="_Toc221111560"/>
+      <w:r>
+        <w:t>6.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
+        <w:t>Fackligt ombud</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="357"/>
       <w:bookmarkEnd w:id="358"/>
       <w:bookmarkEnd w:id="359"/>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
+        <w:t xml:space="preserve"> - arbetstagarorganisation</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="360"/>
       <w:bookmarkEnd w:id="361"/>
-    </w:p>
-[...32 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="362"/>
       <w:bookmarkEnd w:id="363"/>
       <w:bookmarkEnd w:id="364"/>
       <w:bookmarkEnd w:id="365"/>
       <w:bookmarkEnd w:id="366"/>
       <w:bookmarkEnd w:id="367"/>
       <w:bookmarkEnd w:id="368"/>
       <w:bookmarkEnd w:id="369"/>
       <w:bookmarkEnd w:id="370"/>
       <w:bookmarkEnd w:id="371"/>
+    </w:p>
+    <w:p w14:paraId="7BD6C084" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00865E2E">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Fackliga företrädare är en resurs för medarbetaren. Informera medarbetaren om att, utifrån dennes önskemål och initiativ, arbetstagarorganisation kan medverka i samtal, utredning och rehabilitering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A4792B" w14:textId="65D54AD5" w:rsidR="00797DD4" w:rsidRPr="00865E2E" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="372" w:name="_Toc383702339"/>
+      <w:bookmarkStart w:id="373" w:name="_Toc390944084"/>
+      <w:bookmarkStart w:id="374" w:name="_Toc391548977"/>
+      <w:bookmarkStart w:id="375" w:name="_Toc410391559"/>
+      <w:bookmarkStart w:id="376" w:name="_Toc467240137"/>
+      <w:bookmarkStart w:id="377" w:name="_Toc256000024"/>
+      <w:bookmarkStart w:id="378" w:name="_Toc256000079"/>
+      <w:bookmarkStart w:id="379" w:name="_Toc256000134"/>
+      <w:bookmarkStart w:id="380" w:name="_Toc256000189"/>
+      <w:bookmarkStart w:id="381" w:name="_Toc256000244"/>
+      <w:bookmarkStart w:id="382" w:name="_Toc256000299"/>
+      <w:bookmarkStart w:id="383" w:name="_Toc256000356"/>
+      <w:bookmarkStart w:id="384" w:name="_Toc256000413"/>
+      <w:bookmarkStart w:id="385" w:name="_Toc256000470"/>
+      <w:bookmarkStart w:id="386" w:name="_Toc221111561"/>
+      <w:r>
+        <w:t>6.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
+        <w:t>Skyddsombud</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="372"/>
       <w:bookmarkEnd w:id="373"/>
       <w:bookmarkEnd w:id="374"/>
       <w:bookmarkEnd w:id="375"/>
       <w:bookmarkEnd w:id="376"/>
-      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
-[...35 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="377"/>
       <w:bookmarkEnd w:id="378"/>
       <w:bookmarkEnd w:id="379"/>
       <w:bookmarkEnd w:id="380"/>
       <w:bookmarkEnd w:id="381"/>
       <w:bookmarkEnd w:id="382"/>
       <w:bookmarkEnd w:id="383"/>
       <w:bookmarkEnd w:id="384"/>
       <w:bookmarkEnd w:id="385"/>
       <w:bookmarkEnd w:id="386"/>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C95224" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00865E2E">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Skyddsombudet företräder medarbetarna i arbetsmiljöfrågor. Ombudet har också till uppgift att reagera och agera vid misstanke om missbruk på arbetsplatsen genom att i första hand informera närmaste chef.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E612218" w14:textId="4295D6AB" w:rsidR="00797DD4" w:rsidRPr="00865E2E" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="387" w:name="_Toc383702341"/>
+      <w:bookmarkStart w:id="388" w:name="_Toc390944085"/>
+      <w:bookmarkStart w:id="389" w:name="_Toc391548978"/>
+      <w:bookmarkStart w:id="390" w:name="_Toc410391560"/>
+      <w:bookmarkStart w:id="391" w:name="_Toc467240138"/>
+      <w:bookmarkStart w:id="392" w:name="_Toc256000025"/>
+      <w:bookmarkStart w:id="393" w:name="_Toc256000080"/>
+      <w:bookmarkStart w:id="394" w:name="_Toc256000135"/>
+      <w:bookmarkStart w:id="395" w:name="_Toc256000190"/>
+      <w:bookmarkStart w:id="396" w:name="_Toc256000245"/>
+      <w:bookmarkStart w:id="397" w:name="_Toc256000300"/>
+      <w:bookmarkStart w:id="398" w:name="_Toc256000357"/>
+      <w:bookmarkStart w:id="399" w:name="_Toc256000414"/>
+      <w:bookmarkStart w:id="400" w:name="_Toc256000471"/>
+      <w:bookmarkStart w:id="401" w:name="_Toc221111562"/>
+      <w:r>
+        <w:t>6.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
+        <w:t>Personligt stöd</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="387"/>
       <w:bookmarkEnd w:id="388"/>
       <w:bookmarkEnd w:id="389"/>
       <w:bookmarkEnd w:id="390"/>
       <w:bookmarkEnd w:id="391"/>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="392"/>
       <w:bookmarkEnd w:id="393"/>
       <w:bookmarkEnd w:id="394"/>
       <w:bookmarkEnd w:id="395"/>
       <w:bookmarkEnd w:id="396"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Västra Götalandsregionen – Skaraborgs Sjukhus har samarbetsavtal med Aleforsstiftelsen vilket innebär att de kan bistå oss i alkohol- och drogrelaterade ärenden samt bistå arbetsgivaren i arbetet med att säkerställa en alkohol- och drogfri arbetsmiljö. I avtalet ingår bland annat fri chefshandledning i enskilda ärenden, telefon 020-10 33 20 samt fri telefonrådgivning (med möjlighet att vara anonym) för samtliga anställda, telefon 020-22 12 00. I avtalet ingår även kostnadsfri bedömning för att utreda om beroendesjukdom föreligger som kan ligga till grund för fortsatt rehabilitering. Se bilaga 3. Mer information finns på Aleforsstiftelsens hemsida </w:t>
+      <w:bookmarkEnd w:id="397"/>
+      <w:bookmarkEnd w:id="398"/>
+      <w:bookmarkEnd w:id="399"/>
+      <w:bookmarkEnd w:id="400"/>
+      <w:bookmarkEnd w:id="401"/>
+    </w:p>
+    <w:p w14:paraId="6E5A07A5" w14:textId="5762ADA7" w:rsidR="00797DD4" w:rsidRPr="00865E2E" w:rsidRDefault="00797DD4" w:rsidP="00865E2E">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Medarbetaren har rätt till att ha med sig en person i kontakten med arbetsgivaren i samband med samtal, utredning och rehabilitering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE44453" w14:textId="41094FEA" w:rsidR="00797DD4" w:rsidRDefault="00AC082C" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="402" w:name="_Toc256000301"/>
+      <w:bookmarkStart w:id="403" w:name="_Toc256000358"/>
+      <w:bookmarkStart w:id="404" w:name="_Toc256000415"/>
+      <w:bookmarkStart w:id="405" w:name="_Toc256000472"/>
+      <w:bookmarkStart w:id="406" w:name="_Toc383702342"/>
+      <w:bookmarkStart w:id="407" w:name="_Toc221111563"/>
+      <w:r>
+        <w:t>6.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00865E2E">
+        <w:t>A</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="402"/>
+      <w:bookmarkEnd w:id="403"/>
+      <w:bookmarkEnd w:id="404"/>
+      <w:bookmarkEnd w:id="405"/>
+      <w:r w:rsidR="00922570">
+        <w:t>vtalsleverantörer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="407"/>
+    </w:p>
+    <w:p w14:paraId="37148912" w14:textId="77777777" w:rsidR="00922570" w:rsidRPr="00922570" w:rsidRDefault="00922570" w:rsidP="00AC082C">
+      <w:r w:rsidRPr="00922570">
+        <w:t>Västra Götalandsregionen – Skaraborgs Sjukhus har avtal med tre leverantörer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DB4BE9" w14:textId="77777777" w:rsidR="00922570" w:rsidRPr="00922570" w:rsidRDefault="00922570" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00922570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Aleforsstiftelsen i Göteborg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00922570">
+        <w:t xml:space="preserve"> - öppenvårdsbehandling och Internat inklusive eftervårdsbehandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFBF159" w14:textId="77777777" w:rsidR="00922570" w:rsidRPr="00922570" w:rsidRDefault="00922570" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cadena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00922570">
+        <w:t xml:space="preserve"> – öppenvårdsbehandling och Internat inklusive eftervårdsbehandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4866DD04" w14:textId="77777777" w:rsidR="00922570" w:rsidRPr="00922570" w:rsidRDefault="00922570" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zanoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922570">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00922570">
+        <w:t xml:space="preserve"> – enbart Internat inklusive eftervårdsbehandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D39BBB2" w14:textId="77777777" w:rsidR="00922570" w:rsidRPr="00922570" w:rsidRDefault="00922570" w:rsidP="00AC082C">
+      <w:r w:rsidRPr="00922570">
+        <w:t xml:space="preserve">Dessa leverantörer kan bistå oss i alkohol- och drogrelaterade ärenden samt bistå arbetsgivaren i arbetet med att säkerställa en alkohol- och drogfri arbetsmiljö </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE25BF5" w14:textId="77777777" w:rsidR="00922570" w:rsidRPr="00922570" w:rsidRDefault="00922570" w:rsidP="00AC082C">
+      <w:r w:rsidRPr="00922570">
+        <w:t>Avrop sker av Hälsan och Arbetslivet, HR eller chef till aktuell medarbetare som kontaktar leverantör för att starta ett uppdrag. Val av leverantör kommer att ske utifrån den fysiska personens behov eller val, som fastställs efter samråd med den medicinska professionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EE73A2" w14:textId="6F80ACA8" w:rsidR="00922570" w:rsidRPr="00922570" w:rsidRDefault="00922570" w:rsidP="00AC082C">
+      <w:r w:rsidRPr="00922570">
+        <w:t xml:space="preserve">Avtalet i sin helhet samt bilagor finns att läsa i Avtalskatalogen, </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00797DD4">
-          <w:t>http://www.aleforsstiftelsen.se/</w:t>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00922570">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Mercell</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00922570">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Commerce - Start</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="0BDF0B19" w14:textId="1CC29C96" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:r w:rsidR="00AC082C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDF0B19" w14:textId="6EA4D670" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00797DD4">
-[...21 lines deleted...]
-      <w:bookmarkStart w:id="412" w:name="_Toc256000530"/>
+      <w:bookmarkStart w:id="408" w:name="_Toc390944086"/>
+      <w:bookmarkStart w:id="409" w:name="_Toc391374871"/>
+      <w:bookmarkStart w:id="410" w:name="_Toc391548979"/>
+      <w:bookmarkStart w:id="411" w:name="_Toc410391561"/>
+      <w:bookmarkStart w:id="412" w:name="_Toc467240139"/>
+      <w:bookmarkStart w:id="413" w:name="_Toc256000026"/>
+      <w:bookmarkStart w:id="414" w:name="_Toc256000081"/>
+      <w:bookmarkStart w:id="415" w:name="_Toc256000136"/>
+      <w:bookmarkStart w:id="416" w:name="_Toc256000191"/>
+      <w:bookmarkStart w:id="417" w:name="_Toc256000246"/>
+      <w:bookmarkStart w:id="418" w:name="_Toc256000302"/>
+      <w:bookmarkStart w:id="419" w:name="_Toc256000359"/>
+      <w:bookmarkStart w:id="420" w:name="_Toc256000416"/>
+      <w:bookmarkStart w:id="421" w:name="_Toc256000473"/>
+      <w:bookmarkStart w:id="422" w:name="_Toc221110822"/>
+      <w:bookmarkStart w:id="423" w:name="_Toc221111564"/>
       <w:r w:rsidRPr="00865E2E">
-        <w:lastRenderedPageBreak/>
         <w:t>Sekretess och förvaring av dokumentation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="397"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="405"/>
       <w:bookmarkEnd w:id="406"/>
-      <w:bookmarkEnd w:id="407"/>
       <w:bookmarkEnd w:id="408"/>
       <w:bookmarkEnd w:id="409"/>
       <w:bookmarkEnd w:id="410"/>
       <w:bookmarkEnd w:id="411"/>
       <w:bookmarkEnd w:id="412"/>
+      <w:bookmarkEnd w:id="413"/>
+      <w:bookmarkEnd w:id="414"/>
+      <w:bookmarkEnd w:id="415"/>
+      <w:bookmarkEnd w:id="416"/>
+      <w:bookmarkEnd w:id="417"/>
+      <w:bookmarkEnd w:id="418"/>
+      <w:bookmarkEnd w:id="419"/>
+      <w:bookmarkEnd w:id="420"/>
+      <w:bookmarkEnd w:id="421"/>
+      <w:bookmarkEnd w:id="422"/>
+      <w:bookmarkEnd w:id="423"/>
       <w:r w:rsidRPr="00865E2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1138444A" w14:textId="534D46BC" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve">Hänsyn och respekt för den enskilde medarbetaren ska vara vägledande i rehabiliteringsarbetet. </w:t>
       </w:r>
       <w:r w:rsidRPr="00797DD4">
         <w:br/>
         <w:t xml:space="preserve">I AML 7 kap. § 13 framgår att tystnadsplikt gäller för den som deltar i arbetsanpassning och rehabilitering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D3D649" w14:textId="60EEACF2" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve">I offentlighets- och sekretesslagen 39 kap. (OSL) anges vissa fall då uppgifter om medarbetares personliga förhållanden är sekretesskyddade. Om det inte står klart att uppgiften kan röjas utan att medarbetaren lider men så gäller sekretess bland annat för uppgift som rör medarbetarens hälsotillstånd, ärende om omplacering eller pensionering. Däremot är ärende om anställning, uppgifter om att medarbetare har sjukfrånvaro och dess omfattning, eller disciplinpåföljder offentliga. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03874684" w14:textId="34BFCCC7" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve">I den löpande personaladministrationen kan det finnas uppgifter om medarbetares hälsotillstånd såsom läkarintyg som lämnas in av medarbetaren för att styrka frånvaro eller som underlag för löneadministration. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277D0236" w14:textId="2CD0DD6B" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve">Handlingar som innehåller sekretesskyddade uppgifter ska hanteras med stor försiktighet.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00797DD4">
         <w:br/>
         <w:t xml:space="preserve">Om arbetsgivaren begär in läkarintyg som innehåller medarbetares hälsotillstånd ska dessa förvaras inlåsta på ett sätt som hindrar obehörig åtkomst. Även dokumentation i handlingsplan i pågående ärende ska förvaras i låst utrymme. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5360645F" w14:textId="5FC72EA6" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
       <w:r w:rsidRPr="00797DD4">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">När ett rehabiliteringsärende avslutas ska chefen se till att alla handlingar som rör rehabiliteringen läggs i ett kuvert, försluts och märks enligt följande: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F76542" w14:textId="6CBCDFFB" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00694785" w:rsidP="00797DD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B060DD6" wp14:editId="4C7A2A01">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -10489,2997 +9818,2929 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="066802F9" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00797DD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F46BCCF" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00797DD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37C62D70" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00797DD4">
-[...34 lines deleted...]
-    </w:p>
     <w:p w14:paraId="48C9EC2A" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00797DD4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0575F63B" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve">Kuvertet ska sedan lämnas till HR-konsult som arbetat i rehabiliteringsärendet och förvaras sedan i ett dokumentskåp på HR-enheten. Endast berörd medarbetare, ansvarig chef och HR-konsult som arbetat i rehabiliteringsärendet har rätt att ta del av dessa handlingar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F018244" w14:textId="1D6421F0" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="413" w:name="_Toc383702343"/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="428" w:name="_Toc256000531"/>
+      <w:bookmarkStart w:id="424" w:name="_Toc383702343"/>
+      <w:bookmarkStart w:id="425" w:name="_Toc390944087"/>
+      <w:bookmarkStart w:id="426" w:name="_Toc391374872"/>
+      <w:bookmarkStart w:id="427" w:name="_Toc391548980"/>
+      <w:bookmarkStart w:id="428" w:name="_Toc410391562"/>
+      <w:bookmarkStart w:id="429" w:name="_Toc467240140"/>
+      <w:bookmarkStart w:id="430" w:name="_Toc256000027"/>
+      <w:bookmarkStart w:id="431" w:name="_Toc256000082"/>
+      <w:bookmarkStart w:id="432" w:name="_Toc256000137"/>
+      <w:bookmarkStart w:id="433" w:name="_Toc256000192"/>
+      <w:bookmarkStart w:id="434" w:name="_Toc256000247"/>
+      <w:bookmarkStart w:id="435" w:name="_Toc256000303"/>
+      <w:bookmarkStart w:id="436" w:name="_Toc256000360"/>
+      <w:bookmarkStart w:id="437" w:name="_Toc256000417"/>
+      <w:bookmarkStart w:id="438" w:name="_Toc256000474"/>
+      <w:bookmarkStart w:id="439" w:name="_Toc221110823"/>
+      <w:bookmarkStart w:id="440" w:name="_Toc221111565"/>
       <w:r w:rsidRPr="00694785">
-        <w:lastRenderedPageBreak/>
         <w:t>Tidiga tecken på missbruk</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="413"/>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="423"/>
       <w:bookmarkEnd w:id="424"/>
       <w:bookmarkEnd w:id="425"/>
       <w:bookmarkEnd w:id="426"/>
       <w:bookmarkEnd w:id="427"/>
       <w:bookmarkEnd w:id="428"/>
-    </w:p>
-[...367 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="429"/>
       <w:bookmarkEnd w:id="430"/>
       <w:bookmarkEnd w:id="431"/>
       <w:bookmarkEnd w:id="432"/>
       <w:bookmarkEnd w:id="433"/>
       <w:bookmarkEnd w:id="434"/>
       <w:bookmarkEnd w:id="435"/>
       <w:bookmarkEnd w:id="436"/>
       <w:bookmarkEnd w:id="437"/>
       <w:bookmarkEnd w:id="438"/>
       <w:bookmarkEnd w:id="439"/>
       <w:bookmarkEnd w:id="440"/>
+    </w:p>
+    <w:p w14:paraId="156F68C5" w14:textId="650A1547" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Var uppmärksam på förändringar i medarbetarens personlighet och vanliga arbetsmönster. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t xml:space="preserve">När tecknen blir fler och börjar bilda mönster ska du som chef reagera. När man väl börjat misstänka att någon missbrukar, visar det sig ofta vara sant. Erfarenhet och studier visar att det att det oftast dröjer 10 år, ibland 20 år, innan missbruket orsakar synbara konsekvenser på arbetet. Detta delvis för att tidiga tecken kan förklaras med andra orsaker, men också för att det finns en passivitet och rädsla då ämnet är både känsligt och svårt. Desto tidigare en medarbetare får hjälp och stöd av sin arbetsplats, desto bättre. Det finns mycket att vinna med ett tidigt ingripande, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>framförallt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> för den enskilde och dennes anhöriga, men också för arbetskamrater, arbetsmiljön och arbetsgivare. Tidiga tecken på missbruk kan vara:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E12FF3E" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A04471">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Arbetsfunktion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D6D7C5" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A04471">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Nedgång i arbetsprestation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72209048" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A04471">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Ojämn effektivitet/prestation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664C13B0" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A04471">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Återkommande fel och slarv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9C38C2" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A04471">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Koncentrationssvårigheter och dålig uthållighet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1A9123" w14:textId="3E009A30" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Upphov till tillbud och olyckor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153E9873" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00A04471">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Beteende och personlighetsförändringar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6B381D" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Lynnigt humör, lättretlig, avig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35547D30" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Rastlöshet och trötthet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05536D50" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Misstänksamhet mot chef och arbetskamrater</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C95457D" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Upphov till irritation och oro hos arbetskamrater</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3597CBCA" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Nedstämdhet och depression</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B71D622" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Nervositet, dålig självkänsla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79309058" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Bristande personlig hygien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571E706F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Familjesociala problem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487BAE40" w14:textId="461AAB63" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Minnesluckor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD8BBC5" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Arbetsmoral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A84B55" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Svårighet att passa arbetstider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575EE2C1" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Tänjer på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>flexen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6E2DEF03" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Upprepad korttidsfrånvaro, särskilt i anslutning till helger och semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73372B51" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Semesterdagar och tjänstledighet tas ut utan förvarning eller med kort varsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2685AB8D" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="004901FB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Ökad sjukfrånvaro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F5B3D6" w14:textId="3F308963" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Småkrämpor som alibi för att gå hem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0400BC56" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00602D96">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Andra signaler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B45ED6F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00602D96">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Kommer till arbetet i bakrus och/eller luktar alkohol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B28C06" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00602D96">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Skämmer ut sig på exempelvis personalfester, kurser, konferenser och internat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B28DB5" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00602D96">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Bjuder gärna andra på alkohol för att få dricka själv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3972BCAF" w14:textId="35539033" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Lagöverträdelser på fritiden i samband med alkohol- eller drogpåverkan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BD58F9" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00602D96">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Det är viktigt att inte förväxla missbruk med andra av läkare satta diagnoser, exempelvis stressrelaterade sjukdomar, diabetes eller epilepsi. Ska heller inte förväxlas med biverkningar av läkemedel ordinerade av läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580B024D" w14:textId="05D4E4E4" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="441" w:name="_Toc383702344"/>
+      <w:bookmarkStart w:id="442" w:name="_Toc390944088"/>
+      <w:bookmarkStart w:id="443" w:name="_Toc391374873"/>
+      <w:bookmarkStart w:id="444" w:name="_Toc391548981"/>
+      <w:bookmarkStart w:id="445" w:name="_Toc410391563"/>
+      <w:bookmarkStart w:id="446" w:name="_Toc467240141"/>
+      <w:bookmarkStart w:id="447" w:name="_Toc256000028"/>
+      <w:bookmarkStart w:id="448" w:name="_Toc256000083"/>
+      <w:bookmarkStart w:id="449" w:name="_Toc256000138"/>
+      <w:bookmarkStart w:id="450" w:name="_Toc256000193"/>
+      <w:bookmarkStart w:id="451" w:name="_Toc256000248"/>
+      <w:bookmarkStart w:id="452" w:name="_Toc256000304"/>
+      <w:bookmarkStart w:id="453" w:name="_Toc256000361"/>
+      <w:bookmarkStart w:id="454" w:name="_Toc256000418"/>
+      <w:bookmarkStart w:id="455" w:name="_Toc256000475"/>
+      <w:bookmarkStart w:id="456" w:name="_Toc221110824"/>
+      <w:bookmarkStart w:id="457" w:name="_Toc221111566"/>
+      <w:r w:rsidRPr="00A94DE7">
+        <w:t>Bemötande och åtgärder</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="441"/>
       <w:bookmarkEnd w:id="442"/>
       <w:bookmarkEnd w:id="443"/>
       <w:bookmarkEnd w:id="444"/>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="445"/>
       <w:bookmarkEnd w:id="446"/>
       <w:bookmarkEnd w:id="447"/>
       <w:bookmarkEnd w:id="448"/>
       <w:bookmarkEnd w:id="449"/>
       <w:bookmarkEnd w:id="450"/>
       <w:bookmarkEnd w:id="451"/>
       <w:bookmarkEnd w:id="452"/>
       <w:bookmarkEnd w:id="453"/>
       <w:bookmarkEnd w:id="454"/>
       <w:bookmarkEnd w:id="455"/>
       <w:bookmarkEnd w:id="456"/>
       <w:bookmarkEnd w:id="457"/>
+    </w:p>
+    <w:p w14:paraId="39642682" w14:textId="7A9CCC5C" w:rsidR="00797DD4" w:rsidRPr="00E03F9E" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="458" w:name="_Toc383702345"/>
+      <w:bookmarkStart w:id="459" w:name="_Toc390944089"/>
+      <w:bookmarkStart w:id="460" w:name="_Toc391548982"/>
+      <w:bookmarkStart w:id="461" w:name="_Toc410391564"/>
+      <w:bookmarkStart w:id="462" w:name="_Toc467240142"/>
+      <w:bookmarkStart w:id="463" w:name="_Toc256000029"/>
+      <w:bookmarkStart w:id="464" w:name="_Toc256000084"/>
+      <w:bookmarkStart w:id="465" w:name="_Toc256000139"/>
+      <w:bookmarkStart w:id="466" w:name="_Toc256000194"/>
+      <w:bookmarkStart w:id="467" w:name="_Toc256000249"/>
+      <w:bookmarkStart w:id="468" w:name="_Toc256000305"/>
+      <w:bookmarkStart w:id="469" w:name="_Toc256000362"/>
+      <w:bookmarkStart w:id="470" w:name="_Toc256000419"/>
+      <w:bookmarkStart w:id="471" w:name="_Toc256000476"/>
+      <w:bookmarkStart w:id="472" w:name="_Toc221111567"/>
+      <w:r>
+        <w:t>9.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00E03F9E">
+        <w:t>Bemötande utifrån SkaS värdegrund</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="458"/>
       <w:bookmarkEnd w:id="459"/>
-    </w:p>
-[...104 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="460"/>
       <w:bookmarkEnd w:id="461"/>
       <w:bookmarkEnd w:id="462"/>
       <w:bookmarkEnd w:id="463"/>
       <w:bookmarkEnd w:id="464"/>
       <w:bookmarkEnd w:id="465"/>
       <w:bookmarkEnd w:id="466"/>
       <w:bookmarkEnd w:id="467"/>
       <w:bookmarkEnd w:id="468"/>
       <w:bookmarkEnd w:id="469"/>
       <w:bookmarkEnd w:id="470"/>
       <w:bookmarkEnd w:id="471"/>
       <w:bookmarkEnd w:id="472"/>
+    </w:p>
+    <w:p w14:paraId="18FCF8CE" w14:textId="1DA9B96F" w:rsidR="00797DD4" w:rsidRPr="00E03F9E" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Utifrån SkaS värdegrund ska chefen bemöta misstänkt eller konstaterat missbrukande medarbetare utifrån följande utgångspunkter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE1A49E" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Sträva efter rak, tydlig och saklig hållning i dialogen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A751A90" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Visa omtanke och ansvar genom erbjudande om rehabilitering från missbruk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5988E5FF" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Kräva ett personligt aktivt deltagande från medarbetaren i rehabiliteringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495699F7" w14:textId="59E1194E" w:rsidR="00797DD4" w:rsidRPr="00E03F9E" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Tydliggör arbetsrättsliga konsekvenser (punkt 3), som kan bli aktuella om medarbetaren inte tar sitt personliga ansvar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5D8441" w14:textId="29F236ED" w:rsidR="00797DD4" w:rsidRPr="00E03F9E" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="473" w:name="_Toc383702346"/>
+      <w:bookmarkStart w:id="474" w:name="_Toc390944090"/>
+      <w:bookmarkStart w:id="475" w:name="_Toc391548983"/>
+      <w:bookmarkStart w:id="476" w:name="_Toc410391565"/>
+      <w:bookmarkStart w:id="477" w:name="_Toc467240143"/>
+      <w:bookmarkStart w:id="478" w:name="_Toc256000030"/>
+      <w:bookmarkStart w:id="479" w:name="_Toc256000085"/>
+      <w:bookmarkStart w:id="480" w:name="_Toc256000140"/>
+      <w:bookmarkStart w:id="481" w:name="_Toc256000195"/>
+      <w:bookmarkStart w:id="482" w:name="_Toc256000250"/>
+      <w:bookmarkStart w:id="483" w:name="_Toc256000306"/>
+      <w:bookmarkStart w:id="484" w:name="_Toc256000363"/>
+      <w:bookmarkStart w:id="485" w:name="_Toc256000420"/>
+      <w:bookmarkStart w:id="486" w:name="_Toc256000477"/>
+      <w:bookmarkStart w:id="487" w:name="_Toc221111568"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>9.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00E03F9E">
+        <w:t>Stöd till dig som chef</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="473"/>
       <w:bookmarkEnd w:id="474"/>
-    </w:p>
-[...40 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="475"/>
       <w:bookmarkEnd w:id="476"/>
       <w:bookmarkEnd w:id="477"/>
       <w:bookmarkEnd w:id="478"/>
       <w:bookmarkEnd w:id="479"/>
       <w:bookmarkEnd w:id="480"/>
       <w:bookmarkEnd w:id="481"/>
       <w:bookmarkEnd w:id="482"/>
       <w:bookmarkEnd w:id="483"/>
       <w:bookmarkEnd w:id="484"/>
       <w:bookmarkEnd w:id="485"/>
       <w:bookmarkEnd w:id="486"/>
       <w:bookmarkEnd w:id="487"/>
+    </w:p>
+    <w:p w14:paraId="04A0E9B5" w14:textId="48CD1AF7" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">HR-enheten ska kontaktas för råd och stöd vid misstanke om medarbetares missbruk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t xml:space="preserve">Även företagshälsovården Hälsan &amp; Arbetslivet ska kontaktas, telefon 010-44 14 500. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t>Hälsan &amp; Arbetslivet är ett stöd i arbetet kring medarbetarens eventuella missbruk, samt för dig i din roll som chef, då det kan vara svårt att hantera medarbetare med alkohol- eller drogproblematik. Känner du dig osäker på hur du ska agera kan du ringa till Aleforsstiftelsens chefshandledning 020-10 33 20 (bilaga 3). De har öppet vardagar 08.00-16.00 och ger kostnadsfri rådgivning, du kan dessutom vara anonym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C32784E" w14:textId="302E6AD1" w:rsidR="00797DD4" w:rsidRPr="00E03F9E" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="488" w:name="_Toc383702347"/>
+      <w:bookmarkStart w:id="489" w:name="_Toc390944091"/>
+      <w:bookmarkStart w:id="490" w:name="_Toc391548984"/>
+      <w:bookmarkStart w:id="491" w:name="_Toc410391566"/>
+      <w:bookmarkStart w:id="492" w:name="_Toc467240144"/>
+      <w:bookmarkStart w:id="493" w:name="_Toc256000031"/>
+      <w:bookmarkStart w:id="494" w:name="_Toc256000086"/>
+      <w:bookmarkStart w:id="495" w:name="_Toc256000141"/>
+      <w:bookmarkStart w:id="496" w:name="_Toc256000196"/>
+      <w:bookmarkStart w:id="497" w:name="_Toc256000251"/>
+      <w:bookmarkStart w:id="498" w:name="_Toc256000307"/>
+      <w:bookmarkStart w:id="499" w:name="_Toc256000364"/>
+      <w:bookmarkStart w:id="500" w:name="_Toc256000421"/>
+      <w:bookmarkStart w:id="501" w:name="_Toc256000478"/>
+      <w:bookmarkStart w:id="502" w:name="_Toc221111569"/>
+      <w:r>
+        <w:t>9.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00E03F9E">
+        <w:t>Dokumentera händelseförlopp och vidtagna åtgärder</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="488"/>
       <w:bookmarkEnd w:id="489"/>
-    </w:p>
-[...106 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="490"/>
       <w:bookmarkEnd w:id="491"/>
       <w:bookmarkEnd w:id="492"/>
       <w:bookmarkEnd w:id="493"/>
       <w:bookmarkEnd w:id="494"/>
       <w:bookmarkEnd w:id="495"/>
       <w:bookmarkEnd w:id="496"/>
       <w:bookmarkEnd w:id="497"/>
       <w:bookmarkEnd w:id="498"/>
       <w:bookmarkEnd w:id="499"/>
       <w:bookmarkEnd w:id="500"/>
       <w:bookmarkEnd w:id="501"/>
       <w:bookmarkEnd w:id="502"/>
-      <w:bookmarkEnd w:id="503"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="6C3F43F1" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+    </w:p>
+    <w:p w14:paraId="1583EC17" w14:textId="148676A1" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Dokumentera all frånvaro, tecken på missbruk, beteenden och händelser som du som chef grundar dina misstankar på. Dessa utgör underlag för samtalet med medarbetaren, medarbetarens eventuella rehabilitering liksom arbetsrättsliga och/eller rättsliga påföljder. Använd blanketten dokumentationsunderlag (bilaga 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37690B3C" w14:textId="0EC3A597" w:rsidR="00797DD4" w:rsidRPr="00E03F9E" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Dokumentation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E0DA88" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Gör dig ordentligt införstådd med denna riktlinje och handlingsplan vid missbruk</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="521E59B4" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+        <w:t>Kort beskrivning av händelsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742C819F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Tänk igenom syfte och mål med samtalet, samt hur uppföljning ska ske</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7164309E" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+        <w:t>Datum och tidpunkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A75B861" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Fundera på om det är mest lämpligt att förlägga mötet med medarbetaren i samband med slutet av ett arbetspass eller under loppet av arbetsdagen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BAA229F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+        <w:t>Misstänkt rusningsmedel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412F58C0" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t xml:space="preserve">Notera att du ska informera din medarbetare om att </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="38FF061A" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+        <w:t>Vidtagna åtgärder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5F8047" w14:textId="331BE1C4" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Ta fram eventuella minnesanteckningar, överenskommelser, frånvarostatistik eller liknande inför samtalet</w:t>
-[...296 lines deleted...]
-      <w:bookmarkStart w:id="520" w:name="_Toc256000537"/>
+        <w:t>Namn på personer som var närvarande och såg händelsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC91349" w14:textId="33573766" w:rsidR="00797DD4" w:rsidRPr="00E03F9E" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="503" w:name="_Toc390944092"/>
+      <w:bookmarkStart w:id="504" w:name="_Toc391548985"/>
+      <w:bookmarkStart w:id="505" w:name="_Toc410391567"/>
+      <w:bookmarkStart w:id="506" w:name="_Toc467240145"/>
+      <w:bookmarkStart w:id="507" w:name="_Toc256000032"/>
+      <w:bookmarkStart w:id="508" w:name="_Toc256000087"/>
+      <w:bookmarkStart w:id="509" w:name="_Toc256000142"/>
+      <w:bookmarkStart w:id="510" w:name="_Toc256000197"/>
+      <w:bookmarkStart w:id="511" w:name="_Toc256000252"/>
+      <w:bookmarkStart w:id="512" w:name="_Toc256000308"/>
+      <w:bookmarkStart w:id="513" w:name="_Toc256000365"/>
+      <w:bookmarkStart w:id="514" w:name="_Toc256000422"/>
+      <w:bookmarkStart w:id="515" w:name="_Toc256000479"/>
+      <w:bookmarkStart w:id="516" w:name="_Toc383702349"/>
+      <w:bookmarkStart w:id="517" w:name="_Toc221111570"/>
       <w:r>
-        <w:t>9.5</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>9.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00E03F9E">
+        <w:t>Att samtala om missbruk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="503"/>
+      <w:bookmarkEnd w:id="504"/>
+      <w:bookmarkEnd w:id="505"/>
       <w:bookmarkEnd w:id="506"/>
       <w:bookmarkEnd w:id="507"/>
       <w:bookmarkEnd w:id="508"/>
       <w:bookmarkEnd w:id="509"/>
       <w:bookmarkEnd w:id="510"/>
       <w:bookmarkEnd w:id="511"/>
       <w:bookmarkEnd w:id="512"/>
       <w:bookmarkEnd w:id="513"/>
       <w:bookmarkEnd w:id="514"/>
       <w:bookmarkEnd w:id="515"/>
+      <w:bookmarkEnd w:id="517"/>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00E03F9E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="516"/>
-      <w:bookmarkEnd w:id="517"/>
+    </w:p>
+    <w:p w14:paraId="65F5BC25" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E03F9E">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="518" w:name="_Toc383702348"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Förbered samtalet</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="518"/>
-      <w:bookmarkEnd w:id="519"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="54961EB1" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
+    </w:p>
+    <w:p w14:paraId="6EED4A5C" w14:textId="244AA2C6" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Att vara väl förberedd inför samtalet ökar chanserna för att det blir ett så bra samtal som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204AAF99" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Förbered:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3F43F1" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t xml:space="preserve">Tala om att du ser och/eller upplever något, ta omedelbart medarbetaren ur arbetet </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="1E243DAD" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
+        <w:t>Gör dig ordentligt införstådd med denna riktlinje och handlingsplan vid missbruk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521E59B4" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Berätta att du anser att det beror på påverkan av alkohol/droger</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F5ED35C" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
+        <w:t>Tänk igenom syfte och mål med samtalet, samt hur uppföljning ska ske</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7164309E" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Vara tydlig med att detta är oacceptabelt</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23DF757F" w14:textId="3390D609" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
+        <w:t>Fundera på om det är mest lämpligt att förlägga mötet med medarbetaren i samband med slutet av ett arbetspass eller under loppet av arbetsdagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAA229F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t xml:space="preserve">Erbjud medarbetaren att bevisa att denna inte är påverkad genom ett besök och provtagning hos Hälsan &amp; Arbetslivet, </w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="4EAB5364" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Notera att du ska informera din medarbetare om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00566905">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>själv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> informera och/eller kontakta sin arbetstagarorganisation, eller annan stödperson som medarbetaren har förtroende för</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FF061A" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Be medarbetaren att skriva på, att Hälsan &amp; Arbetslivet får delge arbetsgivaren och HR, alkohol-, drog- och läkemedelsrelaterade provsvar (bilaga 6)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43C7CBE8" w14:textId="675519F0" w:rsidR="00797DD4" w:rsidRPr="00E86A80" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+        <w:t>Ta fram eventuella minnesanteckningar, överenskommelser, frånvarostatistik eller liknande inför samtalet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A99F335" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t xml:space="preserve">Om en medarbetare vägrar provtagning </w:t>
-[...26 lines deleted...]
-      <w:bookmarkStart w:id="535" w:name="_Toc256000538"/>
+        <w:t>Tänk igenom hur du ska kunna bemöta medarbetaren på bästa vis utifrån SkaS värdegrund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F13F0F9" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Boka eventuellt en första tid hos Hälsan &amp; Arbetslivet till medarbetaren, i nära anslutning till ert möte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B106D8D" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Tänk igenom hur du reagerar på; ilska, tystnad, tårar, förklaringar, hot, oavbrutet pratande och bortförklaringar med mera</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7047A60B" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Finns det någon annan aktör som bör vara med på det första samtalet, denna form av samtal är oftast extremt känsliga och laddade (ex. HR, Hälsan &amp; Arbetslivet, arbetstagarorganisation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004DC325" w14:textId="2B90B9F4" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Det är läkarens/vårdgivarens uppgift att diagnostisera riskbruk/missbruk, inte din som chef</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42441A57" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00490AA3" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490AA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Svagt grundade misstankar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D07B751" w14:textId="2925D00F" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Om dina misstankar om risk- eller missbruk inför mötet är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>svagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> grundade fokusera på själva beteendeförändringen. Detta kan vara om en medarbetare uppvisar flera tidiga tecken på missbruk enligt stycke 8, men att det kan finnas en annan bakomliggande orsak än drogproblematik. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C10A453" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00490AA3" w:rsidRDefault="00797DD4" w:rsidP="00566905">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00490AA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Starkt grundade misstankar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700745D8" w14:textId="55C777A8" w:rsidR="00797DD4" w:rsidRPr="001A1198" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Om dina misstankar om risk- eller missbruk inför mötet är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>starkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> grundade, våga ställ krav på medarbetaren. Informera medarbetaren om denna alkohol- och drogpolicy som gäller på SkaS som arbetsplats. Berätta vilka följderna kan bli om gränserna överskrids, att det kan leda till arbetsrättsliga och/eller rättsliga konsekvenser, såsom förändrat arbetsinnehåll, omplacering, uppsägning eller polisanmälan. Läs mer om arbetsrättsliga och rättsliga konsekvenser i bilaga 2. Boka eventuellt i förväg en tid hos Hälsan &amp; Arbetslivet i nära anslutning till mötet och kräv att medarbetaren har ett samtal med företagssjuksköterska eller motsvarande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620F560B" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Samtalet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0164D777" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Försäkra dig om att medarbetaren är nykter och/eller inte drogpåverkad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AAA030" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Se till att ert samtal sker ostört</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D00E81" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t xml:space="preserve">Beskriv var, när och hur du som chef har sett och/eller fått synpunkter på medarbetarens arbetsprestation och beteende. Ge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886D95">
+        <w:lastRenderedPageBreak/>
+        <w:t>medarbetaren konkreta exempel på situationer i arbetet som inte fungerar och/eller accepteras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C951A0" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Beskriv när, var och hur du som chef befarat säkerhets- och patientsäkerhetsproblem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4D58CA" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Beskriv när, var och hur du som chef befarat hälsoproblem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58542C5A" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Gör klart vad arbetsgivaren förväntar sig och kräver av medarbetaren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303652E9" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Betona allvaret i situationen, både hälsomässigt, patient- och säkerhetsmässigt liksom arbetsrättsligt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1782CC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Tala klarspråk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340190E5" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Låt medarbetaren berätta om och beskriva sin situation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B20714A" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Ställ frågan om medarbetaren har ett risk- eller missbruk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A70463" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Informera om det stöd du som chef och arbetsgivare kan ge och under vilka villkor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3060485F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t xml:space="preserve">Framför tydligt skyldigheten att som anställd vara drogfri och sköta sitt arbete, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886D95">
+        <w:br/>
+        <w:t>i enlighet med anställningsavtalet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C52865" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Om medarbetaren erkänner riskbruk eller missbruk, erbjud hjälp med rehabilitering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAB9A43" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>För en dialog om hur ni kan komma vidare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5849C1A6" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Boka en tid för ett uppföljningssamtal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2096D7D2" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Dokumentera samtalet noga, både vad ni sagt och hur ni väljer att följa upp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E256F3" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Diskutera om medarbetaren tycker det är ok att alla deltagande vid mötet får en kopia av dokumentationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E622925" w14:textId="030B6090" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886D95">
+        <w:t>Allt som framkommer under samtalet och dokumentationen omfattas av sekretess</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D1693B" w14:textId="5C6938CB" w:rsidR="00797DD4" w:rsidRPr="001A1198" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="519" w:name="_Toc383702350"/>
+      <w:bookmarkStart w:id="520" w:name="_Toc390944093"/>
+      <w:bookmarkStart w:id="521" w:name="_Toc391548986"/>
+      <w:bookmarkStart w:id="522" w:name="_Toc410391568"/>
+      <w:bookmarkStart w:id="523" w:name="_Toc467240146"/>
+      <w:bookmarkStart w:id="524" w:name="_Toc256000033"/>
+      <w:bookmarkStart w:id="525" w:name="_Toc256000088"/>
+      <w:bookmarkStart w:id="526" w:name="_Toc256000143"/>
+      <w:bookmarkStart w:id="527" w:name="_Toc256000198"/>
+      <w:bookmarkStart w:id="528" w:name="_Toc256000253"/>
+      <w:bookmarkStart w:id="529" w:name="_Toc256000309"/>
+      <w:bookmarkStart w:id="530" w:name="_Toc256000366"/>
+      <w:bookmarkStart w:id="531" w:name="_Toc256000423"/>
+      <w:bookmarkStart w:id="532" w:name="_Toc256000480"/>
+      <w:bookmarkStart w:id="533" w:name="_Toc221111571"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>9.5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="001A1198">
+        <w:t>Misstanke om drogpåverkan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="519"/>
+      <w:bookmarkEnd w:id="520"/>
       <w:bookmarkEnd w:id="521"/>
       <w:bookmarkEnd w:id="522"/>
       <w:bookmarkEnd w:id="523"/>
       <w:bookmarkEnd w:id="524"/>
       <w:bookmarkEnd w:id="525"/>
       <w:bookmarkEnd w:id="526"/>
       <w:bookmarkEnd w:id="527"/>
       <w:bookmarkEnd w:id="528"/>
       <w:bookmarkEnd w:id="529"/>
       <w:bookmarkEnd w:id="530"/>
       <w:bookmarkEnd w:id="531"/>
       <w:bookmarkEnd w:id="532"/>
       <w:bookmarkEnd w:id="533"/>
-      <w:bookmarkEnd w:id="534"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="3E00B288" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+    </w:p>
+    <w:p w14:paraId="7ABEA86A" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>När en medarbetare misstänks vara drogpåverkad på arbetsplatsen ska chef omgående konfrontera personen. Positivt utslag i ett alkolås hanteras också som misstanke om påverkan. Utgångspunkten ska alltid vara att medarbetaren inte fungerar i sitt arbete och att arbetsgivaren har ansvar för patientsäkerhet, arbetsmiljö och rehabilitering. Är ordinarie chef inte på plats ska annan tillförordnad chef, alternativt överordnad, tillkallas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C152E6" w14:textId="7C01DB5E" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Du som chef ska:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54961EB1" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Du som chef ska konfrontera medarbetaren om situationen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BCDF1FC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+        <w:t xml:space="preserve">Tala om att du ser och/eller upplever något, ta omedelbart medarbetaren ur arbetet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t>För dialog med ditt HR-stöd om huruvida avstängningen är med eller utan lön</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E243DAD" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Avvisa medarbetaren från arbetet utan lön</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66C91D92" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+        <w:lastRenderedPageBreak/>
+        <w:t>Berätta att du anser att det beror på påverkan av alkohol/droger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5ED35C" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Ordna så att medarbetaren kommer hem tryggt. Arbetsgivarrepresentant, i första hand närmaste chef, ska i rimligaste mån närvara under hela hemresan, alternativt resa till vårdinrättning</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C805FC0" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+        <w:t>Vara tydlig med att detta är oacceptabelt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DF757F" w14:textId="3390D609" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Om medarbetaren har droger på sig som enligt lagstiftning inte är tillåtna ska en polisanmälan göras</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73E6304C" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+        <w:t xml:space="preserve">Erbjud medarbetaren att bevisa att denna inte är påverkad genom ett besök och provtagning hos Hälsan &amp; Arbetslivet, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Närhälsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> eller Akuten. När Hälsan &amp; Arbetslivet har stängt följ anvisningen </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0CFC">
+        <w:t>”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="001F0CFC" w:rsidRPr="00797DD4">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Provtagning när Hälsan &amp; Arbetslivet har stängt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001F0CFC">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>(bilaga 5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAB5364" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="001A1198">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Du ska omedelbart kontakta HR-enheten och beskriva vilka åtgärder som vidtagits</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60D7D4DC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+        <w:t>Be medarbetaren att skriva på, att Hälsan &amp; Arbetslivet får delge arbetsgivaren och HR, alkohol-, drog- och läkemedelsrelaterade provsvar (bilaga 6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C7CBE8" w14:textId="675519F0" w:rsidR="00797DD4" w:rsidRPr="00E86A80" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00797DD4">
-        <w:t>Kontakta Hälsan &amp; Arbetslivet, exempelvis för provtagning eller för att boka ett första möte</w:t>
-[...80 lines deleted...]
-      <w:bookmarkStart w:id="550" w:name="_Toc256000539"/>
+        <w:t xml:space="preserve">Om en medarbetare vägrar provtagning </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66AA0">
+        <w:t>är det du som chef eller av dig utsedd person som avgör om medarbetaren är påverkad och ska avvisas från arbetsplatsen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> Dokumentera detta väl. Du ska upplysa medarbetaren om de arbetsrättsliga konsekvenserna som kan uppstå. Som yttersta konsekvens kan uppsägning, på grund av personliga skäl, komma att ske</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E6504E" w14:textId="6F4164CB" w:rsidR="00797DD4" w:rsidRPr="00E86A80" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="534" w:name="_Toc383702351"/>
+      <w:bookmarkStart w:id="535" w:name="_Toc390944094"/>
+      <w:bookmarkStart w:id="536" w:name="_Toc391548987"/>
+      <w:bookmarkStart w:id="537" w:name="_Toc410391569"/>
+      <w:bookmarkStart w:id="538" w:name="_Toc467240147"/>
+      <w:bookmarkStart w:id="539" w:name="_Toc256000034"/>
+      <w:bookmarkStart w:id="540" w:name="_Toc256000089"/>
+      <w:bookmarkStart w:id="541" w:name="_Toc256000144"/>
+      <w:bookmarkStart w:id="542" w:name="_Toc256000199"/>
+      <w:bookmarkStart w:id="543" w:name="_Toc256000254"/>
+      <w:bookmarkStart w:id="544" w:name="_Toc256000310"/>
+      <w:bookmarkStart w:id="545" w:name="_Toc256000367"/>
+      <w:bookmarkStart w:id="546" w:name="_Toc256000424"/>
+      <w:bookmarkStart w:id="547" w:name="_Toc256000481"/>
+      <w:bookmarkStart w:id="548" w:name="_Toc221111572"/>
       <w:r>
-        <w:t>9.7</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:t>9.6</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797DD4" w:rsidRPr="00E86A80">
-        <w:t>Omhänderta vid kraftig drogpåverkan och/eller aggressivitet</w:t>
-      </w:r>
+        <w:t>Konstaterad drogpåverkan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="534"/>
+      <w:bookmarkEnd w:id="535"/>
       <w:bookmarkEnd w:id="536"/>
       <w:bookmarkEnd w:id="537"/>
       <w:bookmarkEnd w:id="538"/>
       <w:bookmarkEnd w:id="539"/>
       <w:bookmarkEnd w:id="540"/>
       <w:bookmarkEnd w:id="541"/>
       <w:bookmarkEnd w:id="542"/>
       <w:bookmarkEnd w:id="543"/>
       <w:bookmarkEnd w:id="544"/>
       <w:bookmarkEnd w:id="545"/>
       <w:bookmarkEnd w:id="546"/>
       <w:bookmarkEnd w:id="547"/>
       <w:bookmarkEnd w:id="548"/>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00E86A80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8BD1E8" w14:textId="74726881" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>En påverkad medarbetare får inte uppehålla sig på arbetsplatsen. En medarbetare som uppfattas påverkad, och som vägrar provtagning ska också avvisas från arbetsplatsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E00B288" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Du som chef ska konfrontera medarbetaren om situationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCDF1FC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Avvisa medarbetaren från arbetet utan lön</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C91D92" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Ordna så att medarbetaren kommer hem tryggt. Arbetsgivarrepresentant, i första hand närmaste chef, ska i rimligaste mån närvara under hela hemresan, alternativt resa till vårdinrättning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C805FC0" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Om medarbetaren har droger på sig som enligt lagstiftning inte är tillåtna ska en polisanmälan göras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E6304C" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Du ska omedelbart kontakta HR-enheten och beskriva vilka åtgärder som vidtagits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D7D4DC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Kontakta Hälsan &amp; Arbetslivet, exempelvis för provtagning eller för att boka ett första möte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530DE27F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Vid provtagning, be medarbetaren skriva under delgivning av provsvar till att arbetsgivaren (bilaga 6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B71586" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Arbetstagarorganisation ska inte delges sekretessbelagd information. Eventuell avstängning sker i dialog med HR-enheten utifrån Allmänna bestämmelser (AB) § 10. Avstängningen ska förhandlas med berörd arbetstagarorganisation enligt MBL § 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C1AB64" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Du ska rekommendera medarbetaren att kontakta sin arbetstagarorganisation om det inträffade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D902E1" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid eventuell avvisning mer än en dag, krävs överläggning med berörd lokal arbetstagarorganisation, prata med ditt HR-stöd om detta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48504CA0" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Dokumentation enligt punkt 9.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F1F28C" w14:textId="27F0AB71" w:rsidR="00797DD4" w:rsidRPr="00E86A80" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="549" w:name="_Toc383702352"/>
+      <w:bookmarkStart w:id="550" w:name="_Toc390944095"/>
+      <w:bookmarkStart w:id="551" w:name="_Toc391548988"/>
+      <w:bookmarkStart w:id="552" w:name="_Toc410391570"/>
+      <w:bookmarkStart w:id="553" w:name="_Toc467240148"/>
+      <w:bookmarkStart w:id="554" w:name="_Toc256000035"/>
+      <w:bookmarkStart w:id="555" w:name="_Toc256000090"/>
+      <w:bookmarkStart w:id="556" w:name="_Toc256000145"/>
+      <w:bookmarkStart w:id="557" w:name="_Toc256000200"/>
+      <w:bookmarkStart w:id="558" w:name="_Toc256000255"/>
+      <w:bookmarkStart w:id="559" w:name="_Toc256000311"/>
+      <w:bookmarkStart w:id="560" w:name="_Toc256000368"/>
+      <w:bookmarkStart w:id="561" w:name="_Toc256000425"/>
+      <w:bookmarkStart w:id="562" w:name="_Toc256000482"/>
+      <w:bookmarkStart w:id="563" w:name="_Toc221111573"/>
+      <w:r>
+        <w:t>9.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00E86A80">
+        <w:t>Omhänderta vid kraftig drogpåverkan och/eller aggressivitet</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="549"/>
       <w:bookmarkEnd w:id="550"/>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="551"/>
       <w:bookmarkEnd w:id="552"/>
       <w:bookmarkEnd w:id="553"/>
       <w:bookmarkEnd w:id="554"/>
       <w:bookmarkEnd w:id="555"/>
       <w:bookmarkEnd w:id="556"/>
       <w:bookmarkEnd w:id="557"/>
       <w:bookmarkEnd w:id="558"/>
       <w:bookmarkEnd w:id="559"/>
       <w:bookmarkEnd w:id="560"/>
       <w:bookmarkEnd w:id="561"/>
       <w:bookmarkEnd w:id="562"/>
       <w:bookmarkEnd w:id="563"/>
+    </w:p>
+    <w:p w14:paraId="63F2B854" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00E86A80">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Vid kraftig berusning ska du som chef ordna en trygg transport till vårdgivare, akutmottagning eller motsvarade. Det är vårdgivaren uppgift att bedöma när och om medarbetaren kan skickas hem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t>Om någon är lynnig, hotfull eller våldsam bör polis tillkallas som ansvarar för omhändertagande eller vård.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719655B0" w14:textId="7CEC29C5" w:rsidR="00797DD4" w:rsidRPr="009039FE" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="564" w:name="_Toc383702355"/>
+      <w:bookmarkStart w:id="565" w:name="_Toc390944096"/>
+      <w:bookmarkStart w:id="566" w:name="_Toc391548989"/>
+      <w:bookmarkStart w:id="567" w:name="_Toc410391571"/>
+      <w:bookmarkStart w:id="568" w:name="_Toc467240149"/>
+      <w:bookmarkStart w:id="569" w:name="_Toc256000036"/>
+      <w:bookmarkStart w:id="570" w:name="_Toc256000091"/>
+      <w:bookmarkStart w:id="571" w:name="_Toc256000146"/>
+      <w:bookmarkStart w:id="572" w:name="_Toc256000201"/>
+      <w:bookmarkStart w:id="573" w:name="_Toc256000256"/>
+      <w:bookmarkStart w:id="574" w:name="_Toc256000312"/>
+      <w:bookmarkStart w:id="575" w:name="_Toc256000369"/>
+      <w:bookmarkStart w:id="576" w:name="_Toc256000426"/>
+      <w:bookmarkStart w:id="577" w:name="_Toc256000483"/>
+      <w:bookmarkStart w:id="578" w:name="_Toc221111574"/>
+      <w:r>
+        <w:t>9.8</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="009039FE">
+        <w:t>Vid misstanke om stöld av läkemedel</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="564"/>
       <w:bookmarkEnd w:id="565"/>
-    </w:p>
-[...40 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="566"/>
       <w:bookmarkEnd w:id="567"/>
       <w:bookmarkEnd w:id="568"/>
       <w:bookmarkEnd w:id="569"/>
       <w:bookmarkEnd w:id="570"/>
       <w:bookmarkEnd w:id="571"/>
       <w:bookmarkEnd w:id="572"/>
       <w:bookmarkEnd w:id="573"/>
       <w:bookmarkEnd w:id="574"/>
       <w:bookmarkEnd w:id="575"/>
       <w:bookmarkEnd w:id="576"/>
       <w:bookmarkEnd w:id="577"/>
       <w:bookmarkEnd w:id="578"/>
+    </w:p>
+    <w:p w14:paraId="2F6245B6" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="009039FE">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Oförklarlig brist i läkemedelshanteringen, inkluderat misstanke om eller konstaterad stöld ska omedelbart rapporteras till närmaste chef som ska rapportera vidare till verksamhetschefen.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t>HR-stöd ska också omedelbart kontaktas. Vid stöld kontaktar närmaste chef Beredskap &amp; Säkerhet för stöd i tillvägagångssätt, avvikelsehantering, eventuell utredning och polisanmälan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68192BDC" w14:textId="4CE9DD52" w:rsidR="00797DD4" w:rsidRPr="009039FE" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="579" w:name="_Toc383702353"/>
+      <w:bookmarkStart w:id="580" w:name="_Toc390944097"/>
+      <w:bookmarkStart w:id="581" w:name="_Toc391548990"/>
+      <w:bookmarkStart w:id="582" w:name="_Toc410391572"/>
+      <w:bookmarkStart w:id="583" w:name="_Toc467240150"/>
+      <w:bookmarkStart w:id="584" w:name="_Toc256000037"/>
+      <w:bookmarkStart w:id="585" w:name="_Toc256000092"/>
+      <w:bookmarkStart w:id="586" w:name="_Toc256000147"/>
+      <w:bookmarkStart w:id="587" w:name="_Toc256000202"/>
+      <w:bookmarkStart w:id="588" w:name="_Toc256000257"/>
+      <w:bookmarkStart w:id="589" w:name="_Toc256000313"/>
+      <w:bookmarkStart w:id="590" w:name="_Toc256000370"/>
+      <w:bookmarkStart w:id="591" w:name="_Toc256000427"/>
+      <w:bookmarkStart w:id="592" w:name="_Toc256000484"/>
+      <w:bookmarkStart w:id="593" w:name="_Toc221111575"/>
+      <w:r>
+        <w:t>9.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="009039FE">
+        <w:t>Uppföljning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="579"/>
       <w:bookmarkEnd w:id="580"/>
-    </w:p>
-[...37 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="581"/>
       <w:bookmarkEnd w:id="582"/>
       <w:bookmarkEnd w:id="583"/>
       <w:bookmarkEnd w:id="584"/>
       <w:bookmarkEnd w:id="585"/>
       <w:bookmarkEnd w:id="586"/>
       <w:bookmarkEnd w:id="587"/>
       <w:bookmarkEnd w:id="588"/>
       <w:bookmarkEnd w:id="589"/>
       <w:bookmarkEnd w:id="590"/>
       <w:bookmarkEnd w:id="591"/>
       <w:bookmarkEnd w:id="592"/>
       <w:bookmarkEnd w:id="593"/>
+    </w:p>
+    <w:p w14:paraId="28B48179" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="009039FE">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Uppföljning ska ske så snart som möjligt, gärna påföljande arbetsdag, när medarbetaren är nykter/drogfri. Mötet bör ske utanför arbetsplatsen. Uppföljning kan med fördel ske hos Hälsan &amp; Arbetslivet där möjlighet till drogtester och eventuell läkarvård/undersökning kan ske.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD7BDAC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="009039FE">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Förberedelser inför uppföljningen, se stycke 9.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02944A9A" w14:textId="1D03D0E1" w:rsidR="00797DD4" w:rsidRPr="009039FE" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="594" w:name="_Toc383702354"/>
+      <w:bookmarkStart w:id="595" w:name="_Toc390944098"/>
+      <w:bookmarkStart w:id="596" w:name="_Toc391548991"/>
+      <w:bookmarkStart w:id="597" w:name="_Toc410391573"/>
+      <w:bookmarkStart w:id="598" w:name="_Toc467240151"/>
+      <w:bookmarkStart w:id="599" w:name="_Toc256000038"/>
+      <w:bookmarkStart w:id="600" w:name="_Toc256000093"/>
+      <w:bookmarkStart w:id="601" w:name="_Toc256000148"/>
+      <w:bookmarkStart w:id="602" w:name="_Toc256000203"/>
+      <w:bookmarkStart w:id="603" w:name="_Toc256000258"/>
+      <w:bookmarkStart w:id="604" w:name="_Toc256000314"/>
+      <w:bookmarkStart w:id="605" w:name="_Toc256000371"/>
+      <w:bookmarkStart w:id="606" w:name="_Toc256000428"/>
+      <w:bookmarkStart w:id="607" w:name="_Toc256000485"/>
+      <w:bookmarkStart w:id="608" w:name="_Toc221111576"/>
+      <w:r>
+        <w:t>9.10</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="009039FE">
+        <w:t>Om problemet kvarstår men förnekas</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="594"/>
       <w:bookmarkEnd w:id="595"/>
-    </w:p>
-[...99 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="596"/>
       <w:bookmarkEnd w:id="597"/>
       <w:bookmarkEnd w:id="598"/>
       <w:bookmarkEnd w:id="599"/>
       <w:bookmarkEnd w:id="600"/>
       <w:bookmarkEnd w:id="601"/>
       <w:bookmarkEnd w:id="602"/>
       <w:bookmarkEnd w:id="603"/>
       <w:bookmarkEnd w:id="604"/>
       <w:bookmarkEnd w:id="605"/>
       <w:bookmarkEnd w:id="606"/>
       <w:bookmarkEnd w:id="607"/>
       <w:bookmarkEnd w:id="608"/>
+    </w:p>
+    <w:p w14:paraId="0DFEA4A1" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="009039FE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Fortsatt detaljerad dokumentation enligt punkt 9.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFE6E2F" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="009039FE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Kontakta HR-enheten för fortsatt stöd och rådgivning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D5ECAC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="009039FE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Kontakta Hälsan &amp; Arbetslivet för utredning och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E55607" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="009039FE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Genomför samtalet om missbruk igen, enligt punkt 9.4 ovan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2238B1" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="009039FE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Vid hög korttidsfrånvaro där annan giltig förklaring saknas, kan föreläggande om läkarintyg från första sjukdag tillämpas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E59260" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="009039FE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Om medarbetaren hävdar att hon/han inte har problem som kan förklaras av ett beroende betraktas händelserna som misskötsamhet. Misskötsamhet kan leda till uppsägning på grund av personliga skäl</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362D4FEE" w14:textId="28C98E7D" w:rsidR="00797DD4" w:rsidRPr="00320C4F" w:rsidRDefault="00886D95" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="609" w:name="_Toc383702329"/>
+      <w:bookmarkStart w:id="610" w:name="_Toc390944099"/>
+      <w:bookmarkStart w:id="611" w:name="_Toc391548992"/>
+      <w:bookmarkStart w:id="612" w:name="_Toc410391574"/>
+      <w:bookmarkStart w:id="613" w:name="_Toc467240152"/>
+      <w:bookmarkStart w:id="614" w:name="_Toc256000039"/>
+      <w:bookmarkStart w:id="615" w:name="_Toc256000094"/>
+      <w:bookmarkStart w:id="616" w:name="_Toc256000149"/>
+      <w:bookmarkStart w:id="617" w:name="_Toc256000204"/>
+      <w:bookmarkStart w:id="618" w:name="_Toc256000259"/>
+      <w:bookmarkStart w:id="619" w:name="_Toc256000315"/>
+      <w:bookmarkStart w:id="620" w:name="_Toc256000372"/>
+      <w:bookmarkStart w:id="621" w:name="_Toc256000429"/>
+      <w:bookmarkStart w:id="622" w:name="_Toc256000486"/>
+      <w:bookmarkStart w:id="623" w:name="_Toc221111577"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>9.11</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00320C4F">
+        <w:t>Skyddsfaktorer och förebyggande arbete</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="609"/>
       <w:bookmarkEnd w:id="610"/>
-    </w:p>
-[...62 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="611"/>
       <w:bookmarkEnd w:id="612"/>
       <w:bookmarkEnd w:id="613"/>
       <w:bookmarkEnd w:id="614"/>
       <w:bookmarkEnd w:id="615"/>
       <w:bookmarkEnd w:id="616"/>
       <w:bookmarkEnd w:id="617"/>
       <w:bookmarkEnd w:id="618"/>
       <w:bookmarkEnd w:id="619"/>
       <w:bookmarkEnd w:id="620"/>
       <w:bookmarkEnd w:id="621"/>
       <w:bookmarkEnd w:id="622"/>
       <w:bookmarkEnd w:id="623"/>
+    </w:p>
+    <w:p w14:paraId="03603C40" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00320C4F">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Arbetsplatser fria från alkohol och andra droger är en viktig del i att skapa säker vård, hälsofrämjande- och trygga arbetsplatser samt för att minska sjukfrånvaron. Att arbeta förebyggande är enligt en rad studier det mest effektiva sättet för att förhindra effekten av ett missbruk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CE1E1E" w14:textId="5C92078B" w:rsidR="00797DD4" w:rsidRPr="00886D95" w:rsidRDefault="00797DD4" w:rsidP="00886D95">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Denna riktlinje och handlingsplan är utgångspunkten i SkaS förebyggande arbete mot missbruk.  Frågan om missbruk måste integreras i det systematiska arbetsmiljöarbetet och nå ut bland alla medarbetare för att få bästa effekt. Kunskap, information och dialog i vardagen är den bästa skyddsfaktorn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C66257D" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00320C4F">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Alkolås</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B8F5EB" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00320C4F">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">En annan förebyggande åtgärd är alkolås. Regionstyrelsen i Västra Götalandsregionen har beslutat att alkolås ska finnas i regionens alla fordon. Avsikten är att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>inget regionanställd</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> ska köra rattonykter i arbetet. Alkolås är ett verktyg som kan förebygga alkoholproblem och minska alkoholförbrukning. Vid positivt utslag i alkolås, hanteras detta som misstanke om påverkan (läs mer 9.6 Misstanke om påverkan). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8188F5" w14:textId="564A204B" w:rsidR="00797DD4" w:rsidRPr="005C7AC6" w:rsidRDefault="005C7AC6" w:rsidP="005C7AC6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="624" w:name="_Toc383702356"/>
+      <w:bookmarkStart w:id="625" w:name="_Toc390944100"/>
+      <w:bookmarkStart w:id="626" w:name="_Toc391374874"/>
+      <w:bookmarkStart w:id="627" w:name="_Toc391548993"/>
+      <w:bookmarkStart w:id="628" w:name="_Toc410391575"/>
+      <w:bookmarkStart w:id="629" w:name="_Toc467240153"/>
+      <w:bookmarkStart w:id="630" w:name="_Toc256000040"/>
+      <w:bookmarkStart w:id="631" w:name="_Toc256000095"/>
+      <w:bookmarkStart w:id="632" w:name="_Toc256000150"/>
+      <w:bookmarkStart w:id="633" w:name="_Toc256000205"/>
+      <w:bookmarkStart w:id="634" w:name="_Toc256000260"/>
+      <w:bookmarkStart w:id="635" w:name="_Toc256000316"/>
+      <w:bookmarkStart w:id="636" w:name="_Toc256000373"/>
+      <w:bookmarkStart w:id="637" w:name="_Toc256000430"/>
+      <w:bookmarkStart w:id="638" w:name="_Toc256000487"/>
+      <w:bookmarkStart w:id="639" w:name="_Toc221110825"/>
+      <w:bookmarkStart w:id="640" w:name="_Toc221111578"/>
+      <w:r w:rsidRPr="005C7AC6">
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="005C7AC6">
+        <w:t>Rehabilitering, vid misstanke om missbruk</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="624"/>
       <w:bookmarkEnd w:id="625"/>
       <w:bookmarkEnd w:id="626"/>
-    </w:p>
-[...51 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="627"/>
       <w:bookmarkEnd w:id="628"/>
       <w:bookmarkEnd w:id="629"/>
-      <w:r w:rsidR="00797DD4" w:rsidRPr="00320C4F">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="630"/>
       <w:bookmarkEnd w:id="631"/>
       <w:bookmarkEnd w:id="632"/>
       <w:bookmarkEnd w:id="633"/>
       <w:bookmarkEnd w:id="634"/>
       <w:bookmarkEnd w:id="635"/>
-    </w:p>
-[...58 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="636"/>
       <w:bookmarkEnd w:id="637"/>
       <w:bookmarkEnd w:id="638"/>
       <w:bookmarkEnd w:id="639"/>
       <w:bookmarkEnd w:id="640"/>
+    </w:p>
+    <w:p w14:paraId="27700EB9" w14:textId="76A9FCED" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="005C7AC6">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7AC6">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">ta avsnitt gäller endast för rehabiliteringsutredningar vid misstanke om missbruk. Hela stycke 10 är ett komplement till SkaS Rehabiliteringsprocess. SkaS Rehabiliteringsprocess hittar du bland annat på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00797DD4">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>HR-enhetens hemsida om alkohol, droger och missbruk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> under rubriken ”Relaterad information och fördjupning”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F1A275" w14:textId="693D4505" w:rsidR="00797DD4" w:rsidRPr="00320C4F" w:rsidRDefault="005C7AC6" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="641" w:name="_Toc383702357"/>
+      <w:bookmarkStart w:id="642" w:name="_Toc390944101"/>
+      <w:bookmarkStart w:id="643" w:name="_Toc391548994"/>
+      <w:bookmarkStart w:id="644" w:name="_Toc410391576"/>
+      <w:bookmarkStart w:id="645" w:name="_Toc256000317"/>
+      <w:bookmarkStart w:id="646" w:name="_Toc256000374"/>
+      <w:bookmarkStart w:id="647" w:name="_Toc256000431"/>
+      <w:bookmarkStart w:id="648" w:name="_Toc256000488"/>
+      <w:bookmarkStart w:id="649" w:name="_Toc221111579"/>
+      <w:r>
+        <w:t>10.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00320C4F">
+        <w:t>Kontakt med Hälsan &amp; Arbetslivet – första besök</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="641"/>
       <w:bookmarkEnd w:id="642"/>
       <w:bookmarkEnd w:id="643"/>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00320C4F">
+        <w:t>et</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="644"/>
       <w:bookmarkEnd w:id="645"/>
       <w:bookmarkEnd w:id="646"/>
       <w:bookmarkEnd w:id="647"/>
       <w:bookmarkEnd w:id="648"/>
       <w:bookmarkEnd w:id="649"/>
+    </w:p>
+    <w:p w14:paraId="011FBCEC" w14:textId="6DCDAB50" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00F71F0B">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Du som chef avropar konsultstöd från Hälsan &amp; Arbetslivet. Stödet kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> inledas med ett första besök för medarbetaren hos Hälsan &amp; Arbetslivet där du som chef och medarbetaren deltar, samt eventuell arbetstagarorganisation eller annan stödperson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399F56FE" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00AC082C" w:rsidRDefault="00797DD4" w:rsidP="00320C4F">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Båda parter berättar vad som hänt. Eventuella prover tas om det anses adekvat. Vid provtagning, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t xml:space="preserve">be medarbetaren skriva under delgivning av provsvar till att arbetsgivaren (bilaga 6). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t>Vägrar medarbetaren att ta prover ska du som chef förklara vad det kan innebära arbetsrättsligt, se bilaga 2. En tid bokas för medarbetaren att träffa läkare i nära anslutning till detta möte. Ytterligare planering ska ske för ett rehabiliteringsmöte någon vecka senare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC082C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D91D07" w14:textId="4CC1963A" w:rsidR="00797DD4" w:rsidRPr="00AB6F4A" w:rsidRDefault="005C7AC6" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="650" w:name="_Toc383702358"/>
+      <w:bookmarkStart w:id="651" w:name="_Toc390944102"/>
+      <w:bookmarkStart w:id="652" w:name="_Toc391548995"/>
+      <w:bookmarkStart w:id="653" w:name="_Toc410391577"/>
+      <w:bookmarkStart w:id="654" w:name="_Toc467240154"/>
+      <w:bookmarkStart w:id="655" w:name="_Toc256000041"/>
+      <w:bookmarkStart w:id="656" w:name="_Toc256000096"/>
+      <w:bookmarkStart w:id="657" w:name="_Toc256000151"/>
+      <w:bookmarkStart w:id="658" w:name="_Toc256000206"/>
+      <w:bookmarkStart w:id="659" w:name="_Toc256000261"/>
+      <w:bookmarkStart w:id="660" w:name="_Toc256000318"/>
+      <w:bookmarkStart w:id="661" w:name="_Toc256000375"/>
+      <w:bookmarkStart w:id="662" w:name="_Toc256000432"/>
+      <w:bookmarkStart w:id="663" w:name="_Toc256000489"/>
+      <w:bookmarkStart w:id="664" w:name="_Toc221111580"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>10.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00AB6F4A">
+        <w:t>Andra besöket – samtal om provsvar</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="650"/>
-    </w:p>
-[...46 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="651"/>
       <w:bookmarkEnd w:id="652"/>
       <w:bookmarkEnd w:id="653"/>
       <w:bookmarkEnd w:id="654"/>
       <w:bookmarkEnd w:id="655"/>
       <w:bookmarkEnd w:id="656"/>
       <w:bookmarkEnd w:id="657"/>
       <w:bookmarkEnd w:id="658"/>
       <w:bookmarkEnd w:id="659"/>
       <w:bookmarkEnd w:id="660"/>
       <w:bookmarkEnd w:id="661"/>
       <w:bookmarkEnd w:id="662"/>
       <w:bookmarkEnd w:id="663"/>
       <w:bookmarkEnd w:id="664"/>
+    </w:p>
+    <w:p w14:paraId="143B50D0" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="00AB6F4A">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Återbesök hos Hälsan &amp; Arbetslivet för provsvar, medicinsk undersökning och motiverande samtal ska ske en vecka efter första mötet vid alkoholärenden, eller ungefär </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>2-3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> veckor efter vid annan droganvändning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4298090A" w14:textId="3FE5112D" w:rsidR="00797DD4" w:rsidRPr="0063164D" w:rsidRDefault="005C7AC6" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="665" w:name="_Toc383702359"/>
+      <w:bookmarkStart w:id="666" w:name="_Toc390944103"/>
+      <w:bookmarkStart w:id="667" w:name="_Toc391548996"/>
+      <w:bookmarkStart w:id="668" w:name="_Toc410391578"/>
+      <w:bookmarkStart w:id="669" w:name="_Toc467240155"/>
+      <w:bookmarkStart w:id="670" w:name="_Toc256000042"/>
+      <w:bookmarkStart w:id="671" w:name="_Toc256000097"/>
+      <w:bookmarkStart w:id="672" w:name="_Toc256000152"/>
+      <w:bookmarkStart w:id="673" w:name="_Toc256000207"/>
+      <w:bookmarkStart w:id="674" w:name="_Toc256000262"/>
+      <w:bookmarkStart w:id="675" w:name="_Toc256000319"/>
+      <w:bookmarkStart w:id="676" w:name="_Toc256000376"/>
+      <w:bookmarkStart w:id="677" w:name="_Toc256000433"/>
+      <w:bookmarkStart w:id="678" w:name="_Toc256000490"/>
+      <w:bookmarkStart w:id="679" w:name="_Toc221111581"/>
+      <w:r>
+        <w:t>10.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="00AB6F4A">
+        <w:t>Rehabiliteringsmöte – behandlingskontrakt och så kallat</w:t>
+      </w:r>
+      <w:r w:rsidR="0063164D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="0063164D">
+        <w:t>förstadagsintyg</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="665"/>
-    </w:p>
-[...49 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="666"/>
       <w:bookmarkEnd w:id="667"/>
       <w:bookmarkEnd w:id="668"/>
       <w:bookmarkEnd w:id="669"/>
       <w:bookmarkEnd w:id="670"/>
       <w:bookmarkEnd w:id="671"/>
       <w:bookmarkEnd w:id="672"/>
       <w:bookmarkEnd w:id="673"/>
       <w:bookmarkEnd w:id="674"/>
       <w:bookmarkEnd w:id="675"/>
       <w:bookmarkEnd w:id="676"/>
       <w:bookmarkEnd w:id="677"/>
       <w:bookmarkEnd w:id="678"/>
       <w:bookmarkEnd w:id="679"/>
-      <w:bookmarkEnd w:id="680"/>
-[...6 lines deleted...]
-      <w:hyperlink r:id="rId27" w:history="1">
+    </w:p>
+    <w:p w14:paraId="4E8125C9" w14:textId="31340292" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="005C7AC6">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Rehabiliteringsmöte genomförs med medarbetaren, chef, representant från HR-enheten samt Hälsan &amp; Arbetslivet. Eventuellt deltar även arbetstagarorganisation och/eller annan stödperson. Syftet är att fastställa rehabiliterings- och behandlingsplan. Redan här kan ett behandlingskontrakt avseende behandlingsplan skrivas. Detta ska skrivas under av medarbetare och chef, ange även eventuell arbetstagarorganisation. Blankett för behandlingskontrakt får du genom din HR-konsult.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF849CC" w14:textId="0CB5BF07" w:rsidR="00797DD4" w:rsidRPr="005C7AC6" w:rsidRDefault="00797DD4" w:rsidP="005C7AC6">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Ett beslut om sjukintyg från första sjukdag, så kallat förstadagsintyg, ska vara välmotiverat och ges skriftligt till medarbetaren. Som chef ska du förklara innebörden av ett sådant beslut. Beslutet ska vara underskrivet av dig och medarbetare och delges samtliga närvarande parter. Blanketten för förstadagsintyg hittar du på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00797DD4">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>HR-enhetens hemsida om alkohol, droger och missbruk</w:t>
+          <w:t>HR-enhetens hemsida om alkohol, droger och missbruk.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00797DD4">
-[...30 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="106D236B" w14:textId="535DA0C5" w:rsidR="00797DD4" w:rsidRPr="005C7AC6" w:rsidRDefault="005C7AC6" w:rsidP="005C7AC6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="680" w:name="_Toc383702360"/>
+      <w:bookmarkStart w:id="681" w:name="_Toc390944104"/>
+      <w:bookmarkStart w:id="682" w:name="_Toc391374875"/>
+      <w:bookmarkStart w:id="683" w:name="_Toc391548997"/>
+      <w:bookmarkStart w:id="684" w:name="_Toc410391579"/>
+      <w:bookmarkStart w:id="685" w:name="_Toc467240156"/>
+      <w:bookmarkStart w:id="686" w:name="_Toc256000043"/>
+      <w:bookmarkStart w:id="687" w:name="_Toc256000098"/>
+      <w:bookmarkStart w:id="688" w:name="_Toc256000153"/>
+      <w:bookmarkStart w:id="689" w:name="_Toc256000208"/>
+      <w:bookmarkStart w:id="690" w:name="_Toc256000263"/>
+      <w:bookmarkStart w:id="691" w:name="_Toc256000320"/>
+      <w:bookmarkStart w:id="692" w:name="_Toc256000377"/>
+      <w:bookmarkStart w:id="693" w:name="_Toc256000434"/>
+      <w:bookmarkStart w:id="694" w:name="_Toc256000491"/>
+      <w:bookmarkStart w:id="695" w:name="_Toc221110826"/>
+      <w:bookmarkStart w:id="696" w:name="_Toc221111582"/>
+      <w:r w:rsidRPr="005C7AC6">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="005C7AC6">
+        <w:t>Handlingsplan vid konstaterat missbruk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="680"/>
+      <w:bookmarkEnd w:id="681"/>
       <w:bookmarkEnd w:id="682"/>
       <w:bookmarkEnd w:id="683"/>
       <w:bookmarkEnd w:id="684"/>
       <w:bookmarkEnd w:id="685"/>
       <w:bookmarkEnd w:id="686"/>
       <w:bookmarkEnd w:id="687"/>
       <w:bookmarkEnd w:id="688"/>
       <w:bookmarkEnd w:id="689"/>
       <w:bookmarkEnd w:id="690"/>
       <w:bookmarkEnd w:id="691"/>
       <w:bookmarkEnd w:id="692"/>
       <w:bookmarkEnd w:id="693"/>
       <w:bookmarkEnd w:id="694"/>
       <w:bookmarkEnd w:id="695"/>
       <w:bookmarkEnd w:id="696"/>
     </w:p>
-    <w:p w14:paraId="40EBB9CB" w14:textId="1331DA84" w:rsidR="00797DD4" w:rsidRPr="008149D1" w:rsidRDefault="00797DD4" w:rsidP="008149D1">
-[...44 lines deleted...]
-      <w:bookmarkStart w:id="711" w:name="_Toc256000550"/>
+    <w:p w14:paraId="45F46F73" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="0059036D">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Detta avsnitt gäller endast för medarbetare med missbruk konstaterat av läkare/vårdgivare och/eller företagshälsovården Hälsan &amp; Arbetslivet. Hela stycke 10 är ett komplement till SkaS Rehabiliteringsprocess. SkaS Rehabiliteringsprocess hittar du bland annat på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00797DD4">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>HR-enhetens hemsida om alkohol, droger och missbruk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>, under rubriken ”Relaterad information och fördjupning”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6475BA" w14:textId="51ADCE29" w:rsidR="00797DD4" w:rsidRPr="0059036D" w:rsidRDefault="005C7AC6" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="697" w:name="_Toc383702361"/>
+      <w:bookmarkStart w:id="698" w:name="_Toc390944105"/>
+      <w:bookmarkStart w:id="699" w:name="_Toc391548998"/>
+      <w:bookmarkStart w:id="700" w:name="_Toc410391580"/>
+      <w:bookmarkStart w:id="701" w:name="_Toc467240157"/>
+      <w:bookmarkStart w:id="702" w:name="_Toc256000044"/>
+      <w:bookmarkStart w:id="703" w:name="_Toc256000099"/>
+      <w:bookmarkStart w:id="704" w:name="_Toc256000154"/>
+      <w:bookmarkStart w:id="705" w:name="_Toc256000209"/>
+      <w:bookmarkStart w:id="706" w:name="_Toc256000264"/>
+      <w:bookmarkStart w:id="707" w:name="_Toc256000321"/>
+      <w:bookmarkStart w:id="708" w:name="_Toc256000378"/>
+      <w:bookmarkStart w:id="709" w:name="_Toc256000435"/>
+      <w:bookmarkStart w:id="710" w:name="_Toc256000492"/>
+      <w:bookmarkStart w:id="711" w:name="_Toc221111583"/>
       <w:r>
-        <w:t>11.2</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:t>11.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797DD4" w:rsidRPr="0059036D">
-        <w:t>Behandlingskontrakt</w:t>
+        <w:t>Rehabiliteringsprogram</w:t>
       </w:r>
       <w:bookmarkEnd w:id="697"/>
       <w:bookmarkEnd w:id="698"/>
       <w:bookmarkEnd w:id="699"/>
       <w:bookmarkEnd w:id="700"/>
       <w:bookmarkEnd w:id="701"/>
       <w:bookmarkEnd w:id="702"/>
       <w:bookmarkEnd w:id="703"/>
       <w:bookmarkEnd w:id="704"/>
       <w:bookmarkEnd w:id="705"/>
       <w:bookmarkEnd w:id="706"/>
       <w:bookmarkEnd w:id="707"/>
       <w:bookmarkEnd w:id="708"/>
       <w:bookmarkEnd w:id="709"/>
       <w:bookmarkEnd w:id="710"/>
       <w:bookmarkEnd w:id="711"/>
     </w:p>
-    <w:p w14:paraId="777093E7" w14:textId="25850EF5" w:rsidR="00797DD4" w:rsidRPr="008149D1" w:rsidRDefault="00797DD4" w:rsidP="008149D1">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Ett behandlingskontrakt innebär att medarbetaren förbinder sig att </w:t>
+    <w:p w14:paraId="40EBB9CB" w14:textId="1331DA84" w:rsidR="00797DD4" w:rsidRPr="008149D1" w:rsidRDefault="00797DD4" w:rsidP="008149D1">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Västra Götalandsregionen har upphandlat vårdgivare och behandlingshem för missbruk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:br/>
+        <w:t xml:space="preserve">Medarbetare med konstaterat missbruk ska </w:t>
       </w:r>
       <w:r w:rsidRPr="00797DD4">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>aktivt medverka</w:t>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="726" w:name="_Toc256000551"/>
+        <w:t>skriftligen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> erbjudas att ingå i rehabiliteringsprogram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Blankett för skriftligt erbjudande av behandling får du genom din HR-konsult. Lämplig behandlingsform avgörs i dialog mellan arbetsgivaren, medarbetaren och Hälsan &amp; Arbetslivet. Hälsan &amp; Arbetslivet remitterar till upphandlad vårdgivare och behandlingshem, vanligtvis Aleforsstiftelsen. Nekar medarbetaren till att delta i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:lastRenderedPageBreak/>
+        <w:t>rehabiliteringsprogrammet ska du som chef tydligt ange vika arbetsrättsliga konsekvenser detta kan medföra (bilaga 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E438A2C" w14:textId="6794FEDD" w:rsidR="00797DD4" w:rsidRPr="0059036D" w:rsidRDefault="005C7AC6" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="712" w:name="_Toc383702362"/>
+      <w:bookmarkStart w:id="713" w:name="_Toc390944106"/>
+      <w:bookmarkStart w:id="714" w:name="_Toc391548999"/>
+      <w:bookmarkStart w:id="715" w:name="_Toc410391581"/>
+      <w:bookmarkStart w:id="716" w:name="_Toc467240158"/>
+      <w:bookmarkStart w:id="717" w:name="_Toc256000045"/>
+      <w:bookmarkStart w:id="718" w:name="_Toc256000100"/>
+      <w:bookmarkStart w:id="719" w:name="_Toc256000155"/>
+      <w:bookmarkStart w:id="720" w:name="_Toc256000210"/>
+      <w:bookmarkStart w:id="721" w:name="_Toc256000265"/>
+      <w:bookmarkStart w:id="722" w:name="_Toc256000322"/>
+      <w:bookmarkStart w:id="723" w:name="_Toc256000379"/>
+      <w:bookmarkStart w:id="724" w:name="_Toc256000436"/>
+      <w:bookmarkStart w:id="725" w:name="_Toc256000493"/>
+      <w:bookmarkStart w:id="726" w:name="_Toc221111584"/>
       <w:r>
-        <w:t>11.3</w:t>
-[...2 lines deleted...]
-        <w:tab/>
+        <w:t>11.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00797DD4" w:rsidRPr="0059036D">
-        <w:t>Omplacering under rehabilitering</w:t>
+        <w:t>Behandlingskontrakt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="712"/>
       <w:bookmarkEnd w:id="713"/>
       <w:bookmarkEnd w:id="714"/>
       <w:bookmarkEnd w:id="715"/>
       <w:bookmarkEnd w:id="716"/>
       <w:bookmarkEnd w:id="717"/>
       <w:bookmarkEnd w:id="718"/>
       <w:bookmarkEnd w:id="719"/>
       <w:bookmarkEnd w:id="720"/>
       <w:bookmarkEnd w:id="721"/>
       <w:bookmarkEnd w:id="722"/>
       <w:bookmarkEnd w:id="723"/>
       <w:bookmarkEnd w:id="724"/>
       <w:bookmarkEnd w:id="725"/>
       <w:bookmarkEnd w:id="726"/>
     </w:p>
-    <w:p w14:paraId="1C2F99DC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="0059036D">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Beroende på arbetsplatsens förutsättningar kan en </w:t>
+    <w:p w14:paraId="777093E7" w14:textId="25850EF5" w:rsidR="00797DD4" w:rsidRPr="008149D1" w:rsidRDefault="00797DD4" w:rsidP="008149D1">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Ett behandlingskontrakt innebär att medarbetaren förbinder sig att </w:t>
       </w:r>
       <w:r w:rsidRPr="00797DD4">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>tillfällig</w:t>
-[...47 lines deleted...]
-        <w:t>Länkförteckning</w:t>
+        <w:t>aktivt medverka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> i sin egen rehabilitering. Kontraktet ska vara tidsbegränsat och utformat så att samtliga parter är införstådda med vad det innebär, både avseende genomförandet och konsekvenser om kontraktet bryts. Kontinuerlig uppföljning av efterlevnaden av kontraktet ska ske. Blankett för behandlingskontrakt får du genom din HR-konsult. Behandlingskontraktet kan i särskilda fall behöva anpassas till enskild individ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E6FAC8" w14:textId="2571C824" w:rsidR="00797DD4" w:rsidRPr="0059036D" w:rsidRDefault="005C7AC6" w:rsidP="00AC082C">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="727" w:name="_Toc383702363"/>
+      <w:bookmarkStart w:id="728" w:name="_Toc390944107"/>
+      <w:bookmarkStart w:id="729" w:name="_Toc391549000"/>
+      <w:bookmarkStart w:id="730" w:name="_Toc410391582"/>
+      <w:bookmarkStart w:id="731" w:name="_Toc467240159"/>
+      <w:bookmarkStart w:id="732" w:name="_Toc256000046"/>
+      <w:bookmarkStart w:id="733" w:name="_Toc256000101"/>
+      <w:bookmarkStart w:id="734" w:name="_Toc256000156"/>
+      <w:bookmarkStart w:id="735" w:name="_Toc256000211"/>
+      <w:bookmarkStart w:id="736" w:name="_Toc256000266"/>
+      <w:bookmarkStart w:id="737" w:name="_Toc256000323"/>
+      <w:bookmarkStart w:id="738" w:name="_Toc256000380"/>
+      <w:bookmarkStart w:id="739" w:name="_Toc256000437"/>
+      <w:bookmarkStart w:id="740" w:name="_Toc256000494"/>
+      <w:bookmarkStart w:id="741" w:name="_Toc221111585"/>
+      <w:r>
+        <w:t>11.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4E54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="0059036D">
+        <w:t>Omplacering under rehabilitering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="727"/>
       <w:bookmarkEnd w:id="728"/>
       <w:bookmarkEnd w:id="729"/>
       <w:bookmarkEnd w:id="730"/>
       <w:bookmarkEnd w:id="731"/>
       <w:bookmarkEnd w:id="732"/>
       <w:bookmarkEnd w:id="733"/>
       <w:bookmarkEnd w:id="734"/>
       <w:bookmarkEnd w:id="735"/>
       <w:bookmarkEnd w:id="736"/>
       <w:bookmarkEnd w:id="737"/>
       <w:bookmarkEnd w:id="738"/>
       <w:bookmarkEnd w:id="739"/>
       <w:bookmarkEnd w:id="740"/>
       <w:bookmarkEnd w:id="741"/>
+    </w:p>
+    <w:p w14:paraId="1C2F99DC" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="0059036D">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Beroende på arbetsplatsens förutsättningar kan en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>tillfällig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve"> omplacering av medarbetaren vara nödvändig under rehabiliteringen. En omplacering löser sällan några problem men kan ibland vara avgörande för att en rehabilitering ska fungera framgångsrikt, eftersom det ofta leder till beteendeförändring hos medarbetaren.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="742" w:name="_Toc383702373"/>
+      <w:bookmarkStart w:id="743" w:name="_Toc390944117"/>
+      <w:bookmarkStart w:id="744" w:name="_Toc391374877"/>
+      <w:bookmarkStart w:id="745" w:name="_Toc391549010"/>
+      <w:bookmarkStart w:id="746" w:name="_Toc410391592"/>
+    </w:p>
+    <w:p w14:paraId="58913CFC" w14:textId="4BEC31CD" w:rsidR="00797DD4" w:rsidRPr="005C7AC6" w:rsidRDefault="005C7AC6" w:rsidP="005C7AC6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="747" w:name="_Toc467240160"/>
+      <w:bookmarkStart w:id="748" w:name="_Toc256000047"/>
+      <w:bookmarkStart w:id="749" w:name="_Toc256000102"/>
+      <w:bookmarkStart w:id="750" w:name="_Toc256000157"/>
+      <w:bookmarkStart w:id="751" w:name="_Toc256000212"/>
+      <w:bookmarkStart w:id="752" w:name="_Toc256000267"/>
+      <w:bookmarkStart w:id="753" w:name="_Toc256000324"/>
+      <w:bookmarkStart w:id="754" w:name="_Toc256000381"/>
+      <w:bookmarkStart w:id="755" w:name="_Toc256000438"/>
+      <w:bookmarkStart w:id="756" w:name="_Toc256000495"/>
+      <w:bookmarkStart w:id="757" w:name="_Toc221110827"/>
+      <w:bookmarkStart w:id="758" w:name="_Toc221111586"/>
+      <w:r w:rsidRPr="005C7AC6">
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="005C7AC6">
+        <w:t>Länkförteckning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="742"/>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="743"/>
       <w:bookmarkEnd w:id="744"/>
       <w:bookmarkEnd w:id="745"/>
       <w:bookmarkEnd w:id="746"/>
       <w:bookmarkEnd w:id="747"/>
       <w:bookmarkEnd w:id="748"/>
       <w:bookmarkEnd w:id="749"/>
       <w:bookmarkEnd w:id="750"/>
       <w:bookmarkEnd w:id="751"/>
       <w:bookmarkEnd w:id="752"/>
       <w:bookmarkEnd w:id="753"/>
-    </w:p>
-[...35 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="754"/>
       <w:bookmarkEnd w:id="755"/>
       <w:bookmarkEnd w:id="756"/>
       <w:bookmarkEnd w:id="757"/>
       <w:bookmarkEnd w:id="758"/>
+    </w:p>
+    <w:p w14:paraId="56DD65DD" w14:textId="77777777" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="0059036D">
+      <w:r w:rsidRPr="00797DD4">
+        <w:t>Representation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686BE900" w14:textId="6476D15F" w:rsidR="00797DD4" w:rsidRPr="00F2240E" w:rsidRDefault="00797DD4" w:rsidP="00F2240E">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00797DD4">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>http://intra.vgregion.se/sv/Insidan/amnesomraden/Ekonomi/Representation/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0ED6A32F" w14:textId="79276707" w:rsidR="00797DD4" w:rsidRPr="005C7AC6" w:rsidRDefault="005C7AC6" w:rsidP="005C7AC6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="759" w:name="_Toc467240161"/>
+      <w:bookmarkStart w:id="760" w:name="_Toc256000048"/>
+      <w:bookmarkStart w:id="761" w:name="_Toc256000103"/>
+      <w:bookmarkStart w:id="762" w:name="_Toc256000158"/>
+      <w:bookmarkStart w:id="763" w:name="_Toc256000213"/>
+      <w:bookmarkStart w:id="764" w:name="_Toc256000268"/>
+      <w:bookmarkStart w:id="765" w:name="_Toc256000325"/>
+      <w:bookmarkStart w:id="766" w:name="_Toc256000382"/>
+      <w:bookmarkStart w:id="767" w:name="_Toc256000439"/>
+      <w:bookmarkStart w:id="768" w:name="_Toc256000496"/>
+      <w:bookmarkStart w:id="769" w:name="_Toc221110828"/>
+      <w:bookmarkStart w:id="770" w:name="_Toc221111587"/>
+      <w:r w:rsidRPr="005C7AC6">
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:r w:rsidR="00797DD4" w:rsidRPr="005C7AC6">
+        <w:t>Relaterad information</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="759"/>
       <w:bookmarkEnd w:id="760"/>
       <w:bookmarkEnd w:id="761"/>
       <w:bookmarkEnd w:id="762"/>
       <w:bookmarkEnd w:id="763"/>
       <w:bookmarkEnd w:id="764"/>
       <w:bookmarkEnd w:id="765"/>
       <w:bookmarkEnd w:id="766"/>
       <w:bookmarkEnd w:id="767"/>
       <w:bookmarkEnd w:id="768"/>
       <w:bookmarkEnd w:id="769"/>
+      <w:bookmarkEnd w:id="770"/>
+    </w:p>
+    <w:p w14:paraId="5B3EF10E" w14:textId="4BF7F454" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="0059036D">
+      <w:bookmarkStart w:id="771" w:name="_Toc467240162"/>
+      <w:bookmarkStart w:id="772" w:name="_Toc256000049"/>
+      <w:bookmarkStart w:id="773" w:name="_Toc256000104"/>
+      <w:bookmarkStart w:id="774" w:name="_Toc256000159"/>
+      <w:bookmarkStart w:id="775" w:name="_Toc256000214"/>
+      <w:bookmarkStart w:id="776" w:name="_Toc256000269"/>
+      <w:bookmarkStart w:id="777" w:name="_Toc256000326"/>
+      <w:bookmarkStart w:id="778" w:name="_Toc256000383"/>
+      <w:bookmarkStart w:id="779" w:name="_Toc256000440"/>
+      <w:bookmarkStart w:id="780" w:name="_Toc256000497"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Bilaga 1. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="781" w:name="_Toc383702364"/>
+      <w:bookmarkStart w:id="782" w:name="_Toc390944108"/>
+      <w:bookmarkStart w:id="783" w:name="_Toc391374876"/>
+      <w:bookmarkStart w:id="784" w:name="_Toc391549001"/>
+      <w:bookmarkStart w:id="785" w:name="_Toc410391583"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00490AA3">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-64/surrogate/Bilaga%201%20Snabbguide%20vid%20drogp%c3%a5verkan%20i%20tj%c3%a4nst.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00797DD4">
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Snabbguide vid drogpåverkan i tjänst</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="771"/>
+      <w:bookmarkEnd w:id="772"/>
+      <w:bookmarkEnd w:id="773"/>
+      <w:bookmarkEnd w:id="774"/>
+      <w:bookmarkEnd w:id="775"/>
+      <w:bookmarkEnd w:id="776"/>
+      <w:bookmarkEnd w:id="777"/>
+      <w:bookmarkEnd w:id="778"/>
+      <w:bookmarkEnd w:id="779"/>
+      <w:bookmarkEnd w:id="780"/>
+      <w:bookmarkEnd w:id="781"/>
+      <w:bookmarkEnd w:id="782"/>
+      <w:bookmarkEnd w:id="783"/>
+      <w:bookmarkEnd w:id="784"/>
+      <w:bookmarkEnd w:id="785"/>
       <w:r w:rsidRPr="00797DD4">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B27BA8" w14:textId="3F43CCA7" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="0059036D">
-      <w:bookmarkStart w:id="770" w:name="_Toc467240163"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="780" w:name="_Toc256000555"/>
+      <w:bookmarkStart w:id="786" w:name="_Toc467240163"/>
+      <w:bookmarkStart w:id="787" w:name="_Toc256000050"/>
+      <w:bookmarkStart w:id="788" w:name="_Toc256000105"/>
+      <w:bookmarkStart w:id="789" w:name="_Toc256000160"/>
+      <w:bookmarkStart w:id="790" w:name="_Toc256000215"/>
+      <w:bookmarkStart w:id="791" w:name="_Toc256000270"/>
+      <w:bookmarkStart w:id="792" w:name="_Toc256000327"/>
+      <w:bookmarkStart w:id="793" w:name="_Toc256000384"/>
+      <w:bookmarkStart w:id="794" w:name="_Toc256000441"/>
+      <w:bookmarkStart w:id="795" w:name="_Toc256000498"/>
       <w:r w:rsidRPr="00797DD4">
         <w:t xml:space="preserve">Bilaga 2. </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="009058FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lagar och avtal i samband med alkohol, droger och missbruk</w:t>
         </w:r>
-        <w:bookmarkEnd w:id="770"/>
-[...39 lines deleted...]
-        <w:bookmarkEnd w:id="785"/>
         <w:bookmarkEnd w:id="786"/>
         <w:bookmarkEnd w:id="787"/>
         <w:bookmarkEnd w:id="788"/>
         <w:bookmarkEnd w:id="789"/>
         <w:bookmarkEnd w:id="790"/>
         <w:bookmarkEnd w:id="791"/>
-      </w:hyperlink>
-[...23 lines deleted...]
-        </w:r>
         <w:bookmarkEnd w:id="792"/>
         <w:bookmarkEnd w:id="793"/>
         <w:bookmarkEnd w:id="794"/>
         <w:bookmarkEnd w:id="795"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="123EA025" w14:textId="1D8696AD" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="0059036D">
+      <w:bookmarkStart w:id="796" w:name="_Toc467240164"/>
+      <w:bookmarkStart w:id="797" w:name="_Toc256000051"/>
+      <w:bookmarkStart w:id="798" w:name="_Toc256000106"/>
+      <w:bookmarkStart w:id="799" w:name="_Toc256000161"/>
+      <w:bookmarkStart w:id="800" w:name="_Toc256000216"/>
+      <w:bookmarkStart w:id="801" w:name="_Toc256000271"/>
+      <w:bookmarkStart w:id="802" w:name="_Toc256000328"/>
+      <w:bookmarkStart w:id="803" w:name="_Toc256000385"/>
+      <w:bookmarkStart w:id="804" w:name="_Toc256000442"/>
+      <w:bookmarkStart w:id="805" w:name="_Toc256000499"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Bilaga 3. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00797DD4">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Aleforslinjen</w:t>
+        </w:r>
         <w:bookmarkEnd w:id="796"/>
         <w:bookmarkEnd w:id="797"/>
         <w:bookmarkEnd w:id="798"/>
         <w:bookmarkEnd w:id="799"/>
         <w:bookmarkEnd w:id="800"/>
         <w:bookmarkEnd w:id="801"/>
         <w:bookmarkEnd w:id="802"/>
-      </w:hyperlink>
-[...23 lines deleted...]
-        </w:r>
         <w:bookmarkEnd w:id="803"/>
         <w:bookmarkEnd w:id="804"/>
         <w:bookmarkEnd w:id="805"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07926331" w14:textId="07F96404" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="0059036D">
+      <w:bookmarkStart w:id="806" w:name="_Toc467240165"/>
+      <w:bookmarkStart w:id="807" w:name="_Toc256000052"/>
+      <w:bookmarkStart w:id="808" w:name="_Toc256000107"/>
+      <w:bookmarkStart w:id="809" w:name="_Toc256000162"/>
+      <w:bookmarkStart w:id="810" w:name="_Toc256000217"/>
+      <w:bookmarkStart w:id="811" w:name="_Toc256000272"/>
+      <w:bookmarkStart w:id="812" w:name="_Toc256000329"/>
+      <w:bookmarkStart w:id="813" w:name="_Toc256000386"/>
+      <w:bookmarkStart w:id="814" w:name="_Toc256000443"/>
+      <w:bookmarkStart w:id="815" w:name="_Toc256000500"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Bilaga 4. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00797DD4">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Dokumentationsunderlag</w:t>
+        </w:r>
         <w:bookmarkEnd w:id="806"/>
         <w:bookmarkEnd w:id="807"/>
         <w:bookmarkEnd w:id="808"/>
         <w:bookmarkEnd w:id="809"/>
         <w:bookmarkEnd w:id="810"/>
         <w:bookmarkEnd w:id="811"/>
         <w:bookmarkEnd w:id="812"/>
         <w:bookmarkEnd w:id="813"/>
+        <w:bookmarkEnd w:id="814"/>
+        <w:bookmarkEnd w:id="815"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="2DD03020" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00797DD4" w:rsidP="005C7AC6">
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId33" w:history="1">
+    <w:p w14:paraId="15F407AD" w14:textId="5869171F" w:rsidR="00797DD4" w:rsidRPr="00797DD4" w:rsidRDefault="00797DD4" w:rsidP="0059036D">
+      <w:bookmarkStart w:id="816" w:name="_Toc467240166"/>
+      <w:bookmarkStart w:id="817" w:name="_Toc256000053"/>
+      <w:bookmarkStart w:id="818" w:name="_Toc256000108"/>
+      <w:bookmarkStart w:id="819" w:name="_Toc256000163"/>
+      <w:bookmarkStart w:id="820" w:name="_Toc256000218"/>
+      <w:bookmarkStart w:id="821" w:name="_Toc256000273"/>
+      <w:bookmarkStart w:id="822" w:name="_Toc256000330"/>
+      <w:bookmarkStart w:id="823" w:name="_Toc256000387"/>
+      <w:bookmarkStart w:id="824" w:name="_Toc256000444"/>
+      <w:bookmarkStart w:id="825" w:name="_Toc256000501"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Bilaga 5. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00797DD4">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Delgivning av provsvar till arbetsgivare</w:t>
-[...2 lines deleted...]
-        <w:bookmarkEnd w:id="815"/>
+          <w:t>Provtagning när Hälsan &amp; Arbetslivet har stängt</w:t>
+        </w:r>
         <w:bookmarkEnd w:id="816"/>
         <w:bookmarkEnd w:id="817"/>
         <w:bookmarkEnd w:id="818"/>
         <w:bookmarkEnd w:id="819"/>
         <w:bookmarkEnd w:id="820"/>
         <w:bookmarkEnd w:id="821"/>
         <w:bookmarkEnd w:id="822"/>
         <w:bookmarkEnd w:id="823"/>
         <w:bookmarkEnd w:id="824"/>
+        <w:bookmarkEnd w:id="825"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76B9F95B" w14:textId="2DD03020" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00797DD4" w:rsidP="005C7AC6">
+      <w:bookmarkStart w:id="826" w:name="_Toc467240167"/>
+      <w:bookmarkStart w:id="827" w:name="_Toc256000054"/>
+      <w:bookmarkStart w:id="828" w:name="_Toc256000109"/>
+      <w:bookmarkStart w:id="829" w:name="_Toc256000164"/>
+      <w:bookmarkStart w:id="830" w:name="_Toc256000219"/>
+      <w:bookmarkStart w:id="831" w:name="_Toc256000274"/>
+      <w:bookmarkStart w:id="832" w:name="_Toc256000331"/>
+      <w:bookmarkStart w:id="833" w:name="_Toc256000388"/>
+      <w:bookmarkStart w:id="834" w:name="_Toc256000445"/>
+      <w:bookmarkStart w:id="835" w:name="_Toc256000502"/>
+      <w:r w:rsidRPr="00797DD4">
+        <w:t xml:space="preserve">Bilaga 6. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00797DD4">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Delgivning av provsvar till arbetsgivare</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="826"/>
+        <w:bookmarkEnd w:id="827"/>
+        <w:bookmarkEnd w:id="828"/>
+        <w:bookmarkEnd w:id="829"/>
+        <w:bookmarkEnd w:id="830"/>
+        <w:bookmarkEnd w:id="831"/>
+        <w:bookmarkEnd w:id="832"/>
+        <w:bookmarkEnd w:id="833"/>
+        <w:bookmarkEnd w:id="834"/>
+        <w:bookmarkEnd w:id="835"/>
       </w:hyperlink>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00797DD4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3F9CEB1F" w14:textId="77777777" w:rsidR="004C7B55" w:rsidRDefault="004C7B55">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="29A600DF" w14:textId="77777777" w:rsidR="004C7B55" w:rsidRDefault="004C7B55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1542E33C" w14:textId="77777777" w:rsidR="004C7B55" w:rsidRDefault="004C7B55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -13508,74 +12769,74 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="852735959" name="Bildobjekt 852735959">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -13586,73 +12847,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7DE73380" w14:textId="77777777" w:rsidR="004C7B55" w:rsidRDefault="004C7B55"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="55F71F68" w14:textId="77777777" w:rsidR="004C7B55" w:rsidRDefault="004C7B55">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="42FC3FF9" w14:textId="77777777" w:rsidR="004C7B55" w:rsidRDefault="004C7B55">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -13730,51 +12991,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -13866,51 +13127,51 @@
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bild 1">
+          <wp:docPr id="713692147" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -13940,51 +13201,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04A271A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="718A26D6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17013,141 +16274,286 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650C48D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4EC82F0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65B05E20"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0352C6DE">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D8C952C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi" w:hint="default"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
-[...18 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2612" w:hanging="1620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2612" w:hanging="1620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2612" w:hanging="1620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2612" w:hanging="1620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2612" w:hanging="1620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2612" w:hanging="1620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2612" w:hanging="1620"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="660A5863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1658A4FE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17216,51 +16622,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C08468D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E96C5D12"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
@@ -17332,51 +16738,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="740D5A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D78BAD6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1712"/>
         </w:tabs>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
@@ -17448,51 +16854,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7684649F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C12A1256"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17534,51 +16940,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76FB3F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A186FDA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17647,51 +17053,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3C0863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1A4FE30"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17818,184 +17224,197 @@
   <w:num w:numId="3" w16cid:durableId="1944415292">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="225914216">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1370838736">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2124837908">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1249772277">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="111824681">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="231700179">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1814641304">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1177421259">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1369262954">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="842550792">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1453675265">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1758552558">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="747076055">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1844395231">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1044674271">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="474614471">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="807284439">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1372613729">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1847356377">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2065828046">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1993949837">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1565792702">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1879080656">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1808469678">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="617416725">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1199859978">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="895236934">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="467666360">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="149298126">
     <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="521169911">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="16385" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00007342"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="000142F8"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000438AB"/>
     <w:rsid w:val="000440E4"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00090186"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00093BB4"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C3757"/>
     <w:rsid w:val="000D7C48"/>
     <w:rsid w:val="000E39F6"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E7A7B"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F57DA"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="001013EA"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="00103E80"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
@@ -18242,149 +17661,155 @@
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00861106"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00865E2E"/>
     <w:rsid w:val="008676E0"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00872F9B"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00886D95"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C18DD"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C563A"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F1E4D"/>
+    <w:rsid w:val="008F26DB"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009039FE"/>
     <w:rsid w:val="009058FD"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
+    <w:rsid w:val="00922570"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00926BDC"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00960238"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00985384"/>
     <w:rsid w:val="00993CBB"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A04471"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A105E1"/>
     <w:rsid w:val="00A14DF8"/>
     <w:rsid w:val="00A24647"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37E61"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A56763"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A94DE7"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB5DAF"/>
     <w:rsid w:val="00AB6F4A"/>
+    <w:rsid w:val="00AC082C"/>
     <w:rsid w:val="00AC185D"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC733A"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE3712"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF3593"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B3407F"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B623D9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA5E8C"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC4E54"/>
     <w:rsid w:val="00BD7E03"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF3D19"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C169DA"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C66AA0"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C84133"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
@@ -18469,70 +17894,70 @@
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="340799C8"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="66515FBF"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="74010641"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="16385" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19072,51 +18497,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00797DD4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1584"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1584" w:right="0" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -19605,53 +19029,57 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00BC4E54"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="992"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8505"/>
+      </w:tabs>
+      <w:ind w:left="1418" w:right="424"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
@@ -21604,92 +21032,118 @@
     <w:rsid w:val="00797DD4"/>
     <w:pPr>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B2589"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="125515032">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="341785844">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="664361848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -21702,51 +21156,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2112433588">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/sv/Skaraborgs-Sjukhus/Omraden-Nya-Fokus/Stab-SkaS/HR/FunktOmradesmall3/Chefshandboken--kompetensutveckling1513211/Chefshandboken-alkohol-och-droger/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-135/surrogate/Bilaga%205.%20Provtagning%20n%c3%a4r%20H%c3%a4lsan%20o%20Arbetslivet%20har%20st%c3%a4ngt.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/sv/Skaraborgs-Sjukhus/Omraden-Nya-Fokus/Stab-SkaS/HR/FunktOmradesmall3/Chefshandboken--kompetensutveckling1513211/Chefshandboken-alkohol-och-droger/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-63/surrogate/Bilaga%206.%20Delgivning%20av%20provsvar%20till%20arbetsgivaren.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alkoholhjalpen.se/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-171/surrogate/Bilaga%202.%20Lagar%20och%20avtal%20i%20samband%20med%20alkohol%20droger%20och%20missbruk.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-135/surrogate/Bilaga%205.%20Provtagning%20n%c3%a4r%20H%c3%a4lsan%20o%20Arbetslivet%20har%20st%c3%a4ngt.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-135/surrogate/Bilaga%205.%20Provtagning%20n%c3%a4r%20H%c3%a4lsan%20o%20Arbetslivet%20har%20st%c3%a4ngt.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aleforsstiftelsen.se/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/sv/Insidan/amnesomraden/Ekonomi/Representation/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgr.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-62/surrogate/Bilaga%204.%20Dokumentationsunderlag.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkh&#228;lsomyndigheten.se" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/sv/Skaraborgs-Sjukhus/Omraden-Nya-Fokus/Stab-SkaS/HR/FunktOmradesmall3/Chefshandboken--kompetensutveckling1513211/Chefshandboken-alkohol-och-droger/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-79/surrogate/Bilaga%203.%20Aleforslinjen.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/sv/Skaraborgs-Sjukhus/Omraden-Nya-Fokus/Stab-SkaS/HR/FunktOmradesmall3/Chefshandboken--kompetensutveckling1513211/Chefshandboken-alkohol-och-droger/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-135/surrogate/Bilaga%205.%20Provtagning%20n%c3%a4r%20H%c3%a4lsan%20o%20Arbetslivet%20har%20st%c3%a4ngt.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/sv/Skaraborgs-Sjukhus/Omraden-Nya-Fokus/Stab-SkaS/HR/FunktOmradesmall3/Chefshandboken--kompetensutveckling1513211/Chefshandboken-alkohol-och-droger/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-63/surrogate/Bilaga%206.%20Delgivning%20av%20provsvar%20till%20arbetsgivaren.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alkoholhjalpen.se/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-171/surrogate/Bilaga%202.%20Lagar%20och%20avtal%20i%20samband%20med%20alkohol%20droger%20och%20missbruk.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-135/surrogate/Bilaga%205.%20Provtagning%20n%c3%a4r%20H%c3%a4lsan%20o%20Arbetslivet%20har%20st%c3%a4ngt.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-135/surrogate/Bilaga%205.%20Provtagning%20n%c3%a4r%20H%c3%a4lsan%20o%20Arbetslivet%20har%20st%c3%a4ngt.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contracts.opic.com/Home/Index/?eId=SOuG3%2fqpoKxC7ABQJKpGwQA%3d" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/sv/Insidan/amnesomraden/Ekonomi/Representation/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgr.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-62/surrogate/Bilaga%204.%20Dokumentationsunderlag.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkh&#228;lsomyndigheten.se" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intra.vgregion.se/sv/Skaraborgs-Sjukhus/Omraden-Nya-Fokus/Stab-SkaS/HR/FunktOmradesmall3/Chefshandboken--kompetensutveckling1513211/Chefshandboken-alkohol-och-droger/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8106-2059764901-79/surrogate/Bilaga%203.%20Aleforslinjen.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -22042,71 +21496,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>5346</Words>
-  <Characters>39739</Characters>
+  <Words>5324</Words>
+  <Characters>39497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>331</Lines>
+  <Lines>329</Lines>
   <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Alkohol, droger och handlingsplan vid missbruk - medarbetare</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44996</CharactersWithSpaces>
+  <CharactersWithSpaces>44732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Alkohol, droger och handlingsplan vid missbruk - medarbetare</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Therezia Fröjdh</lastModifiedBy>
-  <revision>107</revision>
+  <revision>110</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>