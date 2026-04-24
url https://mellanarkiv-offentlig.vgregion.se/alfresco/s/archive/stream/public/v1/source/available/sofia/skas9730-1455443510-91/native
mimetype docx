--- v0 (2025-10-31)
+++ v1 (2026-04-24)
@@ -6,3777 +6,4823 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1A7281EF" w14:textId="62C4FF38" w:rsidR="00EB0C5A" w:rsidRDefault="00E2118E" w:rsidP="00641DF4">
+    <w:p w14:paraId="1A7281EF" w14:textId="62C4FF38" w:rsidR="00EB0C5A" w:rsidRPr="004D0AEB" w:rsidRDefault="00E2118E" w:rsidP="00641DF4">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="567"/>
-        <w:sectPr w:rsidR="00EB0C5A" w:rsidSect="00EB0C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00EB0C5A" w:rsidRPr="004D0AEB" w:rsidSect="00EB0C5A">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc198285082"/>
       <w:bookmarkStart w:id="1" w:name="_Toc198721055"/>
       <w:bookmarkStart w:id="2" w:name="_Toc321146591"/>
-      <w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc227065341"/>
+      <w:r w:rsidRPr="004D0AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t>Om- och nybyggnation</w:t>
       </w:r>
-      <w:r w:rsidR="00021B57">
+      <w:r w:rsidR="00021B57" w:rsidRPr="004D0AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t>: att</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004D0AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00024F8C">
+      <w:r w:rsidR="00024F8C" w:rsidRPr="004D0AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t>förebygga spridning av byggdamm</w:t>
       </w:r>
-      <w:r w:rsidR="00A11C83">
+      <w:r w:rsidR="00A11C83" w:rsidRPr="004D0AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004D0AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t>samverkan mellan tekniker</w:t>
       </w:r>
-      <w:r w:rsidR="001236CB">
+      <w:r w:rsidR="001236CB" w:rsidRPr="004D0AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t>, hantverkare och sjukvård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="35EF693E" w14:textId="16EB3174" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00B31906" w:rsidP="00641DF4">
+    <w:p w14:paraId="35EF693E" w14:textId="16EB3174" w:rsidR="00EB0C5A" w:rsidRPr="009C28DF" w:rsidRDefault="00B31906" w:rsidP="00641DF4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc198284941"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc198285083"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227065342"/>
+      <w:r w:rsidRPr="009C28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="3CA54AF0" w14:textId="576504FC" w:rsidR="00EB0C5A" w:rsidRDefault="00662342" w:rsidP="00641DF4">
+    <w:p w14:paraId="3CA54AF0" w14:textId="576504FC" w:rsidR="00EB0C5A" w:rsidRPr="009C28DF" w:rsidRDefault="00662342" w:rsidP="00641DF4">
       <w:pPr>
         <w:ind w:left="567"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rutinen </w:t>
       </w:r>
-      <w:r w:rsidR="00E64042">
+      <w:r w:rsidR="00E64042" w:rsidRPr="009C28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”Om- och nybyggnation: att förebygga spridning av byggdamm - samverkan mellan tekniker, hantverkare och sjukvård” och </w:t>
+      </w:r>
+      <w:r w:rsidR="003172CE" w:rsidRPr="009C28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00E64042" w:rsidRPr="00E64042">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="003172CE" w:rsidRPr="009C28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003172CE" w:rsidRPr="003172CE">
-[...5 lines deleted...]
-      <w:r w:rsidR="005824F4">
+      <w:r w:rsidR="003172CE" w:rsidRPr="009C28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Byggnation mindre arbeten – Förebygga spridning av byggdamm ” har slagits ihop till en gemensam </w:t>
+      </w:r>
+      <w:r w:rsidR="005824F4" w:rsidRPr="009C28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>ny rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780CC46D" w14:textId="77777777" w:rsidR="00977B94" w:rsidRDefault="00977B94" w:rsidP="00977B94">
+    <w:p w14:paraId="780CC46D" w14:textId="77777777" w:rsidR="00977B94" w:rsidRPr="009C28DF" w:rsidRDefault="00977B94" w:rsidP="00977B94">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc198285084"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc198286536"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc198721057"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc227065343"/>
+      <w:r w:rsidRPr="009C28DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="713034486"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="22291735" w14:textId="1D4AAFA0" w:rsidR="00906046" w:rsidRDefault="2344FA1D" w:rsidP="00D2330C">
+        <w:p w14:paraId="381B29C7" w14:textId="08188099" w:rsidR="00B31767" w:rsidRDefault="2344FA1D">
           <w:pPr>
             <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="004D0AEB">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="006C063C">
+          <w:r w:rsidR="006C063C" w:rsidRPr="004D0AEB">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="004D0AEB">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc198721056" w:history="1">
-[...56 lines deleted...]
-          </w:hyperlink>
+          <w:hyperlink w:anchor="_Toc227065341" w:history="1"/>
         </w:p>
-        <w:p w14:paraId="1D6C16A9" w14:textId="57002EFC" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6283BA04" w14:textId="7A6706D9" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721058" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065344" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund, syfte och mål</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721058 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065344 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56AE1308" w14:textId="49509CA2" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="72841879" w14:textId="5E2ECE77" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721059" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065345" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utförande</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721059 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065345 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F1CF83D" w14:textId="418A1BF3" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="50ABBECF" w14:textId="3AA2400F" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721060" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065346" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vid byggarbeten i hygienklass 3</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721060 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065346 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="456C304D" w14:textId="0A91FFEE" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="67C3F7EB" w14:textId="3EFFA84A" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721061" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065347" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Mindre arbeten/underhåll</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721061 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065347 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6285C26D" w14:textId="1F7598C3" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="640AE1B6" w14:textId="0DB3A917" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721062" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065348" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ventilation</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721062 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065348 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4080C23D" w14:textId="0D1BC1A2" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1082002D" w14:textId="53375539" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721063" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065349" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ansvarsfördelning</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721063 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065349 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26A8748E" w14:textId="7F9C9885" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="664D77E4" w14:textId="38EF292C" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721064" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065350" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Projektledare på lokalenheten SkaS ansvarar för att:</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721064 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065350 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="278C2F9F" w14:textId="66FC901F" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="44FD52D9" w14:textId="2E14C516" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721065" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065351" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Enhetschef/lokalansvarig ansvarar för att:</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721065 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065351 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="480BBDE7" w14:textId="1E16B063" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="456033AF" w14:textId="53ACA209" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721066" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065352" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Förvaltningen Fastighet, Stöd och Service ansvarar för att:</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721066 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065352 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05812A47" w14:textId="5B3EE174" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="16ABAD26" w14:textId="0DBA4AD0" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721067" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065353" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Entreprenör/hantverkare ansvarar för att:</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721067 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065353 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="473F93B9" w14:textId="7260A922" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="531E45D9" w14:textId="06628741" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721068" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065354" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Utförande lokalvårdsorganisation ansvarar för att</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721068 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065354 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D13074E" w14:textId="10562B0D" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4B6A74C4" w14:textId="3E696E08" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721069" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065355" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Relaterad information</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721069 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065355 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E0C3925" w14:textId="5AFB6036" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4E0E625D" w14:textId="6D84F101" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721070" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065356" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Arbetsgrupp</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721070 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065356 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05F8F306" w14:textId="7E094252" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="18E0577D" w14:textId="54741814" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721071" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065357" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Källförteckning</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721071 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065357 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A8FD198" w14:textId="6F9864D4" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="718917BF" w14:textId="371E2806" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721072" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065358" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilaga 1</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721072 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065358 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A6898B3" w14:textId="171D3BAD" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3360E336" w14:textId="5B741CFB" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721073" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065359" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilaga 2</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721073 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065359 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59B6D4C1" w14:textId="5F02A8DA" w:rsidR="00906046" w:rsidRDefault="00000000">
+        <w:p w14:paraId="26F96CF4" w14:textId="643F1639" w:rsidR="00B31767" w:rsidRDefault="00B31767">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc198721074" w:history="1">
-            <w:r w:rsidR="00906046" w:rsidRPr="00432C41">
+          <w:hyperlink w:anchor="_Toc227065360" w:history="1">
+            <w:r w:rsidRPr="00E83C71">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Bilaga 3 – mindre arbeten</w:t>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc198721074 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227065360 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00906046">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00906046">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C2DBD6A" w14:textId="560CE620" w:rsidR="2344FA1D" w:rsidRDefault="2344FA1D" w:rsidP="2344FA1D">
+        <w:p w14:paraId="2C2DBD6A" w14:textId="49D59A6A" w:rsidR="2344FA1D" w:rsidRDefault="2344FA1D" w:rsidP="2344FA1D">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="8919"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8910"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlnk"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="004D0AEB">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="706A3BA0" w14:textId="45F7A40E" w:rsidR="006C063C" w:rsidRDefault="006C063C"/>
-    <w:p w14:paraId="2C38A3BE" w14:textId="41A25A08" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00892C42">
+    <w:p w14:paraId="2C38A3BE" w14:textId="41A25A08" w:rsidR="00EB0C5A" w:rsidRPr="00176D09" w:rsidRDefault="00EB0C5A" w:rsidP="00892C42">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="709" w:hanging="142"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EB0C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc198284942"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc227065344"/>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Bakgrund, syfte och mål</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="13EE7F9A" w14:textId="48516027" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="005B675D">
-      <w:pPr>
+    <w:p w14:paraId="13EE7F9A" w14:textId="48516027" w:rsidR="00EB0C5A" w:rsidRPr="00176D09" w:rsidRDefault="504B7C15" w:rsidP="00FE60F5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="6DFB4B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vissa patienter är mycket infektionskänsliga. För dessa människor kan en del smittämnen som normalt är ofarliga (lågpatogena mikroorganismer) ändå orsaka allvarlig sjukdom. Exempel på detta är mögelsporer som finns naturligt överallt. Sporer av svampsläktet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Aspergillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan </w:t>
+      </w:r>
+      <w:r w:rsidR="6DFB4B99" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>till exempel</w:t>
       </w:r>
-      <w:r w:rsidR="61702810">
+      <w:r w:rsidR="61702810" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>orsaka livshotande sjukdom hos en infektionskänslig patient. Vid byggnads- och rivningsarbete bildas alltid damm. Damm innehåller ofta höga halter av mögelsporer, t</w:t>
       </w:r>
-      <w:r w:rsidR="1447ECB7">
+      <w:r w:rsidR="1447ECB7" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>ill exempel</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Aspergillus. Därför är det viktigt att avskärma en byggarbetsplats för att förhindra att detta damm når patienterna. Byggdamm kan också förorena material och förstöra apparatur.</w:t>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Aspergillus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. Därför är det viktigt att avskärma en byggarbetsplats för att förhindra att detta damm når patienterna. Byggdamm kan också förorena material och förstöra apparatur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7953AD9F" w14:textId="7C3D5E47" w:rsidR="3282950D" w:rsidRDefault="3282950D" w:rsidP="005B675D">
-      <w:pPr>
+    <w:p w14:paraId="7953AD9F" w14:textId="7C3D5E47" w:rsidR="3282950D" w:rsidRPr="00176D09" w:rsidRDefault="3282950D" w:rsidP="00FE60F5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Riktlinjen beskriver dels samverkan och ansvarsfördelning mellan tekniker, hantverkare och sjukvård, dels förebyggande åtgärder v</w:t>
       </w:r>
-      <w:r w:rsidR="38E92B71">
+      <w:r w:rsidR="38E92B71" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">id byggnadsarbeten i vårdlokaler. Som bilagor ingår mallar för checklista respektive samverkansdokument mellan berörda parter. Det finns också ett </w:t>
       </w:r>
-      <w:r w:rsidR="5079ECD7">
+      <w:r w:rsidR="5079ECD7" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>presentationsmaterial “Om- och nybyggnation. Samverkan mellan tekniker, hantverkare och sjukvård</w:t>
       </w:r>
-      <w:r w:rsidR="4A978895">
+      <w:r w:rsidR="4A978895" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="006B5673">
+      <w:r w:rsidR="006B5673" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> se,</w:t>
       </w:r>
-      <w:r w:rsidR="00F91E42">
+      <w:r w:rsidR="00F91E42" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00972E9D" w:rsidRPr="00972E9D">
+        <w:r w:rsidR="00972E9D" w:rsidRPr="00176D09">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Bildspel, Om- och nybyggnation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000F6B44">
+      <w:r w:rsidR="000F6B44" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F91E42">
+      <w:r w:rsidR="00F91E42" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="000F6B44" w:rsidRPr="000F6B44">
+        <w:r w:rsidR="000F6B44" w:rsidRPr="00176D09">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Manus till bildspel.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FA1E6AD" w14:textId="40B63AB8" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00F91E42" w:rsidP="009153F3">
+    <w:p w14:paraId="3FA1E6AD" w14:textId="40B63AB8" w:rsidR="00EB0C5A" w:rsidRPr="00176D09" w:rsidRDefault="00F91E42" w:rsidP="009153F3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc198284943"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc227065345"/>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="411B495F" w14:textId="153DF893" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="009153F3">
-      <w:pPr>
+    <w:p w14:paraId="411B495F" w14:textId="153DF893" w:rsidR="00EB0C5A" w:rsidRPr="00176D09" w:rsidRDefault="00EB0C5A" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Innan arbetet påbörjas skall planering ske i god tid mellan projektledare </w:t>
+      </w:r>
+      <w:r w:rsidR="5174393C" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:r w:rsidR="755C2E62" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Förvaltningen för Fastighet, Stöd och Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2DC5" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FFSS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, enhetschef </w:t>
+      </w:r>
+      <w:r w:rsidR="001231A6" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>på vårdenhe</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7561C" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och projektledare </w:t>
+      </w:r>
+      <w:r w:rsidR="2C4BDCF1" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">på lokalenheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SkaS (bilaga 1 och 2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDAA923" w14:textId="3022D739" w:rsidR="00EB0C5A" w:rsidRPr="00176D09" w:rsidRDefault="00EB0C5A" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Projektledare</w:t>
+      </w:r>
+      <w:r w:rsidR="0ADF786B" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00510991" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>FFSS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redogör för det arbete som kommer att utföras på enheten och dess omfattning och karaktär. Enhetschef anger om speciella förhållanden enligt nedan föreligger</w:t>
+      </w:r>
+      <w:r w:rsidR="002E69FB" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30205156" w14:textId="2FD522F7" w:rsidR="00B06D20" w:rsidRPr="00176D09" w:rsidRDefault="00EB0C5A" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektledare </w:t>
+      </w:r>
+      <w:r w:rsidR="60B81E3E" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">på lokalenheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>SkaS kontaktar Vårdhygien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35978592" w14:textId="53C57923" w:rsidR="00EB0C5A" w:rsidRPr="00176D09" w:rsidRDefault="00EB0C5A" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Efter planering och genomgång av checklista ifylls samverkansdokumentet (bilaga 2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EC146C" w14:textId="3BBA830C" w:rsidR="00EB0C5A" w:rsidRPr="00176D09" w:rsidRDefault="00EB0C5A" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Riskbedömning och </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7F54" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">användning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olika skyddsåtgärder behöver göras fortlöpande allteftersom bygget ändrar karaktär över tid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD839AB" w14:textId="0C02BF73" w:rsidR="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="45F32620">
-[...214 lines deleted...]
-      <w:r w:rsidRPr="00663AF3">
+      <w:bookmarkStart w:id="15" w:name="_Toc227065346"/>
+      <w:r w:rsidRPr="00176D09">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Vid byggarbeten i hygienklass 3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00276B87">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vid projekt i lokaler med speciella krav, exempelvis operationsavdelning, sterilteknisk verksamhet och renhetsklassade lokaler, ska särskilda regler följas. Kontakta Vårdhygien.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0C5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56025EA6" w14:textId="77777777" w:rsidR="00620B19" w:rsidRPr="00620B19" w:rsidRDefault="00620B19" w:rsidP="00663AF3">
+    <w:p w14:paraId="56025EA6" w14:textId="77777777" w:rsidR="00620B19" w:rsidRPr="00176D09" w:rsidRDefault="00620B19" w:rsidP="00663AF3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc227065347"/>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Mindre arbeten/underhåll</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="0E16069A" w14:textId="657792C8" w:rsidR="005D10A6" w:rsidRPr="009047E6" w:rsidRDefault="005D10A6" w:rsidP="005D10A6">
-      <w:pPr>
+    <w:p w14:paraId="0E16069A" w14:textId="657792C8" w:rsidR="005D10A6" w:rsidRPr="00176D09" w:rsidRDefault="005D10A6" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Samtliga besök från F</w:t>
       </w:r>
-      <w:r w:rsidR="34BF7E73">
+      <w:r w:rsidR="34BF7E73" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">SS, MT eller VGR IT innebär kontakt med verksamheten där hantverkaren informerar vad som ska göras och hur det kan påverka verksamheten. I verksamheten kan man behöva ta hänsyn till </w:t>
       </w:r>
-      <w:r w:rsidR="00827FB9">
+      <w:r w:rsidR="00827FB9" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>immunsuppremerade</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> patienter även vid mindre arbeten och enhetschefen kan ha synpunkter på planerat arbete, vid behov av råd kontakta Vårdhygien.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E080B39" w14:textId="42C8227F" w:rsidR="005D10A6" w:rsidRPr="009047E6" w:rsidRDefault="005D10A6" w:rsidP="005D10A6">
-      <w:pPr>
+    <w:p w14:paraId="7E080B39" w14:textId="42C8227F" w:rsidR="005D10A6" w:rsidRPr="00176D09" w:rsidRDefault="005D10A6" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Kontakt med verksamheten innebär att hantverkaren söker upp ansvarig enhetschef och i dennes frånvaro ansvarig sjuksköterska/tjänsteperson för att informera om att F</w:t>
       </w:r>
-      <w:r w:rsidR="00034D1D">
+      <w:r w:rsidR="00034D1D" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>SS, MT eller VGR IT lyfter takplattor, borrar eller på annat sätt skapar damm.</w:t>
       </w:r>
-      <w:r w:rsidRPr="12D9296A">
-        <w:rPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="584ECDE1">
+      <w:r w:rsidR="584ECDE1" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Varje utförare ansvarar för att det finns tydliga skyltar utplacerad kring arbetsområde som informerar om risken för byggdamm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016E6533" w14:textId="77777777" w:rsidR="0003328E" w:rsidRDefault="005D10A6" w:rsidP="005D10A6">
-      <w:pPr>
+    <w:p w14:paraId="016E6533" w14:textId="77777777" w:rsidR="0003328E" w:rsidRPr="00176D09" w:rsidRDefault="005D10A6" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009047E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Patienter och utrustning ska flyttas från det aktuella riskområdet. Det är alltid vårdpersonal som ska flytta medicinteknisk utrustning och patienter. Utrustning som inte går att flytta ska täckas över. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5CF86C" w14:textId="2E771BFA" w:rsidR="00A615EA" w:rsidRDefault="00A615EA" w:rsidP="00A615EA">
-      <w:pPr>
+    <w:p w14:paraId="3B5CF86C" w14:textId="2E771BFA" w:rsidR="00A615EA" w:rsidRPr="00176D09" w:rsidRDefault="00A615EA" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Utförs arbeten i allmänna utrymmen (korridor, hisshallen), så är det lokalenheten </w:t>
       </w:r>
-      <w:r w:rsidR="00155B65">
+      <w:r w:rsidR="00155B65" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">på SkaS </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>som innehar verksamhetens roll i tabellen nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A37C46" w14:textId="51BAC048" w:rsidR="005D10A6" w:rsidRDefault="0003328E" w:rsidP="12D9296A">
-      <w:pPr>
+    <w:p w14:paraId="15A37C46" w14:textId="51BAC048" w:rsidR="005D10A6" w:rsidRPr="00176D09" w:rsidRDefault="0003328E" w:rsidP="003D62D4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exempel på mindre arbeten och lämpliga åtgärder finns i bilaga 3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E97131" w14:textId="6077485C" w:rsidR="00892C42" w:rsidRDefault="504B7C15" w:rsidP="00892C42">
+    <w:p w14:paraId="29E97131" w14:textId="6077485C" w:rsidR="00892C42" w:rsidRPr="00176D09" w:rsidRDefault="504B7C15" w:rsidP="00892C42">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc227065348"/>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ventilation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="5EB47C30" w14:textId="41516FC2" w:rsidR="00925805" w:rsidRPr="003E4C72" w:rsidRDefault="00925805" w:rsidP="00383963">
-      <w:pPr>
+    <w:p w14:paraId="5EB47C30" w14:textId="41516FC2" w:rsidR="00925805" w:rsidRPr="00176D09" w:rsidRDefault="00925805" w:rsidP="00C6181E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1E3592DA">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Kartlägg placering av luftintag till allmän- och specialventilation</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3130" w:rsidRPr="1E3592DA">
-        <w:rPr>
+      <w:r w:rsidR="00BB3130" w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="1E3592DA">
-        <w:rPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00671CDE">
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Om intag för uteluft är placerade mot ett byggområde innebär det en risk att mögelsporer och damm från markarbeten kan dras in i ventilationsaggregat, detsamma gäller om ett provisoriskt uteluftsintag placeras nära marknivå. Om det bedöms vara en risk att uteluft för ventilation kan påverkas av byggarbeten ska risker och åtgärder tas upp i en riskanalys.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6927C2" w14:textId="106EFBBA" w:rsidR="00305AE5" w:rsidRPr="00305AE5" w:rsidRDefault="00305AE5" w:rsidP="00383963">
-      <w:pPr>
+    <w:p w14:paraId="0A6927C2" w14:textId="106EFBBA" w:rsidR="00305AE5" w:rsidRPr="00176D09" w:rsidRDefault="00305AE5" w:rsidP="00C6181E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F22937">
-        <w:rPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Om projektet påverkar verksamhet med patienter som har nedsatt immunförsvar kan det ställas särskilda krav på ventilationen av både nya, befintliga och provisoriska lokaler. Vilka krav som ställs utreds vidare inom projektet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00305AE5">
-        <w:rPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:color w:val="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00305AE5">
-        <w:rPr>
+      <w:r w:rsidRPr="00176D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627FF61C" w14:textId="298438BB" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00464EE6">
+    <w:p w14:paraId="627FF61C" w14:textId="298438BB" w:rsidR="00EB0C5A" w:rsidRPr="00B103CD" w:rsidRDefault="00EB0C5A" w:rsidP="00464EE6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc198284944"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc227065349"/>
+      <w:r w:rsidRPr="00B103CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t>Ansvarsfördelning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="62117074" w14:textId="50B8BD8A" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00CE2C8A">
+    <w:p w14:paraId="62117074" w14:textId="50B8BD8A" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="00EB0C5A" w:rsidP="00CE2C8A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc227065350"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Projektledare</w:t>
       </w:r>
-      <w:r w:rsidR="4CCF262D" w:rsidRPr="48F89378">
-        <w:rPr>
+      <w:r w:rsidR="4CCF262D" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> på lokalenheten</w:t>
       </w:r>
-      <w:r w:rsidRPr="48F89378">
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> SkaS ansvarar för att:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="5213FBA4" w14:textId="59AE3290" w:rsidR="00EB0C5A" w:rsidRPr="007C0F32" w:rsidRDefault="00EB0C5A" w:rsidP="007C0F32">
+    <w:p w14:paraId="5213FBA4" w14:textId="59AE3290" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="00EB0C5A" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedöma omfattning av aktuellt byggprojekt och omfattningen av andra samtidiga byggprojekt för att i samråd med Vårdhygien, Trygghetscentralen, medicinskt ansvarig </w:t>
       </w:r>
-      <w:r w:rsidR="002B4C8F" w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="002B4C8F" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">på berörd vårdenhet </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
-      <w:r w:rsidR="00430392" w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00430392" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>FFSS</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> kunna föreslå alternativa vägar. Framkomligheten måste säkerställas vid akuta patientärenden och utrymning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A992D3" w14:textId="7EBC97A7" w:rsidR="00EB0C5A" w:rsidRPr="007C0F32" w:rsidRDefault="00EB0C5A" w:rsidP="007C0F32">
+    <w:p w14:paraId="63A992D3" w14:textId="7EBC97A7" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="00EB0C5A" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontakta enhetschef inför aktuellt byggprojekt så att enhetschef kan förbereda sina ansvarsområden inför planeringsträff med </w:t>
       </w:r>
-      <w:r w:rsidR="00C724FB" w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00C724FB" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>FFSS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B729718" w14:textId="75453A05" w:rsidR="00EB0C5A" w:rsidRPr="007C0F32" w:rsidRDefault="00EB0C5A" w:rsidP="007C0F32">
+    <w:p w14:paraId="7B729718" w14:textId="75453A05" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="00EB0C5A" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Samverka med </w:t>
       </w:r>
-      <w:r w:rsidR="003C3F5B" w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="003C3F5B" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>serviceorganisation</w:t>
       </w:r>
-      <w:r w:rsidR="003D101F" w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="003D101F" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>erna (F</w:t>
       </w:r>
-      <w:r w:rsidR="00A72D07" w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00A72D07" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>FSS</w:t>
       </w:r>
-      <w:r w:rsidR="00201991">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00201991" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A72D07" w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00A72D07" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E74AD2" w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00E74AD2" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Intern service</w:t>
       </w:r>
-      <w:r w:rsidR="00FD332F" w:rsidRPr="007C0F32">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00FD332F" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lokalvård, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD332F" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Storstäd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD332F" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och Vårdnära service samt FF Interlogistik </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD332F" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>MiV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD332F" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och Måltider) gällande ombyggnation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761B69E1" w14:textId="55637CE4" w:rsidR="00EB0C5A" w:rsidRPr="007C0F32" w:rsidRDefault="00B36E28" w:rsidP="007C0F32">
+    <w:p w14:paraId="761B69E1" w14:textId="55637CE4" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="00B36E28" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Vara behjälplig med kontaktvägar</w:t>
       </w:r>
-      <w:r w:rsidR="001E3B32" w:rsidRPr="007C0F32">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="001E3B32" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> internt på SkaS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24759968" w14:textId="77777777" w:rsidR="00FD5F76" w:rsidRPr="00757DCD" w:rsidRDefault="00FD5F76" w:rsidP="00B54730">
+    <w:p w14:paraId="24759968" w14:textId="77777777" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00B54730">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc227065351"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Enhetschef/lokalansvarig ansvarar för att:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="4E8AE5D3" w14:textId="49F94BA7" w:rsidR="00FD5F76" w:rsidRPr="00C7780D" w:rsidRDefault="00FD5F76" w:rsidP="00C7780D">
+    <w:p w14:paraId="4E8AE5D3" w14:textId="49F94BA7" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DE24A1" w:rsidRPr="00C7780D">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid projektering ange om speciella förhållanden/känslig verksamhet föreligger på enheten, som exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">hygienklass 3 med särskilda hygienkrav, patienter med kraftigt nedsatt immunförsvar och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dammkänslig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utrustning</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE24A1" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67222DCC" w14:textId="0535461B" w:rsidR="00FD5F76" w:rsidRPr="00C7780D" w:rsidRDefault="00FD5F76" w:rsidP="00C7780D">
+    <w:p w14:paraId="67222DCC" w14:textId="0535461B" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C7780D">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Kan verksamheten evakueras till andra lokaler utan fysisk kontakt med byggarbetet?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2543E505" w14:textId="381127EB" w:rsidR="00FD5F76" w:rsidRDefault="00FD5F76" w:rsidP="00FD5F76">
+    <w:p w14:paraId="2543E505" w14:textId="381127EB" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Bedöm om vården/behandlingen av extra sköra patienter (till exempel med kraftigt nedsatt immunförsvar) kan ske på annan plats under byggprocessen, i andra delar av sjukhuset eller genom flytt till annat sjukhus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7208C75E" w14:textId="6C41EC3F" w:rsidR="00FD5F76" w:rsidRDefault="00FD5F76" w:rsidP="00FD5F76">
+    <w:p w14:paraId="7208C75E" w14:textId="6C41EC3F" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Kan byggarbetet förläggas till tider då vårdverksamhet normalt inte bedrivs i lokalerna?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D548D9" w14:textId="08404D8C" w:rsidR="00FD5F76" w:rsidRDefault="00FD5F76" w:rsidP="00FD5F76">
+    <w:p w14:paraId="55D548D9" w14:textId="08404D8C" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Informera hantverkare </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>under hela byggprocessen </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>om </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>speciella skyddsåtgärder krävs för att skydda dem från smittrisk</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>, som </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>exempelvis </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>handdesinfektion, användning av engångshandskar, förkläde, visir, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>munskydd och </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>andningsskydd</w:t>
       </w:r>
-      <w:r w:rsidR="00301D7D">
-        <w:rPr>
+      <w:r w:rsidR="00301D7D" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="242424"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725895A7" w14:textId="25EB9F3F" w:rsidR="00FD5F76" w:rsidRDefault="00FD5F76" w:rsidP="00FD5F76">
+    <w:p w14:paraId="725895A7" w14:textId="25EB9F3F" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Informera hantverkare om behov av speciella </w:t>
       </w:r>
-      <w:r w:rsidR="00A23CC6">
-        <w:rPr>
+      <w:r w:rsidR="00A23CC6" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>skyddskläder vid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67417">
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> arbete på till exempel operationsenhet</w:t>
+      </w:r>
+      <w:r w:rsidR="00301D7D" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>arbete på till exempel operationsenhet</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B722C4A" w14:textId="77777777" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>Tillse att smittrening är utförd så att hantverkare kan arbeta riskfritt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B722C4A" w14:textId="77777777" w:rsidR="00FD5F76" w:rsidRDefault="00FD5F76" w:rsidP="00FD5F76">
+    <w:p w14:paraId="45ADF004" w14:textId="6AA1E7BB" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Tillse att smittrening är utförd så att hantverkare kan arbeta riskfritt.</w:t>
+        <w:t>Tillse att smittfarligt material är undanplockat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ADF004" w14:textId="6AA1E7BB" w:rsidR="00FD5F76" w:rsidRDefault="00FD5F76" w:rsidP="00FD5F76">
+    <w:p w14:paraId="3CDD99ED" w14:textId="692DC994" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Tillse att smittfarligt material är undanplockat.</w:t>
+        <w:t>Tömma lokalen på all utrustning och liknande som är känsligt för byggdamm, utrustning som inte går att flytta täcks med plast eller våta lakan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDD99ED" w14:textId="692DC994" w:rsidR="00FD5F76" w:rsidRDefault="00FD5F76" w:rsidP="00FD5F76">
+    <w:p w14:paraId="1C66F616" w14:textId="0D3EA406" w:rsidR="00FD5F76" w:rsidRPr="00A73E6D" w:rsidRDefault="00FD5F76" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Tömma lokalen på all utrustning och liknande som är känsligt för byggdamm, utrustning som inte går att flytta täcks med plast eller våta lakan.</w:t>
+        <w:t>Informera personalen om att byggarbetsplatser är förbjudna områden och att avspärrningar skall respekteras. Säkerställ att personalen har kunskap om vilka åtgärder som behöver vidtas för att patienter inte ska utsättas för byggdamm. Presentationsmaterialet “Om- och nybyggnation. Samverkan mellan tekniker, hantverkare och sjukvård” kan användas i detta syfte, se länkar i bilaga 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C66F616" w14:textId="0D3EA406" w:rsidR="00FD5F76" w:rsidRPr="00D35EDC" w:rsidRDefault="00FD5F76" w:rsidP="00FD5F76">
-[...14 lines deleted...]
-    <w:p w14:paraId="2CA1DAB8" w14:textId="40636B15" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="3E09D1A5" w:rsidP="00B54730">
+    <w:p w14:paraId="2CA1DAB8" w14:textId="40636B15" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="3E09D1A5" w:rsidP="00B54730">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc227065352"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Förvaltningen Fastighet, Stöd och Service </w:t>
       </w:r>
-      <w:r w:rsidR="00EB0C5A" w:rsidRPr="34FC1170">
-        <w:rPr>
+      <w:r w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ansvarar för att:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="5850A2CD" w14:textId="38A5D614" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="22754DE9">
+    <w:p w14:paraId="5850A2CD" w14:textId="38A5D614" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I samråd med enhetschef föra dialog om </w:t>
       </w:r>
-      <w:r w:rsidR="22B3FEC3" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="22B3FEC3" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">när arbetet kan </w:t>
       </w:r>
-      <w:r w:rsidR="6BAD0BBA" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="6BAD0BBA" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">utföras </w:t>
       </w:r>
-      <w:r w:rsidR="00EB0C5A">
+      <w:r w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="623BFBAE" w:rsidRPr="34FC1170">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="623BFBAE" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>liksom</w:t>
       </w:r>
-      <w:r w:rsidR="4219A5B3" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="4219A5B3" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> om byggarbete kan förläggas till andra tider då vårdverksamhet inte bedrivs i lokalerna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5689D3BB" w14:textId="053F1212" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="4E72523A" w:rsidP="34FC1170">
+    <w:p w14:paraId="5689D3BB" w14:textId="053F1212" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="4E72523A" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedöma om extra </w:t>
       </w:r>
-      <w:r w:rsidR="0A36BA2C" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="0A36BA2C" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>“damm</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>skydd</w:t>
       </w:r>
-      <w:r w:rsidR="654B7F9F" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="654B7F9F" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> behövs för fasader, balkonger och fönster som vetter mot byggarbetsplatsen. </w:t>
       </w:r>
-      <w:r w:rsidR="32185653" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="32185653" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>“Damms</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>kyddet</w:t>
       </w:r>
-      <w:r w:rsidR="2AA56C85" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="2AA56C85" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> innefattar också restriktioner att öppna fönster och att vistas på balkonger och uteplats</w:t>
       </w:r>
-      <w:r w:rsidR="782E7288" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="782E7288" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">er. Fler exempel på </w:t>
       </w:r>
-      <w:r w:rsidR="021B2211" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="021B2211" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>“damm</w:t>
       </w:r>
-      <w:r w:rsidR="782E7288" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="782E7288" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>skydd</w:t>
       </w:r>
-      <w:r w:rsidR="52F99004" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="52F99004" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="782E7288" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="782E7288" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> är tätade fönsterlister, heltigentejpade fönster och balkongdörrar, inplastad fasad.</w:t>
       </w:r>
-      <w:r w:rsidR="0734D32A" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="0734D32A" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Andra åtgärder kan vara att bevattna </w:t>
       </w:r>
-      <w:r w:rsidR="55249A03" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="55249A03" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">marken runt </w:t>
       </w:r>
-      <w:r w:rsidR="0734D32A" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="0734D32A" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>bygget,</w:t>
       </w:r>
-      <w:r w:rsidR="282E11F6" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="282E11F6" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bevattna rivningsmassor,</w:t>
       </w:r>
-      <w:r w:rsidR="0734D32A" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="0734D32A" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bygga ett avskärmande plank mellan bygget och fasad som vetter mot bygget. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28828A23" w14:textId="3AC9AD1A" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="28828A23" w14:textId="3AC9AD1A" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Informera utförare (entreprenör) om överenskomna skyddsåtgärder i projektet för att förhindra spridning av byggdamm (bilaga 1) samt</w:t>
       </w:r>
-      <w:r w:rsidR="668745C2" w:rsidRPr="7EC678B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="668745C2" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> att fortlöpande</w:t>
       </w:r>
-      <w:r w:rsidRPr="7EC678B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontrollera att dessa efterlevs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FA1744" w14:textId="5E968DB2" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="34FC1170">
+    <w:p w14:paraId="32FA1744" w14:textId="5E968DB2" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Utsedd utförare informeras om skyldighet att kontakta enhetschef och projektledare SkaS innan arbetet påbörjas</w:t>
       </w:r>
-      <w:r w:rsidR="157B19C0" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="157B19C0" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, och om förändring av arbetet inträder.</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5B482C" w14:textId="2990E285" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="3F5B482C" w14:textId="2990E285" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Informera arbetsledare/hantverkare om vikten av att endast vistas inom det område som krävs för att utföra arbetet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEC89DD" w14:textId="7EB47536" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="2BEC89DD" w14:textId="7EB47536" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Bedöma behov av byggstädning gällande utförande, kvalitet och omfattning. Normalt krävs utökad städfrekvens i byggområdet samt angränsande utrymmen (daglig frekvens liksom storstädning efter byggprojekt). Beställning av utöka</w:t>
       </w:r>
-      <w:r w:rsidR="00A94449">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00A94449" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="7EC678B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB6040">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00FB6040" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>lokal</w:t>
       </w:r>
-      <w:r w:rsidR="00183430">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00183430" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>vård</w:t>
       </w:r>
-      <w:r w:rsidRPr="7EC678B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska vara avtalat i god tid före byggstart.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C71C0DF" w14:textId="5AF3B903" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="2C71C0DF" w14:textId="5AF3B903" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedöma lämpliga transportvägar för hantverkare och för byggmaterial. Personal och materialförsörjning till byggarbetsplatsen bör inte beröra aktiva vårdlokaler. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2300FFD5" w14:textId="4932AE24" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="2300FFD5" w14:textId="4932AE24" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7EC678B7">
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Bedöma lämpliga transportvägar för rivningsmassor och annat avfall. Detta bör inte ske via lokaler och transportvägar som är aktiva vårdlokaler. Använd helst yttre bygghissar. Om detta inte är möjligt, försök avdela en hiss som enbart används för byggtransport, som kan vara avstängd för övrig verksamhet. Tillse tydlig skyltning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78635987" w14:textId="4FDF0F42" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="78635987" w14:textId="4FDF0F42" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Rivningsmassor transporteras i slutna system, t</w:t>
       </w:r>
-      <w:r w:rsidR="1A6D9306">
+      <w:r w:rsidR="1A6D9306" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>ill exempel</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> täckta vagnar, under en tidpunkt när patientflödet är litet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166E975E" w14:textId="79023BAF" w:rsidR="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="2329BBCB">
+    <w:p w14:paraId="166E975E" w14:textId="79023BAF" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Avskärma byggarbetsplats mot övrig verksamhet, </w:t>
       </w:r>
-      <w:r w:rsidR="549500E2" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="549500E2" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>till exempel</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dammavskiljande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vägg eller tät barriär/inplastning som vid asbestsanering. </w:t>
+      </w:r>
+      <w:r w:rsidR="731BF1CD" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Förvaltningen för Fastighet, Stöd och Service</w:t>
       </w:r>
-      <w:r w:rsidR="37E031E0" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="37E031E0" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ansvarar för att riva dessa efter arbetets avslutning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B809472" w14:textId="5458548D" w:rsidR="008C1986" w:rsidRDefault="00682625" w:rsidP="2329BBCB">
+    <w:p w14:paraId="6B809472" w14:textId="5458548D" w:rsidR="008C1986" w:rsidRPr="00A73E6D" w:rsidRDefault="00682625" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Västfastigheter </w:t>
       </w:r>
-      <w:r w:rsidR="009453BD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="009453BD" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ansvarar fö</w:t>
       </w:r>
-      <w:r w:rsidR="00F403BA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00F403BA" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00EB4C48">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00EB4C48" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> information till angränsande verksamheter och andra hyresgäster</w:t>
       </w:r>
-      <w:r w:rsidR="009F1B2E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="009F1B2E" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA837DB" w14:textId="712EED3F" w:rsidR="008F32A9" w:rsidRDefault="008F32A9" w:rsidP="2329BBCB">
+    <w:p w14:paraId="3FA837DB" w14:textId="712EED3F" w:rsidR="008F32A9" w:rsidRPr="00A73E6D" w:rsidRDefault="008F32A9" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Västfastigheter ansvara</w:t>
       </w:r>
-      <w:r w:rsidR="00F403BA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00F403BA" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> både skyltning och upprättande av </w:t>
       </w:r>
-      <w:r w:rsidR="00102341">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00102341" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>allmän</w:t>
       </w:r>
-      <w:r w:rsidR="00F403BA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00F403BA" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> information om byggprojekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C896935" w14:textId="7372FFDE" w:rsidR="00102341" w:rsidRPr="00EB0C5A" w:rsidRDefault="00F66EA3" w:rsidP="2329BBCB">
+    <w:p w14:paraId="1C896935" w14:textId="7372FFDE" w:rsidR="00102341" w:rsidRPr="00A73E6D" w:rsidRDefault="00F66EA3" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Västfastigheter</w:t>
       </w:r>
-      <w:r w:rsidR="009537B5" w:rsidRPr="12D9296A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="009537B5" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ansvarar för tydliga skyltar</w:t>
       </w:r>
-      <w:r w:rsidR="00C42BA4" w:rsidRPr="12D9296A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00C42BA4" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> för alternativa vägar i text </w:t>
       </w:r>
-      <w:r w:rsidR="008C5AD6" w:rsidRPr="12D9296A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="008C5AD6" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>eller bild.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB1A66D" w14:textId="5658B28B" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="2BB1A66D" w14:textId="5658B28B" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Undersöka om ingrepp i försörjningssystem även kan påverka lokaler som inte är involverade i själva byggarbetsplatsen och om så är fallet meddela berörda. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594A5CB1" w14:textId="0B1DCE15" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="594A5CB1" w14:textId="0B1DCE15" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Alla kanaländar som ska återanslutas ska lockas/tätas under byggtid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D2DBE1" w14:textId="37435375" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="14D2DBE1" w14:textId="37435375" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Kontrollera att det inte finns hål ovan undertak som kan orsaka dammspridning mellan rum.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrollera att det inte finns hål ovan undertak som kan orsaka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dammspridning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mellan rum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7849F797" w14:textId="1323B5D5" w:rsidR="00EB0C5A" w:rsidRDefault="504B7C15" w:rsidP="00605F35">
+    <w:p w14:paraId="7849F797" w14:textId="485FB588" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="34FC1170">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ta ställning till hur vattenledningssystemet påverkas. Stillastående vatten under en vecka eller mera innebär risk för tillväxt av biofilm med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Legionella</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och andra vattenlevande mikroorganismer. Följ spolrutin under byggtiden, se styrdokument </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="005E41F9" w:rsidRPr="00A73E6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Legionella- förebyggande åtgärder</w:t>
+          <w:t>Vårdhygien</w:t>
+        </w:r>
+        <w:r w:rsidR="00674F6D" w:rsidRPr="00A73E6D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00A73E6D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Legionella</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00A73E6D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="6D398D8B" w:rsidRPr="34FC1170">
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Genomför rejäl renspolning innan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>drifttagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. Ansvaret för spolning kan överlåtas i anpassad omfattning till projektledare</w:t>
+      </w:r>
+      <w:r w:rsidR="6D398D8B" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="49519865" w:rsidRPr="34FC1170">
+      <w:r w:rsidR="49519865" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>på</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5CD5C171" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="5CD5C171" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Förvaltningen för Fastighet, Stöd och Service</w:t>
       </w:r>
-      <w:r w:rsidR="5CD5C171" w:rsidRPr="34FC1170">
+      <w:r w:rsidR="5CD5C171" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>och aktuell entreprenör.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AC462E" w14:textId="77777777" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00495E6F">
+    <w:p w14:paraId="48AC462E" w14:textId="77777777" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="00EB0C5A" w:rsidP="00495E6F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc227065353"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Entreprenör/hantverkare ansvarar för att</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C24772">
-        <w:rPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="140D22F6" w14:textId="3060D1F3" w:rsidR="00EB0C5A" w:rsidRPr="00446CE3" w:rsidRDefault="504B7C15" w:rsidP="00446CE3">
+    <w:p w14:paraId="140D22F6" w14:textId="3060D1F3" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeta med stängda dörrar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5702FF72" w14:textId="3094CC85" w:rsidR="00EB0C5A" w:rsidRPr="00446CE3" w:rsidRDefault="504B7C15" w:rsidP="00446CE3">
+    <w:p w14:paraId="5702FF72" w14:textId="3094CC85" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Eftersträva undertryck i rummet (om möjligt minimera tilluft, frånluft skyddas med planfilter). Det sker i samråd med driftavdelningen eller</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>projektledare</w:t>
       </w:r>
-      <w:r w:rsidR="4D7EFAF0" w:rsidRPr="34FC1170">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="4D7EFAF0" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på Förvaltningen för </w:t>
+      </w:r>
+      <w:r w:rsidR="4D7EFAF0" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fastighet, Stöd och Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tänk på att tryckförhållanden ändras vid öppet fönster. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290EAE94" w14:textId="4D92382E" w:rsidR="00EB0C5A" w:rsidRPr="00446CE3" w:rsidRDefault="504B7C15" w:rsidP="00446CE3">
+    <w:p w14:paraId="290EAE94" w14:textId="4D92382E" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Alltid använda utrustning/verktyg som minskar </w:t>
       </w:r>
-      <w:r w:rsidR="7429C33D" w:rsidRPr="7EC678B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="7429C33D" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>dammspridning</w:t>
       </w:r>
-      <w:r w:rsidRPr="7EC678B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
-      <w:r w:rsidR="213449E3" w:rsidRPr="7EC678B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="213449E3" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>ill exempel</w:t>
       </w:r>
-      <w:r w:rsidRPr="7EC678B7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> borrmaskin med dammsugare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334C2867" w14:textId="0762FFBF" w:rsidR="00EB0C5A" w:rsidRPr="00446CE3" w:rsidRDefault="504B7C15" w:rsidP="34FC1170">
+    <w:p w14:paraId="334C2867" w14:textId="0762FFBF" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Lägga alla rivningsmassor i vagnar som ska vara väl övertäckta t</w:t>
       </w:r>
-      <w:r w:rsidR="213449E3" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="213449E3" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>ill exempel</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med våta lakan under uttransport. Obs</w:t>
       </w:r>
-      <w:r w:rsidR="1209F6CB" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="1209F6CB" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> torka av hjulen vid invändig transport!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB6B995" w14:textId="0EE96154" w:rsidR="00EB0C5A" w:rsidRPr="004B26C4" w:rsidRDefault="004B26C4" w:rsidP="00446CE3">
+    <w:p w14:paraId="0BB6B995" w14:textId="0EE96154" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="004B26C4" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>Smuts och damm bör hållas inom respektive arbetsområde för att minska dammspridning. Erfordlig städning efter behov.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smuts och damm bör hållas inom respektive arbetsområde för att minska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dammspridning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Erfordlig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> städning efter behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFA4B83" w14:textId="61223FCD" w:rsidR="00EB0C5A" w:rsidRPr="00446CE3" w:rsidRDefault="504B7C15" w:rsidP="00446CE3">
+    <w:p w14:paraId="7BFA4B83" w14:textId="61223FCD" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Byta våta lakan/klibbmattor/våta mattor. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Säkerställ rutiner för regelbundet byte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636DE1E3" w14:textId="39B7B1BF" w:rsidR="00EB0C5A" w:rsidRPr="00446CE3" w:rsidRDefault="504B7C15" w:rsidP="00446CE3">
+    <w:p w14:paraId="636DE1E3" w14:textId="39B7B1BF" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Använda byggfläkt med filter för dammfiltrering.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Använda byggfläkt med filter för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dammfiltrering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097FBADA" w14:textId="7A8AC54D" w:rsidR="00EB0C5A" w:rsidRPr="00446CE3" w:rsidRDefault="504B7C15" w:rsidP="00446CE3">
+    <w:p w14:paraId="097FBADA" w14:textId="7A8AC54D" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tejpa för dörrar om möjligt (i samråd med verksamheten). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042FFA91" w14:textId="125273CD" w:rsidR="00EB0C5A" w:rsidRPr="00446CE3" w:rsidRDefault="504B7C15" w:rsidP="00446CE3">
+    <w:p w14:paraId="042FFA91" w14:textId="125273CD" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Tillse att arbetsområdet inte utökas. Material/avfall får inte ställas utanför arbetsområdet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAC3716" w14:textId="4E941F71" w:rsidR="00EB0C5A" w:rsidRPr="00446CE3" w:rsidRDefault="504B7C15" w:rsidP="00446CE3">
+    <w:p w14:paraId="3FAC3716" w14:textId="4E941F71" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="504B7C15" w:rsidP="00C6181E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Markera med tydlig skylt att byggprojekt pågår.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCA197D" w14:textId="70F2A165" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00880DC3">
+    <w:p w14:paraId="4CCA197D" w14:textId="70F2A165" w:rsidR="00EB0C5A" w:rsidRPr="00A73E6D" w:rsidRDefault="00EB0C5A" w:rsidP="00880DC3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc227065354"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Utförande </w:t>
       </w:r>
-      <w:r w:rsidR="1B4CC11B" w:rsidRPr="2344FA1D">
-        <w:rPr>
+      <w:r w:rsidR="1B4CC11B" w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>lokalvårds</w:t>
       </w:r>
-      <w:r w:rsidRPr="2344FA1D">
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00A73E6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>organisation ansvarar för att</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="26396199" w14:textId="3F26C7CB" w:rsidR="00EB0C5A" w:rsidRDefault="2D343F3F" w:rsidP="00B03B73">
-      <w:pPr>
+    <w:p w14:paraId="26396199" w14:textId="3F26C7CB" w:rsidR="00EB0C5A" w:rsidRPr="00F61C3C" w:rsidRDefault="2D343F3F" w:rsidP="00C6181E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Utförd lokalvård är av tillräckligt god kvalitet i sjukhusmiljö (kan vara annan organisation än </w:t>
       </w:r>
-      <w:r w:rsidR="43D75750" w:rsidRPr="3FEF582E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="43D75750" w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Intern Service</w:t>
       </w:r>
-      <w:r w:rsidRPr="3FEF582E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="3FEF582E">
+        <w:r w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t xml:space="preserve">Se </w:t>
         </w:r>
-        <w:r w:rsidR="641CA043" w:rsidRPr="3FEF582E">
+        <w:r w:rsidR="641CA043" w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
-        <w:r w:rsidRPr="3FEF582E">
+        <w:r w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>iktlinje för städkvalitet i Västra Götalandsregionens vårdlokaler</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="65B870A4" w:rsidRPr="3FEF582E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="65B870A4" w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="65B870A4" w:rsidRPr="3FEF582E">
+        <w:r w:rsidR="65B870A4" w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Rutin för städkvalitet i västra Götalandsregionens vårdlokaler</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3FEF582E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3FEF582E">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">samt </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="3FEF582E">
+        <w:r w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t xml:space="preserve">Lokalvård, </w:t>
         </w:r>
-        <w:r w:rsidR="7190F9C3" w:rsidRPr="3FEF582E">
+        <w:r w:rsidR="7190F9C3" w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t xml:space="preserve">Rutin för </w:t>
         </w:r>
-        <w:r w:rsidRPr="3FEF582E">
+        <w:r w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t xml:space="preserve">periodiskt underhåll, byggstäd </w:t>
+          <w:t xml:space="preserve">periodiskt underhåll, </w:t>
         </w:r>
-        <w:r w:rsidR="70DF8F38" w:rsidRPr="3FEF582E">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t>och flyttstäd</w:t>
+          <w:t>byggstäd</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00F61C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="70DF8F38" w:rsidRPr="00F61C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t xml:space="preserve">och </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="70DF8F38" w:rsidRPr="00F61C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>flyttstäd</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="048DB312" w14:textId="7133EC5E" w:rsidR="00EF3314" w:rsidRPr="00F61C3C" w:rsidRDefault="00E36636" w:rsidP="00D32360">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc227065355"/>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relaterad </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32360" w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="4807AFC2" w14:textId="21C8BE0A" w:rsidR="008B46F1" w:rsidRPr="00F61C3C" w:rsidRDefault="0016361D" w:rsidP="00D32360">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Regional</w:t>
+      </w:r>
+      <w:r w:rsidR="005173D1" w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="007A2D1F" w:rsidRPr="00F61C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Riktlinje</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="007A2D1F" w:rsidRPr="00F61C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> för städkvalitet i Västra Götalandsregionens vårdlokaler</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007A2D1F" w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="048DB312" w14:textId="7133EC5E" w:rsidR="00EF3314" w:rsidRDefault="00E36636" w:rsidP="00D32360">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="16F62DA3" w14:textId="1BB0A97A" w:rsidR="00D32360" w:rsidRPr="00F61C3C" w:rsidRDefault="005173D1" w:rsidP="00D32360">
+      <w:pPr>
         <w:ind w:left="567"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:r w:rsidR="007A2D1F" w:rsidRPr="3FEF582E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionstyrelsen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidR="007A2D1F" w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
-[...26 lines deleted...]
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Rutin för städkvalitet i västra Götalandsregionens vårdlokaler</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73DD160D" w14:textId="5F3FA187" w:rsidR="008B46F1" w:rsidRDefault="00FB34B6" w:rsidP="008B46F1">
+    <w:p w14:paraId="73DD160D" w14:textId="5F3FA187" w:rsidR="008B46F1" w:rsidRPr="00F61C3C" w:rsidRDefault="00FB34B6" w:rsidP="008B46F1">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Västra</w:t>
       </w:r>
-      <w:r w:rsidR="004F1FE7">
+      <w:r w:rsidR="004F1FE7" w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> G</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>öta</w:t>
       </w:r>
-      <w:r w:rsidR="004F1FE7">
+      <w:r w:rsidR="004F1FE7" w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">landsregionen </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="008B46F1" w:rsidRPr="3FEF582E">
+        <w:r w:rsidR="008B46F1" w:rsidRPr="00F61C3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t>Lokalvård, Rutin för periodiskt underhåll, byggstäd och flyttstäd</w:t>
+          <w:t xml:space="preserve">Lokalvård, Rutin för periodiskt underhåll, </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="008B46F1" w:rsidRPr="00F61C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>byggstäd</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="008B46F1" w:rsidRPr="00F61C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> och </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="008B46F1" w:rsidRPr="00F61C3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>flyttstäd</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="145834AF" w14:textId="77777777" w:rsidR="00C76713" w:rsidRPr="00F61C3C" w:rsidRDefault="2D343F3F" w:rsidP="002218E5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc198284945"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc227065356"/>
+      <w:r w:rsidRPr="00F61C3C">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="1FF231D5" w14:textId="1822F609" w:rsidR="00286D86" w:rsidRPr="00D00B5F" w:rsidRDefault="4F571BA1" w:rsidP="00FF3B2D">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Adam Käll, Drift</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05662" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>chef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="7391EAD5" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Förvaltningen Fastighet, Stöd och Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D073529" w14:textId="77777777" w:rsidR="00A862AA" w:rsidRPr="00D00B5F" w:rsidRDefault="00EB0C5A" w:rsidP="00FF3B2D">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Carina Jakobsson, Verksamhetsutvecklare, </w:t>
+      </w:r>
+      <w:r w:rsidR="2DFB97A1" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Intern S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="2DFB97A1" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>rvice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEC037A" w14:textId="658E3EAC" w:rsidR="00EB0C5A" w:rsidRPr="00D00B5F" w:rsidRDefault="45B61D7E" w:rsidP="00FF3B2D">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Freddy Carlqvist, Teknisk förvaltare, </w:t>
+      </w:r>
+      <w:r w:rsidR="46203EA2" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Förvaltningen Fastighet, Stöd och Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1E5C01" w14:textId="77777777" w:rsidR="00843DBD" w:rsidRPr="00D00B5F" w:rsidRDefault="7F4F532A" w:rsidP="00FF3B2D">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeanette Brauer, Projektledare </w:t>
+      </w:r>
+      <w:r w:rsidR="6B5ADBE8" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>på lokalenheten</w:t>
+      </w:r>
+      <w:r w:rsidR="7599BB70" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="10026132" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>SkaS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4FE007" w14:textId="77777777" w:rsidR="00843DBD" w:rsidRPr="00D00B5F" w:rsidRDefault="00EB0C5A" w:rsidP="00FF3B2D">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Julia Lenzen, Överläkare, Vårdhygien</w:t>
+      </w:r>
+      <w:r w:rsidR="007104DC" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, SkaS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D3C154" w14:textId="77777777" w:rsidR="00787489" w:rsidRPr="00D00B5F" w:rsidRDefault="3911514D" w:rsidP="00FF3B2D">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Karin Andersson, Projektledare,</w:t>
+      </w:r>
+      <w:r w:rsidR="52C3B362" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="52C3B362" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Förvaltningen Fastighet, Stöd och Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1561108A" w14:textId="7F11CC33" w:rsidR="00EB0C5A" w:rsidRPr="00D00B5F" w:rsidRDefault="3911514D" w:rsidP="00FF3B2D">
+      <w:pPr>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Therese Mård, Hygiensjuksköterska, Vårdhygien</w:t>
+      </w:r>
+      <w:r w:rsidR="00432043" w:rsidRPr="00D00B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, SkaS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B36D86" w14:textId="44591CA3" w:rsidR="00EB0C5A" w:rsidRPr="00A724B7" w:rsidRDefault="00EB0C5A" w:rsidP="00B03B73">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc198284946"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc227065357"/>
+      <w:r w:rsidRPr="00A724B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="2A74EACB" w14:textId="396281D6" w:rsidR="009244F8" w:rsidRPr="00500E99" w:rsidRDefault="00AD2299" w:rsidP="00500E99">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Centers for Disease Control and Prevention</w:t>
+      </w:r>
+      <w:r w:rsidR="006775F1" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009244F8" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006775F1" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Aspergillos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006775F1" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. [Internet</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB29ED" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86843" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>U.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB29ED" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CDC</w:t>
+      </w:r>
+      <w:r w:rsidR="00C831C3" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C831C3" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>citerad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C831C3" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C831C3" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>april</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C831C3" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00865A3A" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00865A3A" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hämtad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00865A3A" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00865A3A" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>från</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00500E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00500E99" w:rsidRPr="0020158D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.cdc.gov/aspergillosis/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="145834AF" w14:textId="77777777" w:rsidR="00C76713" w:rsidRDefault="2D343F3F" w:rsidP="002218E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="5B065B49" w14:textId="77777777" w:rsidR="00446571" w:rsidRPr="00446571" w:rsidRDefault="00446571" w:rsidP="00F119AC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rStyle w:val="Rubrik2Char"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Folkhälsomyndigheten. Sjukdomsinformation om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>aspergillos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Internet]. Stockholm: Folkhälsomyndigheten [citerad 14 april 2026]. Hämtad från:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00446571">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/sjukdomsinformation-om-aspergillos/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1FF231D5" w14:textId="1822F609" w:rsidR="00286D86" w:rsidRPr="00FB15AA" w:rsidRDefault="4F571BA1" w:rsidP="00FF3B2D">
-      <w:pPr>
+    <w:p w14:paraId="0FEA50CA" w14:textId="72E84898" w:rsidR="00AB220D" w:rsidRPr="00446571" w:rsidRDefault="79202EC1" w:rsidP="00F119AC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...68 lines deleted...]
-      <w:r w:rsidR="10026132" w:rsidRPr="34FC1170">
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Svensk Förening för Vårdhygien.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F188B" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Byggnation</w:t>
+      </w:r>
+      <w:r w:rsidR="007F188B" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...24 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidR="007F188B" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007F188B" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>vårdhygien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A2710E" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4778" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>[Internet].</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3A13" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="52C3B362">
-[...47 lines deleted...]
-        <w:r w:rsidRPr="00FC0155">
+      <w:r w:rsidR="00B50032" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>SFVH</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2ADA" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6100" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>citerad 14</w:t>
+      </w:r>
+      <w:r w:rsidR="0038111A" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> april </w:t>
+      </w:r>
+      <w:r w:rsidR="00525C76" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0038111A" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00525C76" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6100" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. Hämta</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4229B" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>d från</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6100" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4229B" w:rsidRPr="00446571">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00B4229B" w:rsidRPr="00446571">
           <w:rPr>
-            <w:color w:val="0563C1"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t>Centers for Disease Control and Prevention</w:t>
+          <w:t>https://d1da7yrcucvk6m.cloudfront.net/sites/16/media/3006136_Sfvh_Byggnation_Och_Va%CC%8Ardhygien_Bov_2025_06_24_ISBN.pdf?1765833017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C765BFC" w14:textId="77777777" w:rsidR="003C283C" w:rsidRPr="00FC0155" w:rsidRDefault="00000000" w:rsidP="00B03B73">
-[...40 lines deleted...]
-    <w:p w14:paraId="762034DF" w14:textId="77777777" w:rsidR="00C47BFB" w:rsidRDefault="00C47BFB">
+    <w:p w14:paraId="0EFBAA9E" w14:textId="0F4AF461" w:rsidR="008B41AC" w:rsidRPr="00051EEE" w:rsidRDefault="00C47BFB" w:rsidP="00446571">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DF3731">
+      <w:bookmarkStart w:id="30" w:name="_Toc198284947"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc227065358"/>
+      <w:r w:rsidR="008B41AC" w:rsidRPr="00500E99">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
-          <w:b w:val="0"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Bilaga 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EB0C5A">
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidR="008B41AC" w:rsidRPr="00EB0C5A">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D604C0">
-[...2 lines deleted...]
-      <w:r w:rsidR="001A79A4">
+      <w:r w:rsidR="008B41AC" w:rsidRPr="00500E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Checklista för att förhindra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B41AC" w:rsidRPr="00500E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dammspridning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001A79A4" w:rsidRPr="00500E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – större arbeten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CD2C03" w14:textId="45BEDA83" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC" w:rsidP="008B41AC">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
@@ -5206,52 +6252,62 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w14:paraId="5DC924A5" w14:textId="77777777" w:rsidTr="009C71DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E30FA85" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB0C5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Använd byggfläkt med filter för dammfiltrering</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Använd byggfläkt med filter för </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB0C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dammfiltrering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7807907D" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="553EF2E3" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
             <w:pPr>
@@ -5388,51 +6444,69 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w14:paraId="11DCFCD0" w14:textId="77777777" w:rsidTr="009C71DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="55B16F71" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB0C5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Kontrollera att det inte finns hål ovan undertak som kan orsaka dammspridning mellan rum</w:t>
+              <w:t xml:space="preserve">Kontrollera att det inte finns hål ovan undertak som kan orsaka </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB0C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dammspridning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB0C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mellan rum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="130D1872" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="786F9172" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
@@ -5485,51 +6559,71 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65DB7B25" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB0C5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Bedöm byggstäd gällande utförande, kvalitet och omfattning</w:t>
+              <w:t xml:space="preserve">Bedöm </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB0C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>byggstäd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB0C5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gällande utförande, kvalitet och omfattning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30103480" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78BAE837" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
@@ -5563,105 +6657,105 @@
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77DC9845" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w14:paraId="0D57A7C0" w14:textId="77777777" w:rsidTr="002613C8">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2830" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25FA85DE" w14:textId="3B68F75A" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="00000000" w:rsidP="3FEF582E">
+          <w:p w14:paraId="25FA85DE" w14:textId="3B68F75A" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="5AA2308C" w:rsidP="3FEF582E">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId29">
-              <w:r w:rsidR="5AA2308C" w:rsidRPr="3FEF582E">
+              <w:r w:rsidRPr="3FEF582E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Bildspel, Om- och nybyggnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="095BB658" w14:textId="394D745E" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="00000000" w:rsidP="3FEF582E">
+          <w:p w14:paraId="095BB658" w14:textId="394D745E" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="41E1AC27" w:rsidP="3FEF582E">
             <w:pPr>
               <w:pStyle w:val="Liststycke"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId30">
-              <w:r w:rsidR="41E1AC27" w:rsidRPr="3FEF582E">
+              <w:r w:rsidRPr="3FEF582E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Manus</w:t>
               </w:r>
               <w:r w:rsidR="3E4C169E" w:rsidRPr="3FEF582E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> till bildspel</w:t>
               </w:r>
-              <w:r w:rsidR="41E1AC27" w:rsidRPr="3FEF582E">
+              <w:r w:rsidRPr="3FEF582E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="461E6779" w14:textId="124961ED" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC" w:rsidP="3FEF582E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -5706,401 +6800,424 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12A2DF27" w14:textId="77777777" w:rsidR="008B41AC" w:rsidRPr="00EB0C5A" w:rsidRDefault="008B41AC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20B8B253" w14:textId="45D1B200" w:rsidR="00EB0C5A" w:rsidRPr="00F63BEA" w:rsidRDefault="00EB0C5A" w:rsidP="00DF3731">
+    <w:p w14:paraId="20B8B253" w14:textId="45D1B200" w:rsidR="00EB0C5A" w:rsidRPr="002362A7" w:rsidRDefault="00EB0C5A" w:rsidP="00DF3731">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc198284948"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc227065359"/>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilaga 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689DE9E0" w14:textId="77777777" w:rsidR="00EB0C5A" w:rsidRPr="002362A7" w:rsidRDefault="00EB0C5A" w:rsidP="00752974">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc198284948"/>
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Samverkansdokument för byggprojekt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A009697" w14:textId="7C30AC5B" w:rsidR="005E3841" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="005E3841">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="48F89378">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Ansvarig projektledare</w:t>
       </w:r>
-      <w:r w:rsidR="159B2E59" w:rsidRPr="48F89378">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="159B2E59" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> på lokalenheten</w:t>
       </w:r>
-      <w:r w:rsidRPr="48F89378">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> SkaS (namn och</w:t>
       </w:r>
-      <w:r w:rsidR="006F6D9D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="006F6D9D" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="48F89378">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>telefonnummer):</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005E3841" w:rsidRPr="48F89378">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..........................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFD2431" w14:textId="448AFF4A" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="2329BBCB">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w14:paraId="0CFD2431" w14:textId="448AFF4A" w:rsidR="00EB0C5A" w:rsidRPr="002362A7" w:rsidRDefault="00EB0C5A" w:rsidP="2329BBCB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvarig projektledare </w:t>
       </w:r>
-      <w:r w:rsidR="17EFD904" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="17EFD904" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">på Förvaltningen för Fastighet, Stöd och Service </w:t>
       </w:r>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(namn och telefonnummer): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66622053" w14:textId="76176DF9" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00366680">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="026BD1DC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..........................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7EF6A7" w14:textId="77777777" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00366680">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w14:paraId="5D7EF6A7" w14:textId="77777777" w:rsidR="00EB0C5A" w:rsidRPr="002362A7" w:rsidRDefault="00EB0C5A" w:rsidP="00366680">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvarig enhetschef inom SkaS (namn och telefonnummer): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC95116" w14:textId="201F9157" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00F72DCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="026BD1DC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..........................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4838B2D3" w14:textId="77777777" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00366680">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w14:paraId="4838B2D3" w14:textId="77777777" w:rsidR="00EB0C5A" w:rsidRPr="002362A7" w:rsidRDefault="00EB0C5A" w:rsidP="00366680">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvarig entreprenör (namn och telefonnummer): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42312FFB" w14:textId="269DE279" w:rsidR="00EB0C5A" w:rsidRPr="00EB0C5A" w:rsidRDefault="00EB0C5A" w:rsidP="00F72DCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="026BD1DC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>..........................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19874F4E" w14:textId="7D8083E3" w:rsidR="00942977" w:rsidRPr="00EB0C5A" w:rsidRDefault="17D7E866" w:rsidP="2329BBCB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Kontakt</w:t>
       </w:r>
-      <w:r w:rsidR="1AE5D4A1" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="1AE5D4A1" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="16D99EE5" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="16D99EE5" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Intern Service</w:t>
       </w:r>
-      <w:r w:rsidR="1AE5D4A1" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="1AE5D4A1" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId31">
-        <w:r w:rsidR="0332E283" w:rsidRPr="34FC1170">
+        <w:r w:rsidR="0332E283" w:rsidRPr="002362A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>fastighetstodservice.skaraborg@vgregion.se</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="002362A7">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
           <w:br/>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="680901A8" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="680901A8" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvarig </w:t>
       </w:r>
-      <w:r w:rsidR="39D5C3F2" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="39D5C3F2" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Intern Service</w:t>
       </w:r>
-      <w:r w:rsidR="607B896F" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="607B896F" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="680901A8" w:rsidRPr="34FC1170">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="680901A8" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(namn och telefonnummer)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00942977" w:rsidRPr="34FC1170">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................................................................................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="43FED0FC" w:rsidRPr="34FC1170">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="0E5D7EAB" w14:textId="339C8F01" w:rsidR="004E5FA5" w:rsidRDefault="402AF3CD" w:rsidP="004E5FA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="026BD1DC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontakt </w:t>
       </w:r>
-      <w:r w:rsidR="00EB0C5A" w:rsidRPr="026BD1DC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="00EB0C5A" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vårdhygien tel. 0500-43 20 84</w:t>
       </w:r>
-      <w:r w:rsidR="0B6A281A" w:rsidRPr="026BD1DC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidR="0B6A281A" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:hyperlink r:id="rId32">
-        <w:r w:rsidR="0B6A281A" w:rsidRPr="026BD1DC">
+        <w:r w:rsidR="0B6A281A" w:rsidRPr="002362A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>vardhygienskaraborg@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="004E5FA5" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="2405EA57" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ansvarig </w:t>
+      </w:r>
+      <w:r w:rsidR="52724C84" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vårdhygien </w:t>
+      </w:r>
+      <w:r w:rsidR="2405EA57" w:rsidRPr="002362A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(namn och telefonnummer)</w:t>
+      </w:r>
       <w:r w:rsidR="004E5FA5">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="2405EA57" w:rsidRPr="026BD1DC">
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004E5FA5" w:rsidRPr="026BD1DC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.................................................................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="69D8C3DD" w:rsidRPr="026BD1DC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.........................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08678C22" w14:textId="77777777" w:rsidR="00BF5BCD" w:rsidRDefault="00BF5BCD" w:rsidP="004E5FA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15401840" w14:textId="77777777" w:rsidR="00BF5BCD" w:rsidRDefault="00BF5BCD" w:rsidP="004E5FA5">
       <w:pPr>
@@ -6144,86 +7261,101 @@
     </w:p>
     <w:p w14:paraId="1F540127" w14:textId="77777777" w:rsidR="00BF5BCD" w:rsidRDefault="00BF5BCD" w:rsidP="004E5FA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134BF908" w14:textId="77777777" w:rsidR="00BF5BCD" w:rsidRDefault="00BF5BCD" w:rsidP="004E5FA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3260DD1E" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRDefault="00B244B0" w:rsidP="004E5FA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05AA7A8D" w14:textId="3CA75A17" w:rsidR="00BF5BCD" w:rsidRPr="00B244B0" w:rsidRDefault="00B244B0" w:rsidP="002C1B47">
+    <w:p w14:paraId="05AA7A8D" w14:textId="3CA75A17" w:rsidR="00BF5BCD" w:rsidRPr="00CB3796" w:rsidRDefault="00B244B0" w:rsidP="002C1B47">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc198284949"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc227065360"/>
+      <w:r w:rsidRPr="00CB3796">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Bilaga 3</w:t>
       </w:r>
-      <w:r w:rsidR="005F6349">
-        <w:rPr>
+      <w:r w:rsidR="005F6349" w:rsidRPr="00CB3796">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00974420">
-        <w:rPr>
+      <w:r w:rsidR="00974420" w:rsidRPr="00CB3796">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="005F6349">
-        <w:rPr>
+      <w:r w:rsidR="005F6349" w:rsidRPr="00CB3796">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>indre arbeten</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2396"/>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="2040"/>
         <w:gridCol w:w="1933"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B244B0" w:rsidRPr="00CD665E" w14:paraId="6151B4FA" w14:textId="77777777" w:rsidTr="005824F4">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
@@ -6316,1494 +7448,1847 @@
               <w:t>ansvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04BCFD65" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD665E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vårdenhet/enhetens ansvar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B244B0" w:rsidRPr="00CD665E" w14:paraId="63CBBB96" w14:textId="77777777" w:rsidTr="005824F4">
+      <w:tr w:rsidR="00B244B0" w:rsidRPr="008C52A1" w14:paraId="63CBBB96" w14:textId="77777777" w:rsidTr="005824F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1698B7E2" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="1698B7E2" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Behöver lyfta eller ta ned någon takplatta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BD32381" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="7BD32381" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E05F3DC" w14:textId="72E64B92" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00D0787B" w:rsidP="005824F4">
+          <w:p w14:paraId="6E05F3DC" w14:textId="72E64B92" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00D0787B" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> eller 1-2 svingplattor åt gången</w:t>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyfter </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vanliga takplattor eller 1-2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>svingplattor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> åt gången</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7569439E" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="7569439E" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Informera vården</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6253F89C" w14:textId="1CCD823C" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="6253F89C" w14:textId="1CCD823C" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Sätt upp </w:t>
             </w:r>
-            <w:r w:rsidR="004D71CD">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="004D71CD" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>skyltning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A756E62" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="4A756E62" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arbeta bakom stängd dörr om möjligt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16188D28" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="16188D28" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46EBEC0E" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="46EBEC0E" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Plockar bort utrustning som kan skadas. Tillser att patienter och personal inte vistas i byggområdet. Inget synligt damm får förkomma. Efter avslutat arbete städas golv och ytor med fuktig metod se </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="00CD665E">
+              <w:r w:rsidRPr="008C52A1">
                 <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B244B0" w:rsidRPr="00CD665E" w14:paraId="1E106255" w14:textId="77777777" w:rsidTr="005824F4">
+      <w:tr w:rsidR="00B244B0" w:rsidRPr="008C52A1" w14:paraId="1E106255" w14:textId="77777777" w:rsidTr="005824F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19E855EB" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="19E855EB" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...4 lines deleted...]
-              <w:t>Besiktning medicinsk gas, el, brand, m.m. </w:t>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Besiktning medicinsk gas, el, brand, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>m.m.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0134C57B" w14:textId="6414467B" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00C156F0" w:rsidP="005824F4">
+          <w:p w14:paraId="0134C57B" w14:textId="6414467B" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00C156F0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> eller 1-2 svingplattor åt gången</w:t>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyfter </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vanliga takplattor eller 1-2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>svingplattor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> åt gången</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6088C07F" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="6088C07F" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Informera vården</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="794DA68B" w14:textId="7529C4B9" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="794DA68B" w14:textId="7529C4B9" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Sätt upp </w:t>
             </w:r>
-            <w:r w:rsidR="00CF0363">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00CF0363" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>skyltning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32FB2912" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="32FB2912" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arbeta bakom stängd dörr om möjligt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="686353B4" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="686353B4" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="458F1B20" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="458F1B20" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Plockar bort utrustning som kan skadas. Tillser att patienter och personal inte vistas i byggområdet. Inget synligt damm får förkomma. Efter avslutat arbete städas golv och ytor med fuktig metod se </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="00CD665E">
+              <w:r w:rsidRPr="008C52A1">
                 <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B244B0" w:rsidRPr="00CD665E" w14:paraId="4DE2DCFC" w14:textId="77777777" w:rsidTr="005824F4">
+      <w:tr w:rsidR="00B244B0" w:rsidRPr="008C52A1" w14:paraId="4DE2DCFC" w14:textId="77777777" w:rsidTr="005824F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75992A32" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="75992A32" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nedtagning av lysrörsarmatur. Undertaksplattor behöver lyftas för att frigöra lysrörsarmatur och koppla ur armaturen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF4BFC5" w14:textId="44687ABE" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00AD3C94" w:rsidP="005824F4">
+          <w:p w14:paraId="0FF4BFC5" w14:textId="44687ABE" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00AD3C94" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> eller 1-2 svingplattor åt gången</w:t>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyfter </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vanliga takplattor eller 1-2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>svingplattor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> åt gången</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6DA8EE" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="3B6DA8EE" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Informera vården</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78F68D6C" w14:textId="4B98EA37" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="78F68D6C" w14:textId="4B98EA37" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Sätt upp </w:t>
             </w:r>
-            <w:r w:rsidR="00CF0363">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00CF0363" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>skyltning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="259C55B5" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="259C55B5" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...3 lines deleted...]
-              <w:t>Arbeta bakom stängd  dörr om möjligt</w:t>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbeta bakom </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>stängd  dörr</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om möjligt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7990C2C3" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="7990C2C3" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="418CB404" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="418CB404" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> fuktig metod se </w:t>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plockar bort utrustning som kan skadas. Tillser att patienter och personal inte vistas i byggområdet. Inget synligt damm får förkomma. Efter avslutat arbete städas golv och ytor med fuktig metod se </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="00CD665E">
+              <w:r w:rsidRPr="008C52A1">
                 <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00CD665E">
-[...11 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B244B0" w:rsidRPr="00CD665E" w14:paraId="3E070A4F" w14:textId="77777777" w:rsidTr="005824F4">
+      <w:tr w:rsidR="00B244B0" w:rsidRPr="008C52A1" w14:paraId="3E070A4F" w14:textId="77777777" w:rsidTr="005824F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1344A018" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="1344A018" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Önskemål från verksamheten om att sätta upp vissa saker som kräver borrning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABE6573" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="4ABE6573" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Damm kan förekomma.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0546D77B" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="0546D77B" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Informera vården. Borrmaskin med dammsugare används.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09C52FFA" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="09C52FFA" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...3 lines deleted...]
-              <w:t>Grovstädar.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Grovstädar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCE3653" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="6CCE3653" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">golv och ytor med fuktig metod se </w:t>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plockar bort utrustning som kan skadas. Tillser att patienter och personal inte vistas i byggområdet. Inget synligt damm får förkomma. Efter avslutat arbete städas golv och ytor med fuktig metod se </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="00CD665E">
+              <w:r w:rsidRPr="008C52A1">
                 <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B244B0" w:rsidRPr="00CD665E" w14:paraId="15529EDE" w14:textId="77777777" w:rsidTr="005824F4">
+      <w:tr w:rsidR="00B244B0" w:rsidRPr="008C52A1" w14:paraId="15529EDE" w14:textId="77777777" w:rsidTr="005824F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2351CA" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="2F2351CA" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Installera nya data- eller eluttag från korridor där det krävs arbete ovan undertak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79058B18" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="79058B18" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lyfta undertaksplattor, eventuell borrning, kabeldragning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64B61A51" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="64B61A51" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Informera vården</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391C8658" w14:textId="125ADC6F" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="391C8658" w14:textId="125ADC6F" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Sätt upp </w:t>
             </w:r>
-            <w:r w:rsidR="006D40B7">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="006D40B7" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>skyltning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="165AAD8C" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="165AAD8C" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arbeta bakom stängd dörr om möjligt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FC08397" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="2FC08397" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Grovstädar</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07850662" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="07850662" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Plockar bort utrustning som kan skadas. Tillser att patienter och personal inte vistas i byggområdet. Inget synligt damm får förkomma. Efter avslutat arbete städas golv och ytor med fuktig metod se </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="00CD665E">
+              <w:r w:rsidRPr="008C52A1">
                 <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B244B0" w:rsidRPr="00CD665E" w14:paraId="1D118F9F" w14:textId="77777777" w:rsidTr="005824F4">
+      <w:tr w:rsidR="00B244B0" w:rsidRPr="008C52A1" w14:paraId="1D118F9F" w14:textId="77777777" w:rsidTr="005824F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA56625" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="1DA56625" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arbeten som förekommer i allmänna ytor (kulvert, hisshall, trapphus, korridor) då man ska byta något</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64F2C784" w14:textId="3F9443F8" w:rsidR="00B244B0" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="64F2C784" w14:textId="3F9443F8" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kan innebära sågning, borrning eventuellt lyfta</w:t>
             </w:r>
-            <w:r w:rsidR="00694790">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00694790" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00ED7A78" w:rsidRPr="00CD665E">
-[...25 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00ED7A78" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00ED7A78" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vanliga takplattor eller 1-2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00ED7A78" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>svingplattor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00ED7A78" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> åt gången</w:t>
+            </w:r>
+            <w:r w:rsidR="00694790" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> av undertak</w:t>
             </w:r>
-            <w:r w:rsidR="00ED7A78">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00ED7A78" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="473590C1" w14:textId="77777777" w:rsidR="00EC1A55" w:rsidRDefault="00EC1A55" w:rsidP="005824F4">
+          <w:p w14:paraId="473590C1" w14:textId="77777777" w:rsidR="00EC1A55" w:rsidRPr="008C52A1" w:rsidRDefault="00EC1A55" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D4C5575" w14:textId="529DE46D" w:rsidR="00EC1A55" w:rsidRPr="00CD665E" w:rsidRDefault="00EC1A55" w:rsidP="005824F4">
+          <w:p w14:paraId="6D4C5575" w14:textId="529DE46D" w:rsidR="00EC1A55" w:rsidRPr="008C52A1" w:rsidRDefault="00EC1A55" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2477564D" w14:textId="0DDE1A68" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="2477564D" w14:textId="0DDE1A68" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontakta säkerhetsavdelningen. Sätt upp </w:t>
+            </w:r>
+            <w:r w:rsidR="43B46782" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>skyltar som påtalar risk för damm</w:t>
             </w:r>
-            <w:r w:rsidRPr="413B4699">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="113697ED" w14:textId="14AE69DC" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="113697ED" w14:textId="14AE69DC" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="413B4699">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="33D00F49" w:rsidRPr="413B4699">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="33D00F49" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="413B4699">
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SS/MT/VGR IT eller entreprenör </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>grovstädar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. F</w:t>
+            </w:r>
+            <w:r w:rsidR="641B4E86" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="641B4E86" w:rsidRPr="413B4699">
-[...18 lines deleted...]
-              <w:t>/MT/VGR IT tillkallar städ.</w:t>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SS/MT/VGR IT tillkallar städ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766F0B4D" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="766F0B4D" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lokalavdelningen skyltar om alternativ väg och informerar verksamheterna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B244B0" w:rsidRPr="00CD665E" w14:paraId="29E650FD" w14:textId="77777777" w:rsidTr="005824F4">
+      <w:tr w:rsidR="00B244B0" w:rsidRPr="008C52A1" w14:paraId="29E650FD" w14:textId="77777777" w:rsidTr="005824F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45BF89F9" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="45BF89F9" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Arbete med patientsignaler som inte fungerar. Kräver oftast arbete i patientrum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="601CECAC" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="601CECAC" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Byte av delar i vägguttag eller väggpanel vid säng.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B06CCF" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="50B06CCF" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Informera vården</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4B1160" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="1B4B1160" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Vården avgör om skyddsåtgärder behövs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B244B0" w:rsidRPr="00CD665E" w14:paraId="5ADDF84C" w14:textId="77777777" w:rsidTr="005824F4">
+      <w:tr w:rsidR="00B244B0" w:rsidRPr="008C52A1" w14:paraId="5ADDF84C" w14:textId="77777777" w:rsidTr="005824F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03BDCDD5" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="03BDCDD5" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Justering av installationer, oftast ovan undertak gällande värme och kyla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="238E28A4" w14:textId="3854DEC7" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00A94938" w:rsidP="005824F4">
+          <w:p w14:paraId="238E28A4" w14:textId="3854DEC7" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00A94938" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...25 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyfter </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1-3</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vanliga takplattor eller 1-2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>svingplattor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> åt gången</w:t>
+            </w:r>
+            <w:r w:rsidR="00812DBC" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB9E144" w14:textId="03AEE3AC" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="1FB9E144" w14:textId="03AEE3AC" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Informera vården, sätt upp </w:t>
             </w:r>
-            <w:r w:rsidR="00707A94">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00707A94" w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>skyltning</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Arbeta bakom stängd dörr om möjligt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39039E55" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="00CD665E" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
+          <w:p w14:paraId="39039E55" w14:textId="77777777" w:rsidR="00B244B0" w:rsidRPr="008C52A1" w:rsidRDefault="00B244B0" w:rsidP="005824F4">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:right="-142"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Plockar bort utrustning som kan skadas. Tillser att patienter och personal inte vistas i byggområdet. Inget synligt damm får förkomma. Efter avslutat arbete städas golv och ytor med fuktig metod se </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="00CD665E">
+              <w:r w:rsidRPr="008C52A1">
                 <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Vårdhandboken, avsnitt Städmetoder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00CD665E">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008C52A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="507F3694" w14:textId="77777777" w:rsidR="00BF5BCD" w:rsidRDefault="00BF5BCD" w:rsidP="004E5FA5">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w14:paraId="507F3694" w14:textId="77777777" w:rsidR="00BF5BCD" w:rsidRPr="008C52A1" w:rsidRDefault="00BF5BCD" w:rsidP="004E5FA5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13DD6F04" w14:textId="77777777" w:rsidR="00BF5BCD" w:rsidRDefault="00BF5BCD" w:rsidP="004E5FA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F556587" w14:textId="77777777" w:rsidR="00BF5BCD" w:rsidRPr="00EB0C5A" w:rsidRDefault="00BF5BCD" w:rsidP="004E5FA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF5BCD" w:rsidRPr="00EB0C5A" w:rsidSect="00EB0C5A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BCBD79B" w14:textId="77777777" w:rsidR="009B2858" w:rsidRDefault="009B2858">
+    <w:p w14:paraId="41AC8AEA" w14:textId="77777777" w:rsidR="00202BE4" w:rsidRDefault="00202BE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72BD681F" w14:textId="77777777" w:rsidR="009B2858" w:rsidRDefault="009B2858">
+    <w:p w14:paraId="006F5539" w14:textId="77777777" w:rsidR="00202BE4" w:rsidRDefault="00202BE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="145BD65B" w14:textId="77777777" w:rsidR="009B2858" w:rsidRDefault="009B2858">
+    <w:p w14:paraId="0E916F96" w14:textId="77777777" w:rsidR="00202BE4" w:rsidRDefault="00202BE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -7832,51 +9317,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1247398830" name="Picture 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -7910,73 +9395,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0501AB57" w14:textId="77777777" w:rsidR="009B2858" w:rsidRDefault="009B2858"/>
+    <w:p w14:paraId="73E84312" w14:textId="77777777" w:rsidR="00202BE4" w:rsidRDefault="00202BE4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="047BBE01" w14:textId="77777777" w:rsidR="009B2858" w:rsidRDefault="009B2858">
+    <w:p w14:paraId="3AE8FD89" w14:textId="77777777" w:rsidR="00202BE4" w:rsidRDefault="00202BE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7717C852" w14:textId="77777777" w:rsidR="009B2858" w:rsidRDefault="009B2858">
+    <w:p w14:paraId="6E68569D" w14:textId="77777777" w:rsidR="00202BE4" w:rsidRDefault="00202BE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
@@ -8014,91 +9499,91 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -8137,51 +9622,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -8264,51 +9749,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10585,53 +12070,54 @@
   <w:num w:numId="15" w16cid:durableId="1551919477">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1084036794">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1173498093">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="355544852">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1007749840">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="915823419">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="866137965">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -10654,411 +12140,431 @@
     <w:rsid w:val="000056CF"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="000105E1"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00015D9B"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00021B57"/>
     <w:rsid w:val="00023223"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00024F8C"/>
     <w:rsid w:val="00026723"/>
     <w:rsid w:val="00026931"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="0003328E"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00034D1D"/>
     <w:rsid w:val="00036E25"/>
     <w:rsid w:val="00040B5D"/>
     <w:rsid w:val="00041234"/>
     <w:rsid w:val="00041CCB"/>
     <w:rsid w:val="000451BD"/>
     <w:rsid w:val="00047315"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00051EEE"/>
+    <w:rsid w:val="0005351C"/>
     <w:rsid w:val="000565E7"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="0006272B"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00066DCD"/>
     <w:rsid w:val="0006737B"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00077EC6"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="000871B7"/>
     <w:rsid w:val="00087E89"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00092E2B"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B306F"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B5B97"/>
     <w:rsid w:val="000B5FD1"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C2344"/>
+    <w:rsid w:val="000C6100"/>
     <w:rsid w:val="000D00F6"/>
     <w:rsid w:val="000D10C1"/>
     <w:rsid w:val="000D1253"/>
     <w:rsid w:val="000E1E93"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F21F1"/>
     <w:rsid w:val="000F2867"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F6008"/>
     <w:rsid w:val="000F6B44"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00102341"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="0010629D"/>
     <w:rsid w:val="00107EBF"/>
     <w:rsid w:val="0011028C"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00113D4D"/>
     <w:rsid w:val="00116467"/>
     <w:rsid w:val="00116C22"/>
     <w:rsid w:val="00120BFD"/>
     <w:rsid w:val="00121878"/>
     <w:rsid w:val="001231A6"/>
     <w:rsid w:val="001236CB"/>
     <w:rsid w:val="0012429B"/>
     <w:rsid w:val="00125E59"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00152797"/>
     <w:rsid w:val="00155B65"/>
     <w:rsid w:val="00156E8D"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="0016361D"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00165F3F"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00170F2E"/>
     <w:rsid w:val="00171D8D"/>
+    <w:rsid w:val="0017220E"/>
     <w:rsid w:val="00174508"/>
     <w:rsid w:val="00175E62"/>
     <w:rsid w:val="001768A2"/>
+    <w:rsid w:val="00176D09"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00183430"/>
     <w:rsid w:val="00184089"/>
     <w:rsid w:val="00185E75"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186983"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001879CF"/>
     <w:rsid w:val="00195846"/>
     <w:rsid w:val="001958A3"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A1577"/>
     <w:rsid w:val="001A26D1"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A6025"/>
     <w:rsid w:val="001A79A4"/>
     <w:rsid w:val="001B2112"/>
     <w:rsid w:val="001B5F66"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C07FE"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C6D8E"/>
     <w:rsid w:val="001D0C6F"/>
     <w:rsid w:val="001D6217"/>
     <w:rsid w:val="001E3B32"/>
     <w:rsid w:val="001E4252"/>
     <w:rsid w:val="001F09FA"/>
     <w:rsid w:val="001F2428"/>
     <w:rsid w:val="00201991"/>
+    <w:rsid w:val="00202BE4"/>
     <w:rsid w:val="00202FB9"/>
     <w:rsid w:val="00210F57"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="002150C3"/>
     <w:rsid w:val="0021598E"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002218E5"/>
     <w:rsid w:val="002245D0"/>
     <w:rsid w:val="00227AA5"/>
     <w:rsid w:val="002306F6"/>
     <w:rsid w:val="00235442"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002362A7"/>
     <w:rsid w:val="002407FD"/>
     <w:rsid w:val="002411FB"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="002546E7"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="002613C8"/>
     <w:rsid w:val="00262CD8"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00272FD0"/>
     <w:rsid w:val="0027303C"/>
     <w:rsid w:val="00276B87"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="002830B7"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00286D86"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00296148"/>
     <w:rsid w:val="00296F6F"/>
     <w:rsid w:val="00297C11"/>
     <w:rsid w:val="00297EE9"/>
     <w:rsid w:val="002A01D6"/>
     <w:rsid w:val="002A13E4"/>
     <w:rsid w:val="002A44F8"/>
     <w:rsid w:val="002A4C3A"/>
     <w:rsid w:val="002A6E87"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B4C8F"/>
     <w:rsid w:val="002B64A3"/>
     <w:rsid w:val="002B7A17"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C1B47"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C662F"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D2F09"/>
     <w:rsid w:val="002D570B"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E0EC4"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6933"/>
+    <w:rsid w:val="002E69BC"/>
     <w:rsid w:val="002E69FB"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F29FE"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F40CB"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="002F7D97"/>
     <w:rsid w:val="003008C3"/>
     <w:rsid w:val="00300C71"/>
     <w:rsid w:val="00301D7D"/>
     <w:rsid w:val="00304E4D"/>
     <w:rsid w:val="003052E4"/>
     <w:rsid w:val="00305AE5"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00310EF2"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003140B0"/>
     <w:rsid w:val="00316711"/>
     <w:rsid w:val="003172CE"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="0032407F"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="0033041E"/>
     <w:rsid w:val="00334355"/>
     <w:rsid w:val="00335174"/>
     <w:rsid w:val="00336069"/>
     <w:rsid w:val="003366AF"/>
     <w:rsid w:val="00337310"/>
     <w:rsid w:val="003378F2"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00340464"/>
     <w:rsid w:val="00340AB9"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00343721"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00356F6C"/>
     <w:rsid w:val="003573A7"/>
     <w:rsid w:val="003600DF"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="003628A2"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00366680"/>
     <w:rsid w:val="00366CE0"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00373D2D"/>
+    <w:rsid w:val="0038111A"/>
     <w:rsid w:val="00383963"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384C47"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0038571C"/>
     <w:rsid w:val="00386B02"/>
     <w:rsid w:val="00386C6B"/>
     <w:rsid w:val="0039044B"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00391858"/>
     <w:rsid w:val="00395467"/>
     <w:rsid w:val="00395B6A"/>
     <w:rsid w:val="00397011"/>
+    <w:rsid w:val="0039748E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A17A2"/>
     <w:rsid w:val="003A4086"/>
     <w:rsid w:val="003A4E11"/>
     <w:rsid w:val="003A64A7"/>
     <w:rsid w:val="003B02B0"/>
     <w:rsid w:val="003B2401"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C283C"/>
     <w:rsid w:val="003C31A8"/>
     <w:rsid w:val="003C3F5B"/>
     <w:rsid w:val="003C67F4"/>
     <w:rsid w:val="003C69F5"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D101F"/>
     <w:rsid w:val="003D1C46"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3F4F"/>
+    <w:rsid w:val="003D4778"/>
     <w:rsid w:val="003D4D74"/>
     <w:rsid w:val="003D5DE2"/>
+    <w:rsid w:val="003D62D4"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E1F9E"/>
     <w:rsid w:val="003E21A9"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E3600"/>
     <w:rsid w:val="003E3932"/>
     <w:rsid w:val="003E4C72"/>
     <w:rsid w:val="003E6B7F"/>
     <w:rsid w:val="003E76DC"/>
     <w:rsid w:val="003F0E82"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F3A13"/>
     <w:rsid w:val="003F527C"/>
+    <w:rsid w:val="00402797"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00410033"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="0041484B"/>
     <w:rsid w:val="004169EF"/>
     <w:rsid w:val="00422BC1"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="0042560A"/>
     <w:rsid w:val="00430287"/>
     <w:rsid w:val="00430392"/>
     <w:rsid w:val="00430E41"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00431D46"/>
     <w:rsid w:val="00432043"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004356F8"/>
     <w:rsid w:val="004416DD"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="0044516D"/>
     <w:rsid w:val="0044551C"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00446571"/>
     <w:rsid w:val="00446CE3"/>
     <w:rsid w:val="004478CA"/>
     <w:rsid w:val="00451135"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00453431"/>
     <w:rsid w:val="00453986"/>
     <w:rsid w:val="0045527F"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00464EE6"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="004669CD"/>
     <w:rsid w:val="00467174"/>
     <w:rsid w:val="00467E4E"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00474627"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00485009"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00490C62"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00495863"/>
     <w:rsid w:val="00495E6F"/>
     <w:rsid w:val="00496045"/>
     <w:rsid w:val="00496EC3"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A6126"/>
     <w:rsid w:val="004B1A22"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B26C4"/>
     <w:rsid w:val="004B2984"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B672F"/>
+    <w:rsid w:val="004B6A60"/>
     <w:rsid w:val="004B764A"/>
     <w:rsid w:val="004C1D0F"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C52B4"/>
+    <w:rsid w:val="004D0AEB"/>
     <w:rsid w:val="004D1F2A"/>
     <w:rsid w:val="004D5D87"/>
     <w:rsid w:val="004D6C28"/>
     <w:rsid w:val="004D71CD"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E1AAB"/>
     <w:rsid w:val="004E1F6F"/>
     <w:rsid w:val="004E28F5"/>
     <w:rsid w:val="004E5FA5"/>
     <w:rsid w:val="004F151F"/>
     <w:rsid w:val="004F1FE7"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4AF1"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F5427"/>
     <w:rsid w:val="004F5E5A"/>
     <w:rsid w:val="004F6744"/>
     <w:rsid w:val="004F7A69"/>
+    <w:rsid w:val="00500E99"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="0050370B"/>
     <w:rsid w:val="005072CE"/>
     <w:rsid w:val="00507652"/>
     <w:rsid w:val="00510991"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00515EDC"/>
     <w:rsid w:val="005173D1"/>
     <w:rsid w:val="00517EEF"/>
     <w:rsid w:val="00520322"/>
     <w:rsid w:val="005210D2"/>
     <w:rsid w:val="00522AAF"/>
+    <w:rsid w:val="00525C76"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="005331F7"/>
     <w:rsid w:val="00534765"/>
     <w:rsid w:val="00535338"/>
     <w:rsid w:val="0053602F"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00550396"/>
     <w:rsid w:val="005553BE"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00561909"/>
     <w:rsid w:val="0056268F"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005722EA"/>
     <w:rsid w:val="00576E26"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005824F4"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00582A74"/>
@@ -11074,141 +12580,148 @@
     <w:rsid w:val="005A5083"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A6397"/>
     <w:rsid w:val="005B0218"/>
     <w:rsid w:val="005B02D3"/>
     <w:rsid w:val="005B30CB"/>
     <w:rsid w:val="005B37F8"/>
     <w:rsid w:val="005B50FB"/>
     <w:rsid w:val="005B675D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C051D"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C525D"/>
     <w:rsid w:val="005C5D18"/>
     <w:rsid w:val="005C5F22"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D10A6"/>
     <w:rsid w:val="005D47BE"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E3841"/>
+    <w:rsid w:val="005E41F9"/>
     <w:rsid w:val="005E423F"/>
     <w:rsid w:val="005E42C1"/>
     <w:rsid w:val="005E60B2"/>
+    <w:rsid w:val="005F1A10"/>
     <w:rsid w:val="005F3545"/>
     <w:rsid w:val="005F3B77"/>
     <w:rsid w:val="005F539F"/>
     <w:rsid w:val="005F6349"/>
     <w:rsid w:val="005F6C6D"/>
     <w:rsid w:val="005F74D9"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00605F35"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614619"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="006158CB"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00620B19"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="006222D4"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006313A6"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00634E0D"/>
     <w:rsid w:val="006366EA"/>
     <w:rsid w:val="00640DCF"/>
     <w:rsid w:val="00641DF4"/>
     <w:rsid w:val="00643B78"/>
     <w:rsid w:val="00645FB9"/>
     <w:rsid w:val="00651FB7"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="006605BA"/>
     <w:rsid w:val="00662342"/>
     <w:rsid w:val="00663AF3"/>
     <w:rsid w:val="00664AB9"/>
     <w:rsid w:val="00665617"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006665E8"/>
     <w:rsid w:val="0067175C"/>
     <w:rsid w:val="00671CDE"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="00674F6D"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006775F1"/>
     <w:rsid w:val="006810E4"/>
     <w:rsid w:val="00682625"/>
     <w:rsid w:val="00687817"/>
     <w:rsid w:val="00694790"/>
     <w:rsid w:val="00694A0C"/>
     <w:rsid w:val="00697841"/>
     <w:rsid w:val="006A1F4F"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B4A0E"/>
     <w:rsid w:val="006B5673"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C04E1"/>
     <w:rsid w:val="006C063C"/>
     <w:rsid w:val="006C0719"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C61CA"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C71C0"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D40B7"/>
     <w:rsid w:val="006D678D"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E40B5"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E619E"/>
+    <w:rsid w:val="006F0A8D"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F29B2"/>
     <w:rsid w:val="006F3C6D"/>
     <w:rsid w:val="006F6D9D"/>
     <w:rsid w:val="0070075B"/>
     <w:rsid w:val="00704A41"/>
     <w:rsid w:val="00707A94"/>
     <w:rsid w:val="00710099"/>
     <w:rsid w:val="007104DC"/>
     <w:rsid w:val="00710870"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00711113"/>
     <w:rsid w:val="00711A51"/>
     <w:rsid w:val="007147CF"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="0072489B"/>
     <w:rsid w:val="0072559F"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00725B92"/>
     <w:rsid w:val="007270BB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="007329AC"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00736E9C"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00743904"/>
     <w:rsid w:val="0074576B"/>
     <w:rsid w:val="00746278"/>
     <w:rsid w:val="00747164"/>
     <w:rsid w:val="0075040D"/>
     <w:rsid w:val="007508F7"/>
     <w:rsid w:val="007522A7"/>
     <w:rsid w:val="00752796"/>
     <w:rsid w:val="00752974"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00756B23"/>
     <w:rsid w:val="00757202"/>
     <w:rsid w:val="00757DCD"/>
     <w:rsid w:val="00760038"/>
@@ -11224,645 +12737,693 @@
     <w:rsid w:val="00781EA7"/>
     <w:rsid w:val="007835C2"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00787489"/>
     <w:rsid w:val="007902AC"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A2D1F"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B220B"/>
     <w:rsid w:val="007B7BF8"/>
     <w:rsid w:val="007C0F2E"/>
     <w:rsid w:val="007C0F32"/>
     <w:rsid w:val="007C2933"/>
     <w:rsid w:val="007C29A4"/>
     <w:rsid w:val="007C39DB"/>
     <w:rsid w:val="007C77B1"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D6C4B"/>
     <w:rsid w:val="007E24A9"/>
     <w:rsid w:val="007E2929"/>
     <w:rsid w:val="007E511A"/>
     <w:rsid w:val="007E6E48"/>
     <w:rsid w:val="007E7126"/>
+    <w:rsid w:val="007F188B"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801511"/>
     <w:rsid w:val="0080638F"/>
     <w:rsid w:val="00806A6B"/>
     <w:rsid w:val="00810F85"/>
     <w:rsid w:val="008115AB"/>
     <w:rsid w:val="00812DBC"/>
     <w:rsid w:val="008203AF"/>
     <w:rsid w:val="008206AE"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00823C62"/>
     <w:rsid w:val="008255E6"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00827FB9"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00837901"/>
     <w:rsid w:val="00843DBD"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="0084738E"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00852F15"/>
     <w:rsid w:val="00855856"/>
     <w:rsid w:val="00856165"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00861EFC"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00865A3A"/>
     <w:rsid w:val="00866E8E"/>
     <w:rsid w:val="008705EA"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00871EC3"/>
     <w:rsid w:val="00873890"/>
     <w:rsid w:val="00874C14"/>
     <w:rsid w:val="00880DC3"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00883EF6"/>
     <w:rsid w:val="00886F02"/>
     <w:rsid w:val="00891538"/>
     <w:rsid w:val="00892705"/>
     <w:rsid w:val="00892C42"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00894EC5"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A10F8"/>
     <w:rsid w:val="008A207F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4CD3"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B0FEC"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B326A"/>
     <w:rsid w:val="008B41AC"/>
     <w:rsid w:val="008B46F1"/>
     <w:rsid w:val="008B51FD"/>
     <w:rsid w:val="008B5DF3"/>
     <w:rsid w:val="008C1986"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C52A1"/>
     <w:rsid w:val="008C5AD6"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D05AB"/>
+    <w:rsid w:val="008D3080"/>
+    <w:rsid w:val="008D311F"/>
     <w:rsid w:val="008D5CF2"/>
+    <w:rsid w:val="008D6A9F"/>
     <w:rsid w:val="008E2698"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E6192"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E70EB"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F052F"/>
     <w:rsid w:val="008F0C2A"/>
     <w:rsid w:val="008F32A9"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F75FF"/>
     <w:rsid w:val="00906046"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00910C2D"/>
     <w:rsid w:val="0091126E"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="0091296B"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009153D8"/>
     <w:rsid w:val="009153F3"/>
     <w:rsid w:val="00917CBB"/>
     <w:rsid w:val="00921E73"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="009244F8"/>
     <w:rsid w:val="00925805"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00935A77"/>
     <w:rsid w:val="00940843"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00942977"/>
     <w:rsid w:val="00943852"/>
     <w:rsid w:val="00944A8B"/>
     <w:rsid w:val="009453BD"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="009500A8"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009537B5"/>
     <w:rsid w:val="00954234"/>
     <w:rsid w:val="009576A0"/>
     <w:rsid w:val="00961FC3"/>
     <w:rsid w:val="00962B7F"/>
     <w:rsid w:val="00970C55"/>
     <w:rsid w:val="0097167D"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972E9D"/>
     <w:rsid w:val="009742DC"/>
     <w:rsid w:val="00974420"/>
     <w:rsid w:val="0097656B"/>
     <w:rsid w:val="00977B94"/>
+    <w:rsid w:val="00987014"/>
     <w:rsid w:val="009878EA"/>
     <w:rsid w:val="0098793A"/>
     <w:rsid w:val="009908E4"/>
     <w:rsid w:val="00996827"/>
     <w:rsid w:val="009A1546"/>
     <w:rsid w:val="009A21DC"/>
+    <w:rsid w:val="009A57AC"/>
     <w:rsid w:val="009A64A1"/>
     <w:rsid w:val="009B04A9"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B2639"/>
     <w:rsid w:val="009B2858"/>
     <w:rsid w:val="009B3473"/>
     <w:rsid w:val="009B6C55"/>
     <w:rsid w:val="009B74C2"/>
     <w:rsid w:val="009C0A81"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C137E"/>
     <w:rsid w:val="009C16A0"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C1D16"/>
+    <w:rsid w:val="009C28DF"/>
     <w:rsid w:val="009C71DC"/>
     <w:rsid w:val="009D126B"/>
+    <w:rsid w:val="009D2ADA"/>
     <w:rsid w:val="009D2BB5"/>
+    <w:rsid w:val="009D5BC0"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009D704B"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E1C5D"/>
     <w:rsid w:val="009E3A76"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E553D"/>
     <w:rsid w:val="009E605F"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F07C0"/>
     <w:rsid w:val="009F1B2E"/>
     <w:rsid w:val="009F40CA"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A009CB"/>
     <w:rsid w:val="00A01CE4"/>
     <w:rsid w:val="00A0402C"/>
     <w:rsid w:val="00A0484F"/>
     <w:rsid w:val="00A04EBF"/>
     <w:rsid w:val="00A05662"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07B46"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A10D73"/>
     <w:rsid w:val="00A11C83"/>
     <w:rsid w:val="00A13BA5"/>
     <w:rsid w:val="00A16864"/>
     <w:rsid w:val="00A17447"/>
     <w:rsid w:val="00A17EC2"/>
     <w:rsid w:val="00A208F0"/>
     <w:rsid w:val="00A22817"/>
     <w:rsid w:val="00A23CC6"/>
+    <w:rsid w:val="00A25707"/>
     <w:rsid w:val="00A264BE"/>
+    <w:rsid w:val="00A2710E"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A30E86"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A415A6"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A41C8C"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A428ED"/>
     <w:rsid w:val="00A43399"/>
     <w:rsid w:val="00A44C17"/>
     <w:rsid w:val="00A5054B"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A517E5"/>
     <w:rsid w:val="00A53D1D"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55233"/>
     <w:rsid w:val="00A615EA"/>
     <w:rsid w:val="00A61D96"/>
     <w:rsid w:val="00A65B35"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A6725D"/>
     <w:rsid w:val="00A71079"/>
+    <w:rsid w:val="00A724B7"/>
     <w:rsid w:val="00A72D07"/>
     <w:rsid w:val="00A7356E"/>
     <w:rsid w:val="00A73C69"/>
+    <w:rsid w:val="00A73E6D"/>
     <w:rsid w:val="00A75448"/>
     <w:rsid w:val="00A80D65"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A862AA"/>
     <w:rsid w:val="00A86CD0"/>
     <w:rsid w:val="00A87405"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A923CC"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A94449"/>
     <w:rsid w:val="00A94938"/>
     <w:rsid w:val="00A95516"/>
     <w:rsid w:val="00AA011F"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA322F"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AA7726"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB220D"/>
     <w:rsid w:val="00AB37B1"/>
     <w:rsid w:val="00AB4FAD"/>
     <w:rsid w:val="00AB5D78"/>
     <w:rsid w:val="00AC377B"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC55B8"/>
     <w:rsid w:val="00AC6724"/>
     <w:rsid w:val="00AD16E7"/>
     <w:rsid w:val="00AD2299"/>
     <w:rsid w:val="00AD3C94"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7B15"/>
     <w:rsid w:val="00AE0232"/>
     <w:rsid w:val="00AE1C61"/>
     <w:rsid w:val="00AE320B"/>
+    <w:rsid w:val="00AE523B"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B03B73"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B067CA"/>
     <w:rsid w:val="00B06AEE"/>
     <w:rsid w:val="00B06D20"/>
     <w:rsid w:val="00B10343"/>
+    <w:rsid w:val="00B103CD"/>
     <w:rsid w:val="00B11745"/>
     <w:rsid w:val="00B1367D"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B243FE"/>
     <w:rsid w:val="00B24425"/>
     <w:rsid w:val="00B244B0"/>
     <w:rsid w:val="00B25A0A"/>
     <w:rsid w:val="00B26AA1"/>
     <w:rsid w:val="00B26F4A"/>
     <w:rsid w:val="00B3058B"/>
+    <w:rsid w:val="00B31767"/>
     <w:rsid w:val="00B31906"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B365C5"/>
     <w:rsid w:val="00B36E28"/>
     <w:rsid w:val="00B41718"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B4229B"/>
     <w:rsid w:val="00B43BB1"/>
     <w:rsid w:val="00B46583"/>
     <w:rsid w:val="00B46661"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B50032"/>
     <w:rsid w:val="00B5022F"/>
     <w:rsid w:val="00B53E5F"/>
     <w:rsid w:val="00B54730"/>
     <w:rsid w:val="00B55DF2"/>
     <w:rsid w:val="00B60430"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B6132E"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B675D9"/>
     <w:rsid w:val="00B71938"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77735"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B93F6F"/>
     <w:rsid w:val="00B943B7"/>
+    <w:rsid w:val="00B948D9"/>
     <w:rsid w:val="00B94AC7"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA2DC5"/>
     <w:rsid w:val="00BA5A86"/>
     <w:rsid w:val="00BA66C3"/>
     <w:rsid w:val="00BB063F"/>
     <w:rsid w:val="00BB2752"/>
     <w:rsid w:val="00BB3130"/>
     <w:rsid w:val="00BB3825"/>
     <w:rsid w:val="00BB4FD8"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB7280"/>
     <w:rsid w:val="00BB76A5"/>
+    <w:rsid w:val="00BC1A4B"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC388B"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC4F25"/>
     <w:rsid w:val="00BC5A67"/>
+    <w:rsid w:val="00BC64E0"/>
     <w:rsid w:val="00BD12E2"/>
     <w:rsid w:val="00BD24E4"/>
     <w:rsid w:val="00BD30F2"/>
     <w:rsid w:val="00BD5FCE"/>
     <w:rsid w:val="00BE17D3"/>
     <w:rsid w:val="00BE25BB"/>
+    <w:rsid w:val="00BE3E68"/>
+    <w:rsid w:val="00BE4226"/>
     <w:rsid w:val="00BE5BC4"/>
     <w:rsid w:val="00BE6C05"/>
     <w:rsid w:val="00BE7700"/>
     <w:rsid w:val="00BE7811"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BE7AE6"/>
     <w:rsid w:val="00BF0B82"/>
     <w:rsid w:val="00BF1B5E"/>
     <w:rsid w:val="00BF5BCD"/>
     <w:rsid w:val="00C04580"/>
     <w:rsid w:val="00C05064"/>
     <w:rsid w:val="00C05745"/>
     <w:rsid w:val="00C06767"/>
     <w:rsid w:val="00C06988"/>
     <w:rsid w:val="00C06A67"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C126AC"/>
     <w:rsid w:val="00C14B86"/>
     <w:rsid w:val="00C15462"/>
     <w:rsid w:val="00C156F0"/>
     <w:rsid w:val="00C15B57"/>
     <w:rsid w:val="00C23883"/>
     <w:rsid w:val="00C24772"/>
     <w:rsid w:val="00C310C4"/>
     <w:rsid w:val="00C409E4"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C41B88"/>
     <w:rsid w:val="00C42BA4"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C458FD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C47BFB"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C52763"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C616CC"/>
+    <w:rsid w:val="00C6181E"/>
     <w:rsid w:val="00C62AAD"/>
     <w:rsid w:val="00C634AC"/>
     <w:rsid w:val="00C63C12"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C724FB"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C76713"/>
     <w:rsid w:val="00C775B3"/>
     <w:rsid w:val="00C7780D"/>
+    <w:rsid w:val="00C831C3"/>
     <w:rsid w:val="00C84970"/>
     <w:rsid w:val="00C8598B"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C8669F"/>
     <w:rsid w:val="00C86E93"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91576"/>
     <w:rsid w:val="00C92FC9"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA30B2"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB3796"/>
     <w:rsid w:val="00CB4A05"/>
     <w:rsid w:val="00CB4B19"/>
     <w:rsid w:val="00CB68D9"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC483D"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC65FA"/>
     <w:rsid w:val="00CC6958"/>
     <w:rsid w:val="00CD5E84"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE2C8A"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE69EB"/>
     <w:rsid w:val="00CE731D"/>
     <w:rsid w:val="00CF0363"/>
     <w:rsid w:val="00CF2866"/>
     <w:rsid w:val="00CF4085"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00B5F"/>
     <w:rsid w:val="00D03024"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D0787B"/>
     <w:rsid w:val="00D10520"/>
     <w:rsid w:val="00D10FF8"/>
     <w:rsid w:val="00D121AE"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D156F2"/>
     <w:rsid w:val="00D15DB3"/>
     <w:rsid w:val="00D16B94"/>
+    <w:rsid w:val="00D1742D"/>
     <w:rsid w:val="00D2011C"/>
     <w:rsid w:val="00D218CD"/>
     <w:rsid w:val="00D2330C"/>
     <w:rsid w:val="00D235C4"/>
     <w:rsid w:val="00D308FC"/>
     <w:rsid w:val="00D32360"/>
     <w:rsid w:val="00D335C0"/>
     <w:rsid w:val="00D35EDC"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D604C0"/>
     <w:rsid w:val="00D62E21"/>
     <w:rsid w:val="00D705CC"/>
     <w:rsid w:val="00D7561C"/>
     <w:rsid w:val="00D83AB5"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D86843"/>
     <w:rsid w:val="00D872D1"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D97727"/>
     <w:rsid w:val="00DA07D1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA5F88"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB01F7"/>
+    <w:rsid w:val="00DB29ED"/>
     <w:rsid w:val="00DB3269"/>
     <w:rsid w:val="00DB3CAC"/>
     <w:rsid w:val="00DB4683"/>
     <w:rsid w:val="00DB51CB"/>
     <w:rsid w:val="00DC11FF"/>
     <w:rsid w:val="00DD1BFF"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD4B0C"/>
     <w:rsid w:val="00DE150B"/>
     <w:rsid w:val="00DE2008"/>
     <w:rsid w:val="00DE24A1"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF28D1"/>
     <w:rsid w:val="00DF3731"/>
     <w:rsid w:val="00DF7987"/>
     <w:rsid w:val="00E0129A"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E04BF2"/>
     <w:rsid w:val="00E0624A"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E10428"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E20FB3"/>
     <w:rsid w:val="00E2118E"/>
     <w:rsid w:val="00E260D6"/>
     <w:rsid w:val="00E3294D"/>
     <w:rsid w:val="00E36318"/>
     <w:rsid w:val="00E36636"/>
     <w:rsid w:val="00E368C0"/>
     <w:rsid w:val="00E41BC8"/>
     <w:rsid w:val="00E45101"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E558C4"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E56FD8"/>
     <w:rsid w:val="00E57BF3"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E64042"/>
     <w:rsid w:val="00E64F1C"/>
     <w:rsid w:val="00E65878"/>
     <w:rsid w:val="00E66AB4"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E74AD2"/>
     <w:rsid w:val="00E77824"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E83F18"/>
     <w:rsid w:val="00E84088"/>
     <w:rsid w:val="00E851B1"/>
     <w:rsid w:val="00E855F8"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E87324"/>
     <w:rsid w:val="00E87CEA"/>
     <w:rsid w:val="00E87FC9"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9186C"/>
     <w:rsid w:val="00E920F5"/>
     <w:rsid w:val="00E94308"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA1A62"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3F3C"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA5B55"/>
     <w:rsid w:val="00EB0C5A"/>
     <w:rsid w:val="00EB11CC"/>
     <w:rsid w:val="00EB4C48"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1A55"/>
+    <w:rsid w:val="00EC2EA7"/>
     <w:rsid w:val="00EC3CBE"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED0A55"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7A78"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE6219"/>
     <w:rsid w:val="00EE63B4"/>
     <w:rsid w:val="00EE768C"/>
     <w:rsid w:val="00EE7F54"/>
     <w:rsid w:val="00EF0BAE"/>
     <w:rsid w:val="00EF1F1E"/>
     <w:rsid w:val="00EF3314"/>
     <w:rsid w:val="00EF5E98"/>
     <w:rsid w:val="00F0385D"/>
     <w:rsid w:val="00F111F8"/>
+    <w:rsid w:val="00F119AC"/>
     <w:rsid w:val="00F11F3E"/>
     <w:rsid w:val="00F13F54"/>
     <w:rsid w:val="00F1632F"/>
     <w:rsid w:val="00F17476"/>
     <w:rsid w:val="00F20BA2"/>
     <w:rsid w:val="00F210BE"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F22937"/>
     <w:rsid w:val="00F232CB"/>
     <w:rsid w:val="00F24344"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26FEB"/>
     <w:rsid w:val="00F3300A"/>
     <w:rsid w:val="00F3431A"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F403BA"/>
     <w:rsid w:val="00F40E02"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F427EF"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51BD6"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F54C84"/>
     <w:rsid w:val="00F562E7"/>
     <w:rsid w:val="00F572E6"/>
     <w:rsid w:val="00F61686"/>
+    <w:rsid w:val="00F61C3C"/>
     <w:rsid w:val="00F61EE7"/>
     <w:rsid w:val="00F63BEA"/>
     <w:rsid w:val="00F654F3"/>
     <w:rsid w:val="00F66EA3"/>
     <w:rsid w:val="00F67417"/>
     <w:rsid w:val="00F72DCF"/>
+    <w:rsid w:val="00F73E8F"/>
     <w:rsid w:val="00F8199E"/>
     <w:rsid w:val="00F81AC9"/>
     <w:rsid w:val="00F83005"/>
     <w:rsid w:val="00F834FE"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F900BA"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91E42"/>
     <w:rsid w:val="00F91E5A"/>
     <w:rsid w:val="00FA64EC"/>
     <w:rsid w:val="00FA6D58"/>
     <w:rsid w:val="00FB15AA"/>
     <w:rsid w:val="00FB2B59"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB34B6"/>
     <w:rsid w:val="00FB34E5"/>
+    <w:rsid w:val="00FB38D7"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6040"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB66A7"/>
     <w:rsid w:val="00FB7C89"/>
     <w:rsid w:val="00FC0155"/>
     <w:rsid w:val="00FC585E"/>
     <w:rsid w:val="00FC59A2"/>
     <w:rsid w:val="00FC7892"/>
     <w:rsid w:val="00FD3247"/>
     <w:rsid w:val="00FD332F"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD5F76"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE44CF"/>
+    <w:rsid w:val="00FE60F5"/>
+    <w:rsid w:val="00FF0687"/>
     <w:rsid w:val="00FF1BC3"/>
     <w:rsid w:val="00FF1E7B"/>
     <w:rsid w:val="00FF3B2D"/>
     <w:rsid w:val="00FF4593"/>
     <w:rsid w:val="00FF51AF"/>
+    <w:rsid w:val="00FF5ED5"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01292CF9"/>
     <w:rsid w:val="013E470F"/>
     <w:rsid w:val="01B76EC9"/>
     <w:rsid w:val="021B2211"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="025FC5BF"/>
     <w:rsid w:val="026210B9"/>
     <w:rsid w:val="026BD1DC"/>
     <w:rsid w:val="0332E283"/>
     <w:rsid w:val="0366387E"/>
     <w:rsid w:val="036B560F"/>
     <w:rsid w:val="048FC951"/>
     <w:rsid w:val="04CA4EF2"/>
     <w:rsid w:val="052FA225"/>
     <w:rsid w:val="05647FC5"/>
     <w:rsid w:val="05FC9E1C"/>
     <w:rsid w:val="0611B832"/>
     <w:rsid w:val="06DE9FD5"/>
     <w:rsid w:val="0734D32A"/>
     <w:rsid w:val="0746BFDB"/>
     <w:rsid w:val="07EE08CB"/>
     <w:rsid w:val="08AD722E"/>
     <w:rsid w:val="0918E394"/>
     <w:rsid w:val="098C1AEF"/>
@@ -12270,51 +13831,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{D0F09557-5362-4EE9-AFB1-31043FD78DF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14806,51 +16367,51 @@
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006C063C"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14891,51 +16452,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-107/native/Manus%20Bildspel%20Om-%20och%20nybyggnation%202023-05-26.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdc.gov/fungal/diseases/aspergillosis/index.html" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-2/surrogate/Lokalv%c3%a5rd%2c%20st%c3%a4dkvalitet%20i%20V%c3%a4stra%20G%c3%b6talandsregionens%20v%c3%a5rdlokaler%20-%20Rutin.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-108/native/Bildspel%20Om-och%20nybyggnation%202023-05-26.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-83/surrogate/Lokalv%c3%a5rd%2c%20periodiskt%20underh%c3%a5ll%2c%20byggst%c3%a4d%20och%20flyttst%c3%a4d%20-%20Rutin.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-42/surrogate/Lokalv%c3%a5rd%2c%20st%c3%a4dkvalitet%20i%20V%c3%a4stra%20G%c3%b6talandsregionens%20v%c3%a5rdlokaler%20-%20Riktlinje.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-108/native/Bildspel%20Om-och%20nybyggnation%202023-05-26.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-2/surrogate/Lokalv%c3%a5rd%2c%20st%c3%a4dkvalitet%20i%20V%c3%a4stra%20G%c3%b6talandsregionens%20v%c3%a5rdlokaler%20-%20Rutin.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vardhygienskaraborg@vgregion.se" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-42/surrogate/Lokalv%c3%a5rd%2c%20st%c3%a4dkvalitet%20i%20V%c3%a4stra%20G%c3%b6talandsregionens%20v%c3%a5rdlokaler%20-%20Riktlinje.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/aspergillos/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-8/surrogate/Legionella%20-%20f%c3%b6rebyggande%20%c3%a5tg%c3%a4rder.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fastighetstodservice.skaraborg@vgregion.se" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-83/surrogate/Lokalv%c3%a5rd%2c%20periodiskt%20underh%c3%a5ll%2c%20byggst%c3%a4d%20och%20flyttst%c3%a4d%20-%20Rutin.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3-eu-west-1.amazonaws.com/static.wm3.se/sites/16/media/105221_BOV_slutversion_20160908.pdf?1473609174" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-107/native/Manus%20Bildspel%20Om-%20och%20nybyggnation%202023-05-26.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-107/native/Manus%20Bildspel%20Om-%20och%20nybyggnation%202023-05-26.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/aspergillosis/index.html" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-2/surrogate/Lokalv%c3%a5rd%2c%20st%c3%a4dkvalitet%20i%20V%c3%a4stra%20G%c3%b6talandsregionens%20v%c3%a5rdlokaler%20-%20Rutin.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-108/native/Bildspel%20Om-och%20nybyggnation%202023-05-26.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-83/surrogate/Lokalv%c3%a5rd%2c%20periodiskt%20underh%c3%a5ll%2c%20byggst%c3%a4d%20och%20flyttst%c3%a4d%20-%20Rutin.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-42/surrogate/Lokalv%c3%a5rd%2c%20st%c3%a4dkvalitet%20i%20V%c3%a4stra%20G%c3%b6talandsregionens%20v%c3%a5rdlokaler%20-%20Riktlinje.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-108/native/Bildspel%20Om-och%20nybyggnation%202023-05-26.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-2/surrogate/Lokalv%c3%a5rd%2c%20st%c3%a4dkvalitet%20i%20V%c3%a4stra%20G%c3%b6talandsregionens%20v%c3%a5rdlokaler%20-%20Rutin.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vardhygienskaraborg@vgregion.se" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-42/surrogate/Lokalv%c3%a5rd%2c%20st%c3%a4dkvalitet%20i%20V%c3%a4stra%20G%c3%b6talandsregionens%20v%c3%a5rdlokaler%20-%20Riktlinje.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1da7yrcucvk6m.cloudfront.net/sites/16/media/3006136_Sfvh_Byggnation_Och_Va%CC%8Ardhygien_Bov_2025_06_24_ISBN.pdf?1765833017" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-69/surrogate/V%c3%a5rdhygien%20-%20Legionella.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fastighetstodservice.skaraborg@vgregion.se" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11840-717006030-83/surrogate/Lokalv%c3%a5rd%2c%20periodiskt%20underh%c3%a5ll%2c%20byggst%c3%a4d%20och%20flyttst%c3%a4d%20-%20Rutin.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/sjukdomsinformation-om-aspergillos/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-107/native/Manus%20Bildspel%20Om-%20och%20nybyggnation%202023-05-26.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/stadmetoder/" TargetMode="External" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -15230,57 +16791,72 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>20811</Characters>
+  <Pages>13</Pages>
+  <Words>3991</Words>
+  <Characters>21156</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>173</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>176</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Om- och nybyggnation, samverkan mellan tekniker, hantverkare och sjukvård</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24688</CharactersWithSpaces>
+  <CharactersWithSpaces>25097</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Om- och nybyggnation, samverkan mellan tekniker, hantverkare och sjukvård</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Sonja Lööv</lastModifiedBy>
-  <revision>404</revision>
+  <revision>473</revision>
   <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>