--- v0 (2025-12-04)
+++ v1 (2026-04-24)
@@ -173,51 +173,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53354ED3" w14:textId="1F91CA90" w:rsidR="005B492E" w:rsidRDefault="005B492E" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patientnära och vårdrelaterat arbete </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CF3AB3" w14:textId="3BA9D305" w:rsidR="005B492E" w:rsidRDefault="00AC05F8" w:rsidP="00CB661B">
       <w:r>
         <w:t>För bedömning, se r</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve">iktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="001A0B06" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Vårdhygienisk bedömning av riskfaktorer för smittspridning </w:t>
+          <w:t xml:space="preserve">Vårdhygienisk </w:t>
+        </w:r>
+        <w:r w:rsidR="001A0B06" w:rsidRPr="00222180">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>b</w:t>
+        </w:r>
+        <w:r w:rsidR="001A0B06" w:rsidRPr="00222180">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">edömning av riskfaktorer för smittspridning </w:t>
         </w:r>
         <w:r w:rsidR="00566D43" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">i </w:t>
         </w:r>
         <w:r w:rsidR="001A0B06" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>vård och omsorg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A0B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF47A28" w14:textId="70BC5315" w:rsidR="009D57C8" w:rsidRPr="00566D43" w:rsidRDefault="009D57C8" w:rsidP="00CB661B">
       <w:r w:rsidRPr="00F41B3B">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
@@ -689,64 +701,88 @@
         <w:t>Åtgärder vid bekräftade diagnoser</w:t>
       </w:r>
       <w:r w:rsidR="00946D8F" w:rsidRPr="00CB661B">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65624B86" w14:textId="3A1B21C6" w:rsidR="005B492E" w:rsidRDefault="008E7A41" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve">id </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>virusgastroenterit</w:t>
+          <w:t>virusgas</w:t>
+        </w:r>
+        <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>t</w:t>
+        </w:r>
+        <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>roenterit</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Clostridioides</w:t>
+          <w:t>Clostri</w:t>
+        </w:r>
+        <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ioides</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>difficile</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00AC05F8">
         <w:t>, se</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> respektive vårdhygienisk rutin</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
@@ -1034,212 +1070,281 @@
       </w:hyperlink>
       <w:r w:rsidR="0018684F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC560B4" w14:textId="068073F6" w:rsidR="0007167D" w:rsidRDefault="003904A1" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="0007167D" w:rsidRPr="001A0B06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Virusgastroenterit</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="001A0B06" w:rsidRPr="001A0B06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>- vårdhygien</w:t>
+          <w:t xml:space="preserve">- </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="001A0B06" w:rsidRPr="001A0B06">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>vårdhygien</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="344DF1A4" w14:textId="71EC7619" w:rsidR="0007167D" w:rsidRDefault="003904A1" w:rsidP="0007167D">
+    <w:p w14:paraId="344DF1A4" w14:textId="4CF59F90" w:rsidR="0007167D" w:rsidRDefault="003904A1" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Smittskydd Västra Götaland </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="0007167D" w:rsidRPr="0018684F">
+        <w:r w:rsidR="0007167D" w:rsidRPr="00F81337">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anmälningspliktiga sjukdomar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0007167D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606D22B2" w14:textId="1EF130EB" w:rsidR="002617A2" w:rsidRDefault="002617A2" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittskydd Västra Götaland </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="002617A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hygienråd vid tarmsmitta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F1442C9" w14:textId="252DFDE9" w:rsidR="0007167D" w:rsidRDefault="003904A1" w:rsidP="005E5271">
+    <w:p w14:paraId="6F1442C9" w14:textId="0F7FE850" w:rsidR="0007167D" w:rsidRDefault="003904A1" w:rsidP="005E5271">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Sveriges kommuner och regioner (SKR).</w:t>
       </w:r>
       <w:r w:rsidR="005E5271">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="0007167D" w:rsidRPr="0018684F">
+        <w:r w:rsidR="0007167D" w:rsidRPr="005902FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Offentlig säker mat</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0007167D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E5271">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AC05F8">
-        <w:t>Hämtad oktober 2025</w:t>
+        <w:t xml:space="preserve">Hämtad </w:t>
+      </w:r>
+      <w:r w:rsidR="00084927">
+        <w:t>april</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC05F8">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00084927">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005E5271">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AC05F8">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E16BAE2" w14:textId="373B5733" w:rsidR="002617A2" w:rsidRDefault="002617A2" w:rsidP="002617A2">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vårdhandboken </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0018684F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Basala hygienrutiner</w:t>
+          <w:t>Basala h</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0018684F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>y</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0018684F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>gienrutiner</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62074E25" w14:textId="07599110" w:rsidR="0018684F" w:rsidRDefault="003904A1" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vårdhandboken </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="0018684F" w:rsidRPr="0018684F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Provtagning och dokumentation</w:t>
+          <w:t>Provtagning o</w:t>
+        </w:r>
+        <w:r w:rsidR="0018684F" w:rsidRPr="0018684F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r w:rsidR="0018684F" w:rsidRPr="0018684F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>h dokumentation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0018684F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2F547A" w14:textId="77341A2F" w:rsidR="0007167D" w:rsidRPr="004F7A95" w:rsidRDefault="003904A1" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F7A95">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Vårdhandboken</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F7A95">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="0007167D" w:rsidRPr="004F7A95">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Smittvägar</w:t>
+          <w:t>Smi</w:t>
+        </w:r>
+        <w:r w:rsidR="0007167D" w:rsidRPr="004F7A95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>t</w:t>
+        </w:r>
+        <w:r w:rsidR="0007167D" w:rsidRPr="004F7A95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>tvägar</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B494A0B" w14:textId="5FB8371E" w:rsidR="002617A2" w:rsidRPr="004F7A95" w:rsidRDefault="002617A2" w:rsidP="002617A2">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7A95">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">World Health Organization  </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="004F7A95">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Diarrhoeal disease</w:t>
+          <w:t>Diarrh</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F7A95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F7A95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>eal disease</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F7A95">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA1A451" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc100327194"/>
       <w:bookmarkStart w:id="12" w:name="_Toc181866763"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1391,72 +1496,73 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7825EDE9" w14:textId="77777777" w:rsidR="005A3381" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="7825EDE9" w14:textId="77777777" w:rsidR="005A3381" w:rsidRPr="00831C35" w:rsidRDefault="00084927" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="733662550"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -5552,55 +5658,52 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="677388786">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1455782372">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="97600094">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1824423634">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1773628651">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1462966434">
     <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -5611,99 +5714,102 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00790434"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010A29"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007167D"/>
+    <w:rsid w:val="00077E8E"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00084927"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00130CE7"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="0013704C"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144818"/>
     <w:rsid w:val="0014786C"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C10"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="0018684F"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00193EF1"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A0B06"/>
     <w:rsid w:val="001A31D6"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C55E7"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00222180"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026114A"/>
     <w:rsid w:val="002617A2"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="002810CA"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
@@ -5712,71 +5818,73 @@
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D00C2"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E3A5E"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00343A3D"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00355EDB"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="003904A1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00395309"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F7C2E"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="0041069B"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="0042020B"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="004752B3"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B1958"/>
@@ -5786,50 +5894,51 @@
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C5A9E"/>
     <w:rsid w:val="004D4318"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E32C5"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F7A95"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00523778"/>
     <w:rsid w:val="00531C60"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00566D43"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="005902FE"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A3381"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A6B99"/>
     <w:rsid w:val="005B492E"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2034"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D3C9A"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E5271"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="0061152E"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
@@ -6089,59 +6198,61 @@
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E6271E"/>
     <w:rsid w:val="00E666C4"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E85CAE"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB6F22"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC37F4"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EF0D5D"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F2796E"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F41B3B"/>
     <w:rsid w:val="00F50FA0"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F81337"/>
     <w:rsid w:val="00F84BA1"/>
     <w:rsid w:val="00F86CBB"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F90D7F"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB50ED"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC6209"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -6150,50 +6261,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="14D50BC5"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{122C1BF5-6EF9-495F-A253-5F39A211826D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8876,59 +8988,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/provtagning-och-dokumentation/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/kontakt2/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SMSK10361-431043172-5/SURROGATE/Hygienr%c3%a5d%20vid%20tarmsmitta%202019.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-24/surrogate/Clostridioides%20difficile%2c%20misst%c3%a4nkt%20eller%20konstaterad%20-%20v%c3%a5rdhygien%20och%20behandling.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-23/SURROGATE/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extra.skr.se/offentligsakermat/omoffentligsakermat.33321.html" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-24/surrogate/Clostridioides%20difficile%2c%20misst%c3%a4nkt%20eller%20konstaterad%20-%20v%c3%a5rdhygien%20och%20behandling.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SMSK10361-431043172-5/SURROGATE/Hygienr%c3%a5d%20vid%20tarmsmitta%202019.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news-room/fact-sheets/detail/diarrhoeal-disease" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-23/SURROGATE/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/smitta-och-smittspridning/smittvagar/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/provtagning-och-dokumentation/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/kontakt2/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SMSK10361-431043172-5/SURROGATE/Hygienr%c3%a5d%20vid%20tarmsmitta%202019.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-24/surrogate/Clostridioides%20difficile%2c%20misst%c3%a4nkt%20eller%20konstaterad%20-%20v%c3%a5rdhygien%20och%20behandling.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-23/SURROGATE/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extra.skr.se/offentligsakermat.32844.html" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-24/surrogate/Clostridioides%20difficile%2c%20misst%c3%a4nkt%20eller%20konstaterad%20-%20v%c3%a5rdhygien%20och%20behandling.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SMSK10361-431043172-5/SURROGATE/Hygienr%c3%a5d%20vid%20tarmsmitta%202019.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news-room/fact-sheets/detail/diarrhoeal-disease" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-23/SURROGATE/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar-information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/smitta-och-smittspridning/smittvagar/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\vgregion.se\mallar$\VGR%20Office-mallar\SkaS\Styrdokument\Mall%20Styrdokument%20i%20SOFIA%20STYR.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -9209,73 +9317,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Mall Styrdokument i SOFIA STYR</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1232</Words>
-  <Characters>6535</Characters>
+  <Words>1229</Words>
+  <Characters>6514</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7752</CharactersWithSpaces>
+  <CharactersWithSpaces>7728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vård av patient med diarré</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Sonja Lööv</lastModifiedBy>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>