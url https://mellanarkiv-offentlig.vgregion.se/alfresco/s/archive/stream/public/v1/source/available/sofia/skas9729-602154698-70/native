--- v1 (2026-04-24)
+++ v2 (2026-08-23)
@@ -33,64 +33,58 @@
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Vård av patient med diarré</w:t>
       </w:r>
       <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="01D94938" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="2" w:name="_Toc181866756"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1A622DEF" w14:textId="13344E67" w:rsidR="00B405A1" w:rsidRDefault="005B492E" w:rsidP="00AC05F8">
+    <w:p w14:paraId="1A622DEF" w14:textId="44FF248A" w:rsidR="00B405A1" w:rsidRDefault="00485386" w:rsidP="00AC05F8">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>N</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>Uppdatering av länkar</w:t>
+      </w:r>
+      <w:r w:rsidR="005B492E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009A32ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
     </w:p>
     <w:p w14:paraId="4388EC70" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="5" w:name="_Toc181866759"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E34A85" w14:textId="29417A3D" w:rsidR="009A32ED" w:rsidRPr="00023FF4" w:rsidRDefault="005B492E" w:rsidP="001A31D6">
@@ -173,63 +167,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53354ED3" w14:textId="1F91CA90" w:rsidR="005B492E" w:rsidRDefault="005B492E" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patientnära och vårdrelaterat arbete </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CF3AB3" w14:textId="3BA9D305" w:rsidR="005B492E" w:rsidRDefault="00AC05F8" w:rsidP="00CB661B">
       <w:r>
         <w:t>För bedömning, se r</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve">iktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="001A0B06" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Vårdhygienisk </w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve">edömning av riskfaktorer för smittspridning </w:t>
+          <w:t xml:space="preserve">Vårdhygienisk bedömning av riskfaktorer för smittspridning </w:t>
         </w:r>
         <w:r w:rsidR="00566D43" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">i </w:t>
         </w:r>
         <w:r w:rsidR="001A0B06" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>vård och omsorg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A0B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF47A28" w14:textId="70BC5315" w:rsidR="009D57C8" w:rsidRPr="00566D43" w:rsidRDefault="009D57C8" w:rsidP="00CB661B">
       <w:r w:rsidRPr="00F41B3B">
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
@@ -432,59 +414,51 @@
       <w:r w:rsidR="004D4318" w:rsidRPr="00CB661B">
         <w:t xml:space="preserve">egen </w:t>
       </w:r>
       <w:r w:rsidR="005B492E" w:rsidRPr="00CB661B">
         <w:t>toalett</w:t>
       </w:r>
       <w:r w:rsidR="0061152E">
         <w:t xml:space="preserve"> och dusch</w:t>
       </w:r>
       <w:r w:rsidR="00193EF1" w:rsidRPr="00CB661B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B492E" w:rsidRPr="00CB661B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C15801">
         <w:t xml:space="preserve">I situationer där egen dusch saknas </w:t>
       </w:r>
       <w:r w:rsidR="00193EF1" w:rsidRPr="00CB661B">
         <w:t>rengör</w:t>
       </w:r>
       <w:r w:rsidR="00C15801">
         <w:t>s duschen</w:t>
       </w:r>
       <w:r w:rsidR="00193EF1" w:rsidRPr="00CB661B">
-        <w:t xml:space="preserve"> med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 1 % efter användning</w:t>
+        <w:t xml:space="preserve"> med Virkon 1 % efter användning</w:t>
       </w:r>
       <w:r w:rsidR="004D4318" w:rsidRPr="00CB661B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC04131" w14:textId="64F32A34" w:rsidR="001A0B06" w:rsidRPr="00CB661B" w:rsidRDefault="004D4318" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB661B">
         <w:t xml:space="preserve">Patienten </w:t>
       </w:r>
       <w:r w:rsidR="005B492E" w:rsidRPr="00CB661B">
         <w:t>vista</w:t>
       </w:r>
       <w:r w:rsidR="00566D43" w:rsidRPr="00CB661B">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="005B492E" w:rsidRPr="00CB661B">
         <w:t xml:space="preserve">på </w:t>
       </w:r>
       <w:r w:rsidR="00144818">
         <w:t xml:space="preserve">sitt </w:t>
       </w:r>
       <w:r w:rsidR="005B492E" w:rsidRPr="00CB661B">
@@ -507,59 +481,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="59C0ABEA" w14:textId="38FE82C4" w:rsidR="001A0B06" w:rsidRPr="00CB661B" w:rsidRDefault="005B492E" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00CB661B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Basala hygienrutiner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CB661B">
         <w:t xml:space="preserve"> kompletteras med handtvätt med tvål och vatten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77468BFE" w14:textId="2527D1E1" w:rsidR="005B492E" w:rsidRPr="00CB661B" w:rsidRDefault="005B492E" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB661B">
-        <w:t xml:space="preserve">Punktdesinfektion och patientnära städning samt rengöring av utrustning som delas mellan patienter utförs alltid med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 1%. </w:t>
+        <w:t xml:space="preserve">Punktdesinfektion och patientnära städning samt rengöring av utrustning som delas mellan patienter utförs alltid med Virkon 1%. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B4C592" w14:textId="704FB997" w:rsidR="005B492E" w:rsidRPr="00CB661B" w:rsidRDefault="005B492E" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB661B">
         <w:t xml:space="preserve">Personal som vårdar patient med diarré </w:t>
       </w:r>
       <w:r w:rsidR="00144818">
         <w:t xml:space="preserve">ska avstå från att hantera </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB661B">
         <w:t xml:space="preserve">oförpackade livsmedel </w:t>
       </w:r>
       <w:r w:rsidR="00144818">
         <w:t xml:space="preserve">till </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB661B">
         <w:t>andra (patienter/personal) under aktuellt arbetspass</w:t>
       </w:r>
       <w:r w:rsidR="001A0B06" w:rsidRPr="00CB661B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB661B">
@@ -604,79 +570,61 @@
       </w:r>
       <w:r w:rsidR="005B492E" w:rsidRPr="00CB661B">
         <w:t xml:space="preserve"> av god handhygien</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB661B">
         <w:t xml:space="preserve">, handtvätt och gärna </w:t>
       </w:r>
       <w:r w:rsidR="00144818">
         <w:t xml:space="preserve">användning av </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB661B">
         <w:t>ha</w:t>
       </w:r>
       <w:r w:rsidR="00222180" w:rsidRPr="00CB661B">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB661B">
         <w:t>ddesinfektion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447C48D9" w14:textId="21192DFE" w:rsidR="00566D43" w:rsidRDefault="005B492E" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB661B">
-        <w:t xml:space="preserve">Vid misstanke om </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (medicinsk bedömning) gäller särskilda vårdhygieniska rutiner för</w:t>
+        <w:t>Vid misstanke om virusgastroenterit (medicinsk bedömning) gäller särskilda vårdhygieniska rutiner för</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00CB661B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve"> virusgastroenterit</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CB661B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78162A88" w14:textId="77777777" w:rsidR="004C5A9E" w:rsidRPr="00CB661B" w:rsidRDefault="004C5A9E" w:rsidP="004C5A9E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB661B">
         <w:t>Vården ska organiseras så att risk för smitta minskar, till exempel genom att minimera väntetider vid undersökningar och behandlingar. Vid behov informeras mottagande enhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD07B47" w14:textId="77777777" w:rsidR="004C5A9E" w:rsidRPr="00CB661B" w:rsidRDefault="004C5A9E" w:rsidP="004C5A9E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77BF3B5B" w14:textId="5848E562" w:rsidR="00566D43" w:rsidRPr="00CB661B" w:rsidRDefault="007D1763" w:rsidP="00CB661B">
       <w:pPr>
@@ -696,156 +644,90 @@
     <w:p w14:paraId="2D0CFD5A" w14:textId="63092175" w:rsidR="005B492E" w:rsidRDefault="00CB661B" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Åtgärder vid bekräftade diagnoser</w:t>
       </w:r>
       <w:r w:rsidR="00946D8F" w:rsidRPr="00CB661B">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65624B86" w14:textId="3A1B21C6" w:rsidR="005B492E" w:rsidRDefault="008E7A41" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve">id </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>virusgas</w:t>
+          <w:t>virusgastroenterit</w:t>
         </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005B492E">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>t</w:t>
+          <w:t>Clostridioides difficile</w:t>
         </w:r>
-        <w:r w:rsidR="005B492E" w:rsidRPr="00222180">
-[...44 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00AC05F8">
         <w:t>, se</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> respektive vårdhygienisk rutin</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46301A76" w14:textId="44FF57E9" w:rsidR="005B492E" w:rsidRDefault="008E7A41" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
-        <w:t xml:space="preserve">id Salmonella </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> kontaktas dagbakjour eller primärjour på Infektion vid behov av slutenvård</w:t>
+        <w:t>id Salmonella typhi/paratyphi och Shigella kontaktas dagbakjour eller primärjour på Infektion vid behov av slutenvård</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4376F0A1" w14:textId="386E1BC6" w:rsidR="007322FC" w:rsidRDefault="008E7A41" w:rsidP="00CB661B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t>ör sjukdomar som faller under smittskyddslagen</w:t>
       </w:r>
       <w:r w:rsidR="007322FC">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005B492E">
         <w:t xml:space="preserve"> se Smittskyddsläkarnas smittskyddsblad</w:t>
       </w:r>
       <w:r w:rsidR="00144818">
@@ -940,63 +822,55 @@
       <w:r>
         <w:t xml:space="preserve">Medvetet avsteg från </w:t>
       </w:r>
       <w:r w:rsidR="004B1958">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00973CEF">
         <w:t>iktlinjen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dokumenteras i patientjournal om avsteg är kopplat till patient. </w:t>
       </w:r>
       <w:r w:rsidR="004B1958">
         <w:t>Övriga orsaker till</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> avsteg </w:t>
       </w:r>
       <w:r w:rsidR="004B1958">
         <w:t xml:space="preserve">från styrdokumentet </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rapporteras i </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="004B1958">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>MedControl</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> PRO</w:t>
+          <w:t>MedControl PRO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004B1958">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FF6169" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00A74A35" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc100327193"/>
       <w:bookmarkStart w:id="10" w:name="_Toc181866762"/>
       <w:r w:rsidRPr="00A74A35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
@@ -1005,423 +879,292 @@
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="001A0B06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygienisk bedömning av riskfaktorer för smittspridning i vård och omsorg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B66A908" w14:textId="709AAF29" w:rsidR="0007167D" w:rsidRDefault="003904A1" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="0007167D" w:rsidRPr="00BD355B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Clostridioides</w:t>
+          <w:t>Clostridioides difficile</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-[...13 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00BD355B" w:rsidRPr="00BD355B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>, misstänkt eller konstaterad- vårdhygien och beh</w:t>
         </w:r>
         <w:r w:rsidR="00BD355B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
         <w:r w:rsidR="00BD355B" w:rsidRPr="00BD355B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ndling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0018684F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC560B4" w14:textId="068073F6" w:rsidR="0007167D" w:rsidRDefault="003904A1" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="0007167D" w:rsidRPr="001A0B06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Virusgastroenterit</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="001A0B06" w:rsidRPr="001A0B06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">- </w:t>
+          <w:t>- vårdhygien</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="344DF1A4" w14:textId="4CF59F90" w:rsidR="0007167D" w:rsidRDefault="003904A1" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Smittskydd Västra Götaland </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="0007167D" w:rsidRPr="00F81337">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="0007167D" w:rsidRPr="63F261F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anmälningspliktiga sjukdomar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0007167D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606D22B2" w14:textId="1EF130EB" w:rsidR="002617A2" w:rsidRDefault="002617A2" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittskydd Västra Götaland </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="002617A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Hygienråd vid tarmsmitta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F1442C9" w14:textId="0F7FE850" w:rsidR="0007167D" w:rsidRDefault="003904A1" w:rsidP="005E5271">
-[...41 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3E16BAE2" w14:textId="373B5733" w:rsidR="002617A2" w:rsidRDefault="002617A2" w:rsidP="002617A2">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vårdhandboken </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="0018684F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Basala h</w:t>
-[...11 lines deleted...]
-          <w:t>gienrutiner</w:t>
+          <w:t>Basala hygienrutiner</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62074E25" w14:textId="07599110" w:rsidR="0018684F" w:rsidRDefault="003904A1" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vårdhandboken </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="0018684F" w:rsidRPr="0018684F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Provtagning o</w:t>
-[...11 lines deleted...]
-          <w:t>h dokumentation</w:t>
+          <w:t>Provtagning och dokumentation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0018684F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2F547A" w14:textId="77341A2F" w:rsidR="0007167D" w:rsidRPr="004F7A95" w:rsidRDefault="003904A1" w:rsidP="0007167D">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F7A95">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Vårdhandboken</w:t>
-[...9 lines deleted...]
-        <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Vårdhandboken </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="0007167D" w:rsidRPr="004F7A95">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Smi</w:t>
+          <w:t>Smittvägar</w:t>
         </w:r>
-        <w:r w:rsidR="0007167D" w:rsidRPr="004F7A95">
-[...13 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B494A0B" w14:textId="5FB8371E" w:rsidR="002617A2" w:rsidRPr="004F7A95" w:rsidRDefault="002617A2" w:rsidP="002617A2">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7A95">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">World Health Organization  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="004F7A95">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Diarrh</w:t>
-[...13 lines deleted...]
-          <w:t>eal disease</w:t>
+          <w:t>Diarrhoeal disease</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F7A95">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA1A451" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc100327194"/>
       <w:bookmarkStart w:id="12" w:name="_Toc181866763"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A362FB" w14:textId="231167D2" w:rsidR="009A32ED" w:rsidRDefault="0007167D" w:rsidP="00973CEF">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Julia Lenzen, infektionsläkare, Vårdhygien Skaraborg</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Therese Mård, hygiensjuksköterska, Vårdhygien Skaraborg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B162AB" w14:textId="39276426" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00973CEF">
       <w:pPr>
         <w:ind w:left="0" w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="005A3381">
-      <w:headerReference w:type="default" r:id="rId29"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58E4C8C9" w14:textId="77777777" w:rsidR="00010A29" w:rsidRDefault="00010A29">
+    <w:p w14:paraId="5095074F" w14:textId="77777777" w:rsidR="00AB6FCD" w:rsidRDefault="00AB6FCD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A18D919" w14:textId="77777777" w:rsidR="00010A29" w:rsidRDefault="00010A29">
+    <w:p w14:paraId="23F37173" w14:textId="77777777" w:rsidR="00AB6FCD" w:rsidRDefault="00AB6FCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51CCBBEF" w14:textId="77777777" w:rsidR="00010A29" w:rsidRDefault="00010A29">
+    <w:p w14:paraId="2D7961B6" w14:textId="77777777" w:rsidR="00AB6FCD" w:rsidRDefault="00AB6FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1484,63 +1227,62 @@
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7825EDE9" w14:textId="77777777" w:rsidR="005A3381" w:rsidRPr="00831C35" w:rsidRDefault="00084927" w:rsidP="00EC0A68">
+  <w:p w14:paraId="7825EDE9" w14:textId="77777777" w:rsidR="005A3381" w:rsidRPr="00831C35" w:rsidRDefault="00AB6FCD" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="733662550"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
           <w:rPr>
@@ -1685,61 +1427,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7579F342" w14:textId="77777777" w:rsidR="00010A29" w:rsidRDefault="00010A29"/>
+    <w:p w14:paraId="5549F4A3" w14:textId="77777777" w:rsidR="00AB6FCD" w:rsidRDefault="00AB6FCD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67A5F503" w14:textId="77777777" w:rsidR="00010A29" w:rsidRDefault="00010A29">
+    <w:p w14:paraId="1D833C4F" w14:textId="77777777" w:rsidR="00AB6FCD" w:rsidRDefault="00AB6FCD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1CABFBEB" w14:textId="77777777" w:rsidR="00010A29" w:rsidRDefault="00010A29">
+    <w:p w14:paraId="6F8157F5" w14:textId="77777777" w:rsidR="00AB6FCD" w:rsidRDefault="00AB6FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DA84FB9" w14:textId="77777777" w:rsidR="005A3381" w:rsidRPr="00DA65C4" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BB627A6" wp14:editId="261BD842">
               <wp:simplePos x="0" y="0"/>
@@ -5657,53 +5399,52 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="677388786">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1455782372">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="97600094">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1824423634">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1773628651">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1462966434">
     <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -5751,50 +5492,51 @@
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00130CE7"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="0013704C"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00144818"/>
     <w:rsid w:val="0014786C"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C10"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017113A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="0018684F"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00193EF1"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A0B06"/>
     <w:rsid w:val="001A31D6"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C55E7"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00222180"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
@@ -5860,50 +5602,51 @@
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F7C2E"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="0041069B"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="0042020B"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="004752B3"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00485386"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B1958"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C0478"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C5A9E"/>
     <w:rsid w:val="004D4318"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E32C5"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F7A95"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00523778"/>
     <w:rsid w:val="00531C60"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
@@ -6070,67 +5813,69 @@
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A778F9"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB6FCD"/>
     <w:rsid w:val="00AC05F8"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B3505F"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B4066B"/>
     <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B53D64"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B64F95"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC1644"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
@@ -6226,50 +5971,51 @@
     <w:rsid w:val="00F2796E"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F41B3B"/>
     <w:rsid w:val="00F50FA0"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F81337"/>
     <w:rsid w:val="00F84BA1"/>
     <w:rsid w:val="00F86CBB"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F90D7F"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB50ED"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC6209"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="63F261F8"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
@@ -8988,51 +8734,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/provtagning-och-dokumentation/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/kontakt2/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SMSK10361-431043172-5/SURROGATE/Hygienr%c3%a5d%20vid%20tarmsmitta%202019.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-24/surrogate/Clostridioides%20difficile%2c%20misst%c3%a4nkt%20eller%20konstaterad%20-%20v%c3%a5rdhygien%20och%20behandling.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-23/SURROGATE/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extra.skr.se/offentligsakermat.32844.html" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-24/surrogate/Clostridioides%20difficile%2c%20misst%c3%a4nkt%20eller%20konstaterad%20-%20v%c3%a5rdhygien%20och%20behandling.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SMSK10361-431043172-5/SURROGATE/Hygienr%c3%a5d%20vid%20tarmsmitta%202019.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news-room/fact-sheets/detail/diarrhoeal-disease" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-23/SURROGATE/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar-information-och-handlaggning-av-sjukdomsfall/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/smitta-och-smittspridning/smittvagar/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/smitta-och-smittspridning/smittvagar/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/kontakt2/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/provtagning-och-dokumentation/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SMSK10361-431043172-5/SURROGATE/Hygienr%c3%a5d%20vid%20tarmsmitta%202019.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-24/surrogate/Clostridioides%20difficile%2c%20misst%c3%a4nkt%20eller%20konstaterad%20-%20v%c3%a5rdhygien%20och%20behandling.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-23/SURROGATE/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-24/surrogate/Clostridioides%20difficile%2c%20misst%c3%a4nkt%20eller%20konstaterad%20-%20v%c3%a5rdhygien%20och%20behandling.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SMSK10361-431043172-5/SURROGATE/Hygienr%c3%a5d%20vid%20tarmsmitta%202019.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-23/SURROGATE/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-55/surrogate/Virusgastroenterit%20-%20v%c3%a5rdhygien.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/anmal-och-rapportera/anmala-och-rapportera-smitta/anmala-anmalningspliktig-sjukdom-i-sminet/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news-room/fact-sheets/detail/diarrhoeal-disease" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -9320,70 +9066,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1229</Words>
-  <Characters>6514</Characters>
+  <Words>962</Words>
+  <Characters>6605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>169</Lines>
+  <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7728</CharactersWithSpaces>
+  <CharactersWithSpaces>7467</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vård av patient med diarré</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Sonja Lööv</lastModifiedBy>
-  <revision>7</revision>
+  <lastModifiedBy>Carita Svantesson</lastModifiedBy>
+  <revision>10</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>