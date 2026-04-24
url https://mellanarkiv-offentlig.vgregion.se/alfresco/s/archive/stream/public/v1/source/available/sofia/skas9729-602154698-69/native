--- v1 (2026-01-16)
+++ v2 (2026-04-24)
@@ -8,175 +8,167 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D100114" w14:textId="77777777" w:rsidR="00C46111" w:rsidRDefault="00C46111" w:rsidP="00C46111">
+    <w:p w:rsidR="00C46111" w:rsidP="00C46111" w:rsidRDefault="00C46111" w14:paraId="7D100114" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc207095555"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc212467344"/>
+      <w:bookmarkStart w:name="_Toc207095555" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc207107405" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc212183452" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc212467344" w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Vårdhygien - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Legionella</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4DF58F7B" w14:textId="2F65821E" w:rsidR="00FA46DD" w:rsidRPr="00C52A59" w:rsidRDefault="00FA46DD" w:rsidP="00D76B17">
+    <w:p w:rsidRPr="00C52A59" w:rsidR="00FA46DD" w:rsidP="00D76B17" w:rsidRDefault="00FA46DD" w14:paraId="4DF58F7B" w14:textId="2F65821E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc151388496"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc151388496" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc155857519" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc212467345" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="7"/>
       <w:r w:rsidRPr="00C52A59">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Regiongemensam vårdhygienisk rutin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="7940D420" w14:textId="77777777" w:rsidR="00A42C6B" w:rsidRPr="00633AE4" w:rsidRDefault="00A42C6B" w:rsidP="00A42C6B">
+    <w:p w:rsidRPr="00633AE4" w:rsidR="00A42C6B" w:rsidP="00A42C6B" w:rsidRDefault="00A42C6B" w14:paraId="7940D420" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="8"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00633AE4">
         <w:t xml:space="preserve">Regional rekommendation för sjukhusvård, primärvård samt kommunal vård och omsorg i Västra Götalandsregionen. Framtagen i samarbete mellan vårdhygienenheter i Västra Götaland. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BC1DCA" w14:textId="020A7927" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00D76B17">
+    <w:p w:rsidR="009A32ED" w:rsidP="00D76B17" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="020A7927">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc212466665"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:name="_Toc212466665" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc212467346" w:id="10"/>
+      <w:r w:rsidR="264E11A4">
+        <w:rPr/>
         <w:t xml:space="preserve">Förändringar sedan </w:t>
       </w:r>
-      <w:r w:rsidRPr="5C6EBB85">
+      <w:r w:rsidRPr="76DC2FAC" w:rsidR="264E11A4">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2"/>
-          <w:szCs w:val="36"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>föregående</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="264E11A4">
+        <w:rPr/>
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="71BB6603" w14:textId="77777777" w:rsidR="0073568F" w:rsidRPr="003A038B" w:rsidRDefault="0073568F" w:rsidP="0073568F">
+    <w:p w:rsidR="4F76D579" w:rsidP="76DC2FAC" w:rsidRDefault="4F76D579" w14:paraId="627030D6" w14:textId="2C787B8B">
+      <w:pPr>
+        <w:pStyle w:val="Normalefterlista"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="567"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="4F76D579">
+        <w:rPr/>
+        <w:t>Uppdatering a</w:t>
+      </w:r>
+      <w:r w:rsidR="4F76D579">
+        <w:rPr/>
+        <w:t>v länkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="00D76B17" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="53D68973">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc212466666" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc212467347" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="14"/>
+      <w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w:rsidR="00424887" w:rsidP="00424887" w:rsidRDefault="00424887" w14:paraId="545CCD2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="567"/>
-        <w:rPr>
-[...41 lines deleted...]
-        <w:ind w:right="567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB0E2D">
         <w:t>Legionella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB0E2D">
         <w:t xml:space="preserve"> kan </w:t>
       </w:r>
       <w:r>
         <w:t>orsaka allvarlig pneumoni hos känsliga individer genom va</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0E2D">
         <w:t xml:space="preserve">ttenburen inhalationssmitta. </w:t>
       </w:r>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0E2D">
         <w:t>utin</w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0E2D">
@@ -201,115 +193,119 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB0E2D">
         <w:t xml:space="preserve"> i vatten</w:t>
       </w:r>
       <w:r>
         <w:t>prov</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0E2D">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>legionellainfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0E2D">
         <w:t>hos patient. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065F3B6F" w14:textId="77777777" w:rsidR="00457395" w:rsidRDefault="00B405A1" w:rsidP="00D76B17">
+    <w:p w:rsidR="00457395" w:rsidP="00D76B17" w:rsidRDefault="00B405A1" w14:paraId="065F3B6F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc212466667"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc212467348"/>
+      <w:bookmarkStart w:name="_Toc212466667" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc212467348" w:id="16"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="689188850"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1F3535ED" w14:textId="4238762D" w:rsidR="00457395" w:rsidRDefault="00457395" w:rsidP="00BD1DD8">
+        <w:p w:rsidR="00457395" w:rsidP="00BD1DD8" w:rsidRDefault="00457395" w14:paraId="1F3535ED" w14:textId="4238762D">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="57628A55" w14:textId="3509CC52" w:rsidR="00457395" w:rsidRDefault="00457395">
+        <w:p w:rsidR="00457395" w:rsidRDefault="00457395" w14:paraId="57628A55" w14:textId="3509CC52">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467346" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467346">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förändringar sedan föregående version</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -324,61 +320,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A61B26C" w14:textId="6BEE597B" w:rsidR="00457395" w:rsidRDefault="00457395">
+        <w:p w:rsidR="00457395" w:rsidRDefault="00457395" w14:paraId="7A61B26C" w14:textId="6BEE597B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467347" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467347">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sammanfattning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -393,61 +389,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1106C762" w14:textId="6BFC5EF1" w:rsidR="00457395" w:rsidRDefault="00457395">
+        <w:p w:rsidR="00457395" w:rsidRDefault="00457395" w14:paraId="1106C762" w14:textId="6BFC5EF1">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467348" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467348">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Innehållsförteckning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -462,61 +458,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C1BAEAD" w14:textId="6F380514" w:rsidR="00457395" w:rsidRDefault="00457395">
+        <w:p w:rsidR="00457395" w:rsidRDefault="00457395" w14:paraId="4C1BAEAD" w14:textId="6F380514">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467349" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467349">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bakgrund och syfte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -531,61 +527,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D0905E7" w14:textId="4F3B8DC5" w:rsidR="00457395" w:rsidRDefault="00457395" w:rsidP="00653067">
+        <w:p w:rsidR="00457395" w:rsidP="00653067" w:rsidRDefault="00457395" w14:paraId="5D0905E7" w14:textId="4F3B8DC5">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467350" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467350">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smittväg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -600,61 +596,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E344DB4" w14:textId="21CBF790" w:rsidR="00457395" w:rsidRDefault="00457395" w:rsidP="00653067">
+        <w:p w:rsidR="00457395" w:rsidP="00653067" w:rsidRDefault="00457395" w14:paraId="3E344DB4" w14:textId="21CBF790">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467351" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467351">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Riskfaktorer för legionellainfektion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -669,61 +665,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7795C39C" w14:textId="40576797" w:rsidR="00457395" w:rsidRDefault="00457395" w:rsidP="00653067">
+        <w:p w:rsidR="00457395" w:rsidP="00653067" w:rsidRDefault="00457395" w14:paraId="7795C39C" w14:textId="40576797">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467352" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467352">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvarsfördelning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -738,61 +734,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="477E33FA" w14:textId="01731349" w:rsidR="00457395" w:rsidRDefault="00457395">
+        <w:p w:rsidR="00457395" w:rsidRDefault="00457395" w14:paraId="477E33FA" w14:textId="01731349">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467353" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467353">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utförande</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -807,61 +803,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F9CE4D9" w14:textId="6B54A1A8" w:rsidR="00457395" w:rsidRDefault="00457395" w:rsidP="00653067">
+        <w:p w:rsidR="00457395" w:rsidP="00653067" w:rsidRDefault="00457395" w14:paraId="4F9CE4D9" w14:textId="6B54A1A8">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467354" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467354">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förebyggande åtgärder som utförs av verksamheten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -876,61 +872,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5104294E" w14:textId="04C11F2D" w:rsidR="00457395" w:rsidRDefault="00457395" w:rsidP="00653067">
+        <w:p w:rsidR="00457395" w:rsidP="00653067" w:rsidRDefault="00457395" w14:paraId="5104294E" w14:textId="04C11F2D">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467355" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467355">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Åtgärder vid fynd av legionellabakterier i vattenprov (ej patientfall)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -945,61 +941,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27B17253" w14:textId="0D8B3671" w:rsidR="00457395" w:rsidRDefault="00457395" w:rsidP="00653067">
+        <w:p w:rsidR="00457395" w:rsidP="00653067" w:rsidRDefault="00457395" w14:paraId="27B17253" w14:textId="0D8B3671">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467356" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467356">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Åtgärder vid misstänkt och bekräftat patientfall av Legionella</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1014,61 +1010,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D7B9D96" w14:textId="080D083D" w:rsidR="00457395" w:rsidRDefault="00457395" w:rsidP="00653067">
+        <w:p w:rsidR="00457395" w:rsidP="00653067" w:rsidRDefault="00457395" w14:paraId="5D7B9D96" w14:textId="080D083D">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467357" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467357">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smittspårning vid misstanke om smittkälla inom vård och omsorg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1083,61 +1079,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A596F9D" w14:textId="678035C1" w:rsidR="00457395" w:rsidRDefault="00457395">
+        <w:p w:rsidR="00457395" w:rsidRDefault="00457395" w14:paraId="6A596F9D" w14:textId="678035C1">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467358" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467358">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ansvar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1152,61 +1148,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="041BB800" w14:textId="10453ED3" w:rsidR="00457395" w:rsidRDefault="00457395">
+        <w:p w:rsidR="00457395" w:rsidRDefault="00457395" w14:paraId="041BB800" w14:textId="10453ED3">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467359" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467359">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Relaterad information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1221,61 +1217,61 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="366E82EF" w14:textId="2415688B" w:rsidR="00457395" w:rsidRDefault="00457395">
+        <w:p w:rsidR="00457395" w:rsidRDefault="00457395" w14:paraId="366E82EF" w14:textId="2415688B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc212467360" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc212467360">
             <w:r w:rsidRPr="00527CEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Arbetsgrupp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1290,1895 +1286,1918 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="228F4C1D" w14:textId="48A1E7BC" w:rsidR="00457395" w:rsidRDefault="00457395">
+        <w:p w:rsidR="00457395" w:rsidRDefault="00457395" w14:paraId="228F4C1D" w14:textId="48A1E7BC">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="20D9D6A9" w14:textId="6207E3B2" w:rsidR="00E00BCC" w:rsidRDefault="009A32ED" w:rsidP="002E0AFE">
+    <w:p w:rsidR="00E00BCC" w:rsidP="002E0AFE" w:rsidRDefault="009A32ED" w14:paraId="20D9D6A9" w14:textId="6207E3B2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc100327186"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc212467349"/>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc212466668" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc212467349" w:id="19"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="724764C6" w14:textId="77777777" w:rsidR="00F56E39" w:rsidRDefault="00F56E39" w:rsidP="00F56E39">
+    <w:p w:rsidR="00F56E39" w:rsidP="00F56E39" w:rsidRDefault="00F56E39" w14:paraId="724764C6" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc100327188"/>
+      <w:bookmarkStart w:name="_Toc100327188" w:id="20"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Legionellabakterier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> finns naturligt i jord och vatten</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77AB9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D77AB9">
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00D77AB9">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t>illväxa</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77AB9">
         <w:t xml:space="preserve"> i stillastående vatten </w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77AB9">
         <w:t>ellan 20–45°C. De avdödas vid temperaturer över 50°C men kan överleva i biofilm i vattenledningar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:r w:rsidRPr="00D77AB9">
         <w:t>duschslangar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bra vattencirkulation, rätt temperatur i systemet och bra hantering av duschutrustning minskar risk för tillväxt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F202AE" w14:textId="77777777" w:rsidR="00F56E39" w:rsidRDefault="00F56E39" w:rsidP="00F56E39">
+    <w:p w:rsidR="00F56E39" w:rsidP="00F56E39" w:rsidRDefault="00F56E39" w14:paraId="37F202AE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Legionellainfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> kan ge övergående febersjukdom (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pontiacfeber</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">) eller pneumoni (legionärssjuka). Inkubationstid vid pneumoni är 2 – 14 dygn, vanligast 5 – 6 dygn. Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pontiacfeber</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> sker insjuknandet inom 1 - 3 dygn. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Legionellainfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> är anmälnings- och smittspårningspliktig enligt smittskyddslagen. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="002D392D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Se Smittskyddsblad.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A5DA5B3" w14:textId="77777777" w:rsidR="00F56E39" w:rsidRDefault="00F56E39" w:rsidP="00F56E39">
+    <w:p w:rsidR="00F56E39" w:rsidP="00F56E39" w:rsidRDefault="00F56E39" w14:paraId="5A5DA5B3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00194AE4">
         <w:t xml:space="preserve">Syftet med rutinen är att förhindra smittspridning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00194AE4">
         <w:t>egionella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00194AE4">
         <w:t xml:space="preserve"> i vård och omsorg</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> samt tydliggöra ansvarsfördelning för förebyggande åtgärder</w:t>
       </w:r>
       <w:r w:rsidRPr="00194AE4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AB1F14" w14:textId="77777777" w:rsidR="009723A3" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="61AB1F14" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc212183457"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc212467350"/>
+      <w:bookmarkStart w:name="_Toc212183457" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc212467350" w:id="22"/>
       <w:r>
         <w:t>Smittväg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="7CD42205" w14:textId="77777777" w:rsidR="009723A3" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="7CD42205" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inhalation via vattenaerosol. Duschar är vanligaste smittkällan i vårdmiljö. Smitta kan även uppkomma från exempelvis andningsutrustning och handfat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712A1F43" w14:textId="77777777" w:rsidR="009723A3" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="712A1F43" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vatten med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Legionella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> är ofarligt att dricka. Smitta kan dock ske om vattnet aspireras till luftvägarna hos infektionskänslig individ med nedsatt svalgreflex. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FE3A82" w14:textId="77777777" w:rsidR="009723A3" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="77FE3A82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00641AA0">
         <w:t>mitt</w:t>
       </w:r>
       <w:r>
         <w:t>a mellan individer finns inte dokumenterat inom sjukvården</w:t>
       </w:r>
       <w:r w:rsidRPr="00641AA0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F178017" w14:textId="77777777" w:rsidR="009723A3" w:rsidRPr="00A1711F" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidRPr="00A1711F" w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="6F178017" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc212183458"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc212467351"/>
+      <w:bookmarkStart w:name="_Toc212183458" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc212467351" w:id="24"/>
       <w:r w:rsidRPr="00A1711F">
         <w:lastRenderedPageBreak/>
         <w:t>Risk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">faktorer för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>legionellainfektion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7399DDBA" w14:textId="77777777" w:rsidR="009723A3" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="7399DDBA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t>Ålder &gt;60 år, hematologisk/onkologisk sjukdom, organ- eller benmärgstransplantation, annan immunnedsättande sjukdom eller behandling, diabetes, rökning, kronisk lungsjukdom, njur- och leversvikt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DC0DA5" w14:textId="77777777" w:rsidR="009723A3" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="70DC0DA5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>riskenhet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> räknas: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1235F">
         <w:t>hemato</w:t>
       </w:r>
       <w:r>
         <w:t>logi, o</w:t>
       </w:r>
       <w:r w:rsidRPr="00E1235F">
         <w:t>nkologi</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E1235F">
         <w:t xml:space="preserve"> transplantation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1235F">
         <w:t xml:space="preserve">IVA, neonatal </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1235F">
         <w:t>njurmedicin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4504747E" w14:textId="77777777" w:rsidR="009723A3" w:rsidRPr="005253CF" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidRPr="005253CF" w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="4504747E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc212183459"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc212467352"/>
+      <w:bookmarkStart w:name="_Toc212183459" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc212467352" w:id="26"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="005253CF">
         <w:t>nsvarsfördelning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="56F5E1DC" w14:textId="77777777" w:rsidR="009723A3" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="56F5E1DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fastighetsägaren ansvarar för byggnaden med tillhörande fasta tekniska installationer. Det innefattar funktions- och prestandakontroller samt förebyggande och avhjälpande åtgärder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E697D4" w14:textId="77777777" w:rsidR="009723A3" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="31E697D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verksamheten ansvarar för att utrustning används på ett korrekt sätt och att förebyggande åtgärder utförs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765B70DC" w14:textId="77777777" w:rsidR="009723A3" w:rsidRDefault="009723A3" w:rsidP="009723A3">
+    <w:p w:rsidR="009723A3" w:rsidP="009723A3" w:rsidRDefault="009723A3" w14:paraId="765B70DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vårdhygien ansvarar för råd om förebyggande åtgärder och bistår vid riskbedömning vid fynd av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Legionella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> i vattenprov och vid smittspårning runt patientfall.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="00D76B17">
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="00D76B17" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc100327192"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc212467353"/>
+      <w:bookmarkStart w:name="_Toc100327192" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc212466669" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc212467353" w:id="29"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="3723CD72" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00CD0C8E" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00CD0C8E" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="3723CD72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc212183461"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc212467354"/>
+      <w:bookmarkStart w:name="_Toc212183461" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc212467354" w:id="31"/>
       <w:r w:rsidRPr="00CD0C8E">
         <w:t>Förebyggande åtgärder som utförs av verksamheten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="738D6E52" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00164434" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00164434" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="738D6E52" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Vatten</w:t>
       </w:r>
       <w:r w:rsidRPr="00164434">
         <w:t>cirkulation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och temperatur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CE2CD0" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="13CE2CD0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t>Inventera vilka tappställen (duschar och kranar) i verksamhetens lokaler som används mer sällan än en gång per vecka och upprätta rutin för genomspolning av dessa en gång per vecka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6799E620" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="6799E620" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Bedöm behov av dokumentation, exempelvis checklistor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161E4D2B" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="161E4D2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Inventera årligen och inför neddragning av vårdplatser, exempelvis sommartid. Beakta omklädningsrum och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>jourrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2383218C" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="2383218C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r>
         <w:t>Genomförande:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AAB0CD" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="78AAB0CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Spola kallvatten. Känn med handen att vattnet blir kallt inom 1 minut</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474DAA79" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="474DAA79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Spola varmvatten. Känn med handen att vattnet blir varmt inom 1 minut </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0991C37F" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="0991C37F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Avsluta med att spola 1–2 minuter på medelvärme </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380582F4" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="380582F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Anmäl misstänkt f</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3B43">
         <w:t>elaktig varm-/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009D3B43">
         <w:t>kallvattentemperatur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, avrinningshinder</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3B43">
         <w:t xml:space="preserve"> eller</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lågt</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3B43">
         <w:t xml:space="preserve"> vattentryck</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> till fastighetsägaren för åtgärd</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3B43">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0080459A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467D9DBC" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="467D9DBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Anmäl t</w:t>
       </w:r>
       <w:r w:rsidRPr="009D3B43">
         <w:t xml:space="preserve">appställen som aldrig används </w:t>
       </w:r>
       <w:r>
         <w:t>till fastighetsägaren för ställningstagande till borttagning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C191FFE" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="5C191FFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Duschu</w:t>
       </w:r>
       <w:r w:rsidRPr="00164434">
         <w:t>trustning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AED464A" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="4AED464A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Duschmunstycke ska ha stora hål/stril som minskar aerosolbildning, ej ställbara strålar och slät yta utan gummidetaljer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAE57C2" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="0BAE57C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Duschslang ska vara av ljustätt material och max 1,5 m lång.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A695CE8" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="3A695CE8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undvik </w:t>
       </w:r>
       <w:r w:rsidRPr="00164434">
         <w:t>självstängande handduschar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> med stillastående vatten i slang</w:t>
       </w:r>
       <w:r w:rsidRPr="00164434">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771E094B" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="771E094B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blandare ska ha avrinningsventil alternativt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>-/snabbkoppling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56577A5B" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="56577A5B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Häng upp duschmunstycke efter varje användning så att duschslangen töms på vatten genom dräneringsventil alternativt kopplas bort från blandaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FDD57D" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="74FDD57D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Duschmunstycke och duschslang får inte ligga på golvet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F413D8" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="48F413D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anmäl trasig duschutrustning till fastighetsägaren för byte. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AA33FD" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="56AA33FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="002119CB">
         <w:t xml:space="preserve">På enheter där </w:t>
       </w:r>
       <w:r>
         <w:t>duschmunstycke/</w:t>
       </w:r>
       <w:r w:rsidRPr="002119CB">
         <w:t xml:space="preserve">duschslang byts mellan varje patient </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">desinfekteras </w:t>
       </w:r>
       <w:r w:rsidRPr="002119CB">
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:t>ssa</w:t>
       </w:r>
       <w:r w:rsidRPr="002119CB">
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002119CB">
         <w:t>diskdesinfektor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002119CB">
         <w:t xml:space="preserve"> med särskilt avsedd insats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9947AD" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="007D4A20" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="007D4A20" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="5A9947AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="007D4A20">
         <w:t>Övrig utrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455F9EB9" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="455F9EB9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undvik </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ögondusch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med stillastående vatten. Använd engångs med s</w:t>
       </w:r>
       <w:r w:rsidRPr="002119CB">
         <w:t>terilt vatten.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0059081C" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="0059081C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Luftfuktare, fontäner och bubbelbad skapar vattenaerosol och ska inte finnas i vårdmiljö. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7298D909" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="7298D909" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Ismaskiner och vattendispenser gynnar bakterietillväxt och bör därav undvikas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCB1751" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="002119CB" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="002119CB" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="6CCB1751" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="002119CB">
         <w:t>Patientvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464A7FFA" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="464A7FFA" w14:textId="77777777">
       <w:r>
         <w:t>Använd sterilt vatten/koksalt vid:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331C75E9" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="331C75E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>nebulisering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> av läkemedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E4282F" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="65E4282F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">slutsköljning efter manuell rengöring av andningsutrustning, innerdelar till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>trakealkanyler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och liknande  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE68A48" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="7CE68A48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>befuktning av andningsvägar, till exempel vid syrgasbehandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3353EBFC" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="3353EBFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>munvård eller spolning av sond hos infektionskänslig patient med aspirationsrisk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3590F7E4" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="0041765C" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="0041765C" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="3590F7E4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Hos infektionskänslig patient, s</w:t>
       </w:r>
       <w:r w:rsidRPr="000B337E">
         <w:t>pola dusch</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> om denna stått orörd &gt;1 vecka</w:t>
       </w:r>
       <w:r w:rsidRPr="000B337E">
         <w:t xml:space="preserve"> i ett par minuter med patienten eller brukaren utanför badrummet</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000B337E">
         <w:t xml:space="preserve"> innan duschen används. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1582BB66" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="1582BB66" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc212183462"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc212467355"/>
+      <w:bookmarkStart w:name="_Toc212183462" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc212467355" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Å</w:t>
       </w:r>
       <w:r w:rsidRPr="00551A5D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">tgärder vid fynd av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00551A5D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>egionellabakterier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00551A5D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> i vattenprov (ej patientfall)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="535BFC2A" w14:textId="049942AA" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="535BFC2A" w14:textId="049942AA">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fastighetsägaren kan som del av sitt kontrollprogram ta prov för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>legionellabakterier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> i vatten. </w:t>
       </w:r>
       <w:r w:rsidRPr="008611DA">
         <w:t xml:space="preserve">Vid bakteriefynd kontaktar fastighetsägare </w:t>
       </w:r>
       <w:r w:rsidRPr="008611DA">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vårdhygien för initial riskbedömning. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00740DA7" w:rsidRPr="00F361A0">
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00F361A0" w:rsidR="00740DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
-        <w:r w:rsidR="00323E06" w:rsidRPr="00F361A0">
+        <w:r w:rsidRPr="00F361A0" w:rsidR="00323E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">iskbedömning vid </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00323E06" w:rsidRPr="00F361A0">
+        <w:r w:rsidRPr="00F361A0" w:rsidR="00323E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>legionellafynd</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="008366A8" w:rsidRPr="00F361A0">
+        <w:r w:rsidRPr="00F361A0" w:rsidR="008366A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> i vatten, ej patientfall</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AE5B55F" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="0AE5B55F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc212183463"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc212467356"/>
+      <w:bookmarkStart w:name="_Toc212183463" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc212467356" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Åtgärder vid m</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4338C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">isstänkt och bekräftat </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4338C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">fall av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Legionella</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2440A246" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00A1711F" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00A1711F" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="2440A246" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Patientv</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA613A">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9E14A5" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="5E9E14A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00657BE0">
         <w:t xml:space="preserve">Patienter med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00657BE0">
         <w:t>legionellapneumoni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00657BE0">
         <w:t xml:space="preserve"> kan vårdas tillsammans med andra. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B0D4F1" w14:textId="57BC9F71" w:rsidR="00445676" w:rsidRPr="00657BE0" w:rsidRDefault="004569F3" w:rsidP="00123523">
+    <w:p w:rsidRPr="00657BE0" w:rsidR="00445676" w:rsidP="00123523" w:rsidRDefault="004569F3" w14:paraId="26B0D4F1" w14:textId="57BC9F71">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Fö</w:t>
       </w:r>
       <w:r w:rsidRPr="00657BE0">
         <w:t xml:space="preserve">lj </w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_Hlk211973808"/>
+      <w:bookmarkStart w:name="_Hlk211973808" w:id="36"/>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00657BE0">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Vårdhygienisk bedömning av riskfaktorer för smittspridning i vård och omsorg</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:t xml:space="preserve">Skyddsutrustning enligt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="00DF17A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>basala hygienrutiner</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78D22AD0" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00B31E13" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00B31E13" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="78D22AD0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid bekräftat fall utfärdar behandlande läkare smittskyddsanmälan, initierar smittspårning och säkrar vid behov provtagning. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId15">
         <w:r w:rsidRPr="00115298">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Se Smittskyddsblad.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31C16C91" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="000547F4" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="000547F4" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="31C16C91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="000547F4">
         <w:t>isstanke om smittkälla inom vård och omsorg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646ECC04" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="646ECC04" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567" w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t>Vid vård på sjukhus eller vistelse på kommunalt särskilt boende inom inkubationstiden (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>legionellapneumoni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 2 – 14 dygn, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pontiacfeber</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 1 – 3 dygn). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0995B163" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="0025772C" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="0025772C" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="0995B163" w14:textId="77777777">
       <w:r>
         <w:t>Behandlande läkare:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC2E713" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00E1058F" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00E1058F" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="4EC2E713" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00E1058F">
         <w:t xml:space="preserve">Kartlägger vart patienten befunnit sig inom inkubationstiden </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2627A204" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00E1058F" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00E1058F" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="2627A204" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00E1058F">
         <w:t>Säkerställer informationsöverföring till enhet inom slutenvård där patienten vårdats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597F2C53" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00C06F56" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00C06F56" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="597F2C53" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06F56">
         <w:t>ontakt med vattenaerosol? (Ex. dusch, andningsutrustning)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED440D1" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00C06F56" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00C06F56" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="7ED440D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C06F56">
         <w:t xml:space="preserve">spirationsrisk? (Ex. stroke, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C06F56">
         <w:t>nasogastrisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C06F56">
         <w:t xml:space="preserve"> sond, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C06F56">
         <w:t>sedering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C06F56">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC79BDF" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00CC1ACD" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00CC1ACD" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="2FC79BDF" w14:textId="77777777">
       <w:r w:rsidRPr="00CC1ACD">
         <w:t xml:space="preserve">Verksamhet </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">inom slutenvård </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1ACD">
         <w:t>där patienten vårdats under inkubationstiden:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B37CED" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00C06F56" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00C06F56" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="17B37CED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Har observans</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB46D1">
         <w:t xml:space="preserve"> på symtom </w:t>
       </w:r>
       <w:r>
         <w:t>på</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB46D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB46D1">
         <w:t>legionellainfektion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB46D1">
         <w:t xml:space="preserve"> hos </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">andra </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB46D1">
         <w:t>patienter</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCC4B71" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="0013634E" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="0013634E" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="5BCC4B71" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tar ställning till akut åtgärd i form av duschstopp tills möte enligt nedan hållits. Samråd med Vårdhygien kontorstid, annars infektionsbakjour. Duschstopp kan gälla enskild dusch, för enskild riskpatient eller hel enhet. Beakta andra patientsäkerhetsrisker med omfattande duschstopp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4777027F" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="4777027F" w14:textId="77777777">
       <w:r>
         <w:t>Verksamhet inom slutenvård där patienten vårdas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA790D0" w14:textId="41171F34" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="3BA790D0" w14:textId="41171F34">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Sammankalla</w:t>
       </w:r>
       <w:r w:rsidRPr="00506B08">
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">relevanta funktioner </w:t>
       </w:r>
       <w:r w:rsidRPr="00506B08">
         <w:t>till möte med mål nästkommande vardag</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00506B08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF1E4F">
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00F834EA" w:rsidRPr="00314DA0">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00314DA0" w:rsidR="00F834EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Risk</w:t>
         </w:r>
-        <w:r w:rsidR="001A4487" w:rsidRPr="00314DA0">
+        <w:r w:rsidRPr="00314DA0" w:rsidR="001A4487">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>bedömning vid smittspårning</w:t>
         </w:r>
-        <w:r w:rsidR="0085112A" w:rsidRPr="00314DA0">
+        <w:r w:rsidRPr="00314DA0" w:rsidR="0085112A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> vårdrelaterad </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00370F5F" w:rsidRPr="00314DA0">
+        <w:r w:rsidRPr="00314DA0" w:rsidR="00370F5F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>legionella</w:t>
         </w:r>
-        <w:r w:rsidR="0085112A" w:rsidRPr="00314DA0">
+        <w:r w:rsidRPr="00314DA0" w:rsidR="0085112A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>infektion</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="266B4AC3" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="266B4AC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informationsöverföring till kommunal vård och omsorg säkerställs av Vårdhygien i samverkan med Smittskydd Västra Götaland. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1FF473" w14:textId="77777777" w:rsidR="00123523" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="7D1FF473" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc212183464"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc212467357"/>
+      <w:bookmarkStart w:name="_Toc212183464" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc212467357" w:id="38"/>
       <w:r w:rsidRPr="00DB0F80">
         <w:lastRenderedPageBreak/>
         <w:t>Smittspårning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vid misstanke om smittkälla inom vård och omsorg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="00F5785A">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF1E945" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="005253CF" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="005253CF" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="4DF1E945" w14:textId="77777777">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Smittspårning inom vård och omsorg görs i samråd mellan behandlande läkare, Smittskydd Västra Götaland, kommunal miljöförvaltning, fastighetsägare, berörd verksamhet, chefläkare/MAS och Vårdhygien. Vid bekräftat fall av smittspridning inom vård och omsorg utfärdas avvikelse avseende </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>vårdskada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/VRI av ansvarig verksamhet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548EE1E5" w14:textId="77777777" w:rsidR="00123523" w:rsidRPr="00F5785A" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="00F5785A" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="548EE1E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00F5785A">
         <w:t xml:space="preserve">Uppföljning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087CE244" w14:textId="724F6B69" w:rsidR="00123523" w:rsidRPr="0095466D" w:rsidRDefault="00123523" w:rsidP="00123523">
+    <w:p w:rsidRPr="0095466D" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="087CE244" w14:textId="724F6B69">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r w:rsidRPr="0095466D">
         <w:t>Medvetet avsteg från denna rutin dokumenteras i patientjournal om avsteg ä</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="0095466D">
         <w:t xml:space="preserve"> kopplat till patient. Annan orsak till avsteg rapporteras i </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00E240D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>MedControl</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00E240D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> PRO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0095466D">
         <w:t xml:space="preserve"> eller befintligt avvikelsesystem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B1937D" w14:textId="203C8921" w:rsidR="00D76B17" w:rsidRDefault="00D76B17" w:rsidP="00D76B17">
+    <w:p w:rsidR="00D76B17" w:rsidP="00D76B17" w:rsidRDefault="00D76B17" w14:paraId="66B1937D" w14:textId="203C8921">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc212466670"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc212467358"/>
+      <w:bookmarkStart w:name="_Toc212466670" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc212467358" w:id="40"/>
       <w:r>
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="60A90C08" w14:textId="77777777" w:rsidR="00B83338" w:rsidRPr="0095466D" w:rsidRDefault="00B83338" w:rsidP="00B83338">
-      <w:bookmarkStart w:id="41" w:name="_Toc100327193"/>
+    <w:p w:rsidRPr="0095466D" w:rsidR="00B83338" w:rsidP="00B83338" w:rsidRDefault="00B83338" w14:paraId="60A90C08" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc100327193" w:id="41"/>
       <w:r w:rsidRPr="0095466D">
         <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0095466D">
         <w:t>Enhetens linjechef (eller motsvarande) ansvarar för att kringpersonal får information om eventuell skyddsutrustning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E317F63" w14:textId="6D0AB693" w:rsidR="009A32ED" w:rsidRPr="00A74A35" w:rsidRDefault="009A32ED" w:rsidP="00D76B17">
+    <w:p w:rsidRPr="00A74A35" w:rsidR="009A32ED" w:rsidP="00D76B17" w:rsidRDefault="009A32ED" w14:paraId="2E317F63" w14:textId="6D0AB693">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc212466671"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc212467359"/>
+      <w:bookmarkStart w:name="_Toc212466671" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc212467359" w:id="43"/>
       <w:r w:rsidRPr="00A74A35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="2D8294B6" w14:textId="77777777" w:rsidR="001F4D80" w:rsidRDefault="001F4D80" w:rsidP="001F4D80">
-      <w:hyperlink r:id="rId18" w:history="1">
+    <w:p w:rsidR="001F4D80" w:rsidP="001F4D80" w:rsidRDefault="001F4D80" w14:paraId="2D8294B6" w14:textId="77777777">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0042103F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Legionellainfektion</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="0042103F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> (Legionärssjuka) med lunginflammation eller </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0042103F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>pontiacfeber</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6676">
         <w:t>äkarinformation. Smittskyddsläkarnas smittskyddsblad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="44" w:name="_Hlk207008543"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="058FC611" w14:textId="77777777" w:rsidR="001F4D80" w:rsidRDefault="001F4D80" w:rsidP="001F4D80">
+    <w:bookmarkStart w:name="_Hlk207008543" w:id="44"/>
+    <w:bookmarkStart w:name="_Hlk207008602" w:id="45"/>
+    <w:bookmarkStart w:name="_Hlk207008572" w:id="46"/>
+    <w:p w:rsidR="001F4D80" w:rsidP="001F4D80" w:rsidRDefault="001F4D80" w14:paraId="058FC611" w14:textId="77777777">
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su2259-2029296069-145/surrogate/Checklista%20-%20legionella%20i%20vatten%2c%20ej%20patientfall%2c%20riskbed%c3%b6mning.pdf"</w:instrText>
+        <w:instrText xml:space="preserve">HYPERLINK "https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BA7A698E5-C08A-4F41-96C7-32070ED3F423%7D&amp;file=Riskbed%C3%B6mning%20vid%20legionellafynd%20i%20vatten%2C%20ej%20patientfall.docx&amp;action=default&amp;mobileredirect=true" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007118D4">
+      <w:r w:rsidRPr="16E64827" w:rsidR="001F4D80">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Legionella</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007118D4">
+      <w:r w:rsidRPr="16E64827" w:rsidR="001F4D80">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve"> i vattenprov (ej patientfall), stöd för riskbedömning</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001F4D80">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
-      <w:r w:rsidRPr="007D0AFE">
+      <w:r w:rsidR="001F4D80">
+        <w:rPr/>
         <w:t xml:space="preserve"> Lathund </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p w14:paraId="77AE2A47" w14:textId="77777777" w:rsidR="001F4D80" w:rsidRDefault="001F4D80" w:rsidP="001F4D80">
+    <w:p w:rsidR="001F4D80" w:rsidP="001F4D80" w:rsidRDefault="001F4D80" w14:paraId="77AE2A47" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su2259-2029296069-146/surrogate/Checklista%20-%20v%c3%a5rdrelaterad%20legionellainfektion%20hos%20patient%2c%20riskbed%c3%b6mning.pdf"</w:instrText>
+        <w:instrText xml:space="preserve">HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1238/surrogate/Riskbed%c3%b6mning%20vid%20smittsp%c3%a5rning%20v%c3%a5rdrelaterad%20legionellainfektion.pdf" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00EE29DC">
+      <w:r w:rsidRPr="11BDEFF0" w:rsidR="09D6F98E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve">Misstänkt eller bekräftad vårdrelaterad </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE29DC">
+      <w:r w:rsidRPr="11BDEFF0" w:rsidR="09D6F98E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>legionellainfektion</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EE29DC">
+      <w:r w:rsidRPr="11BDEFF0" w:rsidR="09D6F98E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>, stöd till riskbedömning</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="09D6F98E">
+        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
-      <w:r w:rsidRPr="00EE29DC">
+      <w:r w:rsidR="09D6F98E">
+        <w:rPr/>
         <w:t xml:space="preserve">Lathund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F98D728" w14:textId="77777777" w:rsidR="001F4D80" w:rsidRDefault="001F4D80" w:rsidP="001F4D80">
-      <w:hyperlink r:id="rId19" w:history="1">
+    <w:p w:rsidR="001F4D80" w:rsidP="001F4D80" w:rsidRDefault="001F4D80" w14:paraId="6F98D728" w14:textId="77777777">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="00EC13CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Rutin för kontroll av </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00EC13CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>legionellaförekomst</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00EC13CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> i tappvatten – Fastighetsägarens ansvar.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Västfastigheter drift, Fastighet stöd och service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558312FD" w14:textId="77777777" w:rsidR="001F4D80" w:rsidRDefault="001F4D80" w:rsidP="001F4D80">
+    <w:p w:rsidR="001F4D80" w:rsidP="001F4D80" w:rsidRDefault="001F4D80" w14:paraId="558312FD" w14:textId="77777777">
       <w:r w:rsidRPr="00ED226D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vårdhyg</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE707D">
         <w:t>ien –</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="00657BE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygienisk bedömning av riskfaktorer för smittspridning i vård och omsorg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE707D">
         <w:t>Riktlinje</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207C5EAF" w14:textId="77777777" w:rsidR="001F4D80" w:rsidRDefault="001F4D80" w:rsidP="001F4D80">
-      <w:hyperlink r:id="rId21" w:history="1">
+    <w:p w:rsidR="001F4D80" w:rsidP="001F4D80" w:rsidRDefault="001F4D80" w14:paraId="207C5EAF" w14:textId="77777777">
+      <w:hyperlink w:history="1" r:id="rId21">
         <w:r w:rsidRPr="0029697D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Basala hygienrutiner</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>. Vårdhandboken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FC4E9E" w14:textId="7AA831E1" w:rsidR="009A32ED" w:rsidRPr="00F5785A" w:rsidRDefault="009A32ED" w:rsidP="00D76B17">
+    <w:p w:rsidRPr="00F5785A" w:rsidR="009A32ED" w:rsidP="00D76B17" w:rsidRDefault="009A32ED" w14:paraId="65FC4E9E" w14:textId="7AA831E1">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00F5785A">
         <w:t>Tillämpliga lagar, föreskrifter eller externa riktlinjer</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="47" w:name="_Toc100327194"/>
-    <w:p w14:paraId="65251EE6" w14:textId="77777777" w:rsidR="005912AB" w:rsidRDefault="005912AB" w:rsidP="005912AB">
+    <w:bookmarkStart w:name="_Toc100327194" w:id="47"/>
+    <w:p w:rsidR="005912AB" w:rsidP="005912AB" w:rsidRDefault="005912AB" w14:paraId="65251EE6" w14:textId="77777777">
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/legionella-forebyggande-atgarder/"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B87C51">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Legionella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B87C51">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>, förebyggande åtgärder.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AE707D">
         <w:t xml:space="preserve"> Vårdhandboken</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="48" w:name="_Hlk207008620"/>
-    <w:p w14:paraId="5C1F3CB6" w14:textId="77777777" w:rsidR="005912AB" w:rsidRDefault="005912AB" w:rsidP="005912AB">
+    <w:bookmarkStart w:name="_Hlk207008620" w:id="48"/>
+    <w:p w:rsidR="005912AB" w:rsidP="005912AB" w:rsidRDefault="005912AB" w14:paraId="5C1F3CB6" w14:textId="77777777">
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://d1da7yrcucvk6m.cloudfront.net/sites/16/media/2688917_SFVH_Byggnation_och_va%CC%8Ardhygien_BOV_2025-06-24.pdf?1751464426"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007179FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>BOV, Byggnation och Vårdhygien, 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007179FA">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>e upplagan</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B61BD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7D57">
         <w:t xml:space="preserve"> Juni 2025. Svensk Förening för Vårdhygien</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p w14:paraId="7B17B275" w14:textId="5B5FD4F9" w:rsidR="00E20920" w:rsidRPr="00535FCF" w:rsidRDefault="00E20920" w:rsidP="00D76B17">
+    <w:p w:rsidRPr="00535FCF" w:rsidR="00E20920" w:rsidP="00D76B17" w:rsidRDefault="00E20920" w14:paraId="7B17B275" w14:textId="5B5FD4F9">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00535FCF">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Kunskapsöversikt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="71753FEF" w14:textId="77777777" w:rsidR="00535FCF" w:rsidRDefault="00535FCF" w:rsidP="00535FCF">
-      <w:hyperlink r:id="rId22" w:history="1">
+    <w:p w:rsidR="00535FCF" w:rsidP="00535FCF" w:rsidRDefault="00535FCF" w14:paraId="71753FEF" w14:textId="77777777">
+      <w:hyperlink w:history="1" r:id="rId22">
         <w:r w:rsidRPr="009862BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>European Technical Guidelines for the Prevention, Control and Investigation, of Infections Caused by Legionella species.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD1D4C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007651ED">
         <w:t xml:space="preserve">Juni 2017. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C449A0">
         <w:t xml:space="preserve">ESCMID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C449A0">
         <w:t>Study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C449A0">
         <w:t xml:space="preserve"> Group for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C449A0">
         <w:t>Legionella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C449A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C449A0">
         <w:t>Infections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A22A08C" w14:textId="77777777" w:rsidR="00535FCF" w:rsidRDefault="00535FCF" w:rsidP="00535FCF">
-      <w:hyperlink r:id="rId23" w:history="1">
+    <w:p w:rsidR="00535FCF" w:rsidP="00535FCF" w:rsidRDefault="00535FCF" w14:paraId="3A22A08C" w14:textId="77777777">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00727EDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Legionella</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00727EDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> i miljön – en kunskapssammanställning om hantering av smittrisker</w:t>
         </w:r>
         <w:r w:rsidRPr="00AE6676">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC40EE">
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D75E3EA" w14:textId="77777777" w:rsidR="00535FCF" w:rsidRDefault="00535FCF" w:rsidP="00535FCF">
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00DF0F81">
+    <w:p w:rsidR="00535FCF" w:rsidP="00535FCF" w:rsidRDefault="00535FCF" w14:paraId="5D75E3EA" w14:textId="2571C95B">
+      <w:hyperlink r:id="Rbef5d8cc75ea4649">
+        <w:r w:rsidRPr="02083F8F" w:rsidR="00535FCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Legionellaveilederen</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00535FCF">
+        <w:rPr/>
         <w:t xml:space="preserve">. 2024. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0EB565AC" w14:textId="77777777" w:rsidR="00535FCF" w:rsidRPr="009C0D25" w:rsidRDefault="00535FCF" w:rsidP="00535FCF">
+      <w:r w:rsidR="41AE713E">
+        <w:rPr/>
+        <w:t>Helsedirektoratet</w:t>
+      </w:r>
+      <w:r w:rsidR="248F4FEF">
+        <w:rPr/>
+        <w:t xml:space="preserve">. (Hämtat </w:t>
+      </w:r>
+      <w:r w:rsidR="1E65E8D7">
+        <w:rPr/>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="248F4FEF">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="485A4F6C">
+        <w:rPr/>
+        <w:t>april</w:t>
+      </w:r>
+      <w:r w:rsidR="248F4FEF">
+        <w:rPr/>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="4245D46A">
+        <w:rPr/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00535FCF">
+        <w:rPr/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009C0D25" w:rsidR="00535FCF" w:rsidP="00535FCF" w:rsidRDefault="00535FCF" w14:paraId="0EB565AC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00DE59B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Nationale</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00DE59B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00DE59B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Infektionshygiejniske</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00DE59B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -3266,189 +3285,189 @@
         </w:rPr>
         <w:t>Statens</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C0D25">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C0D25">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Institut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C0D25">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600A2CE8" w14:textId="77777777" w:rsidR="00535FCF" w:rsidRDefault="00535FCF" w:rsidP="00535FCF">
-      <w:hyperlink r:id="rId26" w:history="1">
+    <w:p w:rsidR="00535FCF" w:rsidP="00535FCF" w:rsidRDefault="00535FCF" w14:paraId="600A2CE8" w14:textId="77777777">
+      <w:hyperlink w:history="1" r:id="rId26">
         <w:r w:rsidRPr="00CE7014">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Responding to the detection of legionella in healthcare premises Guidance for PHE Health Protection Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B6F8F">
         <w:t>December 2015. Public Health England</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F80C1F" w14:textId="7BA7311D" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="00D76B17">
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="00D76B17" w:rsidRDefault="009A32ED" w14:paraId="46F80C1F" w14:textId="7BA7311D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc212466672"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc212467360"/>
+      <w:bookmarkStart w:name="_Toc212466672" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc212467360" w:id="50"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="140A636D" w14:textId="77777777" w:rsidR="00BB3972" w:rsidRPr="00AA02D7" w:rsidRDefault="00BB3972" w:rsidP="00BB3972">
+    <w:p w:rsidRPr="00AA02D7" w:rsidR="00BB3972" w:rsidP="00BB3972" w:rsidRDefault="00BB3972" w14:paraId="140A636D" w14:textId="77777777">
       <w:r w:rsidRPr="00AA02D7">
         <w:t>Elisabeth Eriksson Gebring</w:t>
       </w:r>
       <w:r>
         <w:t>, hygiensjuksköterska, Vårdhygien, NU sjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D950B29" w14:textId="77777777" w:rsidR="00BB3972" w:rsidRDefault="00BB3972" w:rsidP="00BB3972">
+    <w:p w:rsidR="00BB3972" w:rsidP="00BB3972" w:rsidRDefault="00BB3972" w14:paraId="6D950B29" w14:textId="77777777">
       <w:r>
         <w:t>Julia Lenzen, Överläkare, Vårdhygien, SkaS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DA1770" w14:textId="77777777" w:rsidR="00BB3972" w:rsidRPr="00AA02D7" w:rsidRDefault="00BB3972" w:rsidP="00BB3972">
+    <w:p w:rsidRPr="00AA02D7" w:rsidR="00BB3972" w:rsidP="00BB3972" w:rsidRDefault="00BB3972" w14:paraId="09DA1770" w14:textId="77777777">
       <w:r>
         <w:t>Nathalie Allegra Högfeldt, hygiensjuksköterska, Vårdhygien, NU sjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC1DAC3" w14:textId="77777777" w:rsidR="00BB3972" w:rsidRPr="001F72FC" w:rsidRDefault="00BB3972" w:rsidP="00BB3972">
+    <w:p w:rsidRPr="001F72FC" w:rsidR="00BB3972" w:rsidP="00BB3972" w:rsidRDefault="00BB3972" w14:paraId="0EC1DAC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t>Sofia Myhrman, hygienläkare, Vårdhygien, SU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF231B9" w14:textId="77777777" w:rsidR="00BB3972" w:rsidRDefault="00BB3972" w:rsidP="00BB3972">
+    <w:p w:rsidR="00BB3972" w:rsidP="00BB3972" w:rsidRDefault="00BB3972" w14:paraId="3DF231B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:r>
         <w:t>Susanne Roos, hygiensjuksköterska, Vårdhygien, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6A599B" w14:textId="77777777" w:rsidR="00BB3972" w:rsidRPr="006622FA" w:rsidRDefault="00BB3972" w:rsidP="00BB3972">
+    <w:p w:rsidRPr="006622FA" w:rsidR="00BB3972" w:rsidP="00BB3972" w:rsidRDefault="00BB3972" w14:paraId="0F6A599B" w14:textId="77777777">
       <w:r>
         <w:t>Therese Mård, Hygiensjuksköterska, Vårdhygien, SkaS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CFB601" w14:textId="77777777" w:rsidR="001F72FC" w:rsidRPr="006773D8" w:rsidRDefault="001F72FC" w:rsidP="006773D8">
+    <w:p w:rsidRPr="006773D8" w:rsidR="001F72FC" w:rsidP="006773D8" w:rsidRDefault="001F72FC" w14:paraId="19CFB601" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="006773D8">
         <w:t>Granskare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717DF6D9" w14:textId="77777777" w:rsidR="007A1E82" w:rsidRDefault="007A1E82" w:rsidP="007A1E82">
+    <w:p w:rsidR="007A1E82" w:rsidP="007A1E82" w:rsidRDefault="007A1E82" w14:paraId="717DF6D9" w14:textId="77777777">
       <w:r>
         <w:t>Niclas Arvidsson, biträdande smittskyddsläkare, Smittskydd Västra Götaland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0873D567" w14:textId="77777777" w:rsidR="007A1E82" w:rsidRPr="00F002A2" w:rsidRDefault="007A1E82" w:rsidP="007A1E82">
+    <w:p w:rsidRPr="00F002A2" w:rsidR="007A1E82" w:rsidP="007A1E82" w:rsidRDefault="007A1E82" w14:paraId="0873D567" w14:textId="77777777">
       <w:r w:rsidRPr="00F002A2">
         <w:t>Daniel Hansson, verksamhetsutvecklare, Västfastigheter drift</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7688184F" w14:textId="73D8DDAF" w:rsidR="00996933" w:rsidRDefault="00996933" w:rsidP="005F0634">
+    <w:p w:rsidR="00996933" w:rsidP="005F0634" w:rsidRDefault="00996933" w14:paraId="7688184F" w14:textId="73D8DDAF">
       <w:pPr>
         <w:ind w:left="0" w:right="-143"/>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00996933" w:rsidSect="00D76B17">
       <w:headerReference w:type="default" r:id="rId27"/>
       <w:footerReference w:type="even" r:id="rId28"/>
       <w:footerReference w:type="default" r:id="rId29"/>
       <w:headerReference w:type="first" r:id="rId30"/>
       <w:footerReference w:type="first" r:id="rId31"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1127" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="164387EC" w14:textId="77777777" w:rsidR="0014023B" w:rsidRDefault="0014023B">
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w14:paraId="164387EC" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F05BB2B" w14:textId="77777777" w:rsidR="0014023B" w:rsidRDefault="0014023B">
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w14:paraId="2F05BB2B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="75BB419C" w14:textId="77777777" w:rsidR="0014023B" w:rsidRDefault="0014023B">
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w14:paraId="75BB419C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3529,225 +3548,225 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00000000" w14:paraId="47BD2091" w14:textId="66F4EBFA">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1322718576" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3788,3479 +3807,3479 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BECA929" w14:textId="77777777" w:rsidR="0014023B" w:rsidRDefault="0014023B"/>
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w14:paraId="4BECA929" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DD0AD97" w14:textId="77777777" w:rsidR="0014023B" w:rsidRDefault="0014023B">
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w14:paraId="2DD0AD97" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52D51215" w14:textId="77777777" w:rsidR="0014023B" w:rsidRDefault="0014023B">
+    <w:p w:rsidR="0014023B" w:rsidRDefault="0014023B" w14:paraId="52D51215" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="30F691DE" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="008D7E83">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="008D7E83" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="30F691DE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:right="-143"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="54A8BD5D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;left:0;text-align:left;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1511721D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63BEDFB8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A2B29A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C0CE722"/>
     <w:lvl w:ilvl="0" w:tplc="F5C2D18A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F7A561B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02EC7720"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B5802CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE287A48"/>
     <w:lvl w:ilvl="0" w:tplc="F5C2D18A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30D63A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DF4C704"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4E87B30"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F5C2D18A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43E0197A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AF0AD6E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8192" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4FC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28CA3B86"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F5C2D18A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1803" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2523" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3243" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3963" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4683" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5403" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6123" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728765D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82E05A3A"/>
     <w:lvl w:ilvl="0" w:tplc="FB8857E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72DB0643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C67621E2"/>
     <w:lvl w:ilvl="0" w:tplc="F5C2D18A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77387CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="496ADBA8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
@@ -7322,66 +7341,66 @@
   </w:num>
   <w:num w:numId="27" w16cid:durableId="51198538">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="311102707">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="187304700">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1342851508">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1013383720">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -7985,196 +8004,208 @@
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F361A0"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F45C3F"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F56E39"/>
     <w:rsid w:val="00F5785A"/>
     <w:rsid w:val="00F834EA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA3076"/>
     <w:rsid w:val="00FA46DD"/>
     <w:rsid w:val="00FB13BD"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC7E8A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF0275"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="02083F8F"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="09D6F98E"/>
+    <w:rsid w:val="11BDEFF0"/>
+    <w:rsid w:val="16E64827"/>
+    <w:rsid w:val="1E65E8D7"/>
+    <w:rsid w:val="248F4FEF"/>
+    <w:rsid w:val="264E11A4"/>
     <w:rsid w:val="3180B898"/>
     <w:rsid w:val="3EC0BF2D"/>
+    <w:rsid w:val="41AE713E"/>
+    <w:rsid w:val="4245D46A"/>
     <w:rsid w:val="44A88C8F"/>
+    <w:rsid w:val="485A4F6C"/>
     <w:rsid w:val="48E03325"/>
+    <w:rsid w:val="4F76D579"/>
     <w:rsid w:val="5810E617"/>
     <w:rsid w:val="5C6EBB85"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="76DC2FAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8199,75 +8230,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8302,57 +8333,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -8410,730 +8441,730 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E00BCC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:right="0"/>
@@ -9204,609 +9235,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9815,94 +9846,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9911,495 +9942,495 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -10466,231 +10497,231 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E0F94"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A31CF"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005A31CF"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D854E4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C52A59"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C52A59"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00457395"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10783,51 +10814,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1338462520">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BA7A698E5-C08A-4F41-96C7-32070ED3F423%7D&amp;file=Riskbed%C3%B6mning%20vid%20legionellafynd%20i%20vatten%2C%20ej%20patientfall.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5a802fbd40f0b62305b89b00/PHE_Guidance_on_detection_of_Legionella_in_healthcare_premises.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hygiejne.ssi.dk/-/media/arkiv/subsites/infektionshygiejne/retningslinjer/nir/nir-legionella-i-brugsvand-i-sundheds--og-plejesektoren_final.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BF4EB2F77-66EB-4549-8C62-1BC2AE91921E%7D&amp;file=Riskbed%C3%B6mning%20vid%20smittsp%C3%A5rning%20v%C3%A5rdrelaterad%20legionellainfektion.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fhi.no/ss/veiledere/legionellaveilederen/?term=" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/legionellainfektion/legionella-i-miljon-en-kunskapssammanstallning-om-hantering-av-smittrisker/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-1768321571-37/surrogate/Kontroll%20av%20legionellaf%c3%b6rekomst%20i%20tappvatten%2c%20fastighets%c3%a4garens%20ansvar%20-%20Rutin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escmid.org/fileadmin/escmid/media/study_groups/ESGLI/ESGLI_European_Technical_Guidelines_for_the_Prevention_Control_and_Investigation_of_Infections_Caused_by_Legionella_species_June.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BA7A698E5-C08A-4F41-96C7-32070ED3F423%7D&amp;file=Riskbed%C3%B6mning%20vid%20legionellafynd%20i%20vatten%2C%20ej%20patientfall.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5a802fbd40f0b62305b89b00/PHE_Guidance_on_detection_of_Legionella_in_healthcare_premises.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hygiejne.ssi.dk/-/media/arkiv/subsites/infektionshygiejne/retningslinjer/nir/nir-legionella-i-brugsvand-i-sundheds--og-plejesektoren_final.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BF4EB2F77-66EB-4549-8C62-1BC2AE91921E%7D&amp;file=Riskbed%C3%B6mning%20vid%20smittsp%C3%A5rning%20v%C3%A5rdrelaterad%20legionellainfektion.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/legionellainfektion/legionella-i-miljon-en-kunskapssammanstallning-om-hantering-av-smittrisker/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-1768321571-37/surrogate/Kontroll%20av%20legionellaf%c3%b6rekomst%20i%20tappvatten%2c%20fastighets%c3%a4garens%20ansvar%20-%20Rutin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escmid.org/fileadmin/escmid/media/study_groups/ESGLI/ESGLI_European_Technical_Guidelines_for_the_Prevention_Control_and_Investigation_of_Infections_Caused_by_Legionella_species_June.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fhi.no/ss/veiledere/legionellaveilederen/?term=" TargetMode="External" Id="Rbef5d8cc75ea4649" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -11111,59 +11142,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Legionella</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>4</revision>
+  <lastModifiedBy>Carita Svantesson</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>