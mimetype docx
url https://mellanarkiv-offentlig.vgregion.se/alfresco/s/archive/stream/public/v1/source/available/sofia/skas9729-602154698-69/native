--- v2 (2026-04-24)
+++ v3 (2026-06-03)
@@ -3072,123 +3072,77 @@
       <w:r w:rsidRPr="00C449A0">
         <w:t>Study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C449A0">
         <w:t xml:space="preserve"> Group for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C449A0">
         <w:t>Legionella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C449A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C449A0">
         <w:t>Infections</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00535FCF" w:rsidP="00535FCF" w:rsidRDefault="00535FCF" w14:paraId="3A22A08C" w14:textId="77777777">
-      <w:hyperlink w:history="1" r:id="rId23">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00727EDA">
+      <w:hyperlink r:id="R09eed714c8d949f2">
+        <w:r w:rsidRPr="1796D4BD" w:rsidR="00535FCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Legionella</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00727EDA">
+        <w:r w:rsidRPr="1796D4BD" w:rsidR="00535FCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> i miljön – en kunskapssammanställning om hantering av smittrisker</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AE6676">
+        <w:r w:rsidRPr="1796D4BD" w:rsidR="00535FCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...14 lines deleted...]
-      </w:hyperlink>
       <w:r w:rsidR="00535FCF">
         <w:rPr/>
-        <w:t xml:space="preserve">. 2024. </w:t>
-[...14 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00535FCF">
         <w:rPr/>
-        <w:t>)</w:t>
+        <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="009C0D25" w:rsidR="00535FCF" w:rsidP="00535FCF" w:rsidRDefault="00535FCF" w14:paraId="0EB565AC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" r:id="rId25">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00DE59B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Nationale</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00DE59B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00DE59B6">
@@ -8009,50 +7963,51 @@
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F56E39"/>
     <w:rsid w:val="00F5785A"/>
     <w:rsid w:val="00F834EA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA3076"/>
     <w:rsid w:val="00FA46DD"/>
     <w:rsid w:val="00FB13BD"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC7E8A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF0275"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="02083F8F"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="09D6F98E"/>
     <w:rsid w:val="11BDEFF0"/>
     <w:rsid w:val="16E64827"/>
+    <w:rsid w:val="1796D4BD"/>
     <w:rsid w:val="1E65E8D7"/>
     <w:rsid w:val="248F4FEF"/>
     <w:rsid w:val="264E11A4"/>
     <w:rsid w:val="3180B898"/>
     <w:rsid w:val="3EC0BF2D"/>
     <w:rsid w:val="41AE713E"/>
     <w:rsid w:val="4245D46A"/>
     <w:rsid w:val="44A88C8F"/>
     <w:rsid w:val="485A4F6C"/>
     <w:rsid w:val="48E03325"/>
     <w:rsid w:val="4F76D579"/>
     <w:rsid w:val="5810E617"/>
     <w:rsid w:val="5C6EBB85"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="76DC2FAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -10814,51 +10769,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1338462520">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BA7A698E5-C08A-4F41-96C7-32070ED3F423%7D&amp;file=Riskbed%C3%B6mning%20vid%20legionellafynd%20i%20vatten%2C%20ej%20patientfall.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5a802fbd40f0b62305b89b00/PHE_Guidance_on_detection_of_Legionella_in_healthcare_premises.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hygiejne.ssi.dk/-/media/arkiv/subsites/infektionshygiejne/retningslinjer/nir/nir-legionella-i-brugsvand-i-sundheds--og-plejesektoren_final.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BF4EB2F77-66EB-4549-8C62-1BC2AE91921E%7D&amp;file=Riskbed%C3%B6mning%20vid%20smittsp%C3%A5rning%20v%C3%A5rdrelaterad%20legionellainfektion.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/legionellainfektion/legionella-i-miljon-en-kunskapssammanstallning-om-hantering-av-smittrisker/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-1768321571-37/surrogate/Kontroll%20av%20legionellaf%c3%b6rekomst%20i%20tappvatten%2c%20fastighets%c3%a4garens%20ansvar%20-%20Rutin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escmid.org/fileadmin/escmid/media/study_groups/ESGLI/ESGLI_European_Technical_Guidelines_for_the_Prevention_Control_and_Investigation_of_Infections_Caused_by_Legionella_species_June.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fhi.no/ss/veiledere/legionellaveilederen/?term=" TargetMode="External" Id="Rbef5d8cc75ea4649" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BA7A698E5-C08A-4F41-96C7-32070ED3F423%7D&amp;file=Riskbed%C3%B6mning%20vid%20legionellafynd%20i%20vatten%2C%20ej%20patientfall.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5a802fbd40f0b62305b89b00/PHE_Guidance_on_detection_of_Legionella_in_healthcare_premises.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hygiejne.ssi.dk/-/media/arkiv/subsites/infektionshygiejne/retningslinjer/nir/nir-legionella-i-brugsvand-i-sundheds--og-plejesektoren_final.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BF4EB2F77-66EB-4549-8C62-1BC2AE91921E%7D&amp;file=Riskbed%C3%B6mning%20vid%20smittsp%C3%A5rning%20v%C3%A5rdrelaterad%20legionellainfektion.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-1768321571-37/surrogate/Kontroll%20av%20legionellaf%c3%b6rekomst%20i%20tappvatten%2c%20fastighets%c3%a4garens%20ansvar%20-%20Rutin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escmid.org/fileadmin/escmid/media/study_groups/ESGLI/ESGLI_European_Technical_Guidelines_for_the_Prevention_Control_and_Investigation_of_Infections_Caused_by_Legionella_species_June.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/legionellainfektion/legionella-i-miljon-en-kunskapssammanstallning-om-hantering-av-smittrisker/" TargetMode="External" Id="R09eed714c8d949f2" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -11164,30 +11119,30 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Legionella</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Carita Svantesson</lastModifiedBy>
-  <revision>8</revision>
+  <revision>9</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>