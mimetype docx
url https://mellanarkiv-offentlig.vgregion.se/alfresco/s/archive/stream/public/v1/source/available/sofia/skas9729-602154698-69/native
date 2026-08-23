--- v3 (2026-06-03)
+++ v4 (2026-08-23)
@@ -94,50 +94,54 @@
         <w:rPr/>
         <w:t xml:space="preserve">Förändringar sedan </w:t>
       </w:r>
       <w:r w:rsidRPr="76DC2FAC" w:rsidR="264E11A4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t>föregående</w:t>
       </w:r>
       <w:r w:rsidR="264E11A4">
         <w:rPr/>
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w:rsidR="4F76D579" w:rsidP="76DC2FAC" w:rsidRDefault="4F76D579" w14:paraId="627030D6" w14:textId="2C787B8B">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidR="4F76D579">
         <w:rPr/>
         <w:t>Uppdatering a</w:t>
       </w:r>
       <w:r w:rsidR="4F76D579">
         <w:rPr/>
         <w:t>v länkar.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A32ED" w:rsidP="00D76B17" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="53D68973">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc100327185" w:id="11"/>
       <w:bookmarkStart w:name="_Toc212466666" w:id="12"/>
       <w:bookmarkStart w:name="_Toc212467347" w:id="13"/>
       <w:bookmarkStart w:name="_Toc72840807" w:id="14"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
@@ -2173,93 +2177,94 @@
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00551A5D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>egionellabakterier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00551A5D">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> i vattenprov (ej patientfall)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="535BFC2A" w14:textId="049942AA">
       <w:pPr>
         <w:ind w:right="567"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="00123523">
+        <w:rPr/>
         <w:t xml:space="preserve">Fastighetsägaren kan som del av sitt kontrollprogram ta prov för </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00123523">
+        <w:rPr/>
         <w:t>legionellabakterier</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00123523">
+        <w:rPr/>
         <w:t xml:space="preserve"> i vatten. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008611DA">
+      <w:r w:rsidR="00123523">
+        <w:rPr/>
         <w:t xml:space="preserve">Vid bakteriefynd kontaktar fastighetsägare </w:t>
       </w:r>
-      <w:r w:rsidRPr="008611DA">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="00123523">
+        <w:rPr/>
         <w:t xml:space="preserve">Vårdhygien för initial riskbedömning. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00123523">
+        <w:rPr/>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId13">
-        <w:r w:rsidRPr="00F361A0" w:rsidR="00740DA7">
+      <w:hyperlink r:id="R5ab36ff8ae5a49c8">
+        <w:r w:rsidRPr="4C39B509" w:rsidR="00740DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>R</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F361A0" w:rsidR="00323E06">
+        <w:r w:rsidRPr="4C39B509" w:rsidR="00323E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">iskbedömning vid </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00F361A0" w:rsidR="00323E06">
+        <w:r w:rsidRPr="4C39B509" w:rsidR="00323E06">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>legionellafynd</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00F361A0" w:rsidR="008366A8">
+        <w:r w:rsidRPr="4C39B509" w:rsidR="008366A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> i vatten, ej patientfall</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="0AE5B55F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc212183463" w:id="34"/>
       <w:bookmarkStart w:name="_Toc212467356" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Åtgärder vid m</w:t>
@@ -2547,105 +2552,111 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0013634E" w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="5BCC4B71" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tar ställning till akut åtgärd i form av duschstopp tills möte enligt nedan hållits. Samråd med Vårdhygien kontorstid, annars infektionsbakjour. Duschstopp kan gälla enskild dusch, för enskild riskpatient eller hel enhet. Beakta andra patientsäkerhetsrisker med omfattande duschstopp. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="4777027F" w14:textId="77777777">
       <w:r>
         <w:t>Verksamhet inom slutenvård där patienten vårdas:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="3BA790D0" w14:textId="41171F34">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1712" w:hanging="357"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="385CA6E9">
+        <w:rPr/>
         <w:t>Sammankalla</w:t>
       </w:r>
-      <w:r w:rsidRPr="00506B08">
+      <w:r w:rsidR="385CA6E9">
+        <w:rPr/>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="385CA6E9">
+        <w:rPr/>
         <w:t xml:space="preserve">relevanta funktioner </w:t>
       </w:r>
-      <w:r w:rsidRPr="00506B08">
+      <w:r w:rsidR="385CA6E9">
+        <w:rPr/>
         <w:t>till möte med mål nästkommande vardag</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="385CA6E9">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00506B08">
+      <w:r w:rsidR="385CA6E9">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1E4F">
+      <w:r w:rsidR="385CA6E9">
+        <w:rPr/>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId16">
-        <w:r w:rsidRPr="00314DA0" w:rsidR="00F834EA">
+      <w:hyperlink r:id="Rd89c31c00df04d6d">
+        <w:r w:rsidRPr="3A080E60" w:rsidR="27E83B12">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Risk</w:t>
         </w:r>
-        <w:r w:rsidRPr="00314DA0" w:rsidR="001A4487">
+        <w:r w:rsidRPr="3A080E60" w:rsidR="764AD204">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>bedömning vid smittspårning</w:t>
         </w:r>
-        <w:r w:rsidRPr="00314DA0" w:rsidR="0085112A">
+        <w:r w:rsidRPr="3A080E60" w:rsidR="60D8B581">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> vårdrelaterad </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00314DA0" w:rsidR="00370F5F">
+        <w:r w:rsidRPr="3A080E60" w:rsidR="3D232CB4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>legionella</w:t>
         </w:r>
-        <w:r w:rsidRPr="00314DA0" w:rsidR="0085112A">
+        <w:r w:rsidRPr="3A080E60" w:rsidR="60D8B581">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>infektion</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="266B4AC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informationsöverföring till kommunal vård och omsorg säkerställs av Vårdhygien i samverkan med Smittskydd Västra Götaland. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00123523" w:rsidP="00123523" w:rsidRDefault="00123523" w14:paraId="7D1FF473" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="567"/>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc212183464" w:id="37"/>
       <w:bookmarkStart w:name="_Toc212467357" w:id="38"/>
       <w:r w:rsidRPr="00DB0F80">
         <w:lastRenderedPageBreak/>
         <w:t>Smittspårning</w:t>
@@ -2783,76 +2794,76 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>pontiacfeber</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> L</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6676">
         <w:t>äkarinformation. Smittskyddsläkarnas smittskyddsblad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="_Hlk207008543" w:id="44"/>
     <w:bookmarkStart w:name="_Hlk207008602" w:id="45"/>
     <w:bookmarkStart w:name="_Hlk207008572" w:id="46"/>
     <w:p w:rsidR="001F4D80" w:rsidP="001F4D80" w:rsidRDefault="001F4D80" w14:paraId="058FC611" w14:textId="77777777">
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve">HYPERLINK "https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BA7A698E5-C08A-4F41-96C7-32070ED3F423%7D&amp;file=Riskbed%C3%B6mning%20vid%20legionellafynd%20i%20vatten%2C%20ej%20patientfall.docx&amp;action=default&amp;mobileredirect=true" </w:instrText>
+        <w:instrText xml:space="preserve">HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1237/surrogate/Riskbed%c3%b6mning%20vid%20legionellafynd%20i%20vatten%2c%20ej%20patientfall.pdf" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="16E64827" w:rsidR="001F4D80">
+      <w:r w:rsidRPr="4C39B509" w:rsidR="5268CA2A">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Legionella</w:t>
       </w:r>
-      <w:r w:rsidRPr="16E64827" w:rsidR="001F4D80">
+      <w:r w:rsidRPr="4C39B509" w:rsidR="5268CA2A">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve"> i vattenprov (ej patientfall), stöd för riskbedömning</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001F4D80">
+      <w:r w:rsidR="5268CA2A">
         <w:rPr/>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
-      <w:r w:rsidR="001F4D80">
+      <w:r w:rsidR="5268CA2A">
         <w:rPr/>
         <w:t xml:space="preserve"> Lathund </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p w:rsidR="001F4D80" w:rsidP="001F4D80" w:rsidRDefault="001F4D80" w14:paraId="77AE2A47" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve">HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1238/surrogate/Riskbed%c3%b6mning%20vid%20smittsp%c3%a5rning%20v%c3%a5rdrelaterad%20legionellainfektion.pdf" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="11BDEFF0" w:rsidR="09D6F98E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve">Misstänkt eller bekräftad vårdrelaterad </w:t>
@@ -7967,62 +7978,72 @@
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA3076"/>
     <w:rsid w:val="00FA46DD"/>
     <w:rsid w:val="00FB13BD"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC7E8A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF0275"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="02083F8F"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="09D6F98E"/>
     <w:rsid w:val="11BDEFF0"/>
     <w:rsid w:val="16E64827"/>
     <w:rsid w:val="1796D4BD"/>
     <w:rsid w:val="1E65E8D7"/>
     <w:rsid w:val="248F4FEF"/>
     <w:rsid w:val="264E11A4"/>
+    <w:rsid w:val="27E83B12"/>
     <w:rsid w:val="3180B898"/>
+    <w:rsid w:val="385CA6E9"/>
+    <w:rsid w:val="39B30D1A"/>
+    <w:rsid w:val="3A080E60"/>
+    <w:rsid w:val="3D232CB4"/>
     <w:rsid w:val="3EC0BF2D"/>
     <w:rsid w:val="41AE713E"/>
     <w:rsid w:val="4245D46A"/>
     <w:rsid w:val="44A88C8F"/>
     <w:rsid w:val="485A4F6C"/>
     <w:rsid w:val="48E03325"/>
+    <w:rsid w:val="4947D56C"/>
+    <w:rsid w:val="4C39B509"/>
     <w:rsid w:val="4F76D579"/>
+    <w:rsid w:val="5268CA2A"/>
     <w:rsid w:val="5810E617"/>
     <w:rsid w:val="5C6EBB85"/>
+    <w:rsid w:val="60D8B581"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="764AD204"/>
     <w:rsid w:val="76DC2FAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
@@ -10769,51 +10790,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1338462520">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BA7A698E5-C08A-4F41-96C7-32070ED3F423%7D&amp;file=Riskbed%C3%B6mning%20vid%20legionellafynd%20i%20vatten%2C%20ej%20patientfall.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5a802fbd40f0b62305b89b00/PHE_Guidance_on_detection_of_Legionella_in_healthcare_premises.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hygiejne.ssi.dk/-/media/arkiv/subsites/infektionshygiejne/retningslinjer/nir/nir-legionella-i-brugsvand-i-sundheds--og-plejesektoren_final.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7BF4EB2F77-66EB-4549-8C62-1BC2AE91921E%7D&amp;file=Riskbed%C3%B6mning%20vid%20smittsp%C3%A5rning%20v%C3%A5rdrelaterad%20legionellainfektion.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-1768321571-37/surrogate/Kontroll%20av%20legionellaf%c3%b6rekomst%20i%20tappvatten%2c%20fastighets%c3%a4garens%20ansvar%20-%20Rutin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escmid.org/fileadmin/escmid/media/study_groups/ESGLI/ESGLI_European_Technical_Guidelines_for_the_Prevention_Control_and_Investigation_of_Infections_Caused_by_Legionella_species_June.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/legionellainfektion/legionella-i-miljon-en-kunskapssammanstallning-om-hantering-av-smittrisker/" TargetMode="External" Id="R09eed714c8d949f2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5a802fbd40f0b62305b89b00/PHE_Guidance_on_detection_of_Legionella_in_healthcare_premises.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hygiejne.ssi.dk/-/media/arkiv/subsites/infektionshygiejne/retningslinjer/nir/nir-legionella-i-brugsvand-i-sundheds--og-plejesektoren_final.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10352-1466081082-152/surrogate/Smittskyddsblad%20Legionella%20(Legion%c3%a4rssjuka)%20l%c3%a4karinformation.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-1768321571-37/surrogate/Kontroll%20av%20legionellaf%c3%b6rekomst%20i%20tappvatten%2c%20fastighets%c3%a4garens%20ansvar%20-%20Rutin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.escmid.org/fileadmin/escmid/media/study_groups/ESGLI/ESGLI_European_Technical_Guidelines_for_the_Prevention_Control_and_Investigation_of_Infections_Caused_by_Legionella_species_June.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/legionellainfektion/legionella-i-miljon-en-kunskapssammanstallning-om-hantering-av-smittrisker/" TargetMode="External" Id="R09eed714c8d949f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1238/surrogate/Riskbed%c3%b6mning%20vid%20smittsp%c3%a5rning%20v%c3%a5rdrelaterad%20legionellainfektion.pdf" TargetMode="External" Id="Rd89c31c00df04d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1237/surrogate/Riskbed%c3%b6mning%20vid%20legionellafynd%20i%20vatten%2c%20ej%20patientfall.pdf" TargetMode="External" Id="R5ab36ff8ae5a49c8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -11119,30 +11140,30 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Legionella</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Carita Svantesson</lastModifiedBy>
-  <revision>9</revision>
+  <revision>12</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>