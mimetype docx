--- v0 (2025-10-31)
+++ v1 (2026-04-24)
@@ -1,177 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45BE24AB" w14:textId="7C9B4249" w:rsidR="00D24CD1" w:rsidRPr="00BD6C8A" w:rsidRDefault="00D24CD1" w:rsidP="00D24CD1">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc174451791"/>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BD6C8A">
-        <w:t>Virusgastroenterit</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Virusgastroenterit - </w:t>
+      </w:r>
       <w:r w:rsidR="00160E17">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00AD134C" w:rsidRPr="00BD6C8A">
         <w:t>årdhygien</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="67F6F23D" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="3" w:name="_Toc174451792"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="59122AC0" w14:textId="77777777" w:rsidR="00D24CD1" w:rsidRDefault="00D24CD1" w:rsidP="00D24CD1">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Redaktionella förändringar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FEEC88" w14:textId="5308995B" w:rsidR="00D24CD1" w:rsidRPr="00614FB8" w:rsidRDefault="00D24CD1" w:rsidP="00D24CD1">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tid för återgång till arbete för personal med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ändrad från 48 timmar efter symtomfrihet till 24 timmar</w:t>
+        <w:t>Tid för återgång till arbete för personal med gastroenterit ändrad från 48 timmar efter symtomfrihet till 24 timmar</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3156">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2082A571" w14:textId="6D8F3EA5" w:rsidR="00614FB8" w:rsidRPr="00614FB8" w:rsidRDefault="00614FB8" w:rsidP="00D24CD1">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00614FB8">
         <w:t>Förtydligande av livsmedelshantering i samband med utbrott</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C4DCA5" w14:textId="22CB3530" w:rsidR="00D24CD1" w:rsidRDefault="00D24CD1" w:rsidP="00D24CD1">
+    <w:p w14:paraId="56C4DCA5" w14:textId="62D9A0FB" w:rsidR="00D24CD1" w:rsidRDefault="00D24CD1" w:rsidP="00D24CD1">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Användning av </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> S</w:t>
+      <w:r w:rsidR="000634C9">
+        <w:t>Virkon®</w:t>
       </w:r>
       <w:r w:rsidR="006F37C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>på personaltoalett vid utbrott eller om personal insjuknat på arbetet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F540E28" w14:textId="77777777" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00113634">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc174451793"/>
       <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="6E452412" w14:textId="66BBAD3D" w:rsidR="003C1B22" w:rsidRDefault="00CB7AB4">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
@@ -238,2087 +207,1893 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003C1B22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003C1B22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C1B22">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D85AEE9" w14:textId="64A7F0C2" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D85AEE9" w14:textId="64A7F0C2" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451792" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451792 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C9421E5" w14:textId="4434D0CD" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3C9421E5" w14:textId="4434D0CD" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451793" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Innehållsförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451793 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19E534C5" w14:textId="34899949" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="19E534C5" w14:textId="34899949" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451794" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Syfte</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451794 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09263699" w14:textId="5498AD08" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09263699" w14:textId="5498AD08" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451795" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Medicinsk bakgrund</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451795 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A093492" w14:textId="356D7E6A" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1A093492" w14:textId="356D7E6A" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451796" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451796 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E328639" w14:textId="50B04983" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6E328639" w14:textId="50B04983" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451797" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Åtgärder vid misstänkt gastroenterit</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451797 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="235439F6" w14:textId="0D10C73C" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="235439F6" w14:textId="0D10C73C" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451798" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Provtagning</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451798 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71405294" w14:textId="0529EC17" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="71405294" w14:textId="0529EC17" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451799" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vårdrutiner</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451799 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BACEB28" w14:textId="73EC184F" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4BACEB28" w14:textId="73EC184F" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451800" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Smittfrihet</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451800 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43C62CE1" w14:textId="09C2B916" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43C62CE1" w14:textId="09C2B916" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451801" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Personal</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451801 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24B49B4B" w14:textId="762D07E9" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="24B49B4B" w14:textId="762D07E9" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451802" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningar och konsultationer</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451802 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FB640C5" w14:textId="025B1045" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3FB640C5" w14:textId="025B1045" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451803" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Byte av vårdform/utskrivning</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451803 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DDFAC11" w14:textId="0D3A681D" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4DDFAC11" w14:textId="0D3A681D" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451804" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Besökande</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451804 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18D8F49A" w14:textId="038BA669" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18D8F49A" w14:textId="038BA669" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451805" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Städ, tvätt och disk</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451805 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="562C650D" w14:textId="3E510988" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="562C650D" w14:textId="3E510988" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451806" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Handläggning av exponerade patienter</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451806 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="002D8AE7" w14:textId="6CA25D3F" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="002D8AE7" w14:textId="6CA25D3F" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451807" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vid gastroenterit hos flera på vårdavdelning/utbrottshantering</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451807 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E3677F6" w14:textId="2E430A26" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6E3677F6" w14:textId="2E430A26" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451808" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kohortvård</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451808 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AA5137A" w14:textId="07DAAFD4" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3AA5137A" w14:textId="07DAAFD4" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451809" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Intagningsstopp</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451809 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69E901F7" w14:textId="72B0DED1" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69E901F7" w14:textId="72B0DED1" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451810" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Relaterade dokument</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451810 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AFD47FC" w14:textId="65ED3B83" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2AFD47FC" w14:textId="65ED3B83" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451811" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbetsgrupp</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451811 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51BF4D90" w14:textId="1E01F626" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="51BF4D90" w14:textId="1E01F626" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451812" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar och avsteg</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451812 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="330F5DF0" w14:textId="4536CBCC" w:rsidR="003C1B22" w:rsidRDefault="00000000">
+    <w:p w14:paraId="330F5DF0" w14:textId="4536CBCC" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc174451813" w:history="1">
-        <w:r w:rsidR="003C1B22" w:rsidRPr="00E737FF">
+        <w:r w:rsidRPr="00E737FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Källförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc174451813 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003C1B22">
-[...5 lines deleted...]
-        <w:r w:rsidR="003C1B22">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="003C1B22">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15572D7A" w14:textId="6F9384BF" w:rsidR="00D24CD1" w:rsidRDefault="00CB7AB4" w:rsidP="00616EB2">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Toc174451794"/>
       <w:r w:rsidR="00D24CD1">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="009A32ED">
         <w:t>yfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="0BBA0CF3" w14:textId="7D4E6F8E" w:rsidR="009A32ED" w:rsidRDefault="00D24CD1" w:rsidP="00D24CD1">
       <w:r w:rsidRPr="009A751A">
-        <w:t xml:space="preserve">Syftet med denna rutin är att förhindra smittspridning och begränsa utbrott av virusorsakad </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Syftet med denna rutin är att förhindra smittspridning och begränsa utbrott av virusorsakad gastroenterit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DC2784" w14:textId="1E670D9D" w:rsidR="00D24CD1" w:rsidRDefault="00D24CD1" w:rsidP="00D24CD1">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc174451795"/>
       <w:r>
         <w:t>Medicinsk bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="59223A12" w14:textId="10D32F89" w:rsidR="006F37C2" w:rsidRDefault="00D24CD1" w:rsidP="00C60A6A">
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Virusgastroenterit</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">- och adenovirus. Smittvägen är fekal-oral. Symtomen är akuta med illamående, kräkning, diarré, buksmärta, ibland feber och går ofta över efter 1–3 dygn. </w:t>
+        <w:t xml:space="preserve">Virusgastroenterit kan orsakas av bland annat calici, rota, astro- och adenovirus. Smittvägen är fekal-oral. Symtomen är akuta med illamående, kräkning, diarré, buksmärta, ibland feber och går ofta över efter 1–3 dygn. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37EDB9AA" w14:textId="77777777" w:rsidR="00D24CD1" w:rsidRPr="001D6168" w:rsidRDefault="00D24CD1" w:rsidP="006A777E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Calicivirus</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="09424751" w14:textId="6EB2538C" w:rsidR="001D4B55" w:rsidRDefault="00D24CD1" w:rsidP="00453F69">
       <w:r>
-        <w:t xml:space="preserve">Utbrott av </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> är mycket smittsamt och drabbar alla åldersgrupper.</w:t>
+        <w:t>Utbrott av calicivirus (vinterkräksjukan) är ett stort problem inom sjukvården. I gruppen calicivirus ingår noro- och sapovirus. Calicivirus är mycket smittsamt och drabbar alla åldersgrupper.</w:t>
       </w:r>
       <w:r w:rsidR="004D74B4">
         <w:t xml:space="preserve"> Inkubationstiden</w:t>
       </w:r>
       <w:r w:rsidR="006F37C2">
         <w:t xml:space="preserve"> (tid från smittotillfälle till symtomdebut) </w:t>
       </w:r>
       <w:r>
         <w:t>är 12–48 timmar.</w:t>
       </w:r>
       <w:r w:rsidR="005A0412">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D4B55">
         <w:t>Stora mängder virus finns i avföring och kräkning hos smittade personer och kan spridas via stänk och droppar. Ytor omkring en smittsam patient kontamineras med virus. Smitta sker via nära kontakt med smittade personer eller indirekt genom överföring av virus via föremål, händer, mat eller vatten där viruset kan finnas kvar under dagar-veckor. Risk för smittspridning är störst hos personer med symtom men kan även ske en tid efter att symtomen avtagit.</w:t>
       </w:r>
       <w:r w:rsidR="001D4B55" w:rsidRPr="2D7F1747">
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D4B55">
         <w:t>Patienter räknas som smittsamma till och med 48 timmar efter sista symtom. Genomgången infektion ger bara ett kortvarigt skydd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7D59B2" w14:textId="77777777" w:rsidR="006A777E" w:rsidRDefault="006A777E" w:rsidP="006A777E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Övriga virus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E6C0D5" w14:textId="47E993F0" w:rsidR="006A777E" w:rsidRDefault="006A777E" w:rsidP="006A777E">
       <w:r>
-        <w:t xml:space="preserve">Övriga virus som orsakar </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> med undantag för rekommendationer för kohortvård. Kontakta gärna Vårdhygien </w:t>
+        <w:t xml:space="preserve">Övriga virus som orsakar gastroenterit kan vårdhygieniskt hanteras som calicivirus med undantag för rekommendationer för kohortvård. Kontakta gärna Vårdhygien </w:t>
       </w:r>
       <w:r w:rsidR="004D74B4">
         <w:t>0500-43</w:t>
       </w:r>
       <w:r w:rsidR="006F37C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D74B4">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="006F37C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D74B4">
         <w:t xml:space="preserve">84 </w:t>
       </w:r>
       <w:r>
         <w:t>för råd vid misstänkta utbrott av dessa virus. Inkubationstid och smittsamhet för dessa virus varierar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10210F4A" w14:textId="77777777" w:rsidR="0092175C" w:rsidRPr="0092175C" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc174451796"/>
       <w:r w:rsidRPr="0092175C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="72FCD4C4" w14:textId="77777777" w:rsidR="006F37C2" w:rsidRDefault="006F37C2" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc174451797"/>
       <w:r>
-        <w:t xml:space="preserve">Åtgärder vid misstänkt </w:t>
-[...3 lines deleted...]
-        <w:t>gastroenterit</w:t>
+        <w:t>Åtgärder vid misstänkt gastroenterit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7E720FDF" w14:textId="77777777" w:rsidR="006F37C2" w:rsidRPr="00D674FA" w:rsidRDefault="006F37C2" w:rsidP="00624DDC">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D674FA">
         <w:t>Nytillkomna symtom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E251C8" w14:textId="7A727D1E" w:rsidR="006F37C2" w:rsidRDefault="006F37C2" w:rsidP="006F37C2">
       <w:r>
-        <w:t xml:space="preserve">Patienter med nytillkomna symtom som kan vara infektiös </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ska hanteras enligt nedanstående rutin fram till att smittsam orsak uteslutits. </w:t>
+        <w:t xml:space="preserve">Patienter med nytillkomna symtom som kan vara infektiös gastroenterit ska hanteras enligt nedanstående rutin fram till att smittsam orsak uteslutits. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D84032F" w14:textId="6FA079ED" w:rsidR="006F37C2" w:rsidRDefault="006F37C2" w:rsidP="00C60A6A">
       <w:r w:rsidRPr="006F37C2">
-        <w:t xml:space="preserve">Tänk på att de symtom som ses vid </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> även kan vara tecken på allvarlig sjukdom som sepsis, hjärtinfarkt eller akut bukåkomma.</w:t>
+        <w:t>Tänk på att de symtom som ses vid gastroenterit även kan vara tecken på allvarlig sjukdom som sepsis, hjärtinfarkt eller akut bukåkomma.</w:t>
       </w:r>
       <w:r w:rsidR="00C60A6A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F37C2">
-        <w:t>Gastroenterit</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> får aldrig hindra ett adekvat medicinskt omhändertagande. </w:t>
+        <w:t xml:space="preserve">Gastroenterit får aldrig hindra ett adekvat medicinskt omhändertagande. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E214BE" w14:textId="77777777" w:rsidR="0069116C" w:rsidRPr="001172A1" w:rsidRDefault="0069116C" w:rsidP="0069116C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc174451798"/>
       <w:r>
         <w:t>Provtagning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="5EBD3F2E" w14:textId="7D3007F7" w:rsidR="00C60A6A" w:rsidRDefault="0069116C" w:rsidP="00FA23FE">
       <w:r w:rsidRPr="0069116C">
-        <w:t xml:space="preserve">Vid symtom som kan vara orsakade av </w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId8">
+        <w:t xml:space="preserve">Vid symtom som kan vara orsakade av virusgastroenterit rekommenderas snabb provtagning för calicivirus. Ta också ställning till provtagning gällande andra infektiösa agens som kan ge liknande symtom. För anvisningar gällande provtagning se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="0069116C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Startsida - </w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> (anvisningar.se)</w:t>
+          <w:t>Startsida - Unilabs (anvisningar.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0069116C">
-        <w:t xml:space="preserve">. Oavsett svar på dessa prover ska alla patienter med nytillkomna </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> symtom som kräkningar/diarré vårdas på enkelrum tills smittsam orsak är utesluten.</w:t>
+        <w:t>. Oavsett svar på dessa prover ska alla patienter med nytillkomna gastrointestinala symtom som kräkningar/diarré vårdas på enkelrum tills smittsam orsak är utesluten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECEE7D6" w14:textId="4F6FC5D5" w:rsidR="0069116C" w:rsidRPr="001172A1" w:rsidRDefault="0069116C" w:rsidP="0069116C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc174451799"/>
       <w:r>
         <w:t>Vårdrutiner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="7C1F734A" w14:textId="1E3B98B7" w:rsidR="0069116C" w:rsidRPr="0069116C" w:rsidRDefault="0069116C" w:rsidP="0065492C">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D674FA">
-        <w:t>Vårdrum</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Vårdrum </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0065492C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="0065492C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">atient med misstänkt eller bekräftad </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> ska vårdas på eget rum med egen toalett. Dörren till patientrummet </w:t>
+        <w:t xml:space="preserve">atient med misstänkt eller bekräftad virusgastroenterit ska vårdas på eget rum med egen toalett. Dörren till patientrummet </w:t>
       </w:r>
       <w:r w:rsidR="00D674FA" w:rsidRPr="0065492C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ska </w:t>
       </w:r>
       <w:r w:rsidRPr="0065492C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vara stängd. Vid bekräftad diagnos bör dessa patienter i första hand vårdas på infektionsavdelning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00132098" w14:textId="77777777" w:rsidR="0069116C" w:rsidRPr="00D674FA" w:rsidRDefault="0069116C" w:rsidP="0065492C">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00D674FA">
         <w:t xml:space="preserve">Patientnära åtgärder </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC6FA8B" w14:textId="1AB07B4A" w:rsidR="00C60A6A" w:rsidRPr="00C60A6A" w:rsidRDefault="00FA23FE" w:rsidP="00C60A6A">
       <w:r>
         <w:t>Basala hygienrutiner ska följas</w:t>
       </w:r>
       <w:r w:rsidR="00C60A6A" w:rsidRPr="00C60A6A">
         <w:t xml:space="preserve">, särskilt viktigt är: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E86A86C" w14:textId="77777777" w:rsidR="00C60A6A" w:rsidRPr="00C60A6A" w:rsidRDefault="00C60A6A" w:rsidP="00C60A6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60A6A">
-        <w:t xml:space="preserve">Handtvätt med flytande tvål och vatten, efterföljt av noggrann avtorkning på engångspappersduk, ska utföras före handdesinfektion. Detta eftersom alkoholbaserade medel inte har fullständig effekt på icke-höljeförsedda virus som </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Handtvätt med flytande tvål och vatten, efterföljt av noggrann avtorkning på engångspappersduk, ska utföras före handdesinfektion. Detta eftersom alkoholbaserade medel inte har fullständig effekt på icke-höljeförsedda virus som t ex. Calicivirus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D0FE17" w14:textId="2978CA72" w:rsidR="001322AA" w:rsidRPr="00C60A6A" w:rsidRDefault="00C60A6A" w:rsidP="00C91FB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60A6A">
         <w:t>Vid risk för stänk av kroppsvätskor ska ansiktet skyddas med:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F517222" w14:textId="17649BD9" w:rsidR="00FA23FE" w:rsidRDefault="00C60A6A" w:rsidP="00FA23FE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60A6A">
         <w:t xml:space="preserve">heltäckande visir vid behov kombinerat med vätskeavvisande munskydd IIR </w:t>
       </w:r>
     </w:p>
@@ -2358,163 +2133,131 @@
       <w:r>
         <w:t xml:space="preserve">d patientens hygien. Handtvätt före måltid och efter toalettbesök, om möjligt daglig dusch och byte av kläder, sängkläder och handdukar. Hjälp patienter som inte kan sköta sin hygien. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FB7705" w14:textId="77777777" w:rsidR="00FE60C1" w:rsidRDefault="00FE60C1" w:rsidP="00FE60C1">
       <w:r>
         <w:t xml:space="preserve">Smittsam patient serveras alla måltider på vårdrummet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5922C94F" w14:textId="77777777" w:rsidR="00453F69" w:rsidRDefault="00453F69" w:rsidP="00453F69">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc174451800"/>
       <w:r>
         <w:t>Smittfrihet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="43A454EE" w14:textId="06528690" w:rsidR="00266FE4" w:rsidRDefault="00FA23FE" w:rsidP="00266FE4">
       <w:r>
         <w:t xml:space="preserve">Patienten betraktas som smittfri efter 48 timmars symtomfrihet. </w:t>
       </w:r>
       <w:r w:rsidR="00266FE4">
         <w:br/>
-        <w:t xml:space="preserve">Patienten kan </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> efter: </w:t>
+        <w:t xml:space="preserve">Patienten kan samvårdas efter: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025B6729" w14:textId="27812EFA" w:rsidR="00266FE4" w:rsidRDefault="00266FE4" w:rsidP="00266FE4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>dusch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28ABCBE8" w14:textId="77777777" w:rsidR="00266FE4" w:rsidRDefault="00266FE4" w:rsidP="00266FE4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00266FE4">
         <w:t>byte till rena kläder/sängkläder/handdukar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DD9AF8" w14:textId="5506EFD1" w:rsidR="00FE60C1" w:rsidRDefault="00000000" w:rsidP="00266FE4">
+    <w:p w14:paraId="76DD9AF8" w14:textId="5506EFD1" w:rsidR="00FE60C1" w:rsidRDefault="00266FE4" w:rsidP="00266FE4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Städ,_tvätt_och" w:history="1">
-        <w:r w:rsidR="00266FE4" w:rsidRPr="00A71CCA">
+        <w:r w:rsidRPr="00A71CCA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>städning/rengöring/desinfektion</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00266FE4">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8FE1D9" w14:textId="38CADF49" w:rsidR="00614FB8" w:rsidRDefault="00614FB8" w:rsidP="0065492C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc174451801"/>
       <w:r>
         <w:t>Personal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="27E68743" w14:textId="0E6B2B44" w:rsidR="00D674FA" w:rsidRPr="00D674FA" w:rsidRDefault="00D674FA" w:rsidP="00D674FA">
       <w:r w:rsidRPr="00D674FA">
-        <w:t xml:space="preserve">Minimera antalet personal som har hand om patient med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. I första hand rekommenderas </w:t>
+        <w:t xml:space="preserve">Minimera antalet personal som har hand om patient med gastroenterit. I första hand rekommenderas </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Kohortvård" w:history="1">
         <w:r w:rsidRPr="00A71CCA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>kohortvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D674FA">
-        <w:t xml:space="preserve">. Personal som deltar i vården av en patient med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> ska inte hantera livsmedel för andra patienter. Personal som arbetat patientnära med smittsam patient och som av någon anledning byter enhet under samma arbetspass skall förutom noggrann handhygien även byta arbetskläder. </w:t>
+        <w:t xml:space="preserve">. Personal som deltar i vården av en patient med gastroenterit ska inte hantera livsmedel för andra patienter. Personal som arbetat patientnära med smittsam patient och som av någon anledning byter enhet under samma arbetspass skall förutom noggrann handhygien även byta arbetskläder. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51DFD1E2" w14:textId="09BB970C" w:rsidR="00D674FA" w:rsidRPr="00D674FA" w:rsidRDefault="00D674FA" w:rsidP="00D674FA">
       <w:r w:rsidRPr="00D674FA">
         <w:t xml:space="preserve">Personal med symtom skall omedelbart gå hem från arbetet. Personal får återgå i tjänst när de varit stabilt symtomfria i 24 timmar under förutsättning att livsmedel inte hanteras inom 48 timmar efter symtomfrihet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12839BF4" w14:textId="77777777" w:rsidR="00D674FA" w:rsidRDefault="00D674FA" w:rsidP="00D674FA">
       <w:r w:rsidRPr="00D674FA">
-        <w:t xml:space="preserve">Personal som i hemmet har/vårdar anhörig med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> får arbeta som vanligt så länge man är fri från symtom.</w:t>
+        <w:t>Personal som i hemmet har/vårdar anhörig med virusgastroenterit får arbeta som vanligt så länge man är fri från symtom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A4F05B" w14:textId="18C014B1" w:rsidR="00614FB8" w:rsidRPr="0065492C" w:rsidRDefault="00614FB8" w:rsidP="0065492C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc174451802"/>
       <w:r w:rsidRPr="0065492C">
         <w:t>Undersökningar och konsultationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2A7878E3" w14:textId="77777777" w:rsidR="005C06A5" w:rsidRDefault="005C06A5" w:rsidP="005C06A5">
       <w:r>
         <w:t>Läkare/sjuksköterska bör prioritera vilka undersökningar och liknande som behöver göras och vilka man kan avvakta med tills patienter ej längre är smittsamma/exponerade. Infektionen får dock aldrig hindra adekvat medicinsk behandling. Informera mottagande enhet och minimera väntetider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC25A81" w14:textId="30665F73" w:rsidR="005C06A5" w:rsidRPr="005C06A5" w:rsidRDefault="00614FB8" w:rsidP="0065492C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc174451803"/>
@@ -2562,284 +2305,200 @@
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Städ,_tvätt_och"/>
       <w:bookmarkStart w:id="19" w:name="_Toc174451805"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="0063480C">
         <w:t>Städ, tvätt och disk</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="1AEF468F" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="0065492C">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063480C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>Städning/rengöring/desinfektion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6872A527" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:r w:rsidRPr="0063480C">
-        <w:t xml:space="preserve">Nedanstående gäller vid konstaterad infektiös </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> samt vid diarré/kräkning av okänd orsak tills patienten bedöms smittfri. </w:t>
+        <w:t xml:space="preserve">Nedanstående gäller vid konstaterad infektiös gastroenterit samt vid diarré/kräkning av okänd orsak tills patienten bedöms smittfri. </w:t>
       </w:r>
       <w:r w:rsidRPr="0063480C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Det är viktigt att ytor bearbetas mekaniskt, det vill säga inte bara torkas av. Ytor som är synligt smutsiga ska först rengöras med rengöringsmedel och därefter desinfektionsmedel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1136B4C5" w14:textId="77777777" w:rsidR="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
+    <w:p w14:paraId="1136B4C5" w14:textId="4532B601" w:rsidR="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:r w:rsidRPr="0063480C">
-        <w:t xml:space="preserve">Eftersom alkoholbaserade </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Eftersom alkoholbaserade ytdesinfektionsmedel har otillräcklig effekt ska </w:t>
+      </w:r>
+      <w:r w:rsidR="008461C5">
+        <w:t>Virkon</w:t>
+      </w:r>
       <w:r w:rsidRPr="0063480C">
-        <w:t>ytdesinfektionsmedel</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> S användas enligt bruksanvisning vid:</w:t>
+        <w:t>® användas enligt bruksanvisning vid:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="617149F9" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="00610C12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0063480C">
         <w:t>punktdesinfektion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522FB55D" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="00610C12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0063480C">
         <w:t>daglig patientnära städning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4D9DCF" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="00610C12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0063480C">
         <w:t>desinfektion av utrustning som delas mellan patienter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BABCCB1" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="00610C12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0063480C">
         <w:t>slutstädning</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>®.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB98257" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063480C">
         <w:t xml:space="preserve">Slutstädning av vårdplats, toalett och utrustning ska utföras vid hemgång, byte av vårdplats eller då kohortvård avslutas. </w:t>
       </w:r>
       <w:r w:rsidRPr="0063480C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Föremål, utrustning eller liknande som varit i närheten av patient som kräkts eller haft diarré ska desinfekteras eller slängas. Tänk på att slänga tandborste, toalettpapper och liknande. </w:t>
       </w:r>
       <w:r w:rsidRPr="0063480C">
         <w:t>Eventuella draperier tas ner och skickas till tvätt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CA404A" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063480C">
         <w:t>Om toalett i nödfall måste användas av flera patienter ska</w:t>
       </w:r>
       <w:r w:rsidRPr="0063480C">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0063480C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>tagställen</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">/kritiska punkter </w:t>
+        <w:t xml:space="preserve">tagställen/kritiska punkter </w:t>
       </w:r>
       <w:r w:rsidRPr="0063480C">
         <w:t>desinfekteras efter varje användning</w:t>
       </w:r>
       <w:r w:rsidRPr="0063480C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Detta utförs av vårdpersonal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A1113F2" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:r w:rsidRPr="0063480C">
         <w:t xml:space="preserve">Informera lokalvårdare om i vilka rum smittsamma patienter vistas/har vistats. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C372C8B" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
+    <w:p w14:paraId="2C372C8B" w14:textId="7FF56648" w:rsidR="0063480C" w:rsidRPr="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:r w:rsidRPr="0063480C">
         <w:t xml:space="preserve">Om personal insjuknat på arbetet ska personaltoalett desinfekteras med </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C82115">
+        <w:t>Virkon</w:t>
+      </w:r>
       <w:r w:rsidRPr="0063480C">
-        <w:t>Incidin</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> S.</w:t>
+        <w:t>®.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E0C2EE" w14:textId="77777777" w:rsidR="0063480C" w:rsidRDefault="0063480C" w:rsidP="0065492C">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tvätt, avfall och disk </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A2DD42" w14:textId="77777777" w:rsidR="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:r>
         <w:t>Tvätt och avfall h</w:t>
       </w:r>
       <w:r w:rsidRPr="00456E3B">
         <w:t>anteras som vanligt, d</w:t>
       </w:r>
       <w:r>
         <w:t>et vill säga</w:t>
       </w:r>
       <w:r w:rsidRPr="00456E3B">
-        <w:t xml:space="preserve"> endast kraftigt förorenad tvätt och avfall skickas som smittförande. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> bör finnas inne på vårdrummet.</w:t>
+        <w:t xml:space="preserve"> endast kraftigt förorenad tvätt och avfall skickas som smittförande. Tvättsäck bör finnas inne på vårdrummet.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C1E22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Disk hanteras som vanligt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFF98EC" w14:textId="77777777" w:rsidR="00614FB8" w:rsidRDefault="00614FB8" w:rsidP="0063480C"/>
     <w:p w14:paraId="179A7FEA" w14:textId="77777777" w:rsidR="00614FB8" w:rsidRDefault="00614FB8" w:rsidP="00614FB8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc174451806"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Handläggning av exponerade patienter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="1D29E6E3" w14:textId="77777777" w:rsidR="00614FB8" w:rsidRPr="007F1B4B" w:rsidRDefault="00614FB8" w:rsidP="00614FB8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2905,59 +2564,51 @@
     </w:p>
     <w:p w14:paraId="25A91F7A" w14:textId="77777777" w:rsidR="00614FB8" w:rsidRPr="00222E13" w:rsidRDefault="00614FB8" w:rsidP="00614FB8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222E13">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Även patienter som exponerats för kräkningar/diarré under de senaste 48 timmarna innan sjukhusvistelsen kan vara aktuella att vårda i eget rum med egen toalett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E001CF5" w14:textId="77777777" w:rsidR="00D674FA" w:rsidRPr="006F37C2" w:rsidRDefault="00D674FA" w:rsidP="00614FB8">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="572ABC0A" w14:textId="77777777" w:rsidR="0092175C" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc174451807"/>
       <w:r>
-        <w:t xml:space="preserve">Vid </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> hos flera på vårdavdelning/utbrottshantering</w:t>
+        <w:t>Vid gastroenterit hos flera på vårdavdelning/utbrottshantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="1D7CBE5A" w14:textId="77777777" w:rsidR="0092175C" w:rsidRPr="00E80233" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:r w:rsidRPr="00E80233">
         <w:t xml:space="preserve">Smittspridning på en enhet med två eller flera fall hos patienter och/eller personal räknas som utbrott. Flera enstaka fall, som kommit in med symtom, är per definition inte ett utbrott. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559F39B1" w14:textId="2ED60039" w:rsidR="0092175C" w:rsidRPr="009477C5" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:r>
         <w:t>Kontakta enhetschef och vid behov Vårdhygien (Telefon: 0500-43</w:t>
       </w:r>
       <w:r w:rsidR="00610C12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00610C12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">84) vid misstänkt smittspridning på vårdavdelningen då flera patienter/personal insjuknar inom en vecka. </w:t>
       </w:r>
       <w:r w:rsidRPr="009477C5">
@@ -2997,170 +2648,144 @@
       <w:r w:rsidRPr="009477C5">
         <w:t xml:space="preserve">Starta </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Kohortvård" w:history="1">
         <w:r w:rsidR="00EC163A" w:rsidRPr="00EC163A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>kohortvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EC163A" w:rsidRPr="00EC163A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E263FE" w14:textId="134F4DF9" w:rsidR="0092175C" w:rsidRPr="009477C5" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dokumentera insjuknade och exponerade. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D778BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>L</w:t>
         </w:r>
         <w:r w:rsidRPr="00D778BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>oggbok vid virusorsakad magsjuka</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D778BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kan användas.</w:t>
       </w:r>
       <w:r w:rsidR="00C91FB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4922C6F6" w14:textId="253422B0" w:rsidR="0092175C" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Sätt upp en</w:t>
       </w:r>
       <w:r w:rsidRPr="00304E00">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00304E00">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>skylt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> på avdelningens entrédörr med texten: Magsjuka på avdelningen! Kontakta sjuksköterska före besök.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5637B457" w14:textId="77777777" w:rsidR="0092175C" w:rsidRPr="001E4567" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="001E4567">
         <w:t>Uppmana enhetens patienter att vara noggranna med handhygien, särskilt före måltid och efter toalettbesök.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320E59CE" w14:textId="77777777" w:rsidR="0092175C" w:rsidRPr="006104CF" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="006104CF">
         <w:t>Begränsa antalet besök till avdelningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B97F266" w14:textId="77777777" w:rsidR="0092175C" w:rsidRPr="00A015F8" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Vid behov av delade toaletter märks toalettdörren med rums-/</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3F3B2698" w14:textId="77777777" w:rsidR="0092175C" w:rsidRPr="006104CF" w:rsidRDefault="0092175C" w:rsidP="0092175C">
+        <w:t>Vid behov av delade toaletter märks toalettdörren med rums-/sängnummer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3B2698" w14:textId="19D2502E" w:rsidR="0092175C" w:rsidRPr="006104CF" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="006104CF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Städa även personaltoalett och vid behov andra personalutrymmen med </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0020021A">
+        <w:t>Virkon</w:t>
+      </w:r>
       <w:r w:rsidRPr="006104CF">
-        <w:t>Incidin</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> S.</w:t>
+        <w:t>®.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4472A7" w14:textId="77777777" w:rsidR="0092175C" w:rsidRPr="00D06031" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="006104CF">
         <w:t xml:space="preserve">Bedöm behov av </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">utökad rengöring och desinfektion av </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">/kritiska punkter. </w:t>
+        <w:t xml:space="preserve">utökad rengöring och desinfektion av tagställen/kritiska punkter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEF5DE9" w14:textId="1A303451" w:rsidR="0092175C" w:rsidRPr="00A015F8" w:rsidRDefault="0092175C" w:rsidP="00DA5C73">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A015F8">
         <w:t>Livsmedelshantering på enheten</w:t>
       </w:r>
       <w:r w:rsidR="00D171B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CDC0AC" w14:textId="77777777" w:rsidR="00C224B0" w:rsidRDefault="0092175C" w:rsidP="00C224B0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46479">
         <w:t>Alla patienter serveras samtliga livsmedel, inklusive dryck.</w:t>
       </w:r>
       <w:r w:rsidR="00F46479" w:rsidRPr="00F46479">
@@ -3175,294 +2800,264 @@
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00C224B0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>En portionsförpackade livsmedel bör eftersträvas, till exempel smör, ost, sockerbitar med mera.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C224B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6773D41A" w14:textId="77777777" w:rsidR="00C224B0" w:rsidRDefault="00F46479" w:rsidP="00C224B0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46479">
-        <w:t xml:space="preserve">Under ett utbrott får inga patienter vistas i kök eller ta mat från </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Under ett utbrott får inga patienter vistas i kök eller ta mat från matvagn.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C224B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F46479">
         <w:t xml:space="preserve">Inga gemensamma måltider för personal, </w:t>
       </w:r>
       <w:r w:rsidR="00513C40" w:rsidRPr="00F46479">
         <w:t>till exempel</w:t>
       </w:r>
       <w:r w:rsidRPr="00F46479">
         <w:t xml:space="preserve"> bufféfrukost. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6ECB96" w14:textId="56D29390" w:rsidR="00DA5C73" w:rsidRDefault="00F46479" w:rsidP="00C224B0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F46479">
         <w:t xml:space="preserve">Undvik också gemensamt kaffebröd, oskalad frukt och godis utan papper. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337681F1" w14:textId="0A59CC9C" w:rsidR="00DA5C73" w:rsidRPr="0000142F" w:rsidRDefault="00F46479" w:rsidP="00C224B0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0000142F">
         <w:t xml:space="preserve">Personal, inklusive kohortpersonal, kan värma egen mat i mikrovågsugn, äta i personalrum, matsal eller motsvarande. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6697A056" w14:textId="320B3E03" w:rsidR="00F46479" w:rsidRDefault="00F46479" w:rsidP="0000142F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0000142F">
-        <w:t xml:space="preserve">Rensa personalrum och kylskåp från onödiga föremål och omärkt mat och rengör ytor och </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Rensa personalrum och kylskåp från onödiga föremål och omärkt mat och rengör ytor och tagställen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD8C6C2" w14:textId="77777777" w:rsidR="0063480C" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Kohortvård"/>
       <w:bookmarkStart w:id="23" w:name="_Toc174451808"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t>Kohortvård</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="1A4DF1FF" w14:textId="0FDE7618" w:rsidR="0063480C" w:rsidRPr="003059F8" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:r w:rsidRPr="003059F8">
         <w:t>Kohortvård innebär att särskilt avdelad personal arbetar patientnära hos person med</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> misstänkt eller bekräftad </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> misstänkt eller bekräftad caliciinfektion</w:t>
+      </w:r>
       <w:r w:rsidRPr="003059F8">
         <w:t>. Kohortpersonal deltar inte i vård av övriga patienter eller i livsmedelshantering på vårdenheten. Personal som gör kortvarig insats med låg risk för kontakt med utsöndringar behöver inte ingå i kohortvård</w:t>
       </w:r>
       <w:r w:rsidRPr="0001725A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Extra personal</w:t>
       </w:r>
       <w:r w:rsidR="00304E00">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>från bemanningsteam bör inte ingå i kohortvård.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B497E3B" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="00334597" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Flera patienter med verifierad </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> på samma rum med delad toalett, förutsatt att det inte finns risk för annan smitta. Kohortvård gäller alla tider på dygnet och kan avslutas efter 48 timmars symtomfrihet. När kohortvård avslutas byter kohortpersonalen kläder.</w:t>
+        <w:t>Flera patienter med verifierad virusgastroenterit av samma agens kan kohortvårdas på samma rum med delad toalett, förutsatt att det inte finns risk för annan smitta. Kohortvård gäller alla tider på dygnet och kan avslutas efter 48 timmars symtomfrihet. När kohortvård avslutas byter kohortpersonalen kläder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F2EFF1" w14:textId="77777777" w:rsidR="0063480C" w:rsidRPr="0000142F" w:rsidRDefault="0063480C" w:rsidP="0063480C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58D19E22" w14:textId="77777777" w:rsidR="0092175C" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc174451809"/>
       <w:r>
         <w:t>Intagningsstopp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="7CAC6DEB" w14:textId="77777777" w:rsidR="0092175C" w:rsidRPr="00E40C22" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:r w:rsidRPr="00E40C22">
         <w:t>Intagningsstopp som omfattar hel eller del av avdelning kan vara aktuellt vid risk för omfattande smittspridning som inte kan kontrolleras med andra åtgärder. Oftast är kohortvård ett bättre alternativ som möjliggör fortsatt verksamhet på avdelningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E01BBF7" w14:textId="424FF3E6" w:rsidR="0092175C" w:rsidRDefault="0092175C" w:rsidP="0092175C">
       <w:r>
         <w:t xml:space="preserve">Beslut om att införa eller häva intagningsstopp fattas av verksamhetschef eller medicinskt ansvarig. Samråd vid behov med Vårdhygien. Som </w:t>
       </w:r>
       <w:r w:rsidR="00132348">
         <w:t xml:space="preserve">regel kan </w:t>
       </w:r>
       <w:r>
         <w:t>intagningsstoppet hävs efter 48 timmars symtomfrihet inom hela enheten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F9A240" w14:textId="77777777" w:rsidR="005C06A5" w:rsidRDefault="005C06A5" w:rsidP="00D24CD1"/>
     <w:p w14:paraId="217CEEDA" w14:textId="76FA985B" w:rsidR="0082166D" w:rsidRDefault="0082166D" w:rsidP="0082166D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc174451810"/>
       <w:r>
         <w:t>Relaterade dokument</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="50E3DEEF" w14:textId="4C8B4BDC" w:rsidR="0082166D" w:rsidRDefault="00203DE2" w:rsidP="0082166D">
+    <w:p w14:paraId="0163917E" w14:textId="7FC92A2A" w:rsidR="00BD6315" w:rsidRPr="002E72A5" w:rsidRDefault="00667824" w:rsidP="002E72A5">
       <w:pPr>
         <w:rPr>
-          <w:color w:val="FF0000"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SkaS rutin </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="0082166D" w:rsidRPr="00067DE6">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12599">
+        <w:t xml:space="preserve">årdhandboken </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="002E72A5" w:rsidRPr="00592DE5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Basal hygien och klädregler</w:t>
-[...17 lines deleted...]
-          <w:t>Tjänstgöringsförbud på grund av smitta</w:t>
+          <w:t>Basala hygienrutiner och klädregler Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18BC2EF2" w14:textId="63DA44DE" w:rsidR="0082166D" w:rsidRPr="001E3ED5" w:rsidRDefault="00203DE2" w:rsidP="0082166D">
       <w:r>
         <w:t xml:space="preserve">SkaS rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="0082166D" w:rsidRPr="008B067F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygienisk bedömning riskfaktorer för smittspridning inom vård och omsorg</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0661AEBE" w14:textId="08C40AAD" w:rsidR="0082166D" w:rsidRPr="009F383D" w:rsidRDefault="00203DE2" w:rsidP="0082166D">
+    <w:p w14:paraId="0661AEBE" w14:textId="08C40AAD" w:rsidR="0082166D" w:rsidRDefault="00203DE2" w:rsidP="0082166D">
       <w:r>
         <w:t xml:space="preserve">SkaS rutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="0082166D" w:rsidRPr="00E77922">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygien – verksamhetens ansvar för städning och rengöring</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F66FF92" w14:textId="284DC1AF" w:rsidR="007F22D7" w:rsidRPr="009F383D" w:rsidRDefault="00AB4BEF" w:rsidP="0082166D">
+      <w:r>
+        <w:t xml:space="preserve">SkaS </w:t>
+      </w:r>
+      <w:r w:rsidR="00402B2F">
+        <w:t xml:space="preserve">HR </w:t>
+      </w:r>
+      <w:r w:rsidR="00402B2F" w:rsidRPr="008A2AC8">
+        <w:t>rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47E91" w:rsidRPr="008A2AC8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00FF3279" w:rsidRPr="00564ED7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Tjänstgöringsförbud på grund av smitta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C7964AB" w14:textId="77777777" w:rsidR="0082166D" w:rsidRDefault="0082166D" w:rsidP="0082166D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc174451811"/>
       <w:r>
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="0817F66D" w14:textId="31AEFD96" w:rsidR="0082166D" w:rsidRDefault="0082166D" w:rsidP="0082166D">
       <w:r>
         <w:t xml:space="preserve">Pernilla Eriksson, infektionsläkare, </w:t>
       </w:r>
       <w:r w:rsidR="00B44BAA">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t>årdhygien SkaS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A556248" w14:textId="2C4F8F25" w:rsidR="0082166D" w:rsidRDefault="0082166D" w:rsidP="0082166D">
@@ -3477,439 +3072,406 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="480C6A41" w14:textId="77777777" w:rsidR="00D83D5B" w:rsidRPr="003671C4" w:rsidRDefault="00D83D5B" w:rsidP="00D83D5B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc174451812"/>
       <w:r w:rsidRPr="003671C4">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Ansvar och avsteg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="1F550D2B" w14:textId="77777777" w:rsidR="00D83D5B" w:rsidRPr="003671C4" w:rsidRDefault="00D83D5B" w:rsidP="00D83D5B">
       <w:r w:rsidRPr="003671C4">
         <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE6DE06" w14:textId="77777777" w:rsidR="00D83D5B" w:rsidRPr="003671C4" w:rsidRDefault="00D83D5B" w:rsidP="00D83D5B">
       <w:r w:rsidRPr="003671C4">
-        <w:t xml:space="preserve">Hälso- och sjukvårdspersonal är ansvariga för att rapportera </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> och ska därför alltid anmälas så att vidare utredning kan ske. </w:t>
+        <w:t xml:space="preserve">Hälso- och sjukvårdspersonal är ansvariga för att rapportera vårdskador som en avvikelseanmälan. En vårdrelaterad infektion är en potentiell vårdskada och ska därför alltid anmälas så att vidare utredning kan ske. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE056E2" w14:textId="42FF5259" w:rsidR="00D83D5B" w:rsidRPr="003671C4" w:rsidRDefault="00D83D5B" w:rsidP="00D83D5B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003671C4">
         <w:t xml:space="preserve">Medvetet avsteg från denna rutin dokumenteras i patientjournal om avsteg är kopplat till patient. Annan orsak till avsteg rapporteras i </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00203DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>MedControl</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> PRO</w:t>
+          <w:t>MedControl PRO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003671C4">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003671C4">
         <w:t>eller befintligt avvikelsehanteringssystem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448E08CA" w14:textId="68E02B3C" w:rsidR="0082166D" w:rsidRDefault="0082166D" w:rsidP="0082166D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc174451813"/>
       <w:r>
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="728B821F" w14:textId="07C526A7" w:rsidR="00FA2410" w:rsidRDefault="00FA2410" w:rsidP="00FA2410">
+    <w:p w14:paraId="728B821F" w14:textId="7652C9D9" w:rsidR="00FA2410" w:rsidRDefault="00FA2410" w:rsidP="00FA2410">
       <w:r w:rsidRPr="008C0105">
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE134E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83C38">
+        <w:t>(2014).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0082166D" w:rsidRPr="00FA2410">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vinterkräksjuka i vården. Kunskapsunderlag för att minska spridningen av </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0082166D" w:rsidRPr="00FA2410">
+        <w:t>Vinterkräksjuka i vården. Kunskapsunderlag för att minska spridningen av norovirus</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83C38">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>norovirus</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (2014). </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00723816">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.folkhalsomyndigheten.se/contentassets/b6ac0268061d4fce99e057a21b25e6b7/vinterkraksjuka-i-varden.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CEA8047" w14:textId="77777777" w:rsidR="00FA2410" w:rsidRDefault="00FA2410" w:rsidP="00FA2410">
       <w:r w:rsidRPr="00AD76F7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Patientsäkerhetslag</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2010:659) 1 kap. 4 § och kap.3 8§, lagändring SFS 2023:503. Socialdepartementet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00AD76F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00B786CC" w14:textId="443AA893" w:rsidR="00113634" w:rsidRDefault="0082166D" w:rsidP="00FA2410">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C0105">
         <w:t>Vårdhandboken</w:t>
       </w:r>
       <w:r w:rsidR="00FA2410">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B03488">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B03488" w:rsidRPr="00B03488">
         <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidR="00B03488">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00203DE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00203DE2" w:rsidRPr="00203DE2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Virusorsakad </w:t>
-[...15 lines deleted...]
-        <w:t>, inklusive vinterkräksjuka.</w:t>
+        <w:t>Virusorsakad gastroenterit, inklusive vinterkräksjuka.</w:t>
       </w:r>
       <w:r w:rsidR="00B03488">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00B03488" w:rsidRPr="00723816">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/virusorsakad-gastroenterit-inklusive-vinterkraksjuka/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E7E776E" w14:textId="77777777" w:rsidR="0063480C" w:rsidRDefault="0063480C" w:rsidP="00FA2410">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70D96C5F" w14:textId="77777777" w:rsidR="0063480C" w:rsidRDefault="0063480C" w:rsidP="003C1B22">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0063480C" w:rsidSect="0034374F">
-      <w:footerReference w:type="default" r:id="rId19"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46113DB0" w14:textId="77777777" w:rsidR="005B50F0" w:rsidRDefault="005B50F0">
+    <w:p w14:paraId="0AC44739" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09BA71C1" w14:textId="77777777" w:rsidR="005B50F0" w:rsidRDefault="005B50F0">
+    <w:p w14:paraId="6CF3B3D9" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="411BB277" w14:textId="77777777" w:rsidR="005B50F0" w:rsidRDefault="005B50F0">
+    <w:p w14:paraId="3FFC4535" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2113272116"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1895B069" w14:textId="53B53664" w:rsidR="0092175C" w:rsidRDefault="0092175C">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1F40EB75" w14:textId="77777777" w:rsidR="0092175C" w:rsidRDefault="0092175C">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15081D16" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48D3AF8F" wp14:editId="7C02EF6D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48D3AF8F" wp14:editId="7C02EF6D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -3931,86 +3493,86 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="498D40A6" w14:textId="77777777" w:rsidR="005B50F0" w:rsidRDefault="005B50F0"/>
+    <w:p w14:paraId="613BB354" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ACF0080" w14:textId="77777777" w:rsidR="005B50F0" w:rsidRDefault="005B50F0">
+    <w:p w14:paraId="35D2E3A2" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55966D3C" w14:textId="77777777" w:rsidR="005B50F0" w:rsidRDefault="005B50F0">
+    <w:p w14:paraId="47DD7D85" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="706A4492" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AB6A34B" wp14:editId="3BA34159">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AB6A34B" wp14:editId="3BA34159">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -4048,51 +3610,51 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="010EC9A7" wp14:editId="2F5AC8BC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="010EC9A7" wp14:editId="2F5AC8BC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="1" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -4125,86 +3687,86 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="010EC9A7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrlm78FgIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0Qrfthgm2UB1xMAc9597yVYPF18yHF+aQ&#10;ZGwYhRuecZEKsAgMFiU1uF9/O4/xiD16KWlRNCX1P/fMCUrUd4Os3I2n06iytJnefJngxl17ttce&#10;s9cPgLoc4xOxPJkxPqiTKR3oN9T3MlZFFzMca5c0nMyH0EsZ3wcXy2UKQl1ZFtZmY3lMHeGM0L52&#10;b8zZAf+A1D3BSV6seEdDH9sTsdwHkE3iKALcozrgjppMLA/vJ4r+ep+iLq988RsAAP//AwBQSwME&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtcoOLxv&#10;ZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4abUV8o&#10;3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/UoSCn&#10;yp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKuWbvwWAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrlm78FgIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0Qrfthgm2UB1xMAc9597yVYPF18yHF+aQ&#10;ZGwYhRuecZEKsAgMFiU1uF9/O4/xiD16KWlRNCX1P/fMCUrUd4Os3I2n06iytJnefJngxl17ttce&#10;s9cPgLoc4xOxPJkxPqiTKR3oN9T3MlZFFzMca5c0nMyH0EsZ3wcXy2UKQl1ZFtZmY3lMHeGM0L52&#10;b8zZAf+A1D3BSV6seEdDH9sTsdwHkE3iKALcozrgjppMLA/vJ4r+ep+iLq988RsAAP//AwBQSwME&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtcoOLxv&#10;ZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4abUV8o&#10;3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/UoSCn&#10;yp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKuWbvwWAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3156466C" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6943,56 +6505,53 @@
   <w:num w:numId="19" w16cid:durableId="719983750">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2017344735">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1702634449">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1675380204">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1925601602">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="928345241">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="951933699">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -7001,51 +6560,53 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="0000142F"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="000517D7"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
+    <w:rsid w:val="000634C9"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="00067F49"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000706B5"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F500B"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00113634"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="001322AA"/>
     <w:rsid w:val="00132348"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
@@ -7053,534 +6614,581 @@
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160E17"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001710DE"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181982"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D4B55"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001E611A"/>
+    <w:rsid w:val="0020021A"/>
     <w:rsid w:val="00200541"/>
     <w:rsid w:val="00203DE2"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00225466"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00236754"/>
+    <w:rsid w:val="00237899"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266FE4"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="00282FE6"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A51AB"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002E72A5"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00304E00"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="0034374F"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="003671C4"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00380AC3"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00392051"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C1B22"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6990"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E4466"/>
+    <w:rsid w:val="003E4D71"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="00402B2F"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00450329"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00453F69"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B7DA2"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D3DF6"/>
     <w:rsid w:val="004D74B4"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="005007B2"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005130E8"/>
     <w:rsid w:val="005137FC"/>
     <w:rsid w:val="00513C40"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00535BE5"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00564ED7"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A0412"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B50F0"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C06A5"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D4C82"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00610C12"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00614FB8"/>
     <w:rsid w:val="00616EB2"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00624DDC"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0063480C"/>
     <w:rsid w:val="00652D99"/>
     <w:rsid w:val="0065492C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00667824"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="0069116C"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A777E"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D304E"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F37C2"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00770B90"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00783E68"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F22D7"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0082166D"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00846018"/>
+    <w:rsid w:val="008461C5"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="0087561D"/>
     <w:rsid w:val="00875B9D"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A2AC8"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E5CD1"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009008BB"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="0092175C"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="009678CB"/>
+    <w:rsid w:val="0097030B"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009907F7"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C51EC"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A30B04"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A4503B"/>
+    <w:rsid w:val="00A45BFE"/>
+    <w:rsid w:val="00A47E91"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A63539"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A71CCA"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A82142"/>
+    <w:rsid w:val="00A83C38"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA4156"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB4BEF"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD134C"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B029AA"/>
     <w:rsid w:val="00B03488"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B44BAA"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B62D32"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD6315"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF7A06"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C12599"/>
     <w:rsid w:val="00C224B0"/>
+    <w:rsid w:val="00C34917"/>
     <w:rsid w:val="00C36DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C60A6A"/>
     <w:rsid w:val="00C63ED5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C82115"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91FB6"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA756F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB7AB4"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE134E"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D171B7"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D24CD1"/>
+    <w:rsid w:val="00D27ECD"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D4551D"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D50110"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D63E06"/>
     <w:rsid w:val="00D674FA"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D7610A"/>
     <w:rsid w:val="00D83D5B"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA5C73"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB04A4"/>
+    <w:rsid w:val="00DC1549"/>
+    <w:rsid w:val="00DD1A2D"/>
+    <w:rsid w:val="00DE4315"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF10CD"/>
     <w:rsid w:val="00E005E5"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E40798"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E648A1"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00EA1E0B"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB046C"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC163A"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F147A7"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F46479"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F764F5"/>
+    <w:rsid w:val="00F81AEC"/>
+    <w:rsid w:val="00F82B39"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91867"/>
     <w:rsid w:val="00FA23FE"/>
     <w:rsid w:val="00FA2410"/>
+    <w:rsid w:val="00FA7D87"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4515"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE60C1"/>
+    <w:rsid w:val="00FF3279"/>
     <w:rsid w:val="00FF43AA"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="48D21942"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{E0E995FF-282B-459D-A9D3-969081BF4353}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10164,51 +9772,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00783E68"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00783E68"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10224,51 +9832,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anvisningar.se/" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/virusorsakad-gastroenterit-inklusive-vinterkraksjuka/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9734-2130716939-7/surrogate/Tj%c3%a4nstg%c3%b6ringsf%c3%b6rbud%20p%c3%a5%20grund%20av%20smitta.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/b6ac0268061d4fce99e057a21b25e6b7/vinterkraksjuka-i-varden.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-2/SURROGATE/Basal%20hygien%20och%20kl%c3%a4dregler.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-89/native/Skylt%20magsjuka.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-64/native/Gastroenterit%20Loggbok%20vid%20virusorsakad%20magsjuka%20P%20K.pdf" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-22/surrogate/V%c3%a5rdhygien%20-%20verksamhetens%20ansvar%20f%c3%b6r%20st%c3%a4dning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-64/native/Gastroenterit%20Loggbok%20vid%20virusorsakad%20magsjuka%20P%20K.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-105/surrogate/Rutin%20f%C3%B6r%20vinterkr%C3%A4ksjuka.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anvisningar.se/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-22/surrogate/V%c3%a5rdhygien%20-%20verksamhetens%20ansvar%20f%c3%b6r%20st%c3%a4dning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/b6ac0268061d4fce99e057a21b25e6b7/vinterkraksjuka-i-varden.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/oversikt/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-89/native/Skylt%20magsjuka.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/virusorsakad-gastroenterit-inklusive-vinterkraksjuka/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -10557,73 +10165,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2711</Words>
-  <Characters>14369</Characters>
+  <Words>2686</Words>
+  <Characters>14239</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17046</CharactersWithSpaces>
+  <CharactersWithSpaces>16892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Virusgastroenterit - vårdhygien</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Sonja Lööv</lastModifiedBy>
+  <revision>16</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>