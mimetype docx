--- v1 (2026-04-24)
+++ v2 (2026-08-23)
@@ -1,4498 +1,4431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45BE24AB" w14:textId="7C9B4249" w:rsidR="00D24CD1" w:rsidRPr="00BD6C8A" w:rsidRDefault="00D24CD1" w:rsidP="00D24CD1">
+    <w:p w14:paraId="766E5257" w14:textId="59DBEC83" w:rsidR="00184167" w:rsidRDefault="000D64E3" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc174451791"/>
-[...8 lines deleted...]
-        <w:t>årdhygien</w:t>
+      <w:bookmarkStart w:id="0" w:name="_Toc236728454"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc237438290"/>
+      <w:r>
+        <w:t>Virusgastroenterit - vårdhygien</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-    <w:p w14:paraId="67F6F23D" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="0159C6A0" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc236728455"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc237438291"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...8 lines deleted...]
-        <w:ind w:right="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="3391452D" w14:textId="5F678A0A" w:rsidR="2BEAC64E" w:rsidRDefault="2BEAC64E" w:rsidP="72465DE4">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Redaktionella förändringar</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="0F540E28" w14:textId="77777777" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00113634">
+        <w:t>Enbart redaktionella förändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39947D31" w14:textId="414BE48C" w:rsidR="00D74528" w:rsidRPr="00377D8E" w:rsidRDefault="00B405A1" w:rsidP="00377D8E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc236728457"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc237438292"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...18 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00C967C5">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C967C5">
+        <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C967C5">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc174451791" w:history="1">
-[...58 lines deleted...]
-    <w:p w14:paraId="6D85AEE9" w14:textId="64A7F0C2" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
+    </w:p>
+    <w:p w14:paraId="1093854A" w14:textId="4B2466B0" w:rsidR="00D74528" w:rsidRDefault="00D74528">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174451792" w:history="1">
-        <w:r w:rsidRPr="00E737FF">
+      <w:hyperlink w:anchor="_Toc237438293" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Förändringar sedan föregående version</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174451792 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438293 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C9421E5" w14:textId="4434D0CD" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
+    <w:p w14:paraId="066D1C1D" w14:textId="4180A8F6" w:rsidR="00D74528" w:rsidRDefault="00D74528">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174451793" w:history="1">
-        <w:r w:rsidRPr="00E737FF">
+      <w:hyperlink w:anchor="_Toc237438294" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Innehållsförteckning</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Medicinsk bakgrund</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174451793 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438294 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19E534C5" w14:textId="34899949" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
+    <w:p w14:paraId="22DC28CD" w14:textId="1CF021BC" w:rsidR="00D74528" w:rsidRDefault="00D74528">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174451794" w:history="1">
-        <w:r w:rsidRPr="00E737FF">
+      <w:hyperlink w:anchor="_Toc237438295" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Syfte</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174451794 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438295 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09263699" w14:textId="5498AD08" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
+    <w:p w14:paraId="73161703" w14:textId="2A82E3EA" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438296" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Åtgärder vid misstänkt gastroenterit</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438296 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="317DC66D" w14:textId="736E0463" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438297" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Provtagning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438297 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="413212A6" w14:textId="69F34044" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438298" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Vårdrutiner</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438298 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="390235FC" w14:textId="672D8627" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438299" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Smittfrihet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438299 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="24DDC98F" w14:textId="542BADA4" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438300" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Personal</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438300 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B8A3196" w14:textId="70B8C814" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438301" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Undersökningar och konsultationer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438301 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F9D4200" w14:textId="74AAD695" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438302" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Byte av vårdform/utskrivning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438302 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3EF9D33D" w14:textId="17313387" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438303" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Besökande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438303 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1129B1D1" w14:textId="71A73EF9" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438304" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Städ, tvätt och disk</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438304 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07974C90" w14:textId="69DED486" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438305" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Handläggning av exponerade patienter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438305 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5260D52D" w14:textId="2AB52987" w:rsidR="00D74528" w:rsidRDefault="00D74528" w:rsidP="00377D8E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:ind w:left="1418" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438306" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Vid gastroenterit hos flera på vårdavdelning/utbrottshantering</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438306 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67DF0745" w14:textId="3DD28318" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438307" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kohortvård</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438307 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7226DFCB" w14:textId="10AED6A8" w:rsidR="00D74528" w:rsidRDefault="00D74528">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc237438308" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Intagningsstopp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438308 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58646701" w14:textId="6F91A572" w:rsidR="00D74528" w:rsidRDefault="00D74528">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174451795" w:history="1">
-        <w:r w:rsidRPr="00E737FF">
+      <w:hyperlink w:anchor="_Toc237438309" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Medicinsk bakgrund</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ansvar och avsteg</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174451795 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438309 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A093492" w14:textId="356D7E6A" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
+    <w:p w14:paraId="1ED07FBC" w14:textId="264D794E" w:rsidR="00D74528" w:rsidRDefault="00D74528">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174451796" w:history="1">
-        <w:r w:rsidRPr="00E737FF">
+      <w:hyperlink w:anchor="_Toc237438310" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Utförande</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Relaterad information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174451796 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438310 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E328639" w14:textId="50B04983" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
-[...638 lines deleted...]
-    <w:p w14:paraId="562C650D" w14:textId="3E510988" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
+    <w:p w14:paraId="3FC11821" w14:textId="1F6CC385" w:rsidR="00D74528" w:rsidRDefault="00D74528">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc174451806" w:history="1">
-        <w:r w:rsidRPr="00E737FF">
+      <w:hyperlink w:anchor="_Toc237438311" w:history="1">
+        <w:r w:rsidRPr="005C7FD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-          <w:t>Handläggning av exponerade patienter</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc174451806 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237438311 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="002D8AE7" w14:textId="6CA25D3F" w:rsidR="003C1B22" w:rsidRDefault="003C1B22">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="59927389" w14:textId="51EBD48B" w:rsidR="009A32ED" w:rsidRDefault="00C967C5" w:rsidP="00011C01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc237438293"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="002F6C18">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:t>yfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="009A32ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B54164" w14:textId="0FBDB354" w:rsidR="000D64E3" w:rsidRDefault="000D64E3" w:rsidP="000D64E3">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...487 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="04DC2784" w14:textId="1E670D9D" w:rsidR="00D24CD1" w:rsidRDefault="00D24CD1" w:rsidP="00D24CD1">
+        <w:t>Syftet med denna rutin är att förhindra smittspridning och begränsa utbrott av virusorsakad gastroenterit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5087F526" w14:textId="0B070447" w:rsidR="006B0E21" w:rsidRDefault="006B0E21" w:rsidP="006B0E21">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc174451795"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc237438294"/>
       <w:r>
         <w:t>Medicinsk bakgrund</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="37EDB9AA" w14:textId="77777777" w:rsidR="00D24CD1" w:rsidRPr="001D6168" w:rsidRDefault="00D24CD1" w:rsidP="006A777E">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="3647E481" w14:textId="59A4CFDF" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00701D54">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D64E3">
+        <w:t>Virusgastroenterit kan orsakas av bland annat calici, rota, astro- och adenovirus. Smittvägen är fekal-oral. Symtomen är akuta med illamående, kräkning, diarré, buksmärta, ibland feber och går ofta över efter 1–3 dygn.</w:t>
+      </w:r>
+      <w:r w:rsidR="006935BC" w:rsidRPr="006935BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005049EC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006935BC" w:rsidRPr="006935BC">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="005049EC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732E8DB2" w14:textId="77777777" w:rsidR="004D3A47" w:rsidRPr="004D3A47" w:rsidRDefault="004D3A47" w:rsidP="009C1FB5">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      <w:r w:rsidR="005A0412">
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>Calicivirus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C40280" w14:textId="1B8DB658" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00BD75A7">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>Utbrott av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>calicivirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t> (vinterkräksjukan) är ett stort problem inom sjukvården. I gruppen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>calicivirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t> ingår </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>noro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>sapovirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>. Calicivirus är mycket smittsamt och drabbar alla åldersgrupper. Inkubationstiden (tid från smittotillfälle till symtomdebut) är 12–48 timmar. Stora mängder virus finns i avföring och kräkning hos smittade personer och kan spridas via stänk och droppar. Ytor omkring en smittsam patient kontamineras med virus. Smitta sker via nära kontakt med smittade personer eller indirekt genom överföring av virus via föremål, händer, mat eller vatten där viruset kan finnas kvar under dagar-veckor. Risk för smittspridning är störst hos personer med symtom men kan även ske en tid efter att symtomen avtagit. Patienter räknas som smittsamma till och med 48 timmar efter sista symtom. Genomgången infektion ger bara ett kortvarigt skydd.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C044E" w:rsidRPr="002C044E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D4B55">
-[...2 lines deleted...]
-      <w:r w:rsidR="001D4B55" w:rsidRPr="2D7F1747">
+      <w:r w:rsidR="005049EC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002C044E" w:rsidRPr="002C044E">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="005049EC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D100408" w14:textId="77777777" w:rsidR="004D3A47" w:rsidRPr="004D3A47" w:rsidRDefault="004D3A47" w:rsidP="009C1FB5">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>Övriga virus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F3CD13" w14:textId="6C4CCE08" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="009A4B8D">
+      <w:pPr>
         <w:rPr>
-          <w:color w:val="006298" w:themeColor="accent1"/>
+          <w:color w:val="1F497D"/>
         </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc237438295"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>Övriga virus som orsakar gastroenterit kan vårdhygieniskt hanteras som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t>calicivirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D3A47">
+        <w:t xml:space="preserve"> med undantag för rekommendationer för kohortvård. Kontakta gärna Vårdhygien 0500-43 20 84 för råd vid misstänkta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3A47">
+        <w:lastRenderedPageBreak/>
+        <w:t>utbrott av dessa virus. Inkubationstid och smittsamhet för dessa virus varierar.</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A76" w:rsidRPr="00544A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D4B55">
-[...34 lines deleted...]
-    <w:p w14:paraId="10210F4A" w14:textId="77777777" w:rsidR="0092175C" w:rsidRPr="0092175C" w:rsidRDefault="0092175C" w:rsidP="0092175C">
+      <w:r w:rsidR="005049EC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00544A76" w:rsidRPr="00544A76">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005049EC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F0A0DB" w14:textId="77777777" w:rsidR="00034B44" w:rsidRDefault="009A32ED" w:rsidP="00ED2C8E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc174451796"/>
-      <w:r w:rsidRPr="0092175C">
+      <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Utförande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="72FCD4C4" w14:textId="77777777" w:rsidR="006F37C2" w:rsidRDefault="006F37C2" w:rsidP="0092175C">
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="6D3E5EA4" w14:textId="77777777" w:rsidR="00034B44" w:rsidRDefault="247007ED" w:rsidP="00034B44">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc174451797"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc237438296"/>
       <w:r>
-        <w:t>Åtgärder vid misstänkt gastroenterit</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7E720FDF" w14:textId="77777777" w:rsidR="006F37C2" w:rsidRPr="00D674FA" w:rsidRDefault="006F37C2" w:rsidP="00624DDC">
+        <w:t>Åtgärder vid misstänkt gastroenterit</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2585B96D" w14:textId="7BD31E4D" w:rsidR="00501BA9" w:rsidRPr="00034B44" w:rsidRDefault="00501BA9" w:rsidP="00034B44">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D674FA">
-[...3 lines deleted...]
-    <w:p w14:paraId="75E251C8" w14:textId="7A727D1E" w:rsidR="006F37C2" w:rsidRDefault="006F37C2" w:rsidP="006F37C2">
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Nytillkomna symtom </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FD6B67" w14:textId="277737A7" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00387F91">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Patienter med nytillkomna symtom som kan vara infektiös gastroenterit ska hanteras enligt nedanstående rutin fram till att smittsam orsak uteslutits.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1EE2" w:rsidRPr="006D1EE2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15208">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1EE2" w:rsidRPr="006D1EE2">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15208">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9338E7" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00501BA9">
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Tänk på att de symtom som ses vid gastroenterit även kan vara tecken på allvarlig sjukdom som sepsis, hjärtinfarkt eller akut bukåkomma. Gastroenterit får aldrig hindra ett adekvat medicinskt omhändertagande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FB02C9" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00034B44">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc237438297"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Provtagning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091D59F7" w14:textId="2357465B" w:rsidR="00FA7229" w:rsidRDefault="00737AF2">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc237438298"/>
+      <w:r w:rsidRPr="00737AF2">
+        <w:t>Vid symtom som kan vara orsakade av virusgastroenterit rekommenderas snabb provtagning för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737AF2">
+        <w:t>calicivirus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737AF2">
+        <w:t>. Ta också ställning till provtagning gällande andra infektiösa agens som kan ge liknande symtom. För anvisningar gällande provtagning se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00737AF2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Startsida - </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00737AF2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Unilabs</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00737AF2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (anvisningar.se)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00737AF2">
+        <w:t xml:space="preserve">. Oavsett svar på dessa prover ska alla patienter med nytillkomna gastrointestinala symtom som kräkningar/diarré vårdas på enkelrum. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC64C6">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737AF2">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC64C6">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB40442" w14:textId="77777777" w:rsidR="00F066E2" w:rsidRDefault="00501BA9" w:rsidP="00F066E2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Vårdrutiner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1818C33A" w14:textId="77777777" w:rsidR="001057DB" w:rsidRDefault="00501BA9" w:rsidP="001057DB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Vårdrum  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E91AF1C" w14:textId="617D791D" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00501268">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Patienter med nytillkomna symtom som kan vara infektiös gastroenterit ska hanteras enligt nedanstående rutin fram till att smittsam orsak uteslutits. </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidR="00C60A6A">
+        <w:t>Patient med misstänkt eller bekräftad virusgastroenterit ska vårdas på eget rum med egen toalett. Dörren till patientrummet bör vara stängd. Vid bekräftad diagnos bör dessa patienter i första hand vårdas på infektionsavdelning.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69A2" w:rsidRPr="00FC69A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F37C2">
-[...41 lines deleted...]
-        <w:pStyle w:val="MellanrubrikVGR"/>
+      <w:r w:rsidR="00CC64C6">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69A2" w:rsidRPr="00FC69A2">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC64C6">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC69A2" w:rsidRPr="00FC69A2">
         <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CBE45F" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="006E77CC">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Patientnära åtgärder  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0404BEE5" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00501BA9">
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Basala hygienrutiner ska följas, särskilt viktigt är:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281F275A" w14:textId="57659CE1" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00B427AA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...52 lines deleted...]
-    <w:p w14:paraId="7AC6FA8B" w14:textId="1AB07B4A" w:rsidR="00C60A6A" w:rsidRPr="00C60A6A" w:rsidRDefault="00FA23FE" w:rsidP="00C60A6A">
+        <w:t xml:space="preserve">Handtvätt med flytande tvål och vatten, efterföljt av noggrann avtorkning på engångspappersduk, ska utföras </w:t>
+      </w:r>
       <w:r>
-        <w:t>Basala hygienrutiner ska följas</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="475C1F37" w14:textId="34266084" w:rsidR="00FA23FE" w:rsidRDefault="00C60A6A" w:rsidP="00FA23FE">
+        <w:lastRenderedPageBreak/>
+        <w:t>före handdesinfektion. Detta eftersom alkoholbaserade medel inte har fullständig effekt på icke-höljeförsedda virus som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t> Calicivirus.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B427AA" w:rsidRPr="00B427AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC64C6">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B427AA" w:rsidRPr="00B427AA">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC64C6">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B427AA" w:rsidRPr="00B427AA">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625316F4" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="1440"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="025B6729" w14:textId="27812EFA" w:rsidR="00266FE4" w:rsidRDefault="00266FE4" w:rsidP="00266FE4">
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Vid risk för stänk av kroppsvätskor ska ansiktet skyddas med: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A469C1" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="28ABCBE8" w14:textId="77777777" w:rsidR="00266FE4" w:rsidRDefault="00266FE4" w:rsidP="00266FE4">
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>heltäckande visir vid behov kombinerat med vätskeavvisande munskydd IIR  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBC643E" w14:textId="77777777" w:rsidR="00E34266" w:rsidRDefault="00501BA9" w:rsidP="00E34266">
+      <w:pPr>
+        <w:ind w:left="1985" w:hanging="142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>alternativt  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09620335" w14:textId="23505C04" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="007337B0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="76DD9AF8" w14:textId="5506EFD1" w:rsidR="00FE60C1" w:rsidRDefault="00266FE4" w:rsidP="00266FE4">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>skyddsglasögon kombinerat med vätskeavvisande munskydd IIR</w:t>
+      </w:r>
+      <w:r w:rsidR="007337B0" w:rsidRPr="007337B0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A19899" w14:textId="2A342989" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00046544">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Var noggrann med patientens hygien. Handtvätt före måltid och efter toalettbesök, om möjligt daglig dusch och byte av kläder, sängkläder och handdukar. Hjälp patienter som inte kan sköta sin hygien.</w:t>
+      </w:r>
+      <w:r w:rsidR="0055275A" w:rsidRPr="0055275A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0055275A" w:rsidRPr="0055275A">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A05A362" w14:textId="11B84912" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00163FC0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc237438299"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Smittsam patient serveras alla måltider på vårdrummet.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D58D9" w:rsidRPr="005D58D9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005D58D9" w:rsidRPr="005D58D9">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AF7449" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="000A5229">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Smittfrihet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15775C3B" w14:textId="3C395422" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="0070588E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Patienten betraktas som smittfri efter 48 timmars symtomfrihet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30E83" w:rsidRPr="00F30E83">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30E83" w:rsidRPr="00F30E83">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:br/>
+        <w:t>Patienten kan samvårdas efter:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58353030" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>dusch </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B868459" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>byte till rena kläder/sängkläder/handdukar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428FF4D1" w14:textId="01290029" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Städ,_tvätt_och" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00501BA9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>städning/rengöring/desinfektion</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AFCF64" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00173B6C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc237438300"/>
+      <w:r>
+        <w:t>Personal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733A48C6" w14:textId="2F3E1D95" w:rsidR="00FA7229" w:rsidRDefault="00905CA6">
+      <w:pPr>
+        <w:rPr>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00905CA6">
+        <w:t>Minimera antalet personal som har hand om patient med viral gastroenterit. I första hand rekommenderas </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Kohortvård" w:history="1">
+        <w:r w:rsidRPr="00905CA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>kohortvård</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00905CA6">
+        <w:t xml:space="preserve">. Personal som deltar i vården av patienten ska inte hantera livsmedel för andra patienter. Undvik att personal som arbetat patientnära med smittsam patient byter enhet under samma arbetspass. </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905CA6">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665FD175" w14:textId="5574E43B" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00F75B90">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Personal med symtom skall omedelbart gå hem från arbetet. Personal får återgå i tjänst när de varit stabilt symtomfria i 24 timmar under förutsättning att livsmedel inte hanteras inom 48 timmar efter symtomfrihet.</w:t>
+      </w:r>
+      <w:r w:rsidR="00481081" w:rsidRPr="00481081">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00481081" w:rsidRPr="00481081">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D1F0C3" w14:textId="0CBA2CB0" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="004F1E50">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc237438301"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Personal som i hemmet har/vårdar anhörig med virusgastroenterit får arbeta som vanligt så länge man är fri från symtom.</w:t>
+      </w:r>
+      <w:r w:rsidR="007071D5" w:rsidRPr="007071D5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007071D5" w:rsidRPr="007071D5">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD094F1" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00F05D51">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Undersökningar och konsultationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5991E68D" w14:textId="684A4BC4" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="001A1C79">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc237438302"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Läkare/sjuksköterska bör prioritera vilka undersökningar och liknande som behöver göras och vilka man kan avvakta med tills patienter ej längre är smittsamma/exponerade. Infektionen får dock aldrig hindra adekvat medicinsk behandling. Informera mottagande enhet och minimera väntetider.</w:t>
+      </w:r>
+      <w:r w:rsidR="00802E3F" w:rsidRPr="00802E3F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00802E3F" w:rsidRPr="00802E3F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00802E3F" w:rsidRPr="00802E3F">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C803B82" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="247007ED" w:rsidP="00F05D51">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Byte av vårdform/utskrivning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676E4828" w14:textId="17C65FCD" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00FB78FB">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc237438303"/>
+      <w:r>
+        <w:t>Huvudregeln är att patient med symtom och exponerad patient vårdas kvar på avdelningen tills risken för smitta är över. Om patienten trots detta flyttas mellan avdelningar/vårdformer ska mottagande enhet informeras om att patienten är smittsam/utsatt för smitta och ska vårdas på eget rum med egen toalett. Smittsamma eller exponerade patienter kan skrivas ut till hemmet.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0C9D" w:rsidRPr="004A0C9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0C9D" w:rsidRPr="004A0C9D">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0C9D" w:rsidRPr="004A0C9D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDE2912" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="28DC5E10" w:rsidP="32357152">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Besökande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3699AD9F" w14:textId="53D02F24" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="005522C9">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Städ,_tvätt_och"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc237438304"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Vid nödvändiga besök bör besökare informeras om smitta och erbjudas skyddsutrustning samt instrueras i handhygien. Besökare bör under besöket enbart vistas på patientens rum och ska undvika att besöka andra patienter.</w:t>
+      </w:r>
+      <w:r w:rsidR="00272470" w:rsidRPr="00272470">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00272470" w:rsidRPr="00272470">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356A915A" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00F05D51">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Städ, tvätt och disk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5456FD17" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00F05D51">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Städning/rengöring/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A6CDF">
+        <w:t>desinfektion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A1BAB1" w14:textId="7C5A1390" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00876799">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Nedanstående gäller vid konstaterad viral gastroenterit samt vid diarré/kräkning av okänd orsak tills patienten bedöms smittfri. Det är viktigt att ytor bearbetas mekaniskt, det vill säga inte bara torkas av. Ytor som är synligt smutsiga ska först rengöras med rengöringsmedel och därefter desinfektionsmedel.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66EE3" w:rsidRPr="00D66EE3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66EE3" w:rsidRPr="00D66EE3">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66EE3" w:rsidRPr="00D66EE3">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7318CEBC" w14:textId="436811F2" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00717BA1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Eftersom alkoholbaserade ytdesinfektionsmedel har otillräcklig effekt ska Virkon® användas enligt bruksanvisning vid:</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0164" w:rsidRPr="008E0164">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0164" w:rsidRPr="008E0164">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EB63D7" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>punktdesinfektion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5161F6D0" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>daglig patientnära städning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36465CE2" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>desinfektion av utrustning som delas mellan patienter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44662357" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>slutstädning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B8569B" w14:textId="5EE5FA29" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00D22C8B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Slutstädning av vårdplats, toalett och utrustning ska utföras vid hemgång, byte av vårdplats eller då kohortvård avslutas. Föremål, utrustning eller liknande som varit i närheten av patient som kräkts eller haft diarré ska desinfekteras eller slängas. Tänk på att slänga tandborste, toalettpapper och liknande. Eventuella draperier tas ner och skickas till tvätt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB63CD" w:rsidRPr="00CB63CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB63CD" w:rsidRPr="00CB63CD">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00102EA2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB63CD" w:rsidRPr="00CB63CD">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDF13D8" w14:textId="1A7C8F36" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="008E1E71">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Om toalett i nödfall måste användas av flera patienter ska tagställen/kritiska punkter desinfekteras efter varje användning. Detta utförs av vårdpersonal.</w:t>
+      </w:r>
+      <w:r w:rsidR="008361DB" w:rsidRPr="008361DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008361DB" w:rsidRPr="008361DB">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008361DB" w:rsidRPr="008361DB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4980B5AF" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00501BA9">
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Informera lokalvårdare om i vilka rum smittsamma patienter vistas/har vistats.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C6E27F" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00501BA9">
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Om personal insjuknat på arbetet ska personaltoalett desinfekteras med Virkon®. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEC1FDF" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="009C2C42">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Tvätt, avfall och disk  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEABE25" w14:textId="46BAFA33" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="005926D7">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc237438305"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Tvätt och avfall hanteras som vanligt, det vill säga endast kraftigt förorenad tvätt och avfall skickas som smittförande. Tvättsäck bör finnas inne på vårdrummet. Disk hanteras som vanligt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00917EC2" w:rsidRPr="00917EC2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00917EC2" w:rsidRPr="00917EC2">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00917EC2" w:rsidRPr="00917EC2">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7C889D" w14:textId="2A1AF2EA" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="009F53AB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Handläggning av exponerade patienter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D943DEB" w14:textId="3D988F39" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00B427BD">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Patienten som insjuknat ska omgående vårdas på eget rum med egen toalett. Utför noggrann rengöring och desinfektion av ytor som kan ha kontaminerats vid insjuknandet. Patienter som delat toalett eller rum med smittsam individ eller på annat sätt vistats nära smittsam individ räknas som exponerade tills 48 timmar gått sedan senaste exponering.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D123D2" w:rsidRPr="00D123D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D123D2" w:rsidRPr="00D123D2">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D123D2" w:rsidRPr="00D123D2">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A297AB" w14:textId="2EE5DFAB" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00F960BE">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>De exponerade patienterna bör vistas och inta måltider på rummet. Undvik omflyttningar av exponerade patienter. Placera inte in någon ny patient tillsammans med exponerade till dess att inkubationstiden på 48 timmar passerat. Exponerade patienter ska inte vårdas av kohortpersonal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00090149" w:rsidRPr="00090149">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00090149" w:rsidRPr="00090149">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314F4DA5" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00D85CA6">
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Undersökningar, operationer och /eller behandlingar kan utföras efter medicinsk bedömning. Informera utförande personal/enhet om exponeringen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A628D14" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00D85CA6">
+      <w:r w:rsidRPr="00501BA9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Även patienter som exponerats för kräkningar/diarré under de senaste 48 timmarna innan sjukhusvistelsen kan vara aktuella att vårda i eget rum med egen toalett. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3C2813" w14:textId="77777777" w:rsidR="00C27B7C" w:rsidRDefault="00501BA9" w:rsidP="00C27B7C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc237438306"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Vid gastroenterit hos flera på</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2C42">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>vårdavdelning/utbrottshantering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="41784CDE" w14:textId="1B19AD54" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00656ABF">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Smittspridning på en enhet med två eller flera fall hos patienter och/eller personal räknas som utbrott. Flera enstaka fall, som kommit in med symtom, är per definition inte ett utbrott.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F119E4" w:rsidRPr="00F119E4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F119E4" w:rsidRPr="00F119E4">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F119E4" w:rsidRPr="00F119E4">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E5095F" w14:textId="7A7FE774" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="005A599F">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Kontakta enhetschef och vid behov Vårdhygien (Telefon: 0500-43 20 84) vid misstänkt smittspridning på vårdavdelningen då flera patienter/personal insjuknar inom en vecka. För att kartlägga orsak vid utbrott räcker det vanligtvis med provtagning på tre nyinsjuknande patienter/personal.</w:t>
+      </w:r>
+      <w:r w:rsidR="0061734E" w:rsidRPr="0061734E">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338435CA" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="00D85CA6">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Tilläggsåtgärder vid utbrott: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72104864" w14:textId="3916E34B" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Starta </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Kohortvård" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00501BA9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>kohortvård</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B62580" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Dokumentera insjuknade och exponerade.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00501BA9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Loggbok vid virusorsakad magsjuka</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> kan användas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C9A565" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Sätt upp en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00501BA9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>skylt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> på avdelningens entrédörr med texten: Magsjuka på avdelningen! Kontakta sjuksköterska före besök. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDB044F" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Uppmana enhetens patienter att vara noggranna med handhygien, särskilt före måltid och efter toalettbesök. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164124C4" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Begränsa antalet besök till avdelningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2C336A" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Vid behov av delade toaletter märks toalettdörren med rums-/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>sängnummer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BD5CE6" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Städa även personaltoalett och vid behov andra personalutrymmen med Virkon®. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A1B2E7" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Bedöm behov av utökad rengöring och desinfektion av tagställen/kritiska punkter.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5481B281" w14:textId="77777777" w:rsidR="00595512" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Livsmedelshantering på enheten  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0291515C" w14:textId="77777777" w:rsidR="00595512" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Alla patienter serveras samtliga livsmedel, inklusive dryck.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A7B6F8" w14:textId="77777777" w:rsidR="00595512" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>En portionsförpackade livsmedel bör eftersträvas, till exempel smör, ost, sockerbitar med mera.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A08241C" w14:textId="77777777" w:rsidR="00595512" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Under ett utbrott får inga patienter vistas i kök eller ta mat från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>matvagn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>. Inga gemensamma måltider för personal, till exempel bufféfrukost.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E029484" w14:textId="77777777" w:rsidR="00595512" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Undvik också gemensamt kaffebröd, oskalad frukt och godis utan papper.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547FC6F0" w14:textId="77777777" w:rsidR="00595512" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Personal, inklusive kohortpersonal, kan värma egen mat i mikrovågsugn, äta i personalrum, matsal eller motsvarande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20945075" w14:textId="34CA6B36" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Rensa personalrum och kylskåp från onödiga föremål och omärkt mat och rengör ytor och tagställen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74DF6D3F" w14:textId="77777777" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="002E0FDB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Kohortvård"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc237438307"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Kohortvård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCFA95E" w14:textId="7BCB63C2" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="001B2F3C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Kohortvård innebär att särskilt avdelad personal arbetar patientnära hos person med misstänkt eller bekräftad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>caliciinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>. Kohortpersonal deltar inte i vård av övriga patienter eller i livsmedelshantering på vårdenheten. Personal som gör kortvarig insats med låg risk för kontakt med utsöndringar behöver inte ingå i kohortvård. Extra personal från bemanningsteam bör inte ingå i kohortvård.</w:t>
+      </w:r>
+      <w:r w:rsidR="00477C5D" w:rsidRPr="00477C5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00477C5D" w:rsidRPr="00477C5D">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00477C5D" w:rsidRPr="00477C5D">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680AB71B" w14:textId="2F5C1D39" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="003E72FE">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc237438308"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Flera patienter med verifierad virusgastroenterit av samma agens kan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>kohortvårdas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t> på samma rum med delad toalett, förutsatt att det inte finns risk för annan smitta. Kohortvård gäller alla tider på dygnet och kan avslutas efter 48 timmars symtomfrihet. När kohortvård avslutas byter kohortpersonalen kläder.</w:t>
+      </w:r>
+      <w:r w:rsidR="00037856" w:rsidRPr="00037856">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00037856" w:rsidRPr="00037856">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00037856" w:rsidRPr="00037856">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4295AF3B" w14:textId="74F80ADB" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00501BA9" w:rsidP="002651DD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Intagningsstopp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC464EF" w14:textId="17667D54" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00A82E80">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t>Intagningsstopp som omfattar hel eller del av avdelning kan vara aktuellt vid risk för omfattande smittspridning som inte kan kontrolleras med andra åtgärder. Oftast är kohortvård ett bättre alternativ som möjliggör fortsatt verksamhet på avdelningen.</w:t>
+      </w:r>
+      <w:r w:rsidR="001354C6" w:rsidRPr="001354C6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005049EC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001354C6" w:rsidRPr="001354C6">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="005049EC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E593B7D" w14:textId="32E17DF9" w:rsidR="009C6C0C" w:rsidRDefault="00000000" w:rsidP="00523B41">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc237438309"/>
+      <w:r w:rsidRPr="00501BA9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Beslut om att införa eller häva intagningsstopp fattas av verksamhetschef eller medicinskt ansvarig. Samråd vid behov med Vårdhygien. Som regel kan intagningsstoppet </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2550" w:rsidRPr="00DF2550">
+        <w:t>hävas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501BA9">
+        <w:t xml:space="preserve"> efter 48 timmars symtomfrihet inom hela enheten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2550" w:rsidRPr="00DF2550">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2550" w:rsidRPr="00DF2550">
+        <w:t>1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1767B504" w14:textId="099787BB" w:rsidR="00501BA9" w:rsidRPr="00501BA9" w:rsidRDefault="00F7083B" w:rsidP="00C27B7C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvar och</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27B7C">
+        <w:t xml:space="preserve"> avsteg</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="72923F58" w14:textId="77777777" w:rsidR="00CC2386" w:rsidRPr="00CC2386" w:rsidRDefault="00CC2386" w:rsidP="00CC2386">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2386">
+        <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C72676" w14:textId="30981A01" w:rsidR="009C6C0C" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2386">
+        <w:t>Hälso- och sjukvårdspersonal är ansvariga för att rapportera vårdskador som en avvikelseanmälan. En vårdrelaterad infektion är en potentiell vårdskada och ska därför alltid anmälas så att vidare utredning kan ske.</w:t>
+      </w:r>
+      <w:r w:rsidR="00307513" w:rsidRPr="00307513">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00307513" w:rsidRPr="00307513">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0012780C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2386">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452CEF62" w14:textId="7B1F1D00" w:rsidR="00CC2386" w:rsidRPr="00CC2386" w:rsidRDefault="00CC2386" w:rsidP="00CC2386">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2386">
+        <w:t>Medvetet avsteg från denna rutin dokumenteras i patientjournal om avsteg är kopplat till patient. Annan orsak till avsteg rapporteras i </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00CC2386">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>MedControl PRO</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CC2386">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2386">
+        <w:t>eller befintligt avvikelsehanteringssystem</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27B7C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65E83">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1662F65B" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00A74A35" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc237438310"/>
+      <w:r w:rsidRPr="00A74A35">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Relaterad information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="51C65460" w14:textId="77777777" w:rsidR="00A46AAF" w:rsidRPr="00A46AAF" w:rsidRDefault="00A46AAF" w:rsidP="00A46AAF">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46AAF">
+        <w:t>Vårdhandboken </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A46AAF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Basala hygienrutiner och klädregler Vårdhandboken</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A46AAF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409FD180" w14:textId="77777777" w:rsidR="00A46AAF" w:rsidRPr="00A46AAF" w:rsidRDefault="00A46AAF" w:rsidP="00A46AAF">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A46AAF">
+        <w:t>SkaS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A46AAF">
+        <w:t> rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A46AAF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdhygienisk bedömning riskfaktorer för smittspridning inom vård och omsorg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A46AAF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E34E12F" w14:textId="77777777" w:rsidR="00A46AAF" w:rsidRPr="00A46AAF" w:rsidRDefault="00A46AAF" w:rsidP="00A46AAF">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A46AAF">
+        <w:t>SkaS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A46AAF">
+        <w:t> rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A46AAF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vårdhygien – verksamhetens ansvar för städning och rengöring</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A46AAF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAF9F11" w14:textId="77777777" w:rsidR="00A46AAF" w:rsidRPr="00A46AAF" w:rsidRDefault="00A46AAF" w:rsidP="00A46AAF">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SkaS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> HR rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="72465DE4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Tjänstgöringsförbud på grund av smitta</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D8E575" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="47A6E938" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc237438311"/>
+      <w:r>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="0EC698C8" w14:textId="7B3657C2" w:rsidR="00404209" w:rsidRPr="00404209" w:rsidRDefault="00404209" w:rsidP="00404209">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00A71CCA">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0005344C">
+        <w:t xml:space="preserve">Vårdhandboken. Virusorsakad gastroenterit, inklusive vinterkräksjuka [Internet]. 2021 [uppdaterad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005344C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005344C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005344C">
+        <w:t>; citerad 2026-08-1</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1884">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0005344C">
+        <w:t xml:space="preserve">]. Hämtad från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00777AFD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>städning/rengöring/desinfektion</w:t>
+          <w:t>https://ww</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00777AFD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>w</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00777AFD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/virusorsakad-gastroenterit-inklusive-vinterkraksjuka/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...65 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454BE2D3" w14:textId="39123D2D" w:rsidR="005C06A5" w:rsidRDefault="005C06A5" w:rsidP="005C06A5">
-[...78 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3B4F7B08" w14:textId="2BA56C61" w:rsidR="0377A424" w:rsidRDefault="0377A424" w:rsidP="00404209">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Folkhälsomyndigheten. Vinterkräksjuka i vården. Kunskapsunderlag för att minska spridningen av norovirus</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90031" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Internet]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90031" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5E77" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>olna</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90031" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>: Folkhälsomyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4AEC" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90031" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2014</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3E9C" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [citerad 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1C24" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>-08-1</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1884">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3E9C" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>] Hämtad från:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00066338" w:rsidRPr="00404209">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>https://www.folkhalsomyndigheten.se/contentassets/b6ac0268061d4fce99e057a21b25e6b7/vinterkraksjuka-i-varden.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00066338" w:rsidRPr="00404209">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B46828C" w14:textId="786D259F" w:rsidR="00A967ED" w:rsidRPr="00627A9F" w:rsidRDefault="00627A9F" w:rsidP="00627A9F">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...284 lines deleted...]
-        <w:r w:rsidR="00EC163A" w:rsidRPr="00EC163A">
+        <w:ind w:right="-286"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00627A9F">
+        <w:t>Patientsäkerhetslag (2010:659), 1 kap. 5 §, 3 kap. 3 § och 6 kap. 4 § [Internet]. Ändrad t.o.m. SFS 2026:1311 [citerad 2026-08-1</w:t>
+      </w:r>
+      <w:r w:rsidR="009F1884">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00627A9F">
+        <w:t xml:space="preserve">]. Tillgänglig från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00627A9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>kohortvård</w:t>
+          <w:t>https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EC163A" w:rsidRPr="00EC163A">
-[...599 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A967ED" w:rsidRPr="00627A9F" w:rsidSect="005A3381">
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AC44739" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
+    <w:p w14:paraId="650AF9A7" w14:textId="77777777" w:rsidR="001B5147" w:rsidRDefault="001B5147">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CF3B3D9" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
+    <w:p w14:paraId="4DA0AD61" w14:textId="77777777" w:rsidR="001B5147" w:rsidRDefault="001B5147">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3FFC4535" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
+    <w:p w14:paraId="2DD177B1" w14:textId="77777777" w:rsidR="001B5147" w:rsidRDefault="001B5147">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Geneva"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...31 lines deleted...]
-  <w:p w14:paraId="1F40EB75" w14:textId="77777777" w:rsidR="0092175C" w:rsidRDefault="0092175C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BD4A98A" w14:textId="77777777" w:rsidR="005A3381" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="733662550"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="005A3381">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15081D16" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FB71DEB" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48D3AF8F" wp14:editId="7C02EF6D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C1AFB4D" wp14:editId="12278ED8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Bildobjekt 3">
+          <wp:docPr id="1645963270" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="613BB354" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D"/>
+    <w:p w14:paraId="634254AE" w14:textId="77777777" w:rsidR="001B5147" w:rsidRDefault="001B5147"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35D2E3A2" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
+    <w:p w14:paraId="577DB796" w14:textId="77777777" w:rsidR="001B5147" w:rsidRDefault="001B5147">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="47DD7D85" w14:textId="77777777" w:rsidR="00DD1A2D" w:rsidRDefault="00DD1A2D">
+    <w:p w14:paraId="400BBA7E" w14:textId="77777777" w:rsidR="001B5147" w:rsidRDefault="001B5147">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="706A4492" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="736945B2" w14:textId="77777777" w:rsidR="005A3381" w:rsidRPr="00DA65C4" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7021F827" wp14:editId="6239F3AA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1527054904" name="Textruta 1527054904"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="24CC38A0" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7021F827" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1527054904" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="24CC38A0" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F22A0EA" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...78 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="010EC9A7" wp14:editId="2F5AC8BC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="737E8883" wp14:editId="5847FC27">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
-              <wp:docPr id="1" name="Textruta 1"/>
+              <wp:docPr id="1093091720" name="Textruta 1093091720"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3156466C" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F">
+                        <w:p w14:paraId="5D0DDD02" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="010EC9A7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="737E8883" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrlm78FgIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0Qrfthgm2UB1xMAc9597yVYPF18yHF+aQ&#10;ZGwYhRuecZEKsAgMFiU1uF9/O4/xiD16KWlRNCX1P/fMCUrUd4Os3I2n06iytJnefJngxl17ttce&#10;s9cPgLoc4xOxPJkxPqiTKR3oN9T3MlZFFzMca5c0nMyH0EsZ3wcXy2UKQl1ZFtZmY3lMHeGM0L52&#10;b8zZAf+A1D3BSV6seEdDH9sTsdwHkE3iKALcozrgjppMLA/vJ4r+ep+iLq988RsAAP//AwBQSwME&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtcoOLxv&#10;ZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4abUV8o&#10;3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/UoSCn&#10;yp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKuWbvwWAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1093091720" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3156466C" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F">
+                  <w:p w14:paraId="5D0DDD02" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="0210522E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3530F740"/>
+    <w:lvl w:ilvl="0" w:tplc="041D001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B6605C3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FBCC56FC"/>
+    <w:tmpl w:val="7834CBDC"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...9 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DF67F4"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A0D81926">
+    <w:nsid w:val="10ED0817"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="15FA9D74"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
+    <w:nsid w:val="14315F09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E54CEB4"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="8A822AE0"/>
+    <w:lvl w:ilvl="0" w:tplc="2A36B718">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Georgia" w:cs="Georgia" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B1B4379"/>
-[...337 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4562,2628 +4495,1852 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B474E09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="465F6E56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72DA9348"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB35A14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBE4FBCE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D520AB4"/>
+    <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9E412AC"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="1B6660C0"/>
+    <w:lvl w:ilvl="0" w:tplc="05061E3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9D741D"/>
+    <w:nsid w:val="62B20817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9BF23DF8"/>
+    <w:tmpl w:val="6BBCA626"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A42FB9"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:nsid w:val="6745034B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="071C3A2C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...4 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B474E09"/>
+    <w:nsid w:val="73E26D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2CAE9DA4"/>
-[...107 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="15A4A0A2"/>
+    <w:lvl w:ilvl="0" w:tplc="6BEA6B34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C928FF"/>
+    <w:nsid w:val="77346981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0AE0B72A"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="91226AB4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42196C05"/>
+    <w:nsid w:val="794A515E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="741857FC"/>
-    <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
+    <w:tmpl w:val="A7ACDE44"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...1130 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1577473236">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="813106317">
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1632637157">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="683092053">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="311522255">
+  <w:num w:numId="6" w16cid:durableId="1742554544">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1351105851">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="320430323">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="8" w16cid:durableId="1521972768">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1798643164">
+  <w:num w:numId="9" w16cid:durableId="1031227476">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1732003451">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1661731730">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1802768851">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1656882861">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="13" w16cid:durableId="390621385">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1845783315">
+  <w:num w:numId="14" w16cid:durableId="58095073">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="344326818">
-[...49 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="0000142F"/>
+    <w:rsidRoot w:val="000D64E3"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00011C01"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="0002072E"/>
+    <w:rsid w:val="00023A4B"/>
     <w:rsid w:val="00030DDD"/>
+    <w:rsid w:val="00030EC2"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00032A7C"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00034B44"/>
+    <w:rsid w:val="00037856"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="000517D7"/>
+    <w:rsid w:val="0005344C"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
-    <w:rsid w:val="000634C9"/>
+    <w:rsid w:val="00063B87"/>
     <w:rsid w:val="000655CC"/>
-    <w:rsid w:val="00067F49"/>
+    <w:rsid w:val="00066338"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="000706B5"/>
+    <w:rsid w:val="00076057"/>
+    <w:rsid w:val="00081629"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="00086E58"/>
+    <w:rsid w:val="00090149"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A5229"/>
+    <w:rsid w:val="000A53EF"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D64E3"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000ED6AD"/>
+    <w:rsid w:val="000F2604"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F500B"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="00102EA2"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00113634"/>
+    <w:rsid w:val="001057DB"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="0012780C"/>
     <w:rsid w:val="00131B08"/>
-    <w:rsid w:val="001322AA"/>
-    <w:rsid w:val="00132348"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="001354C6"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="00140705"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="0014786C"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00160E17"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001710DE"/>
+    <w:rsid w:val="00173B6C"/>
     <w:rsid w:val="0017508E"/>
-    <w:rsid w:val="00181982"/>
+    <w:rsid w:val="00175A6F"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B0722"/>
+    <w:rsid w:val="001B125C"/>
+    <w:rsid w:val="001B5147"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C4385"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D4B55"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001E611A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00203DE2"/>
+    <w:rsid w:val="001E3A60"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00225466"/>
+    <w:rsid w:val="00221587"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00236754"/>
-    <w:rsid w:val="00237899"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
+    <w:rsid w:val="002535E4"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="002651DD"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00266FE4"/>
     <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00272470"/>
     <w:rsid w:val="00280A85"/>
-    <w:rsid w:val="00282FE6"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1473"/>
     <w:rsid w:val="002A1C4F"/>
-    <w:rsid w:val="002A51AB"/>
+    <w:rsid w:val="002A6FFD"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002C044E"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002D00C2"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002E0FDB"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E3A5E"/>
     <w:rsid w:val="002E6F81"/>
-    <w:rsid w:val="002E72A5"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F6C18"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="00304E00"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00307513"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
-    <w:rsid w:val="0034374F"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
-    <w:rsid w:val="003671C4"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00380AC3"/>
+    <w:rsid w:val="00377D8E"/>
+    <w:rsid w:val="00383C53"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00392051"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3E9C"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003C1B22"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D6990"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E4466"/>
-    <w:rsid w:val="003E4D71"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="00402B2F"/>
+    <w:rsid w:val="00404209"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004078DD"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00450329"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00453F69"/>
+    <w:rsid w:val="004607CF"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00462B42"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="004663BD"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
+    <w:rsid w:val="00471F2D"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="00477C5D"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00481081"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A0C9D"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B7DA2"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004D3DF6"/>
-    <w:rsid w:val="004D74B4"/>
+    <w:rsid w:val="004D3A47"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="005007B2"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00501BA9"/>
+    <w:rsid w:val="00501FA4"/>
+    <w:rsid w:val="005049EC"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="005130E8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00513C40"/>
+    <w:rsid w:val="0052185B"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00535BE5"/>
+    <w:rsid w:val="00532991"/>
+    <w:rsid w:val="00536923"/>
+    <w:rsid w:val="00536E8B"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00544A76"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="0055275A"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00564ED7"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="00573681"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00595512"/>
+    <w:rsid w:val="0059553A"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A0412"/>
+    <w:rsid w:val="005A102B"/>
+    <w:rsid w:val="005A3381"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B50F0"/>
+    <w:rsid w:val="005A76EB"/>
     <w:rsid w:val="005C0045"/>
-    <w:rsid w:val="005C06A5"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D4C82"/>
+    <w:rsid w:val="005D3C9A"/>
+    <w:rsid w:val="005D58D9"/>
+    <w:rsid w:val="005D5E77"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E7CE5"/>
+    <w:rsid w:val="006024AE"/>
+    <w:rsid w:val="00603A3B"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="00610C12"/>
+    <w:rsid w:val="00607263"/>
+    <w:rsid w:val="00613E55"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00614FB8"/>
-    <w:rsid w:val="00616EB2"/>
+    <w:rsid w:val="0061734E"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00624DDC"/>
+    <w:rsid w:val="00627A9F"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="0063480C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0065492C"/>
+    <w:rsid w:val="006436BB"/>
+    <w:rsid w:val="00645C3E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00667824"/>
+    <w:rsid w:val="0067292E"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00675C59"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="0069116C"/>
+    <w:rsid w:val="00691F40"/>
+    <w:rsid w:val="006935BC"/>
+    <w:rsid w:val="00697396"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
-    <w:rsid w:val="006A777E"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0E21"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
-    <w:rsid w:val="006D304E"/>
+    <w:rsid w:val="006D1EE2"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D6534"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E77CC"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F37C2"/>
+    <w:rsid w:val="006F2925"/>
+    <w:rsid w:val="007071D5"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="007337B0"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007376C0"/>
+    <w:rsid w:val="00737AF2"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="00770B90"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00783E68"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F22D7"/>
+    <w:rsid w:val="007F4440"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="0082166D"/>
+    <w:rsid w:val="00802E3F"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008361DB"/>
+    <w:rsid w:val="008402BD"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00846018"/>
-    <w:rsid w:val="008461C5"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00860FB3"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
-    <w:rsid w:val="0087561D"/>
-    <w:rsid w:val="00875B9D"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
-    <w:rsid w:val="008A2AC8"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008B0A65"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B535A"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E0164"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
-    <w:rsid w:val="008E5CD1"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="009008BB"/>
+    <w:rsid w:val="00905CA6"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="0092175C"/>
+    <w:rsid w:val="00915FB8"/>
+    <w:rsid w:val="00917EC2"/>
+    <w:rsid w:val="009218E4"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00954292"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="009678CB"/>
-    <w:rsid w:val="0097030B"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009907F7"/>
+    <w:rsid w:val="00977336"/>
     <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A20C3"/>
     <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009A6CDF"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C1FB5"/>
+    <w:rsid w:val="009C2C42"/>
     <w:rsid w:val="009C2E3E"/>
-    <w:rsid w:val="009C51EC"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D4FFA"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F1884"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F53AB"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A03123"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A15208"/>
     <w:rsid w:val="00A264BE"/>
+    <w:rsid w:val="00A26897"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A30B04"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A33C93"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
+    <w:rsid w:val="00A40DE9"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A4503B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A47E91"/>
+    <w:rsid w:val="00A46AAF"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A63539"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A71CCA"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A82142"/>
-    <w:rsid w:val="00A83C38"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A928BE"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A967ED"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA4156"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB4BEF"/>
+    <w:rsid w:val="00AB6291"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AD134C"/>
+    <w:rsid w:val="00AD0F07"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE5E9E"/>
+    <w:rsid w:val="00AE70E9"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B029AA"/>
-    <w:rsid w:val="00B03488"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B16D1A"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B405EE"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B44BAA"/>
+    <w:rsid w:val="00B427AA"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B62D32"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
+    <w:rsid w:val="00B90031"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB6FE4"/>
+    <w:rsid w:val="00BC27F0"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD6315"/>
+    <w:rsid w:val="00BC5732"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD1C24"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF7A06"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C12599"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C36DDB"/>
+    <w:rsid w:val="00C27B7C"/>
+    <w:rsid w:val="00C32816"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C60A6A"/>
-    <w:rsid w:val="00C63ED5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C82115"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C91FB6"/>
+    <w:rsid w:val="00C912D7"/>
+    <w:rsid w:val="00C967C5"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA756F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB7AB4"/>
+    <w:rsid w:val="00CB63CD"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC2386"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC64C6"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE134E"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D02943"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D123D2"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D171B7"/>
+    <w:rsid w:val="00D158A5"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D24CD1"/>
-    <w:rsid w:val="00D27ECD"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D4551D"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D50110"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D63E06"/>
-    <w:rsid w:val="00D674FA"/>
+    <w:rsid w:val="00D51986"/>
+    <w:rsid w:val="00D51F37"/>
+    <w:rsid w:val="00D55023"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D63907"/>
+    <w:rsid w:val="00D65E83"/>
+    <w:rsid w:val="00D66EE3"/>
     <w:rsid w:val="00D67C88"/>
-    <w:rsid w:val="00D7610A"/>
-    <w:rsid w:val="00D83D5B"/>
+    <w:rsid w:val="00D74528"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D85CA6"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA5C73"/>
+    <w:rsid w:val="00DA5F0C"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB04A4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE4315"/>
+    <w:rsid w:val="00DA6C8C"/>
+    <w:rsid w:val="00DB7EB3"/>
+    <w:rsid w:val="00DE1369"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF10CD"/>
-    <w:rsid w:val="00E005E5"/>
+    <w:rsid w:val="00DF2550"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E02E85"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E40798"/>
+    <w:rsid w:val="00E30C11"/>
+    <w:rsid w:val="00E34266"/>
+    <w:rsid w:val="00E408BB"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E648A1"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA16CB"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA1E0B"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB046C"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC163A"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED2C8E"/>
+    <w:rsid w:val="00ED3535"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F147A7"/>
+    <w:rsid w:val="00F05D51"/>
+    <w:rsid w:val="00F066E2"/>
+    <w:rsid w:val="00F119E4"/>
+    <w:rsid w:val="00F13CB7"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F2796E"/>
+    <w:rsid w:val="00F30E83"/>
+    <w:rsid w:val="00F33A28"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F46479"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F764F5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F82B39"/>
+    <w:rsid w:val="00F55999"/>
+    <w:rsid w:val="00F7083B"/>
+    <w:rsid w:val="00F77561"/>
+    <w:rsid w:val="00F84BA1"/>
+    <w:rsid w:val="00F86570"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F91867"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FA7D87"/>
+    <w:rsid w:val="00FA7229"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC4515"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC69A2"/>
+    <w:rsid w:val="00FD1968"/>
+    <w:rsid w:val="00FD2D07"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE60C1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF43AA"/>
+    <w:rsid w:val="00FF4AEC"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="031472BC"/>
+    <w:rsid w:val="0377A424"/>
+    <w:rsid w:val="03BD818B"/>
+    <w:rsid w:val="0871494E"/>
+    <w:rsid w:val="0AAFF589"/>
+    <w:rsid w:val="0E13C667"/>
+    <w:rsid w:val="1432A772"/>
+    <w:rsid w:val="158597B4"/>
+    <w:rsid w:val="17E4695E"/>
+    <w:rsid w:val="1C238B0C"/>
+    <w:rsid w:val="1D65595F"/>
+    <w:rsid w:val="213BB0BC"/>
+    <w:rsid w:val="247007ED"/>
+    <w:rsid w:val="25BC9D0B"/>
+    <w:rsid w:val="26A6ED4F"/>
+    <w:rsid w:val="287DF093"/>
+    <w:rsid w:val="28C73C5B"/>
+    <w:rsid w:val="28DC5E10"/>
+    <w:rsid w:val="2AD2E5B8"/>
+    <w:rsid w:val="2AE39813"/>
+    <w:rsid w:val="2B8081B0"/>
+    <w:rsid w:val="2BEAC64E"/>
+    <w:rsid w:val="30721A28"/>
+    <w:rsid w:val="3152676A"/>
+    <w:rsid w:val="32357152"/>
+    <w:rsid w:val="360340E1"/>
+    <w:rsid w:val="38FB1F0D"/>
+    <w:rsid w:val="393A43E6"/>
+    <w:rsid w:val="3B9724C0"/>
+    <w:rsid w:val="3C38E058"/>
+    <w:rsid w:val="3C3C99D1"/>
+    <w:rsid w:val="3D7F9350"/>
+    <w:rsid w:val="4098A1CB"/>
+    <w:rsid w:val="453F2AEC"/>
+    <w:rsid w:val="47A6E938"/>
+    <w:rsid w:val="48138F65"/>
+    <w:rsid w:val="48C22301"/>
+    <w:rsid w:val="4AD804FE"/>
+    <w:rsid w:val="4C8E9680"/>
+    <w:rsid w:val="4D5B8F70"/>
+    <w:rsid w:val="550FACC5"/>
+    <w:rsid w:val="57166CE8"/>
+    <w:rsid w:val="5D3C0339"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6C19FA3D"/>
+    <w:rsid w:val="6C7184ED"/>
+    <w:rsid w:val="6FA41499"/>
+    <w:rsid w:val="72465DE4"/>
+    <w:rsid w:val="7EC38655"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="48D21942"/>
+  <w14:docId w14:val="2308BBCB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{E0E995FF-282B-459D-A9D3-969081BF4353}"/>
+  <w15:docId w15:val="{228456CB-CDE2-4FF3-ABB9-B6BBFDADCE1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7526,127 +6683,129 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0063480C"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -7882,70 +7041,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -7967,51 +7127,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -8057,232 +7217,232 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB7AB4"/>
+    <w:rsid w:val="00573681"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:ind w:left="1134"/>
+      <w:ind w:left="480" w:firstLine="938"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -8319,118 +7479,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -9415,52 +8575,53 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -9629,187 +8790,304 @@
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F91867"/>
+    <w:rsid w:val="005A3381"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F91867"/>
+    <w:rsid w:val="005A3381"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ingetavstnd">
-[...3 lines deleted...]
-    <w:rsid w:val="00D24CD1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="000D64E3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC2386"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008402BD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1200" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="CommentText1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1968"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1968"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar1">
+    <w:name w:val="Comment Text Char1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E7CE5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar1">
+    <w:name w:val="Comment Subject Char1"/>
+    <w:basedOn w:val="CommentTextChar1"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E7CE5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A03123"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A03123"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
+    <w:name w:val="Comment Subject1"/>
+    <w:basedOn w:val="CommentText1"/>
+    <w:next w:val="CommentText1"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A03123"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...48 lines deleted...]
-      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -9832,59 +9110,59 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-64/native/Gastroenterit%20Loggbok%20vid%20virusorsakad%20magsjuka%20P%20K.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-105/surrogate/Rutin%20f%C3%B6r%20vinterkr%C3%A4ksjuka.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anvisningar.se/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-22/surrogate/V%c3%a5rdhygien%20-%20verksamhetens%20ansvar%20f%c3%b6r%20st%c3%a4dning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/b6ac0268061d4fce99e057a21b25e6b7/vinterkraksjuka-i-varden.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/oversikt/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-89/native/Skylt%20magsjuka.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/virusorsakad-gastroenterit-inklusive-vinterkraksjuka/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-64/native/Gastroenterit%20Loggbok%20vid%20virusorsakad%20magsjuka%20P%20K.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-22/surrogate/V%c3%a5rdhygien%20-%20verksamhetens%20ansvar%20f%c3%b6r%20st%c3%a4dning%20och%20reng%c3%b6ring.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/b6ac0268061d4fce99e057a21b25e6b7/vinterkraksjuka-i-varden.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anvisningar.se/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/oversikt/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/infektioner-i-magtarmkanalen/virusorsakad-gastroenterit-inklusive-vinterkraksjuka/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-105/surrogate/Rutin%20f%C3%B6r%20vinterkr%C3%A4ksjuka.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-89/native/Skylt%20magsjuka.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://vgregion.sharepoint.com/sites/org-assets/Office%20mallar/Skaraborgs%20Sjukhus/Styrdokument/Mall%20Styrdokument%20i%20SOFIA%20STYR.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10165,73 +9443,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal</Template>
+  <Template>Mall%20Styrdokument%20i%20SOFIA%20STYR</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>14239</Characters>
+  <Pages>10</Pages>
+  <Words>2172</Words>
+  <Characters>14406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>343</Lines>
+  <Paragraphs>176</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16892</CharactersWithSpaces>
+  <CharactersWithSpaces>16402</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Virusgastroenterit - vårdhygien</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Sonja Lööv</lastModifiedBy>
-  <revision>16</revision>
+  <lastModifiedBy>Carita Svantesson</lastModifiedBy>
+  <revision>104</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>