--- v0 (2025-10-31)
+++ v1 (2026-04-24)
@@ -6,271 +6,277 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="44D8EA4B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="44D8EA4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
       <w:r>
         <w:t>Vårdhygien – Kikhosta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549DEB2B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="006B46CF" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidRPr="006B46CF" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="549DEB2B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc151388496"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc155857519"/>
+      <w:bookmarkStart w:name="_Toc151388496" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc155857519" w:id="2"/>
       <w:r w:rsidRPr="006B46CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Regiongemensam vårdhygienisk rutin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="16131FDA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="16131FDA" w14:noSpellErr="1" w14:textId="57523F31">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc106874287"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc106874287" w:id="4"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="1F5A395F" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidR="2D46A25B" w:rsidP="24EB8DE4" w:rsidRDefault="2D46A25B" w14:paraId="43C80173" w14:textId="0C7A641B">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="2D46A25B">
+        <w:rPr/>
+        <w:t>Uppdatering av länkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="66E1D65D" w14:textId="7B407AAA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syfte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2012" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="73AEBDB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">Förhindra spridning av kikhosta i vård och omsorg. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522F1210" w14:textId="30CBC89B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="522F1210" w14:textId="30CBC89B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc100327186"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc106874289"/>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc106874289" w:id="6"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="0E675219" w14:textId="0260610B" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="0E675219" w14:textId="0260610B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">Kikhosta orsakas av bakterien </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Bordetella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t>pertussis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>Kikhosta är en allvarlig sjukdom särskilt för barn i nyföddhetsperioden. Sjukdomen kan vara livshotande för barn &lt;6 månader, i synnerhet de för tidigt födda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC53DC2" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00B55D7F" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidRPr="00B55D7F" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="2CC53DC2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">Gravida kvinnor med kikhosta utgör en särskild </w:t>
       </w:r>
       <w:r>
         <w:t>risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">grupp p.g.a. risk att överföra smitta till det nyfödda barnet. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37E97">
         <w:t>Graviditeten påverkas inte, även om det kan vara mer påfrestande att få kikhosta i slutet av graviditeten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DF098E" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00AA4915" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidRPr="00AA4915" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="25DF098E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
       </w:pPr>
       <w:r w:rsidRPr="005007C6">
         <w:t xml:space="preserve">Sjukdomen startar med en förkylningsfas som varar 1–2 veckor och följs av 3–8 veckors hosta med eller utan kikningar.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Definitiv diagnos sker med påvisning av bakterie</w:t>
       </w:r>
       <w:r>
         <w:t>-DNA</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> i luftvägs</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>prov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787E4A66" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00E91C36" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidRPr="00E91C36" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="787E4A66" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Den viktigaste förutsättningen för att förhindra spridning är att sjukvårdspersonal känner till att kikhosta kan vara en förklaring till långvarig hosta (med eller utan kikningar) i alla åldrar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2012">
         <w:t>Kikhosta är en anmälnings- och smittspårningspliktig sjukdom enligt Smittskyddslagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF925A4" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="1FF925A4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1638"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inkubationstid: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80746">
         <w:t>1–3 veckor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3425BE59" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00511185" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidRPr="00511185" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="3425BE59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D92D91">
         <w:t>Smittsamhet</w:t>
       </w:r>
       <w:r>
         <w:t>/ Smittväg</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270437E5" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
+    <w:p w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="270437E5" w14:textId="77777777">
       <w:r>
         <w:t>Kikhosta smittar genom</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3013">
         <w:t xml:space="preserve"> kontakt med droppar av olika storlek</w:t>
       </w:r>
       <w:r w:rsidRPr="00C80746">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>som sprids</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3013">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A3013">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A3013">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">genom </w:t>
@@ -295,237 +301,236 @@
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">Vid nära kontakt </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>ex</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve"> mellan förälder och spädbarn kan överföring ske utan hosta.</w:t>
       </w:r>
       <w:r w:rsidRPr="00744AD6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E124AE" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
+    <w:p w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="67E124AE" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Smittar från första symtom (förkylningsfasen) och 4 veckor framåt eller 3 veckor från att kikningar/hostattacker börjar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434914E8" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00B55D7F" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00B55D7F" w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="434914E8" w14:textId="77777777">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>En patient anses smittfri 5 dagar efter insatt antibiotikabehandling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B3DF1F" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="65B3DF1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Immunitet/ vaccination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4083961B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00B55D7F" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00B55D7F" w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="4083961B" w14:textId="77777777">
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">accination </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">skyddar framför allt mot svår sjukdom under </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">ca </w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve"> år</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Naturligt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">genomgången infektion </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">skyddar mot ny infektion i </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">ca 15 år. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13226E97" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00B55D7F" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00B55D7F" w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="13226E97" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">En vaccinerad person kan få kikhosta och även smitta andra med kikhosta. Det går att få sjukdomen flera gånger. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF95619" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00AA4915" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00AA4915" w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="2AF95619" w14:textId="77777777">
       <w:r w:rsidRPr="00B55D7F">
         <w:t>Överföring av antikroppar från mor till barn sker i slutet av graviditeten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Om det gått lång tid sedan vaccination eller genomgången kikhosta </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">är </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dock </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">halten av antikroppar för låg för att skydda barnet. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1FF7">
         <w:t>Gravida efter v 16 rekommenderas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> därför </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1FF7">
         <w:t xml:space="preserve">vaccination </w:t>
       </w:r>
       <w:r>
         <w:t>mot</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1FF7">
         <w:t xml:space="preserve"> kikhosta</w:t>
       </w:r>
       <w:r w:rsidRPr="00690063">
         <w:t xml:space="preserve"> vid varje graviditet oavsett tidsintervall </w:t>
       </w:r>
       <w:r>
         <w:t>sedan genomgången infektion eller p</w:t>
       </w:r>
       <w:r w:rsidRPr="00690063">
         <w:t>åfyllnadsdos</w:t>
       </w:r>
       <w:r w:rsidRPr="007164A5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1FF7">
         <w:t>se Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="00791904">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rekommendation om vaccination mot kikhosta för gravida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D1FF7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>Amning utgör inget skydd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F84E930" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="5F84E930" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc100327192"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc106874291"/>
+      <w:bookmarkStart w:name="_Toc100327192" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc106874291" w:id="8"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="44A57977" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="44A57977" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805EF9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Det </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4291E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">som inte omnämns specifikt </w:t>
       </w:r>
       <w:r w:rsidRPr="00805EF9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hanteras enligt ordinarie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A55939" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
+    <w:p w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00584F4A" w14:paraId="44A55939" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="1"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc122097915"/>
+      <w:bookmarkStart w:name="_Toc122097915" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Misstänkt och bekräftat fall av kikhosta</w:t>
       </w:r>
       <w:r w:rsidRPr="0064702D">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00301A0A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>på vård</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -533,688 +538,692 @@
         <w:t>enhet (avdelning</w:t>
       </w:r>
       <w:r w:rsidRPr="00301A0A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> och mottagning</w:t>
       </w:r>
       <w:r w:rsidRPr="002869EE">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D827313" w14:textId="514924F9" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="1D827313" w14:textId="514924F9">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00444025">
         <w:t>Grundläggande vårdhygieniska principer</w:t>
       </w:r>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00444025">
         <w:t xml:space="preserve">gäller. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30855ACC" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="30855ACC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">Patient vistas, under smittsam period, på eget rum med stängd dörr. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk123218359"/>
+      <w:bookmarkStart w:name="_Hlk123218359" w:id="10"/>
     </w:p>
-    <w:p w14:paraId="06F9151C" w14:textId="0EB11269" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="06F9151C" w14:textId="0EB11269">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">Flera patienter med bekräftad kikhosta kan vårdas i samma rum, förutsatt att annan smitta inte förekommer. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w14:paraId="1CAB9436" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="1CAB9436" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">Bedömning av smittsamhet och expositionsrisk görs av medicinskt ansvarig läkare, vid behov i samråd med Infektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B197CAA" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
+    <w:p w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00584F4A" w14:paraId="2B197CAA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1CD2">
         <w:t xml:space="preserve">Skyddsutrustning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD05377" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00AC1406" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
+    <w:p w:rsidRPr="00AC1406" w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00584F4A" w14:paraId="0BD05377" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Skyddsutrustning nedan används, av alla, så länge patient bedöms smittsam. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521EA2B5" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="521EA2B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t>Vätskeavvisande munskydd (IIR) i kombination med antingen skyddsglasögon eller heltäckande visir används vid:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C54CADC" w14:textId="541333E4" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="7C54CADC" w14:textId="541333E4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">vårdnära arbete (inom 2 meter). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF75EFE" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="5BF75EFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">Andningsskydd (FFP2 eller FFP3) med heltäckande visir används: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0426E4" w14:textId="19EB91BF" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00D604BC" w:rsidP="005140EA">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="005140EA" w:rsidRDefault="00D604BC" w14:paraId="3C0426E4" w14:textId="19EB91BF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="005140EA">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="005140EA">
+      <w:r w:rsidRPr="005140EA" w:rsidR="00584F4A">
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t>tifrån riskbedömning som ersättning till munskydd. Exempelvis vid längre vård</w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t xml:space="preserve">insats, kraftig hosta, nyinsjuknad patient särskilt i trångt utrymme eller när flera smittsamma vårdas på samma rum. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0654D2E5" w14:textId="09A244BA" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00D604BC" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00D604BC" w14:paraId="0654D2E5" w14:textId="09A244BA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="005140EA">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="005140EA">
+      <w:r w:rsidRPr="005140EA" w:rsidR="00584F4A">
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t xml:space="preserve">id arbetsmoment med ökad risk för aerosolbildning </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t>trakeotomering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t xml:space="preserve">, intubering, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t>extubering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
+      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t xml:space="preserve">, bronkoskopi, sugning från nedre luftvägar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2B5B67" w14:textId="0745ECAD" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
+    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="7F2B5B67" w14:textId="0745ECAD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D604BC">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00584F4A">
+        <w:rPr/>
         <w:t xml:space="preserve">Andningsskydd sätts på och tas av utanför rum respektive bostad, se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="008033CF">
+      <w:hyperlink r:id="R4ba21d27e2c54537">
+        <w:r w:rsidRPr="290EF216" w:rsidR="00584F4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00444025">
+      <w:r w:rsidR="00584F4A">
+        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D604BC">
+      <w:r w:rsidR="00584F4A">
+        <w:rPr/>
         <w:t>Efter avslutad procedur behöver vård-/behandlingsrum inte stå tomt eller vädras utan kan användas direkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6671D5AA" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00353678" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
+    <w:p w:rsidRPr="00353678" w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00584F4A" w14:paraId="6671D5AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00363E7E">
         <w:t xml:space="preserve">Transport </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381EB6FF" w14:textId="070C186E" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00990F7B">
+    <w:p w:rsidR="00584F4A" w:rsidP="00990F7B" w:rsidRDefault="00584F4A" w14:paraId="381EB6FF" w14:textId="070C186E">
       <w:r>
         <w:t xml:space="preserve">Vid transport av patient använder personalskyddsutrustning enligt ovan. Gäller personal anställd av vårdgivaren, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ambulanspersonal, vid sjuktransport och interna transporter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5F1F1E" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00894665" w:rsidRDefault="00584F4A" w:rsidP="00990F7B">
+    <w:p w:rsidRPr="00894665" w:rsidR="00584F4A" w:rsidP="00990F7B" w:rsidRDefault="00584F4A" w14:paraId="0D5F1F1E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894665">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Minimera risk att exponera andra personer för smitta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska väntetider undvikas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15398A82" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00990F7B">
+    <w:p w:rsidR="00584F4A" w:rsidP="00990F7B" w:rsidRDefault="00584F4A" w14:paraId="15398A82" w14:textId="77777777">
       <w:r w:rsidRPr="003B1B32">
         <w:t>Patient som tolererar munskydd kan förses med detta.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1B32">
         <w:t>atienten</w:t>
       </w:r>
       <w:r w:rsidRPr="009805EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1B32">
         <w:t xml:space="preserve">instrueras </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">även </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1B32">
         <w:t xml:space="preserve">i host- och </w:t>
       </w:r>
       <w:r>
         <w:t>hand</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1B32">
         <w:t>hygien och förses med engångsnäsdukar och plastpåse för uppsamling</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD112AA" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="005A4436" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidRPr="005A4436" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="1CD112AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="1"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4436">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Smittspårning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC5C33A" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DE0538" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidRPr="00DE0538" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="1BC5C33A" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Smittspårning ska starta så snart diagnos är bekräftad för att eventuell profylax ska kunna ges i tid. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0538">
         <w:t xml:space="preserve">Syftet med smittspårningen är i första hand att identifiera barn &lt;6 mån samt gravida i tredje </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DE0538">
         <w:t>trimestern</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DE0538">
         <w:t>. I andra hand syftar smittspårningen till att motverka sekundär</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00DE0538">
         <w:t>fall och fort</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00DE0538">
         <w:t>satt smittspridning inom vården. Behandlande läkare är ansvarig för smitt</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00DE0538">
         <w:t xml:space="preserve">spårning, samråd med Vårdhygien. Vid smittspårning på sjukhus kartlägg vilka andra enheter index har besökt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDF35C8" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00C35E23" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidRPr="00C35E23" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="0CDF35C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35E23">
         <w:t>Definition av exponering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1EE57D" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="6A1EE57D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t>atient och personal som vistats i samma rum som indexfallet</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E56D037" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="3E56D037" w14:textId="77777777">
       <w:r>
         <w:t>Person med k</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t>ortvarig (&lt;</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t xml:space="preserve">5 min) vistelse </w:t>
       </w:r>
       <w:r>
         <w:t>i samma rum som index anses inte e</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t>xpo</w:t>
       </w:r>
       <w:r>
         <w:t>nerad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27324659" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
+    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="27324659" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC0CCE">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Handläggning av exponerade  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990F7B" w:rsidRPr="00DE0538" w14:paraId="0177D4BE" w14:textId="77777777" w:rsidTr="00922E78">
+      <w:tr w:rsidRPr="00DE0538" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="0177D4BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="76AA61D3" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DE0538" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00DE0538" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="76AA61D3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Exponerad p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">atient/medföljare    </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w:rsidRPr="00F03379" w14:paraId="4176E727" w14:textId="77777777" w:rsidTr="00922E78">
+      <w:tr w:rsidRPr="00F03379" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="4176E727" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D291E84" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00F03379" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00F03379" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="6D291E84" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Barn under 6 månader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D848F36" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00F03379" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00F03379" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="5D848F36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Antibiotikaprofylax</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w:rsidRPr="00E951F0" w14:paraId="731AC9F3" w14:textId="77777777" w:rsidTr="00922E78">
+      <w:tr w:rsidRPr="00E951F0" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="731AC9F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098EA986" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="098EA986" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Barn 6–12 månader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="410A31CD" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="410A31CD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Informera vårdnadshavare om att barnet träffat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>person</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> med kikhosta, uppmana att söka vård vid symtom. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F25612F" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="3F25612F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Barnet ska erbjudas provtagning och behandling med antibiotika vid symtom. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="180E2E81" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00E951F0" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00E951F0" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="180E2E81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid stark klinisk misstanke sätts behandling in direkt.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kontakta vid behov Infektion. </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w:rsidRPr="00DD26F0" w14:paraId="6F535A99" w14:textId="77777777" w:rsidTr="00922E78">
+      <w:tr w:rsidRPr="00DD26F0" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="6F535A99" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="65C26D3B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="004D0E56" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="004D0E56" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="65C26D3B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gravid p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -1232,51 +1241,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i sista </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>trimestern</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE5574F" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DD26F0" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00DD26F0" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="6EE5574F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D0E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erbjud antibiotikaprofylax, bedömning görs oberoende av den gravid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
@@ -1306,56 +1315,56 @@
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="004D0E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nfektion.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w:rsidRPr="00167B96" w14:paraId="4F8BE34A" w14:textId="77777777" w:rsidTr="00922E78">
+      <w:tr w:rsidRPr="00167B96" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="4F8BE34A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC784CF" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="6BC784CF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -1399,589 +1408,589 @@
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mmunsupprimerad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="603EE252" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="603EE252" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(gäller framför allt för smittspårning i sjukhusmiljö)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="677D5DFF" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00167B96" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00167B96" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="677D5DFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotikaprofylax kan vara indicerat. Individuell bedömning görs i samråd med patientansvarig läkare och vid behov </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infektion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w14:paraId="0CCA1FB2" w14:textId="77777777" w:rsidTr="00922E78">
+      <w:tr w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="0CCA1FB2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="449B7E0D" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="449B7E0D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/medföljare</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> över ett år, ej gravida </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C3F8F58" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="1C3F8F58" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(gäller endast smittspårning i sjukhusmiljö)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6AD58B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="4D6AD58B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Informera om att de har träffat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">person </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">med kikhosta, att de inte ska ha närkontakt med spädbarn eller gravida vid förkylningssymtom under de närmaste tre veckorna. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168F26A4" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="168F26A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid symtom bör de söka läkare för diagnostik och klinisk bedömning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w14:paraId="4D7111AA" w14:textId="77777777" w:rsidTr="00922E78">
+      <w:tr w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="4D7111AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="412EB965" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00221A57" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00221A57" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="412EB965" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221A57">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exponerad patient som vårdas kvar inom slutenvård</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="388B2757" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="388B2757" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005007C6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid förkylningssymtom inom inkubationsperiod (1–3 veckor), klinisk bedömning av ansvarig läkare samt flytt till eget rum med stängd dörr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w:rsidRPr="00BD58F6" w14:paraId="2224D7AF" w14:textId="77777777" w:rsidTr="00922E78">
+      <w:tr w:rsidRPr="00BD58F6" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="2224D7AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="05BF9787" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00BD58F6" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00BD58F6" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="05BF9787" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Exponerad person</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w14:paraId="024B49AD" w14:textId="77777777" w:rsidTr="00922E78">
+      <w:tr w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="024B49AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A730C8B" w14:textId="7B1C7D74" w:rsidR="00990F7B" w:rsidRPr="00AB45A3" w:rsidRDefault="00427B1A" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00AB45A3" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00427B1A" w14:paraId="7A730C8B" w14:textId="7B1C7D74">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r w:rsidR="005414A5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>exponerad p</w:t>
             </w:r>
-            <w:r w:rsidR="00990F7B" w:rsidRPr="00AB45A3">
+            <w:r w:rsidRPr="00AB45A3" w:rsidR="00990F7B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ersonal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="345AB1C4" w14:textId="77777777" w:rsidR="00C3000B" w:rsidRDefault="00C438B2" w:rsidP="00922E78">
+          <w:p w:rsidR="00C3000B" w:rsidP="00922E78" w:rsidRDefault="00C438B2" w14:paraId="345AB1C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informera om att de har träffat</w:t>
             </w:r>
             <w:r w:rsidR="002D214A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> person med kikhosta</w:t>
             </w:r>
-            <w:r w:rsidR="00990F7B" w:rsidRPr="00AB45A3">
+            <w:r w:rsidRPr="00AB45A3" w:rsidR="00990F7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="002D214A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Avstängning från arbete</w:t>
             </w:r>
             <w:r w:rsidR="0009785A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t är inte aktuellt vid enbart exponering för kikhosta</w:t>
             </w:r>
             <w:r w:rsidR="00C3000B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="648E74B6" w14:textId="77777777" w:rsidR="00802631" w:rsidRDefault="00C3000B" w:rsidP="00922E78">
+          <w:p w:rsidR="00802631" w:rsidP="00922E78" w:rsidRDefault="00C3000B" w14:paraId="648E74B6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Undvik helt närkontakt med spädbarn eller gravida vid förkyl</w:t>
             </w:r>
             <w:r w:rsidR="00802631">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ningssymtom under de närmaste veckorna.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AB524A3" w14:textId="56DF71B4" w:rsidR="00C3000B" w:rsidRPr="00096A4F" w:rsidRDefault="00D73AE4" w:rsidP="00096A4F">
+          <w:p w:rsidRPr="00096A4F" w:rsidR="00C3000B" w:rsidP="00096A4F" w:rsidRDefault="00D73AE4" w14:paraId="2AB524A3" w14:textId="56DF71B4">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ta prov för kikhosta vid debut av lätta luftvägssymtom</w:t>
             </w:r>
             <w:r w:rsidR="00096A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C3000B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4382" w14:paraId="237330EA" w14:textId="77777777" w:rsidTr="00FD4382">
+      <w:tr w:rsidR="00FD4382" w:rsidTr="00FD4382" w14:paraId="237330EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57557E8A" w14:textId="7DF819A6" w:rsidR="00FD4382" w:rsidRPr="00AB45A3" w:rsidRDefault="003E6058" w:rsidP="00922E78">
+          <w:p w:rsidRPr="00AB45A3" w:rsidR="00FD4382" w:rsidP="00922E78" w:rsidRDefault="003E6058" w14:paraId="57557E8A" w14:textId="7DF819A6">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gravid personal</w:t>
             </w:r>
             <w:r w:rsidR="00C53FEF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -1999,51 +2008,51 @@
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>trimes</w:t>
             </w:r>
             <w:r w:rsidR="009667AA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tern</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="05E453E5" w14:textId="67592389" w:rsidR="00FD4382" w:rsidRDefault="009667AA" w:rsidP="00922E78">
+          <w:p w:rsidR="00FD4382" w:rsidP="00922E78" w:rsidRDefault="009667AA" w14:paraId="05E453E5" w14:textId="67592389">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erbjud antibiotikaprofylax</w:t>
             </w:r>
             <w:r w:rsidR="00283C8A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -2056,595 +2065,606 @@
             </w:r>
             <w:r w:rsidR="005F5A5F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>görs oberoende av den gravidas vaccinationsstatus</w:t>
             </w:r>
             <w:r w:rsidR="00CE5AE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Vid behov sker bedömning i samråd med Infektion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C6EA585" w14:textId="2B4C07E7" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="3C6EA585" w14:textId="2B4C07E7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Ansvar och uppföljning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50316098" w14:textId="77777777" w:rsidR="006C0404" w:rsidRPr="001502C6" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidRPr="001502C6" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="50316098" w14:textId="77777777">
       <w:r w:rsidRPr="001502C6">
         <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11538841" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="11538841" w14:textId="77777777">
       <w:r w:rsidRPr="003A3DC4">
         <w:t xml:space="preserve">Enhetens </w:t>
       </w:r>
       <w:r w:rsidRPr="005C255E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>linjechef (vårdenhetschef eller motsvarande) ansvarar</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DC4">
         <w:t xml:space="preserve"> för att kringpersonal (lokalvård, receptarie med flera) får information om eventuell skyddsutrustning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9EE1B5" w14:textId="77777777" w:rsidR="006C0404" w:rsidRPr="00AA4915" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidRPr="00AA4915" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="4C9EE1B5" w14:textId="77777777">
       <w:r w:rsidRPr="00AA4915">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Medvetet avsteg från </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">denna </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">rutin dokumenteras i patientjournal om </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">avsteg </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>är koppla</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> till patient. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Annan </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">orsak till avsteg rapporteras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> PRO eller </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">befintligt avvikelsehanteringssystem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F21ABDD" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="0F21ABDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc100327193"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc106874292"/>
+      <w:bookmarkStart w:name="_Toc100327193" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc106874292" w:id="12"/>
       <w:r w:rsidRPr="00A74A35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="6176C742" w14:textId="035963B6" w:rsidR="002E7D9A" w:rsidRDefault="00096A4F" w:rsidP="002E7D9A">
+    <w:p w:rsidR="002E7D9A" w:rsidP="002E7D9A" w:rsidRDefault="00096A4F" w14:paraId="6176C742" w14:textId="7D31FE3A">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="002E7D9A" w:rsidRPr="002E7D9A">
+      <w:hyperlink r:id="Rc99209b3a19b4dfb">
+        <w:r w:rsidRPr="799DF8D4" w:rsidR="22F898F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Basal hygien och klädregler</w:t>
+          <w:t>Basala hygienrutiner och klädregler</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="22F898F5">
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidR="002E7D9A">
-        <w:t>. Rutin SkaS</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rutin </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D9A">
+        <w:rPr/>
+        <w:t>SkaS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D98F865" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00096A4F" w:rsidP="00584F4A">
+    <w:p w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00096A4F" w14:paraId="2D98F865" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00584F4A" w:rsidRPr="00BD58F6">
+      <w:hyperlink r:id="R9d666216ff65484b">
+        <w:r w:rsidRPr="290EF216" w:rsidR="00584F4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="006298"/>
+            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="0037657B">
+      <w:r w:rsidRPr="290EF216" w:rsidR="00584F4A">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="0037657B">
+      <w:r w:rsidR="00584F4A">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00ED4B89">
+      <w:r w:rsidR="00584F4A">
+        <w:rPr/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00584F4A">
+        <w:rPr/>
         <w:t>egional instruktion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607E0DC9" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00096A4F" w:rsidP="00584F4A">
+    <w:p w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00096A4F" w14:paraId="607E0DC9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00584F4A" w:rsidRPr="00BD58F6">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00BD58F6" w:rsidR="00584F4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298"/>
           </w:rPr>
           <w:t>Rekommendation om vaccination mot kikhosta för gravida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00584F4A">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="00791904">
+      <w:r w:rsidRPr="00791904" w:rsidR="00584F4A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A" w:rsidRPr="000D1FF7">
+      <w:r w:rsidRPr="000D1FF7" w:rsidR="00584F4A">
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B1D06C" w14:textId="24C70D63" w:rsidR="005160BA" w:rsidRDefault="00096A4F" w:rsidP="00584F4A">
+    <w:p w:rsidR="005160BA" w:rsidP="00584F4A" w:rsidRDefault="00096A4F" w14:paraId="63B1D06C" w14:textId="24C70D63">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="005160BA" w:rsidRPr="005160BA">
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="005160BA" w:rsidR="005160BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygienisk bedömning av riskfaktorer för smittspridning i vård och omsorg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E7D9A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005160BA">
         <w:t xml:space="preserve"> Rutin SkaS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474DDC23" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="006C0404" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="474DDC23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc100327194"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc106874294"/>
+      <w:bookmarkStart w:name="_Toc100327194" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc106874294" w:id="14"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="1102F619" w14:textId="2EFEEA29" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="1102F619" w14:textId="2EFEEA29">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA1DE1">
         <w:t>Ingemar Qvarfordt</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>ygienläkare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Vårdhygien S</w:t>
       </w:r>
       <w:r w:rsidR="005160BA">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A7C638" w14:textId="7EAC0E03" w:rsidR="006C0404" w:rsidRPr="00BB4D48" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidRPr="00BB4D48" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="39A7C638" w14:textId="7EAC0E03">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jon Edmar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Wallér</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009B41CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0BD9">
         <w:t>ygien</w:t>
       </w:r>
       <w:r>
         <w:t>läkare</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40E61">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Vårdhygien S</w:t>
       </w:r>
       <w:r w:rsidR="005160BA">
         <w:t>ÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746C2177" w14:textId="377D4455" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="746C2177" w14:textId="377D4455">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t>Pernilla Eriksson,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve"> Hygienläkare</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3455E2DD">
         <w:t>Vårdhygien Ska</w:t>
       </w:r>
       <w:r w:rsidR="005160BA">
         <w:t>S</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734CCB3D" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="734CCB3D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elisabeth </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Pamryd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Utvecklingsledare, Vårdhygien</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0BD9">
         <w:t xml:space="preserve"> NU- sjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641DCA7C" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="641DCA7C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t>Roseli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t>Sandbreck</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="3455E2DD">
         <w:t>ygiensjuksköterska, Vårdhygien S</w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8EF4AC" w14:textId="77777777" w:rsidR="006C0404" w:rsidRPr="00800A70" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidRPr="00800A70" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="3C8EF4AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00800A70">
         <w:t>Granskare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534D44B2" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="534D44B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Martin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Älverbrandt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">biträdande </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>smittskyddsläkare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Smittskydd Västra Götaland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05802DFC" w14:textId="1B2BCD49" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="05802DFC" w14:textId="1B2BCD49">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc100327195"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc106874295"/>
+      <w:bookmarkStart w:name="_Toc100327195" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc106874295" w:id="16"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="284FA751" w14:textId="77777777" w:rsidR="006C0404" w:rsidRPr="00FD3704" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidRPr="00FD3704" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="284FA751" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD1D97">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00DD1D97">
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-150/surrogate/Regional%20riktlinje%20-%20Luftv%c3%a4gssmitta%20v%c3%a5rdhygieniska%20aspekter.pdf"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00DD1D97">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00BD58F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298"/>
           </w:rPr>
           <w:t>Kikhosta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0091327C">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1DE1">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="006298"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3704">
         <w:t xml:space="preserve">Smittskydd Västra Götaland </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D2A9B1" w14:textId="77777777" w:rsidR="006C0404" w:rsidRPr="00FD3704" w:rsidRDefault="006C0404" w:rsidP="006C0404">
+    <w:p w:rsidRPr="00FD3704" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="12D2A9B1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD1D97">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00BD58F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298"/>
           </w:rPr>
           <w:t>Pertussis</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BD58F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298"/>
           </w:rPr>
           <w:t xml:space="preserve"> (kikhosta)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0037657B">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD3704">
         <w:t>InfPreg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FD3704">
         <w:t>, kunskapscentrum för infektioner under graviditet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C4A7EB" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="00096A4F" w:rsidP="006C0404">
+    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="00096A4F" w14:paraId="36C4A7EB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="006C0404" w:rsidRPr="00BD58F6">
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="00BD58F6" w:rsidR="006C0404">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298"/>
           </w:rPr>
           <w:t>Sjukdomsinformation om kikhosta</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006C0404" w:rsidRPr="0037657B">
+      <w:r w:rsidRPr="0037657B" w:rsidR="006C0404">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006C0404" w:rsidRPr="00ED4B89">
+      <w:r w:rsidRPr="00ED4B89" w:rsidR="006C0404">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C0404" w:rsidRPr="00FD3704">
+      <w:r w:rsidRPr="00FD3704" w:rsidR="006C0404">
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C0404" w:rsidSect="0034374F">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E524ABE" w14:textId="77777777" w:rsidR="00F61F11" w:rsidRDefault="00F61F11">
+    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="3E524ABE" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FBD7DE9" w14:textId="77777777" w:rsidR="00F61F11" w:rsidRDefault="00F61F11">
+    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="7FBD7DE9" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0DE2AC41" w14:textId="77777777" w:rsidR="00F61F11" w:rsidRDefault="00F61F11">
+    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="0DE2AC41" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2714,83 +2734,83 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2005892778"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="5133D5F4" w14:textId="6D201245" w:rsidR="008D2BB7" w:rsidRDefault="008D2BB7">
+      <w:p w:rsidR="008D2BB7" w:rsidRDefault="008D2BB7" w14:paraId="5133D5F4" w14:textId="6D201245">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3BF56BC2" w14:textId="77777777" w:rsidR="008D2BB7" w:rsidRDefault="008D2BB7">
+  <w:p w:rsidR="008D2BB7" w:rsidRDefault="008D2BB7" w14:paraId="3BF56BC2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3E588CE7" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="0034374F" w:rsidP="00FB2F0F" w:rsidRDefault="0034374F" w14:paraId="3E588CE7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10868041" wp14:editId="12F2E853">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -2825,72 +2845,72 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77690AD4" w14:textId="77777777" w:rsidR="00F61F11" w:rsidRDefault="00F61F11"/>
+    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="77690AD4" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FB46C3B" w14:textId="77777777" w:rsidR="00F61F11" w:rsidRDefault="00F61F11">
+    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="5FB46C3B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17587FF5" w14:textId="77777777" w:rsidR="00F61F11" w:rsidRDefault="00F61F11">
+    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="17587FF5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="659FB0DA" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w:rsidR="0034374F" w:rsidP="00413A60" w:rsidRDefault="0034374F" w14:paraId="659FB0DA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53364800" wp14:editId="647514CB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2972,2731 +2992,2731 @@
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="1" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6F3A571D" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F">
+                        <w:p w:rsidR="0034374F" w:rsidRDefault="0034374F" w14:paraId="6F3A571D" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="7AABA60E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="5E646159">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7AABA60E">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrlm78FgIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0Qrfthgm2UB1xMAc9597yVYPF18yHF+aQ&#10;ZGwYhRuecZEKsAgMFiU1uF9/O4/xiD16KWlRNCX1P/fMCUrUd4Os3I2n06iytJnefJngxl17ttce&#10;s9cPgLoc4xOxPJkxPqiTKR3oN9T3MlZFFzMca5c0nMyH0EsZ3wcXy2UKQl1ZFtZmY3lMHeGM0L52&#10;b8zZAf+A1D3BSV6seEdDH9sTsdwHkE3iKALcozrgjppMLA/vJ4r+ep+iLq988RsAAP//AwBQSwME&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtcoOLxv&#10;ZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4abUV8o&#10;3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/UoSCn&#10;yp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKuWbvwWAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrlm78FgIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0Qrfthgm2UB1xMAc9597yVYPF18yHF+aQ&#10;ZGwYhRuecZEKsAgMFiU1uF9/O4/xiD16KWlRNCX1P/fMCUrUd4Os3I2n06iytJnefJngxl17ttce&#10;s9cPgLoc4xOxPJkxPqiTKR3oN9T3MlZFFzMca5c0nMyH0EsZ3wcXy2UKQl1ZFtZmY3lMHeGM0L52&#10;b8zZAf+A1D3BSV6seEdDH9sTsdwHkE3iKALcozrgjppMLA/vJ4r+ep+iLq988RsAAP//AwBQSwME&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtcoOLxv&#10;ZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4abUV8o&#10;3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/UoSCn&#10;yp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKuWbvwWAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="6F3A571D" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F">
+                  <w:p w:rsidR="0034374F" w:rsidRDefault="0034374F" w14:paraId="6D41DF98" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0058602F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79B8EE48"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FA10219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6174F502"/>
     <w:lvl w:ilvl="0" w:tplc="89725A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30306059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C2A8A5C"/>
     <w:lvl w:ilvl="0" w:tplc="71FC3AC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68C0558E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFAAA85E"/>
     <w:lvl w:ilvl="0" w:tplc="D5F82BB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75B31D63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B7EDEE6"/>
     <w:lvl w:ilvl="0" w:tplc="47D4E03A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1686008204">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="674919244">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1539470958">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1467313702">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="877813019">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="277760499">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1106196480">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="49619740">
@@ -5732,71 +5752,72 @@
   <w:num w:numId="18" w16cid:durableId="1203178613">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="674381128">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1276787892">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="612591466">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="452286686">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1370033942">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1532107120">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -6236,189 +6257,197 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F147A7"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F61F11"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91867"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4382"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="122EC4A9"/>
+    <w:rsid w:val="17BC7D25"/>
+    <w:rsid w:val="22F898F5"/>
+    <w:rsid w:val="24EB8DE4"/>
+    <w:rsid w:val="290EF216"/>
+    <w:rsid w:val="2D46A25B"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="799DF8D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D58EE14"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{AC1A3D56-BE39-4ED6-931C-7E8345896603}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6443,75 +6472,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6546,57 +6575,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6654,727 +6683,727 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67C88"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -7441,609 +7470,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8052,94 +8081,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8148,496 +8177,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -8704,141 +8733,141 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91867"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
+  <w:style w:type="character" w:styleId="FotnotstextChar" w:customStyle="1">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F91867"/>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005140EA"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -8889,51 +8918,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-266/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/kikhosta/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/kikhosta-/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-266/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=35" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-2/surrogate/Basal%20hygien%20och%20kl%c3%a4dregler.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/kikhosta/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/kikhosta-/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=35" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-71/surrogate/Basala%20hygienrutiner%20och%20kl%c3%a4dregler%20(BHK).pdf" TargetMode="External" Id="Rc99209b3a19b4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="R4ba21d27e2c54537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="R9d666216ff65484b" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -9221,74 +9250,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Kikhosta</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Carita Svantesson</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>