--- v1 (2026-04-24)
+++ v2 (2026-08-23)
@@ -4,279 +4,273 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="44D8EA4B" w14:textId="77777777">
+    <w:p w14:paraId="44D8EA4B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Vårdhygien – Kikhosta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B46CF" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="549DEB2B" w14:textId="77777777">
+    <w:p w14:paraId="549DEB2B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="006B46CF" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc151388496" w:id="1"/>
-      <w:bookmarkStart w:name="_Toc155857519" w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc151388496"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc155857519"/>
       <w:r w:rsidRPr="006B46CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Regiongemensam vårdhygienisk rutin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="16131FDA" w14:noSpellErr="1" w14:textId="57523F31">
+    <w:p w14:paraId="16131FDA" w14:textId="57523F31" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327184" w:id="3"/>
-      <w:bookmarkStart w:name="_Toc106874287" w:id="4"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc106874287"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="009A32ED">
-        <w:rPr/>
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="2D46A25B" w:rsidP="24EB8DE4" w:rsidRDefault="2D46A25B" w14:paraId="43C80173" w14:textId="0C7A641B">
-[...9 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="43C80173" w14:textId="0C7A641B" w:rsidR="2D46A25B" w:rsidRDefault="2D46A25B" w:rsidP="24EB8DE4">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>Uppdatering av länkar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="66E1D65D" w14:textId="7B407AAA">
+    <w:p w14:paraId="66E1D65D" w14:textId="7B407AAA" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE2012" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="73AEBDB9" w14:textId="77777777">
+    <w:p w14:paraId="73AEBDB9" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00CE2012" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">Förhindra spridning av kikhosta i vård och omsorg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="522F1210" w14:textId="30CBC89B">
+    <w:p w14:paraId="522F1210" w14:textId="30CBC89B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327186" w:id="5"/>
-      <w:bookmarkStart w:name="_Toc106874289" w:id="6"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc106874289"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="0E675219" w14:textId="0260610B">
+    <w:p w14:paraId="0E675219" w14:textId="0260610B" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">Kikhosta orsakas av bakterien </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Bordetella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t>pertussis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>Kikhosta är en allvarlig sjukdom särskilt för barn i nyföddhetsperioden. Sjukdomen kan vara livshotande för barn &lt;6 månader, i synnerhet de för tidigt födda.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B55D7F" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="2CC53DC2" w14:textId="77777777">
+    <w:p w14:paraId="2CC53DC2" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00B55D7F" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">Gravida kvinnor med kikhosta utgör en särskild </w:t>
       </w:r>
       <w:r>
         <w:t>risk</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">grupp p.g.a. risk att överföra smitta till det nyfödda barnet. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37E97">
         <w:t>Graviditeten påverkas inte, även om det kan vara mer påfrestande att få kikhosta i slutet av graviditeten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA4915" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="25DF098E" w14:textId="77777777">
+    <w:p w14:paraId="25DF098E" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00AA4915" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-283"/>
       </w:pPr>
       <w:r w:rsidRPr="005007C6">
         <w:t xml:space="preserve">Sjukdomen startar med en förkylningsfas som varar 1–2 veckor och följs av 3–8 veckors hosta med eller utan kikningar.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Definitiv diagnos sker med påvisning av bakterie</w:t>
       </w:r>
       <w:r>
         <w:t>-DNA</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> i luftvägs</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>prov.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E91C36" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="787E4A66" w14:textId="77777777">
+    <w:p w14:paraId="787E4A66" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00E91C36" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Den viktigaste förutsättningen för att förhindra spridning är att sjukvårdspersonal känner till att kikhosta kan vara en förklaring till långvarig hosta (med eller utan kikningar) i alla åldrar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2012">
         <w:t>Kikhosta är en anmälnings- och smittspårningspliktig sjukdom enligt Smittskyddslagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="1FF925A4" w14:textId="77777777">
+    <w:p w14:paraId="1FF925A4" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1638"/>
         </w:tabs>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inkubationstid: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80746">
         <w:t>1–3 veckor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00511185" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="3425BE59" w14:textId="77777777">
+    <w:p w14:paraId="3425BE59" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00511185" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D92D91">
         <w:t>Smittsamhet</w:t>
       </w:r>
       <w:r>
         <w:t>/ Smittväg</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92D91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="270437E5" w14:textId="77777777">
+    <w:p w14:paraId="270437E5" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
       <w:r>
         <w:t>Kikhosta smittar genom</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3013">
         <w:t xml:space="preserve"> kontakt med droppar av olika storlek</w:t>
       </w:r>
       <w:r w:rsidRPr="00C80746">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>som sprids</w:t>
       </w:r>
       <w:r w:rsidRPr="005A3013">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005A3013">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005A3013">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">genom </w:t>
@@ -301,236 +295,237 @@
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">Vid nära kontakt </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>ex</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve"> mellan förälder och spädbarn kan överföring ske utan hosta.</w:t>
       </w:r>
       <w:r w:rsidRPr="00744AD6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="67E124AE" w14:textId="77777777">
+    <w:p w14:paraId="67E124AE" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
       <w:r>
         <w:t xml:space="preserve">Smittar från första symtom (förkylningsfasen) och 4 veckor framåt eller 3 veckor från att kikningar/hostattacker börjar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B55D7F" w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="434914E8" w14:textId="77777777">
+    <w:p w14:paraId="434914E8" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00B55D7F" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>En patient anses smittfri 5 dagar efter insatt antibiotikabehandling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="65B3DF1F" w14:textId="77777777">
+    <w:p w14:paraId="65B3DF1F" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>Immunitet/ vaccination</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B55D7F" w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="4083961B" w14:textId="77777777">
+    <w:p w14:paraId="4083961B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00B55D7F" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">accination </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">skyddar framför allt mot svår sjukdom under </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">ca </w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve"> år</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Naturligt </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">genomgången infektion </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">skyddar mot ny infektion i </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">ca 15 år. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B55D7F" w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="13226E97" w14:textId="77777777">
+    <w:p w14:paraId="13226E97" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00B55D7F" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
       <w:r>
         <w:t xml:space="preserve">En vaccinerad person kan få kikhosta och även smitta andra med kikhosta. Det går att få sjukdomen flera gånger. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA4915" w:rsidR="00990F7B" w:rsidP="00D604BC" w:rsidRDefault="00990F7B" w14:paraId="2AF95619" w14:textId="77777777">
+    <w:p w14:paraId="2AF95619" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00AA4915" w:rsidRDefault="00990F7B" w:rsidP="00D604BC">
       <w:r w:rsidRPr="00B55D7F">
         <w:t>Överföring av antikroppar från mor till barn sker i slutet av graviditeten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Om det gått lång tid sedan vaccination eller genomgången kikhosta </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">är </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dock </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t xml:space="preserve">halten av antikroppar för låg för att skydda barnet. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1FF7">
         <w:t>Gravida efter v 16 rekommenderas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> därför </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1FF7">
         <w:t xml:space="preserve">vaccination </w:t>
       </w:r>
       <w:r>
         <w:t>mot</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1FF7">
         <w:t xml:space="preserve"> kikhosta</w:t>
       </w:r>
       <w:r w:rsidRPr="00690063">
         <w:t xml:space="preserve"> vid varje graviditet oavsett tidsintervall </w:t>
       </w:r>
       <w:r>
         <w:t>sedan genomgången infektion eller p</w:t>
       </w:r>
       <w:r w:rsidRPr="00690063">
         <w:t>åfyllnadsdos</w:t>
       </w:r>
       <w:r w:rsidRPr="007164A5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1FF7">
         <w:t>se Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00791904">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rekommendation om vaccination mot kikhosta för gravida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000D1FF7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D7F">
         <w:t>Amning utgör inget skydd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="5F84E930" w14:textId="77777777">
+    <w:p w14:paraId="5F84E930" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327192" w:id="7"/>
-      <w:bookmarkStart w:name="_Toc106874291" w:id="8"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc106874291"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="44A57977" w14:textId="77777777">
+    <w:p w14:paraId="44A57977" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805EF9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Det </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4291E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">som inte omnämns specifikt </w:t>
       </w:r>
       <w:r w:rsidRPr="00805EF9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>hanteras enligt ordinarie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00584F4A" w14:paraId="44A55939" w14:textId="77777777">
+    <w:p w14:paraId="44A55939" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="1"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc122097915" w:id="9"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc122097915"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Misstänkt och bekräftat fall av kikhosta</w:t>
       </w:r>
       <w:r w:rsidRPr="0064702D">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00301A0A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>på vård</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -538,754 +533,732 @@
         <w:t>enhet (avdelning</w:t>
       </w:r>
       <w:r w:rsidRPr="00301A0A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> och mottagning</w:t>
       </w:r>
       <w:r w:rsidRPr="002869EE">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="1D827313" w14:textId="514924F9">
+    <w:p w14:paraId="78376428" w14:textId="5B91F6AB" w:rsidR="00621F1F" w:rsidRDefault="00621F1F" w:rsidP="00D604BC">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D827313" w14:textId="2D001BCD" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00444025">
         <w:t>Grundläggande vårdhygieniska principer</w:t>
       </w:r>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00444025">
         <w:t xml:space="preserve">gäller. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="30855ACC" w14:textId="77777777">
+    <w:p w14:paraId="30855ACC" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">Patient vistas, under smittsam period, på eget rum med stängd dörr. </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk123218359" w:id="10"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk123218359"/>
     </w:p>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="06F9151C" w14:textId="0EB11269">
+    <w:p w14:paraId="06F9151C" w14:textId="0EB11269" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">Flera patienter med bekräftad kikhosta kan vårdas i samma rum, förutsatt att annan smitta inte förekommer. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="1CAB9436" w14:textId="77777777">
+    <w:p w14:paraId="1CAB9436" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">Bedömning av smittsamhet och expositionsrisk görs av medicinskt ansvarig läkare, vid behov i samråd med Infektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00584F4A" w14:paraId="2B197CAA" w14:textId="77777777">
+    <w:p w14:paraId="2B197CAA" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001E1CD2">
         <w:t xml:space="preserve">Skyddsutrustning </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AC1406" w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00584F4A" w14:paraId="0BD05377" w14:textId="77777777">
+    <w:p w14:paraId="0BD05377" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00AC1406" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Skyddsutrustning nedan används, av alla, så länge patient bedöms smittsam. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="521EA2B5" w14:textId="77777777">
+    <w:p w14:paraId="521EA2B5" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t>Vätskeavvisande munskydd (IIR) i kombination med antingen skyddsglasögon eller heltäckande visir används vid:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="7C54CADC" w14:textId="541333E4">
+    <w:p w14:paraId="7C54CADC" w14:textId="541333E4" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">vårdnära arbete (inom 2 meter). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="5BF75EFE" w14:textId="77777777">
+    <w:p w14:paraId="5BF75EFE" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">Andningsskydd (FFP2 eller FFP3) med heltäckande visir används: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="005140EA" w:rsidRDefault="00D604BC" w14:paraId="3C0426E4" w14:textId="19EB91BF">
+    <w:p w14:paraId="3C0426E4" w14:textId="19EB91BF" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00D604BC" w:rsidP="005140EA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1701"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="005140EA">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="005140EA" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="005140EA">
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
         <w:t>tifrån riskbedömning som ersättning till munskydd. Exempelvis vid längre vård</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
         <w:softHyphen/>
-      </w:r>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
         <w:t xml:space="preserve">insats, kraftig hosta, nyinsjuknad patient särskilt i trångt utrymme eller när flera smittsamma vårdas på samma rum. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00D604BC" w14:paraId="0654D2E5" w14:textId="09A244BA">
+    <w:p w14:paraId="0654D2E5" w14:textId="09A244BA" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00D604BC" w:rsidP="00D604BC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="005140EA">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="005140EA" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="005140EA">
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">id arbetsmoment med ökad risk för aerosolbildning </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
         <w:t>trakeotomering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">, intubering, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
         <w:t>extubering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D604BC" w:rsidR="00584F4A">
+      <w:r w:rsidR="00584F4A" w:rsidRPr="00D604BC">
         <w:t xml:space="preserve">, bronkoskopi, sugning från nedre luftvägar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D604BC" w:rsidR="00584F4A" w:rsidP="00D604BC" w:rsidRDefault="00584F4A" w14:paraId="7F2B5B67" w14:textId="0745ECAD">
+    <w:p w14:paraId="7F2B5B67" w14:textId="0745ECAD" w:rsidR="00584F4A" w:rsidRPr="00D604BC" w:rsidRDefault="00584F4A" w:rsidP="00D604BC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Andningsskydd sätts på och tas av utanför rum respektive bostad, se </w:t>
       </w:r>
-      <w:hyperlink r:id="R4ba21d27e2c54537">
-        <w:r w:rsidRPr="290EF216" w:rsidR="00584F4A">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="290EF216">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00584F4A">
-[...5 lines deleted...]
-        <w:t>Efter avslutad procedur behöver vård-/behandlingsrum inte stå tomt eller vädras utan kan användas direkt.</w:t>
+      <w:r>
+        <w:t>. Efter avslutad procedur behöver vård-/behandlingsrum inte stå tomt eller vädras utan kan användas direkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00353678" w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00584F4A" w14:paraId="6671D5AA" w14:textId="77777777">
+    <w:p w14:paraId="6671D5AA" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00353678" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00363E7E">
         <w:t xml:space="preserve">Transport </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584F4A" w:rsidP="00990F7B" w:rsidRDefault="00584F4A" w14:paraId="381EB6FF" w14:textId="070C186E">
+    <w:p w14:paraId="381EB6FF" w14:textId="070C186E" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00990F7B">
       <w:r>
         <w:t xml:space="preserve">Vid transport av patient använder personalskyddsutrustning enligt ovan. Gäller personal anställd av vårdgivaren, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ambulanspersonal, vid sjuktransport och interna transporter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00894665" w:rsidR="00584F4A" w:rsidP="00990F7B" w:rsidRDefault="00584F4A" w14:paraId="0D5F1F1E" w14:textId="77777777">
+    <w:p w14:paraId="0D5F1F1E" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRPr="00894665" w:rsidRDefault="00584F4A" w:rsidP="00990F7B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00894665">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Minimera risk att exponera andra personer för smitta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t.ex.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ska väntetider undvikas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584F4A" w:rsidP="00990F7B" w:rsidRDefault="00584F4A" w14:paraId="15398A82" w14:textId="77777777">
+    <w:p w14:paraId="15398A82" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00990F7B">
       <w:r w:rsidRPr="003B1B32">
         <w:t>Patient som tolererar munskydd kan förses med detta.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1B32">
         <w:t>atienten</w:t>
       </w:r>
       <w:r w:rsidRPr="009805EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1B32">
         <w:t xml:space="preserve">instrueras </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">även </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1B32">
         <w:t xml:space="preserve">i host- och </w:t>
       </w:r>
       <w:r>
         <w:t>hand</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1B32">
         <w:t>hygien och förses med engångsnäsdukar och plastpåse för uppsamling</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4436" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="1CD112AA" w14:textId="77777777">
+    <w:p w14:paraId="1CD112AA" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="005A4436" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="1"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4436">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Smittspårning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DE0538" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="1BC5C33A" w14:textId="77777777">
+    <w:p w14:paraId="1BC5C33A" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DE0538" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:r>
         <w:t xml:space="preserve">Smittspårning ska starta så snart diagnos är bekräftad för att eventuell profylax ska kunna ges i tid. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE0538">
-        <w:t xml:space="preserve">Syftet med smittspårningen är i första hand att identifiera barn &lt;6 mån samt gravida i tredje </w:t>
-[...7 lines deleted...]
-        <w:t>. I andra hand syftar smittspårningen till att motverka sekundär</w:t>
+        <w:t>Syftet med smittspårningen är i första hand att identifiera barn &lt;6 mån samt gravida i tredje trimestern. I andra hand syftar smittspårningen till att motverka sekundär</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00DE0538">
         <w:t>fall och fort</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00DE0538">
         <w:t>satt smittspridning inom vården. Behandlande läkare är ansvarig för smitt</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00DE0538">
         <w:t xml:space="preserve">spårning, samråd med Vårdhygien. Vid smittspårning på sjukhus kartlägg vilka andra enheter index har besökt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C35E23" w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="0CDF35C8" w14:textId="77777777">
+    <w:p w14:paraId="0CDF35C8" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00C35E23" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C35E23">
         <w:t>Definition av exponering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="6A1EE57D" w14:textId="77777777">
+    <w:p w14:paraId="6A1EE57D" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t>atient och personal som vistats i samma rum som indexfallet</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="3E56D037" w14:textId="77777777">
+    <w:p w14:paraId="3E56D037" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:r>
         <w:t>Person med k</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t>ortvarig (&lt;</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t xml:space="preserve">5 min) vistelse </w:t>
       </w:r>
       <w:r>
         <w:t>i samma rum som index anses inte e</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB62D1">
         <w:t>xpo</w:t>
       </w:r>
       <w:r>
         <w:t>nerad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00990F7B" w:rsidP="00990F7B" w:rsidRDefault="00990F7B" w14:paraId="27324659" w14:textId="77777777">
+    <w:p w14:paraId="27324659" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00990F7B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC0CCE">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Handläggning av exponerade  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DE0538" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="0177D4BE" w14:textId="77777777">
+      <w:tr w:rsidR="00990F7B" w:rsidRPr="00DE0538" w14:paraId="0177D4BE" w14:textId="77777777" w:rsidTr="00922E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE0538" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="76AA61D3" w14:textId="77777777">
+          <w:p w14:paraId="76AA61D3" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DE0538" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Exponerad p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">atient/medföljare    </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F03379" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="4176E727" w14:textId="77777777">
+      <w:tr w:rsidR="00990F7B" w:rsidRPr="00F03379" w14:paraId="4176E727" w14:textId="77777777" w:rsidTr="00922E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F03379" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="6D291E84" w14:textId="77777777">
+          <w:p w14:paraId="6D291E84" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00F03379" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Barn under 6 månader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F03379" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="5D848F36" w14:textId="77777777">
+          <w:p w14:paraId="5D848F36" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00F03379" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Antibiotikaprofylax</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E951F0" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="731AC9F3" w14:textId="77777777">
+      <w:tr w:rsidR="00990F7B" w:rsidRPr="00E951F0" w14:paraId="731AC9F3" w14:textId="77777777" w:rsidTr="00922E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="098EA986" w14:textId="77777777">
+          <w:p w14:paraId="098EA986" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Barn 6–12 månader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="410A31CD" w14:textId="77777777">
+          <w:p w14:paraId="410A31CD" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Informera vårdnadshavare om att barnet träffat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>person</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> med kikhosta, uppmana att söka vård vid symtom. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="3F25612F" w14:textId="77777777">
+          <w:p w14:paraId="3F25612F" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Barnet ska erbjudas provtagning och behandling med antibiotika vid symtom. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E951F0" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="180E2E81" w14:textId="77777777">
+          <w:p w14:paraId="180E2E81" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00E951F0" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid stark klinisk misstanke sätts behandling in direkt.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kontakta vid behov Infektion. </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DD26F0" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="6F535A99" w14:textId="77777777">
+      <w:tr w:rsidR="00990F7B" w:rsidRPr="00DD26F0" w14:paraId="6F535A99" w14:textId="77777777" w:rsidTr="00922E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D0E56" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="65C26D3B" w14:textId="77777777">
+          <w:p w14:paraId="65C26D3B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="004D0E56" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gravid p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>erson</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i sista </w:t>
+              <w:t xml:space="preserve"> i sista trimestern</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DD26F0" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="6EE5574F" w14:textId="77777777">
+          <w:p w14:paraId="6EE5574F" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DD26F0" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D0E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erbjud antibiotikaprofylax, bedömning görs oberoende av den gravid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
@@ -1315,56 +1288,56 @@
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="004D0E56">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>nfektion.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00167B96" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="4F8BE34A" w14:textId="77777777">
+      <w:tr w:rsidR="00990F7B" w:rsidRPr="00167B96" w14:paraId="4F8BE34A" w14:textId="77777777" w:rsidTr="00922E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="6BC784CF" w14:textId="77777777">
+          <w:p w14:paraId="6BC784CF" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -1408,651 +1381,645 @@
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>mmunsupprimerad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="603EE252" w14:textId="77777777">
+          <w:p w14:paraId="603EE252" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(gäller framför allt för smittspårning i sjukhusmiljö)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00167B96" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="677D5DFF" w14:textId="77777777">
+          <w:p w14:paraId="677D5DFF" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00167B96" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotikaprofylax kan vara indicerat. Individuell bedömning görs i samråd med patientansvarig läkare och vid behov </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infektion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="0CCA1FB2" w14:textId="77777777">
+      <w:tr w:rsidR="00990F7B" w14:paraId="0CCA1FB2" w14:textId="77777777" w:rsidTr="00922E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="449B7E0D" w14:textId="77777777">
+          <w:p w14:paraId="449B7E0D" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/medföljare</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> över ett år, ej gravida </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="1C3F8F58" w14:textId="77777777">
+          <w:p w14:paraId="1C3F8F58" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(gäller endast smittspårning i sjukhusmiljö)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="4D6AD58B" w14:textId="77777777">
+          <w:p w14:paraId="4D6AD58B" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Informera om att de har träffat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">person </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">med kikhosta, att de inte ska ha närkontakt med spädbarn eller gravida vid förkylningssymtom under de närmaste tre veckorna. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="168F26A4" w14:textId="77777777">
+          <w:p w14:paraId="168F26A4" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DC0CED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid symtom bör de söka läkare för diagnostik och klinisk bedömning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="4D7111AA" w14:textId="77777777">
+      <w:tr w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w14:paraId="4D7111AA" w14:textId="77777777" w:rsidTr="00922E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00221A57" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="412EB965" w14:textId="77777777">
+          <w:p w14:paraId="412EB965" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00221A57" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221A57">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exponerad patient som vårdas kvar inom slutenvård</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC0CED" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="388B2757" w14:textId="77777777">
+          <w:p w14:paraId="388B2757" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00DC0CED" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005007C6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vid förkylningssymtom inom inkubationsperiod (1–3 veckor), klinisk bedömning av ansvarig läkare samt flytt till eget rum med stängd dörr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BD58F6" w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="2224D7AF" w14:textId="77777777">
+      <w:tr w:rsidR="00990F7B" w:rsidRPr="00BD58F6" w14:paraId="2224D7AF" w14:textId="77777777" w:rsidTr="00922E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD58F6" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00990F7B" w14:paraId="05BF9787" w14:textId="77777777">
+          <w:p w14:paraId="05BF9787" w14:textId="77777777" w:rsidR="00990F7B" w:rsidRPr="00BD58F6" w:rsidRDefault="00990F7B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Exponerad person</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD26F0">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Åtgärd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990F7B" w:rsidTr="00922E78" w14:paraId="024B49AD" w14:textId="77777777">
+      <w:tr w:rsidR="00990F7B" w14:paraId="024B49AD" w14:textId="77777777" w:rsidTr="00922E78">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB45A3" w:rsidR="00990F7B" w:rsidP="00922E78" w:rsidRDefault="00427B1A" w14:paraId="7A730C8B" w14:textId="7B1C7D74">
+          <w:p w14:paraId="7A730C8B" w14:textId="7B1C7D74" w:rsidR="00990F7B" w:rsidRPr="00AB45A3" w:rsidRDefault="00427B1A" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r w:rsidR="005414A5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>exponerad p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB45A3" w:rsidR="00990F7B">
+            <w:r w:rsidR="00990F7B" w:rsidRPr="00AB45A3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ersonal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C3000B" w:rsidP="00922E78" w:rsidRDefault="00C438B2" w14:paraId="345AB1C4" w14:textId="77777777">
+          <w:p w14:paraId="345AB1C4" w14:textId="77777777" w:rsidR="00C3000B" w:rsidRDefault="00C438B2" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informera om att de har träffat</w:t>
             </w:r>
             <w:r w:rsidR="002D214A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> person med kikhosta</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB45A3" w:rsidR="00990F7B">
+            <w:r w:rsidR="00990F7B" w:rsidRPr="00AB45A3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="002D214A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Avstängning från arbete</w:t>
             </w:r>
             <w:r w:rsidR="0009785A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t är inte aktuellt vid enbart exponering för kikhosta</w:t>
             </w:r>
             <w:r w:rsidR="00C3000B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00802631" w:rsidP="00922E78" w:rsidRDefault="00C3000B" w14:paraId="648E74B6" w14:textId="77777777">
+          <w:p w14:paraId="648E74B6" w14:textId="77777777" w:rsidR="00802631" w:rsidRDefault="00C3000B" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Undvik helt närkontakt med spädbarn eller gravida vid förkyl</w:t>
             </w:r>
             <w:r w:rsidR="00802631">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ningssymtom under de närmaste veckorna.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00096A4F" w:rsidR="00C3000B" w:rsidP="00096A4F" w:rsidRDefault="00D73AE4" w14:paraId="2AB524A3" w14:textId="56DF71B4">
+          <w:p w14:paraId="2AB524A3" w14:textId="56DF71B4" w:rsidR="00C3000B" w:rsidRPr="00096A4F" w:rsidRDefault="00D73AE4" w:rsidP="00096A4F">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ta prov för kikhosta vid debut av lätta luftvägssymtom</w:t>
             </w:r>
             <w:r w:rsidR="00096A4F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C3000B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4382" w:rsidTr="00FD4382" w14:paraId="237330EA" w14:textId="77777777">
+      <w:tr w:rsidR="00FD4382" w14:paraId="237330EA" w14:textId="77777777" w:rsidTr="00FD4382">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AB45A3" w:rsidR="00FD4382" w:rsidP="00922E78" w:rsidRDefault="003E6058" w14:paraId="57557E8A" w14:textId="7DF819A6">
+          <w:p w14:paraId="57557E8A" w14:textId="7DF819A6" w:rsidR="00FD4382" w:rsidRPr="00AB45A3" w:rsidRDefault="003E6058" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="142"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gravid personal</w:t>
             </w:r>
             <w:r w:rsidR="00C53FEF">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> i sista </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="009D3AC6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>trimes</w:t>
             </w:r>
             <w:r w:rsidR="009667AA">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tern</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD4382" w:rsidP="00922E78" w:rsidRDefault="009667AA" w14:paraId="05E453E5" w14:textId="67592389">
+          <w:p w14:paraId="05E453E5" w14:textId="67592389" w:rsidR="00FD4382" w:rsidRDefault="009667AA" w:rsidP="00922E78">
             <w:pPr>
               <w:pStyle w:val="MellanrubrikVGR"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erbjud antibiotikaprofylax</w:t>
             </w:r>
             <w:r w:rsidR="00283C8A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -2065,763 +2032,717 @@
             </w:r>
             <w:r w:rsidR="005F5A5F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>görs oberoende av den gravidas vaccinationsstatus</w:t>
             </w:r>
             <w:r w:rsidR="00CE5AE4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Vid behov sker bedömning i samråd med Infektion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="3C6EA585" w14:textId="2B4C07E7">
+    <w:p w14:paraId="3C6EA585" w14:textId="2B4C07E7" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Ansvar och uppföljning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001502C6" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="50316098" w14:textId="77777777">
+    <w:p w14:paraId="50316098" w14:textId="77777777" w:rsidR="006C0404" w:rsidRPr="001502C6" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:r w:rsidRPr="001502C6">
         <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="11538841" w14:textId="77777777">
+    <w:p w14:paraId="11538841" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:r w:rsidRPr="003A3DC4">
         <w:t xml:space="preserve">Enhetens </w:t>
       </w:r>
       <w:r w:rsidRPr="005C255E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>linjechef (vårdenhetschef eller motsvarande) ansvarar</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DC4">
         <w:t xml:space="preserve"> för att kringpersonal (lokalvård, receptarie med flera) får information om eventuell skyddsutrustning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA4915" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="4C9EE1B5" w14:textId="77777777">
+    <w:p w14:paraId="4C9EE1B5" w14:textId="77777777" w:rsidR="006C0404" w:rsidRPr="00AA4915" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:r w:rsidRPr="00AA4915">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Medvetet avsteg från </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">denna </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">rutin dokumenteras i patientjournal om </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">avsteg </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>är koppla</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> till patient. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Annan </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">orsak till avsteg rapporteras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve"> PRO eller </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">befintligt avvikelsehanteringssystem. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="0F21ABDD" w14:textId="77777777">
+    <w:p w14:paraId="0F21ABDD" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327193" w:id="11"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A74A35">
+      <w:bookmarkStart w:id="11" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc106874292"/>
+      <w:r w:rsidRPr="0468B521">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="002E7D9A" w:rsidP="002E7D9A" w:rsidRDefault="00096A4F" w14:paraId="6176C742" w14:textId="7D31FE3A">
+    <w:p w14:paraId="6176C742" w14:textId="7048BE76" w:rsidR="002E7D9A" w:rsidRDefault="1A8ECC0C" w:rsidP="0468B521">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:hyperlink r:id="Rc99209b3a19b4dfb">
-        <w:r w:rsidRPr="799DF8D4" w:rsidR="22F898F5">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="0468B521">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Basala hygienrutiner och klädregler</w:t>
+          <w:t>Basala hygienrutiner och klädregler (BHK)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="22F898F5">
-        <w:rPr/>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E7D9A">
-        <w:rPr/>
         <w:t xml:space="preserve">Rutin </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002E7D9A">
-        <w:rPr/>
         <w:t>SkaS</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00096A4F" w14:paraId="2D98F865" w14:textId="77777777">
+    <w:p w14:paraId="2D98F865" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:hyperlink r:id="R9d666216ff65484b">
-        <w:r w:rsidRPr="290EF216" w:rsidR="00584F4A">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="290EF216">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="290EF216" w:rsidR="00584F4A">
+      <w:r w:rsidRPr="290EF216">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00584F4A">
-[...9 lines deleted...]
-        <w:t>egional instruktion</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Regional instruktion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00584F4A" w:rsidP="00584F4A" w:rsidRDefault="00096A4F" w14:paraId="607E0DC9" w14:textId="77777777">
+    <w:p w14:paraId="607E0DC9" w14:textId="77777777" w:rsidR="00584F4A" w:rsidRDefault="00584F4A" w:rsidP="00584F4A">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId16">
-        <w:r w:rsidRPr="00BD58F6" w:rsidR="00584F4A">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00BD58F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298"/>
           </w:rPr>
           <w:t>Rekommendation om vaccination mot kikhosta för gravida</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00584F4A">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791904" w:rsidR="00584F4A">
+      <w:r w:rsidRPr="00791904">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D1FF7" w:rsidR="00584F4A">
+      <w:r w:rsidRPr="000D1FF7">
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005160BA" w:rsidP="00584F4A" w:rsidRDefault="00096A4F" w14:paraId="63B1D06C" w14:textId="24C70D63">
+    <w:p w14:paraId="63B1D06C" w14:textId="24C70D63" w:rsidR="005160BA" w:rsidRDefault="005160BA" w:rsidP="00584F4A">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId17">
-        <w:r w:rsidRPr="005160BA" w:rsidR="005160BA">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="005160BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Vårdhygienisk bedömning av riskfaktorer för smittspridning i vård och omsorg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E7D9A">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005160BA">
-[...1 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Rutin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>SkaS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="006C0404" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="474DDC23" w14:textId="77777777">
+    <w:p w14:paraId="474DDC23" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327194" w:id="13"/>
-      <w:bookmarkStart w:name="_Toc106874294" w:id="14"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc106874294"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="1102F619" w14:textId="2EFEEA29">
+    <w:p w14:paraId="1102F619" w14:textId="2EFEEA29" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA1DE1">
         <w:t>Ingemar Qvarfordt</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>ygienläkare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Vårdhygien S</w:t>
       </w:r>
       <w:r w:rsidR="005160BA">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB4D48" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="39A7C638" w14:textId="7EAC0E03">
+    <w:p w14:paraId="39A7C638" w14:textId="7EAC0E03" w:rsidR="006C0404" w:rsidRPr="00BB4D48" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jon Edmar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Wallér</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009B41CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0BD9">
         <w:t>ygien</w:t>
       </w:r>
       <w:r>
         <w:t>läkare</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40E61">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Vårdhygien S</w:t>
       </w:r>
       <w:r w:rsidR="005160BA">
         <w:t>ÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="746C2177" w14:textId="377D4455">
+    <w:p w14:paraId="746C2177" w14:textId="377D4455" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t>Pernilla Eriksson,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve"> Hygienläkare</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3455E2DD">
-        <w:t>Vårdhygien Ska</w:t>
+        <w:t xml:space="preserve">Vårdhygien </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3455E2DD">
+        <w:t>Ska</w:t>
       </w:r>
       <w:r w:rsidR="005160BA">
         <w:t>S</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="734CCB3D" w14:textId="77777777">
+    <w:p w14:paraId="734CCB3D" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Elisabeth </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Pamryd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Utvecklingsledare, Vårdhygien</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0BD9">
         <w:t xml:space="preserve"> NU- sjukvården</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="641DCA7C" w14:textId="77777777">
+    <w:p w14:paraId="641DCA7C" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t>Roseli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t>Sandbreck</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="3455E2DD">
         <w:t>ygiensjuksköterska, Vårdhygien S</w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00800A70" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="3C8EF4AC" w14:textId="77777777">
+    <w:p w14:paraId="3C8EF4AC" w14:textId="77777777" w:rsidR="006C0404" w:rsidRPr="00800A70" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00800A70">
         <w:t>Granskare</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="534D44B2" w14:textId="77777777">
+    <w:p w14:paraId="534D44B2" w14:textId="77777777" w:rsidR="006C0404" w:rsidRDefault="006C0404" w:rsidP="006C0404">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Martin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Älverbrandt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA4915">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">biträdande </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>smittskyddsläkare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4915">
         <w:t>Smittskydd Västra Götaland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="05802DFC" w14:textId="1B2BCD49">
+    <w:p w14:paraId="05802DFC" w14:textId="1B2BCD49" w:rsidR="009A32ED" w:rsidRDefault="4959AA5C" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100327195" w:id="15"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000D04ED">
+      <w:bookmarkStart w:id="15" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc106874295"/>
+      <w:r>
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w:rsidRPr="00FD3704" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="284FA751" w14:textId="77777777">
+    <w:p w14:paraId="284FA751" w14:textId="4E90A2EC" w:rsidR="006C0404" w:rsidRPr="00FD3704" w:rsidRDefault="3FB75A32" w:rsidP="7AA4DA2B">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1D97">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00BD58F6">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="586B7B79">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="006298"/>
           </w:rPr>
-          <w:t>Kikhosta</w:t>
+          <w:t>Kikhosta - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0091327C">
+      <w:r w:rsidRPr="586B7B79">
+        <w:t xml:space="preserve"> Smittskydd Västra Götalan</w:t>
+      </w:r>
+      <w:r w:rsidR="7E5F4A87" w:rsidRPr="586B7B79">
+        <w:t>d</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C4A7EB" w14:textId="3AE0067B" w:rsidR="006C0404" w:rsidRDefault="693AF6A7" w:rsidP="184E267F">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:ind w:right="142"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="586B7B79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sjukdomsinformation om kikhosta </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="767C1E24" w:rsidRPr="586B7B79">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA1DE1">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Smittskydd Västra Götaland </w:t>
+      <w:r w:rsidR="767C1E24">
+        <w:t xml:space="preserve"> Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FD3704" w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="006C0404" w14:paraId="12D2A9B1" w14:textId="77777777">
+    <w:p w14:paraId="2903ABD0" w14:textId="732216DE" w:rsidR="163AD8BA" w:rsidRDefault="163AD8BA" w:rsidP="586B7B79">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="142"/>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1D97">
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId19">
+      <w:hyperlink r:id="rId20">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00BD58F6">
+        <w:r w:rsidRPr="02CFA217">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="006298"/>
           </w:rPr>
-          <w:t>Pertussis</w:t>
+          <w:t>InfPreg</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00BD58F6">
+        <w:r w:rsidRPr="02CFA217">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="006298"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (kikhosta)</w:t>
+          <w:t xml:space="preserve"> - Kikhosta.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0037657B">
-[...13 lines deleted...]
-        <w:t>, kunskapscentrum för infektioner under graviditet</w:t>
+      <w:r w:rsidRPr="02CFA217">
+        <w:t xml:space="preserve"> Kunskapscentrum för infektioner under graviditet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C0404" w:rsidP="006C0404" w:rsidRDefault="00096A4F" w14:paraId="36C4A7EB" w14:textId="77777777">
-[...28 lines deleted...]
-    <w:sectPr w:rsidR="006C0404" w:rsidSect="0034374F">
+    <w:sectPr w:rsidR="163AD8BA" w:rsidSect="0034374F">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="3E524ABE" w14:textId="77777777">
+    <w:p w14:paraId="00C675CB" w14:textId="77777777" w:rsidR="003A2944" w:rsidRDefault="003A2944">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="7FBD7DE9" w14:textId="77777777">
+    <w:p w14:paraId="4C8F30BE" w14:textId="77777777" w:rsidR="003A2944" w:rsidRDefault="003A2944">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="0DE2AC41" w14:textId="77777777">
+    <w:p w14:paraId="3C08E32D" w14:textId="77777777" w:rsidR="003A2944" w:rsidRDefault="003A2944">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2005892778"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="008D2BB7" w:rsidRDefault="008D2BB7" w14:paraId="5133D5F4" w14:textId="6D201245">
+      <w:p w14:paraId="5133D5F4" w14:textId="6D201245" w:rsidR="008D2BB7" w:rsidRDefault="008D2BB7">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="008D2BB7" w:rsidRDefault="008D2BB7" w14:paraId="3BF56BC2" w14:textId="77777777">
+  <w:p w14:paraId="3BF56BC2" w14:textId="77777777" w:rsidR="008D2BB7" w:rsidRDefault="008D2BB7">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="0034374F" w:rsidP="00FB2F0F" w:rsidRDefault="0034374F" w14:paraId="3E588CE7" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E588CE7" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10868041" wp14:editId="12F2E853">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10868041" wp14:editId="12F2E853">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
@@ -2843,86 +2764,86 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="77690AD4" w14:textId="77777777"/>
+    <w:p w14:paraId="61EFAD55" w14:textId="77777777" w:rsidR="003A2944" w:rsidRDefault="003A2944"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="5FB46C3B" w14:textId="77777777">
+    <w:p w14:paraId="2E880A83" w14:textId="77777777" w:rsidR="003A2944" w:rsidRDefault="003A2944">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00F61F11" w:rsidRDefault="00F61F11" w14:paraId="17587FF5" w14:textId="77777777">
+    <w:p w14:paraId="341930C2" w14:textId="77777777" w:rsidR="003A2944" w:rsidRDefault="003A2944">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="0034374F" w:rsidP="00413A60" w:rsidRDefault="0034374F" w14:paraId="659FB0DA" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="659FB0DA" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53364800" wp14:editId="647514CB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53364800" wp14:editId="647514CB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -2960,2763 +2881,2763 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AABA60E" wp14:editId="260E6006">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AABA60E" wp14:editId="260E6006">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="1" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="0034374F" w:rsidRDefault="0034374F" w14:paraId="6F3A571D" w14:textId="77777777">
+                        <w:p w14:paraId="6F3A571D" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="5E646159">
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="7AABA60E">
+          <w:pict>
+            <v:shapetype w14:anchorId="7AABA60E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251675649;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrlm78FgIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0Qrfthgm2UB1xMAc9597yVYPF18yHF+aQ&#10;ZGwYhRuecZEKsAgMFiU1uF9/O4/xiD16KWlRNCX1P/fMCUrUd4Os3I2n06iytJnefJngxl17ttce&#10;s9cPgLoc4xOxPJkxPqiTKR3oN9T3MlZFFzMca5c0nMyH0EsZ3wcXy2UKQl1ZFtZmY3lMHeGM0L52&#10;b8zZAf+A1D3BSV6seEdDH9sTsdwHkE3iKALcozrgjppMLA/vJ4r+ep+iLq988RsAAP//AwBQSwME&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtcoOLxv&#10;ZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4abUV8o&#10;3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/UoSCn&#10;yp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKuWbvwWAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrlm78FgIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0Qrfthgm2UB1xMAc9597yVYPF18yHF+aQ&#10;ZGwYhRuecZEKsAgMFiU1uF9/O4/xiD16KWlRNCX1P/fMCUrUd4Os3I2n06iytJnefJngxl17ttce&#10;s9cPgLoc4xOxPJkxPqiTKR3oN9T3MlZFFzMca5c0nMyH0EsZ3wcXy2UKQl1ZFtZmY3lMHeGM0L52&#10;b8zZAf+A1D3BSV6seEdDH9sTsdwHkE3iKALcozrgjppMLA/vJ4r+ep+iLq988RsAAP//AwBQSwME&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtcoOLxv&#10;ZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4abUV8o&#10;3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/UoSCn&#10;yp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKuWbvwWAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="0034374F" w:rsidRDefault="0034374F" w14:paraId="6D41DF98" w14:textId="77777777">
+                  <w:p w14:paraId="6F3A571D" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0058602F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79B8EE48"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FA10219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6174F502"/>
     <w:lvl w:ilvl="0" w:tplc="89725A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3294" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4014" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5454" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6174" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30306059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C2A8A5C"/>
     <w:lvl w:ilvl="0" w:tplc="71FC3AC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68C0558E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFAAA85E"/>
     <w:lvl w:ilvl="0" w:tplc="D5F82BB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75B31D63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B7EDEE6"/>
     <w:lvl w:ilvl="0" w:tplc="47D4E03A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2072" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1686008204">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="674919244">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1539470958">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1467313702">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="877813019">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="277760499">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1106196480">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="49619740">
@@ -5752,702 +5673,776 @@
   <w:num w:numId="18" w16cid:durableId="1203178613">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="674381128">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1276787892">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="612591466">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="452286686">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1370033942">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1532107120">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00020D41"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00036AB3"/>
+    <w:rsid w:val="000423E3"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00096A4F"/>
     <w:rsid w:val="0009785A"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001167D7"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181982"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="0019080F"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A1554"/>
+    <w:rsid w:val="001A2072"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A75E3"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E069B"/>
+    <w:rsid w:val="001E0799"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00257575"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="0028368B"/>
     <w:rsid w:val="00283C8A"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="002863EB"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A4070"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D214A"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002E7D9A"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="0030716C"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="0034374F"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="003473C9"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A2944"/>
+    <w:rsid w:val="003A7AA9"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E6058"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00427B1A"/>
+    <w:rsid w:val="00430B97"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00444025"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005137FC"/>
     <w:rsid w:val="005140EA"/>
     <w:rsid w:val="005160BA"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="005414A5"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="00570C4F"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00584F4A"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F5A5F"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00613654"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
+    <w:rsid w:val="006212A3"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00621F1F"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006551A8"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="006A191C"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A66D7"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C0404"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F372B"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00770B90"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="0079019F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E329C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00802631"/>
     <w:rsid w:val="008033CF"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="0085200A"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008824CA"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B1A08"/>
     <w:rsid w:val="008C1402"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D2BB7"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E575B"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009008BB"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00906662"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00920595"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="0095205B"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="009667AA"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00990F7B"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D3AC6"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A1202E"/>
+    <w:rsid w:val="00A15A9A"/>
     <w:rsid w:val="00A264BE"/>
+    <w:rsid w:val="00A26653"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83184"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA4156"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE7842"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B32014"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B70279"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BE1F30"/>
+    <w:rsid w:val="00BE6EA6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C223A6"/>
     <w:rsid w:val="00C3000B"/>
+    <w:rsid w:val="00C30041"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C438B2"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C53FEF"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C706B4"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA756F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC1F86"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE5AE4"/>
     <w:rsid w:val="00CF0813"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D0015C"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D55E9A"/>
     <w:rsid w:val="00D604BC"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D73AE4"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB2378"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
+    <w:rsid w:val="00DE667A"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA58F4"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F147A7"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F61F11"/>
+    <w:rsid w:val="00F636D8"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91867"/>
+    <w:rsid w:val="00F976FF"/>
+    <w:rsid w:val="00FA2680"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4382"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02CFA217"/>
+    <w:rsid w:val="0468B521"/>
+    <w:rsid w:val="0726B42D"/>
+    <w:rsid w:val="08499CF9"/>
+    <w:rsid w:val="0E59BA5D"/>
     <w:rsid w:val="122EC4A9"/>
+    <w:rsid w:val="129765E1"/>
+    <w:rsid w:val="163AD8BA"/>
     <w:rsid w:val="17BC7D25"/>
+    <w:rsid w:val="184AD02C"/>
+    <w:rsid w:val="184E267F"/>
+    <w:rsid w:val="1A8ECC0C"/>
+    <w:rsid w:val="21DE3C48"/>
     <w:rsid w:val="22F898F5"/>
     <w:rsid w:val="24EB8DE4"/>
     <w:rsid w:val="290EF216"/>
     <w:rsid w:val="2D46A25B"/>
+    <w:rsid w:val="3D5FE5A8"/>
+    <w:rsid w:val="3FB75A32"/>
+    <w:rsid w:val="4959AA5C"/>
+    <w:rsid w:val="586B7B79"/>
+    <w:rsid w:val="5E2C8DC3"/>
+    <w:rsid w:val="5EDB2EFE"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="693AF6A7"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="767C1E24"/>
     <w:rsid w:val="799DF8D4"/>
+    <w:rsid w:val="7AA4DA2B"/>
+    <w:rsid w:val="7E5F4A87"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D58EE14"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{AC1A3D56-BE39-4ED6-931C-7E8345896603}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6472,75 +6467,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6575,57 +6570,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6683,727 +6678,727 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67C88"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -7470,609 +7465,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8081,94 +8076,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -8177,496 +8172,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -8733,177 +8728,177 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91867"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FotnotstextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F91867"/>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005140EA"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF0813"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8918,51 +8913,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/kikhosta/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/kikhosta-/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=35" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-71/surrogate/Basala%20hygienrutiner%20och%20kl%c3%a4dregler%20(BHK).pdf" TargetMode="External" Id="Rc99209b3a19b4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="R4ba21d27e2c54537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="R9d666216ff65484b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/kikhosta/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk%20bed%c3%b6mning%20av%20riskfaktorer%20f%c3%b6r%20smittspridning%20i%20v%c3%a5rd%20och%20omsorg.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=35" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-kikhosta/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-76/surrogate/Basala%20hygienrutiner%20och%20kl%c3%a4dregler%20(BHK)%20Skaraborgs%20Sjukhus%20(SkaS).pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -9250,52 +9245,225 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>1300</Words>
+  <Characters>8348</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>203</Lines>
+  <Paragraphs>126</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9522</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="54" baseType="variant">
+      <vt:variant>
+        <vt:i4>917571</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=35</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587524</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-kikhosta/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3080227</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/kikhosta/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441812</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-23/surrogate/V%c3%a5rdhygienisk bed%c3%b6mning av riskfaktorer f%c3%b6r smittspridning i v%c3%a5rd och omsorg.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405664</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion f%c3%b6r anv%c3%a4ndning av andningsskydd.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5701696</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-76/surrogate/Basala hygienrutiner och kl%c3%a4dregler (BHK) Skaraborgs Sjukhus (SkaS).pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion f%c3%b6r anv%c3%a4ndning av andningsskydd.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7405664</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Kikhosta</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Carita Svantesson</lastModifiedBy>
-  <revision>5</revision>
+  <lastModifiedBy/>
+  <revision>13</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>