--- v0 (2025-10-31)
+++ v1 (2026-04-24)
@@ -3485,68 +3485,68 @@
       <w:r w:rsidRPr="00785659">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidRPr="000C0D73">
         <w:t xml:space="preserve"> plastförklädet vara långärmat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F6D753" w14:textId="77777777" w:rsidR="000E47F4" w:rsidRDefault="000E47F4" w:rsidP="005E7632">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r w:rsidRPr="000C0D73">
         <w:t>Täckande huva, vätsketät.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AF78D9" w14:textId="60A67DC7" w:rsidR="000E47F4" w:rsidRDefault="000E47F4" w:rsidP="005E7632">
+    <w:p w14:paraId="56AF78D9" w14:textId="362544EF" w:rsidR="000E47F4" w:rsidRDefault="000E47F4" w:rsidP="005E7632">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r w:rsidRPr="000C0D73">
         <w:t>Andningsskydd FFP3 med övertäckt ventil, alternativt utan ventil</w:t>
       </w:r>
       <w:r w:rsidR="00040853">
         <w:t xml:space="preserve"> se </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00A12E6D" w:rsidRPr="00603FB9">
+        <w:r w:rsidR="00A12E6D" w:rsidRPr="00480E48">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A12E6D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00011214">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BBF3AD" w14:textId="7EBF0B6F" w:rsidR="000E47F4" w:rsidRDefault="000E47F4" w:rsidP="005E7632">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r w:rsidRPr="000C0D73">
         <w:t xml:space="preserve">Visir som täcker hela ansiktet, inklusive andningsskydd. Egna glasögon bör vara säkert anbringade på huvudet med </w:t>
@@ -4379,59 +4379,51 @@
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r>
         <w:t>Använd engångsmaterial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167B494A" w14:textId="748B63CC" w:rsidR="007904A4" w:rsidRDefault="006A463C" w:rsidP="001A5293">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="857" w:right="-142" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>För</w:t>
       </w:r>
       <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>punkt</w:t>
       </w:r>
       <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
-        <w:t xml:space="preserve">desinfektion används alkoholbaserat </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> med tensid</w:t>
+        <w:t>desinfektion används alkoholbaserat ytdesinfektionsmedel med tensid</w:t>
       </w:r>
       <w:r w:rsidR="00314AD2">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00314AD2">
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207F3F89" w14:textId="66928B3F" w:rsidR="00701277" w:rsidRPr="00701277" w:rsidRDefault="007904A4" w:rsidP="00AC48A8">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r>
         <w:t>När patient lämna</w:t>
       </w:r>
       <w:r w:rsidR="0056172F">
         <w:t>t</w:t>
@@ -4902,59 +4894,51 @@
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve"> feber antingen avskrivits eller bekräftats, för att säkerställa att rätt förpackningsinstruktion följts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D273DF8" w14:textId="47DC7368" w:rsidR="0067E6EB" w:rsidRDefault="004D1655" w:rsidP="00AC48A8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Behållare</w:t>
       </w:r>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve"> desinfekteras utvändigt (alk</w:t>
       </w:r>
       <w:r w:rsidR="00677C74">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
-        <w:t xml:space="preserve">holbaserat </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> med tensid</w:t>
+        <w:t>holbaserat ytdesinfektionsmedel med tensid</w:t>
       </w:r>
       <w:r w:rsidR="00083A96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve">eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F13E21">
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve">). Använd engångshandskar och engångsduk. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F081F51" w14:textId="5BFCCD04" w:rsidR="5D5E3C6E" w:rsidRDefault="5D5E3C6E" w:rsidP="00AC48A8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40"/>
         <w:ind w:right="-142"/>
         <w:rPr>
@@ -5986,59 +5970,59 @@
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="009942FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Graviditet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> och amning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00064507">
         <w:t>Arbetsmiljöverket</w:t>
       </w:r>
       <w:r w:rsidR="006C343A">
         <w:t>s föreskrifter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189719E6" w14:textId="02A33B86" w:rsidR="00C16A19" w:rsidRDefault="00C16A19" w:rsidP="00BE60DB">
+    <w:p w14:paraId="189719E6" w14:textId="343B3C34" w:rsidR="00C16A19" w:rsidRDefault="004E7FFE" w:rsidP="00BE60DB">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="00603FB9">
+        <w:r w:rsidR="00C16A19" w:rsidRPr="004E7FFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00126C41" w:rsidRPr="00126C41">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A04DF">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regional instruktion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573DB0C4" w14:textId="73D95730" w:rsidR="00C16A19" w:rsidRDefault="007564ED" w:rsidP="00AC48A8">
       <w:pPr>
@@ -6370,141 +6354,153 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thomas Wahlberg, Smittskyddsläkare Smittskydd Västra Götaland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717D9FA9" w14:textId="77777777" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Hans Mattson, Säkerhetsrådgivare farligt gods Västra Götalandsregionen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DB5078" w14:textId="22AADC85" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc167794555"/>
       <w:r>
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="4E88A508" w14:textId="77777777" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
+    <w:p w14:paraId="4E88A508" w14:textId="5CFACD35" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:r w:rsidRPr="00F01123">
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC626A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sjukdomsinformation om virala </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC626A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>hemorragiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC626A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> febra(VHF)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00EC626A">
+        <w:r w:rsidRPr="00DD156C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/virala-hemorragiska-febrar-vhf/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67DBC6C2" w14:textId="7564DE49" w:rsidR="00C7119E" w:rsidRPr="00C7119E" w:rsidRDefault="00583C52" w:rsidP="002B0BCE">
+    <w:p w14:paraId="67DBC6C2" w14:textId="15E5246B" w:rsidR="00C7119E" w:rsidRPr="00C7119E" w:rsidRDefault="00583C52" w:rsidP="002B0BCE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776924">
         <w:t>Folkhälsomyndigheten. (2023).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00776924">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Transport av patientprov och avfall vid känd eller misstänkt viral </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00776924">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>hemorragisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00776924">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> feber (VHF, blödarfeber)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="0003391A">
+        <w:r w:rsidRPr="001A790B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.folkhalsomyndigheten.se/mikrobiologi-laboratorieanalyser/laboratorieanalyser-och-tjanster/information-for-bestallare/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/</w:t>
+          <w:t>https://www.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001A790B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>f</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001A790B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>olkhalsomyndigheten.se/mikrobiologi-laboratorieanalyser/laboratorieanalyser-och-tjanster/information-for-bestallare/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C7119E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D26030A" w14:textId="7957F555" w:rsidR="00583C52" w:rsidRPr="00C7119E" w:rsidRDefault="00583C52" w:rsidP="002B0BCE">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>Jonsdottir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> H.R, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>Zysset</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> D, </w:t>
@@ -6840,59 +6836,51 @@
         <w:t>ovan</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB03E7A" w14:textId="39B2BF63" w:rsidR="00932195" w:rsidRDefault="00932195" w:rsidP="00BE60DB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">På </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD49D1">
         <w:t>vårdrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">; extra skyddshandskar, alkoholbaserat </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> med tensid</w:t>
+        <w:t>; extra skyddshandskar, alkoholbaserat ytdesinfektionsmedel med tensid</w:t>
       </w:r>
       <w:r w:rsidR="006A1852">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006238F2">
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A40291B" w14:textId="54DED64E" w:rsidR="00805C6F" w:rsidRPr="000C0D73" w:rsidRDefault="00805C6F" w:rsidP="00BE60DB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -9253,59 +9241,51 @@
             <w:r w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E54C34" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve">av </w:t>
             </w:r>
             <w:r w:rsidR="000D2CE8" w:rsidRPr="007E2A9B">
               <w:t>oren</w:t>
             </w:r>
             <w:r w:rsidR="007569FB" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D2CE8" w:rsidRPr="007E2A9B">
               <w:t>zon</w:t>
             </w:r>
             <w:r w:rsidR="007569FB" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E54C34" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve">utförs </w:t>
             </w:r>
             <w:r w:rsidR="007569FB" w:rsidRPr="007E2A9B">
               <w:t>med</w:t>
             </w:r>
             <w:r w:rsidR="00791C6D" w:rsidRPr="007E2A9B">
-              <w:t xml:space="preserve"> alkoholbaserat </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> med tensid eller </w:t>
+              <w:t xml:space="preserve"> alkoholbaserat ytdesinfektionsmedel med tensid eller </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00791C6D" w:rsidRPr="007E2A9B">
               <w:t>Virkon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00791C6D" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E7EA87" w14:textId="77777777" w:rsidR="00791C6D" w:rsidRPr="006016C6" w:rsidRDefault="00791C6D" w:rsidP="006016C6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9362,112 +9342,112 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BB1AC8" w:rsidRPr="009F3B70" w:rsidSect="003817CE">
       <w:headerReference w:type="default" r:id="rId36"/>
       <w:footerReference w:type="even" r:id="rId37"/>
       <w:footerReference w:type="default" r:id="rId38"/>
       <w:headerReference w:type="first" r:id="rId39"/>
       <w:footerReference w:type="first" r:id="rId40"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="283" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B21A864" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD">
+    <w:p w14:paraId="2D9E170E" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7545D420" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD"/>
+    <w:p w14:paraId="24E72E9B" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EEF4E49" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD">
+    <w:p w14:paraId="49D2CEA9" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9B2F46" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD"/>
+    <w:p w14:paraId="374EF479" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44E5315A" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD">
+    <w:p w14:paraId="51D5E686" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27A315C0" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD"/>
+    <w:p w14:paraId="15F973D4" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -9676,68 +9656,68 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="645D4B46" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD"/>
-    <w:p w14:paraId="6A1D99B7" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD"/>
+    <w:p w14:paraId="1D219EC7" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
+    <w:p w14:paraId="2DD4EE18" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46228105" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD">
+    <w:p w14:paraId="1F93EE2A" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BC7C47" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD"/>
+    <w:p w14:paraId="092474BD" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F60C494" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD">
+    <w:p w14:paraId="31E7007C" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E624C17" w14:textId="77777777" w:rsidR="00AD15DD" w:rsidRDefault="00AD15DD"/>
+    <w:p w14:paraId="060A6347" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -11792,53 +11772,51 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="903487712">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1580600282">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1473912190">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="587348371">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1593471840">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="235436161">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -11869,50 +11847,51 @@
     <w:rsid w:val="00006124"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="000074B6"/>
     <w:rsid w:val="00007613"/>
     <w:rsid w:val="000103D0"/>
     <w:rsid w:val="00010682"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00011214"/>
     <w:rsid w:val="00011B8F"/>
     <w:rsid w:val="00013232"/>
     <w:rsid w:val="0001382E"/>
     <w:rsid w:val="000149D5"/>
     <w:rsid w:val="00014BA9"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017464"/>
     <w:rsid w:val="00020AB5"/>
     <w:rsid w:val="00021145"/>
     <w:rsid w:val="00021388"/>
     <w:rsid w:val="00022CA1"/>
     <w:rsid w:val="00022EDC"/>
     <w:rsid w:val="00022FB1"/>
     <w:rsid w:val="000240EC"/>
     <w:rsid w:val="00024D9D"/>
     <w:rsid w:val="00024E9B"/>
     <w:rsid w:val="000264A8"/>
+    <w:rsid w:val="000268EE"/>
     <w:rsid w:val="0002752A"/>
     <w:rsid w:val="000304BD"/>
     <w:rsid w:val="00030942"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="0003234E"/>
     <w:rsid w:val="00033C0E"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00034EAB"/>
     <w:rsid w:val="00035876"/>
     <w:rsid w:val="00036748"/>
     <w:rsid w:val="00036A14"/>
     <w:rsid w:val="00036B61"/>
     <w:rsid w:val="000401D4"/>
     <w:rsid w:val="00040853"/>
     <w:rsid w:val="0004086F"/>
     <w:rsid w:val="000408C6"/>
     <w:rsid w:val="0004203D"/>
     <w:rsid w:val="00042C80"/>
     <w:rsid w:val="00042ED0"/>
     <w:rsid w:val="000440EB"/>
     <w:rsid w:val="00044E29"/>
     <w:rsid w:val="00045315"/>
     <w:rsid w:val="00046660"/>
     <w:rsid w:val="00046BE8"/>
@@ -12175,50 +12154,51 @@
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186C21"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00190E78"/>
     <w:rsid w:val="001930C3"/>
     <w:rsid w:val="001939D0"/>
     <w:rsid w:val="00193C90"/>
     <w:rsid w:val="00195237"/>
     <w:rsid w:val="001956CC"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001964D3"/>
     <w:rsid w:val="00197A2E"/>
     <w:rsid w:val="00197EF7"/>
     <w:rsid w:val="001A0895"/>
     <w:rsid w:val="001A123B"/>
     <w:rsid w:val="001A172D"/>
     <w:rsid w:val="001A1A69"/>
     <w:rsid w:val="001A20C0"/>
     <w:rsid w:val="001A2F62"/>
     <w:rsid w:val="001A344E"/>
     <w:rsid w:val="001A3613"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A5293"/>
     <w:rsid w:val="001A6DCE"/>
+    <w:rsid w:val="001A790B"/>
     <w:rsid w:val="001A7B9A"/>
     <w:rsid w:val="001A7F97"/>
     <w:rsid w:val="001B0C3B"/>
     <w:rsid w:val="001B358B"/>
     <w:rsid w:val="001B385B"/>
     <w:rsid w:val="001B437C"/>
     <w:rsid w:val="001B530A"/>
     <w:rsid w:val="001B598F"/>
     <w:rsid w:val="001B6557"/>
     <w:rsid w:val="001B6E9C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C0D61"/>
     <w:rsid w:val="001C1AE3"/>
     <w:rsid w:val="001C251E"/>
     <w:rsid w:val="001C3054"/>
     <w:rsid w:val="001C3A93"/>
     <w:rsid w:val="001C3DBC"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C6179"/>
     <w:rsid w:val="001C641E"/>
     <w:rsid w:val="001C6596"/>
     <w:rsid w:val="001C696E"/>
     <w:rsid w:val="001C700A"/>
     <w:rsid w:val="001C749C"/>
@@ -12709,50 +12689,51 @@
     <w:rsid w:val="00461B1C"/>
     <w:rsid w:val="00461F10"/>
     <w:rsid w:val="00462134"/>
     <w:rsid w:val="00463501"/>
     <w:rsid w:val="00463F13"/>
     <w:rsid w:val="00464022"/>
     <w:rsid w:val="004647FC"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00465BF2"/>
     <w:rsid w:val="00466DF7"/>
     <w:rsid w:val="00467872"/>
     <w:rsid w:val="004678D4"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="004714BA"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004729A8"/>
     <w:rsid w:val="00472BB3"/>
     <w:rsid w:val="00472CA9"/>
     <w:rsid w:val="0047361F"/>
     <w:rsid w:val="0047404B"/>
     <w:rsid w:val="004757E3"/>
     <w:rsid w:val="00475A84"/>
     <w:rsid w:val="00475B86"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00480E48"/>
     <w:rsid w:val="0048107C"/>
     <w:rsid w:val="004816D5"/>
     <w:rsid w:val="004829E2"/>
     <w:rsid w:val="00483980"/>
     <w:rsid w:val="004847D7"/>
     <w:rsid w:val="00485D23"/>
     <w:rsid w:val="004873C9"/>
     <w:rsid w:val="004876DB"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00490FDA"/>
     <w:rsid w:val="0049113B"/>
     <w:rsid w:val="00491D74"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00492DE0"/>
     <w:rsid w:val="00493E56"/>
     <w:rsid w:val="00493F90"/>
     <w:rsid w:val="00495C1C"/>
     <w:rsid w:val="004977FE"/>
     <w:rsid w:val="004A0652"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A37E0"/>
     <w:rsid w:val="004A46B3"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A573E"/>
@@ -12774,73 +12755,75 @@
     <w:rsid w:val="004B5356"/>
     <w:rsid w:val="004B6790"/>
     <w:rsid w:val="004C035D"/>
     <w:rsid w:val="004C07A7"/>
     <w:rsid w:val="004C1009"/>
     <w:rsid w:val="004C1070"/>
     <w:rsid w:val="004C30CC"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C358E"/>
     <w:rsid w:val="004C3E5D"/>
     <w:rsid w:val="004C41AD"/>
     <w:rsid w:val="004C46B9"/>
     <w:rsid w:val="004C47D8"/>
     <w:rsid w:val="004C62A8"/>
     <w:rsid w:val="004C6CEF"/>
     <w:rsid w:val="004C6DAF"/>
     <w:rsid w:val="004C70BB"/>
     <w:rsid w:val="004C750E"/>
     <w:rsid w:val="004C7642"/>
     <w:rsid w:val="004C7A94"/>
     <w:rsid w:val="004D0AB8"/>
     <w:rsid w:val="004D0C8C"/>
     <w:rsid w:val="004D1655"/>
     <w:rsid w:val="004D255A"/>
     <w:rsid w:val="004D3382"/>
+    <w:rsid w:val="004D3676"/>
     <w:rsid w:val="004D37EF"/>
     <w:rsid w:val="004D3A53"/>
     <w:rsid w:val="004D3A9E"/>
     <w:rsid w:val="004D3BC5"/>
     <w:rsid w:val="004D3EE7"/>
     <w:rsid w:val="004D4175"/>
     <w:rsid w:val="004D43C0"/>
     <w:rsid w:val="004D47E1"/>
     <w:rsid w:val="004D5396"/>
     <w:rsid w:val="004D63B6"/>
     <w:rsid w:val="004D6CC7"/>
     <w:rsid w:val="004D6D01"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E0E85"/>
     <w:rsid w:val="004E10C9"/>
     <w:rsid w:val="004E13F2"/>
     <w:rsid w:val="004E1CD2"/>
     <w:rsid w:val="004E1F46"/>
     <w:rsid w:val="004E344D"/>
     <w:rsid w:val="004E50A6"/>
     <w:rsid w:val="004E5E45"/>
     <w:rsid w:val="004E64CE"/>
     <w:rsid w:val="004E6EF5"/>
+    <w:rsid w:val="004E7FFE"/>
     <w:rsid w:val="004F1D27"/>
     <w:rsid w:val="004F2761"/>
     <w:rsid w:val="004F2C23"/>
     <w:rsid w:val="004F3C6F"/>
     <w:rsid w:val="004F3F42"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F4CC2"/>
     <w:rsid w:val="004F54F9"/>
     <w:rsid w:val="004F6385"/>
     <w:rsid w:val="0050074F"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00501D06"/>
     <w:rsid w:val="00501DBE"/>
     <w:rsid w:val="0050213F"/>
     <w:rsid w:val="00502985"/>
     <w:rsid w:val="00502B13"/>
     <w:rsid w:val="00503259"/>
     <w:rsid w:val="005056D7"/>
     <w:rsid w:val="005057E4"/>
     <w:rsid w:val="00505B26"/>
     <w:rsid w:val="0050647C"/>
     <w:rsid w:val="00506532"/>
     <w:rsid w:val="005065A2"/>
     <w:rsid w:val="0050693D"/>
@@ -13204,50 +13187,51 @@
     <w:rsid w:val="007111A3"/>
     <w:rsid w:val="007116D8"/>
     <w:rsid w:val="00712306"/>
     <w:rsid w:val="00712991"/>
     <w:rsid w:val="007136AE"/>
     <w:rsid w:val="00713D2A"/>
     <w:rsid w:val="00714F69"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="00717438"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00722DD2"/>
     <w:rsid w:val="007230EB"/>
     <w:rsid w:val="007231D4"/>
     <w:rsid w:val="007237BD"/>
     <w:rsid w:val="007239DD"/>
     <w:rsid w:val="00725B1F"/>
     <w:rsid w:val="00727093"/>
     <w:rsid w:val="00727539"/>
     <w:rsid w:val="00727CFC"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00730FC6"/>
     <w:rsid w:val="00732122"/>
     <w:rsid w:val="00732CB2"/>
     <w:rsid w:val="00732DA7"/>
+    <w:rsid w:val="007339E1"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735548"/>
     <w:rsid w:val="0073560B"/>
     <w:rsid w:val="00735B2C"/>
     <w:rsid w:val="00736280"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00737468"/>
     <w:rsid w:val="00740D6F"/>
     <w:rsid w:val="0074107A"/>
     <w:rsid w:val="007417E2"/>
     <w:rsid w:val="00742B4D"/>
     <w:rsid w:val="00743097"/>
     <w:rsid w:val="0074486B"/>
     <w:rsid w:val="0074576B"/>
     <w:rsid w:val="00745BD6"/>
     <w:rsid w:val="00745E2A"/>
     <w:rsid w:val="007463B0"/>
     <w:rsid w:val="007463CD"/>
     <w:rsid w:val="007464CA"/>
     <w:rsid w:val="00750C9F"/>
     <w:rsid w:val="00750DE3"/>
     <w:rsid w:val="0075105B"/>
     <w:rsid w:val="007511BB"/>
@@ -13910,50 +13894,51 @@
     <w:rsid w:val="00AE6D4A"/>
     <w:rsid w:val="00AE72E7"/>
     <w:rsid w:val="00AF05A9"/>
     <w:rsid w:val="00AF2509"/>
     <w:rsid w:val="00AF2681"/>
     <w:rsid w:val="00AF2884"/>
     <w:rsid w:val="00AF29E2"/>
     <w:rsid w:val="00AF382F"/>
     <w:rsid w:val="00AF4002"/>
     <w:rsid w:val="00AF4A28"/>
     <w:rsid w:val="00AF4C81"/>
     <w:rsid w:val="00AF5167"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF668B"/>
     <w:rsid w:val="00AF66A6"/>
     <w:rsid w:val="00B01041"/>
     <w:rsid w:val="00B027D1"/>
     <w:rsid w:val="00B03467"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B055FE"/>
     <w:rsid w:val="00B05647"/>
     <w:rsid w:val="00B057C6"/>
     <w:rsid w:val="00B05C37"/>
     <w:rsid w:val="00B06469"/>
     <w:rsid w:val="00B069E4"/>
+    <w:rsid w:val="00B07112"/>
     <w:rsid w:val="00B1109A"/>
     <w:rsid w:val="00B11A26"/>
     <w:rsid w:val="00B12682"/>
     <w:rsid w:val="00B12928"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14444"/>
     <w:rsid w:val="00B14D01"/>
     <w:rsid w:val="00B1507E"/>
     <w:rsid w:val="00B1596A"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B164E0"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B16CEB"/>
     <w:rsid w:val="00B17F9B"/>
     <w:rsid w:val="00B211F6"/>
     <w:rsid w:val="00B21231"/>
     <w:rsid w:val="00B21B9A"/>
     <w:rsid w:val="00B21C01"/>
     <w:rsid w:val="00B23651"/>
     <w:rsid w:val="00B2475A"/>
     <w:rsid w:val="00B25AD6"/>
     <w:rsid w:val="00B26C62"/>
     <w:rsid w:val="00B26F39"/>
     <w:rsid w:val="00B303F3"/>
     <w:rsid w:val="00B3065D"/>
@@ -14193,50 +14178,51 @@
     <w:rsid w:val="00C63666"/>
     <w:rsid w:val="00C63978"/>
     <w:rsid w:val="00C65DD0"/>
     <w:rsid w:val="00C66511"/>
     <w:rsid w:val="00C66F80"/>
     <w:rsid w:val="00C67744"/>
     <w:rsid w:val="00C67DB9"/>
     <w:rsid w:val="00C7011A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C7119E"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C72DA8"/>
     <w:rsid w:val="00C73273"/>
     <w:rsid w:val="00C73699"/>
     <w:rsid w:val="00C73C3B"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C74CA5"/>
     <w:rsid w:val="00C7542E"/>
     <w:rsid w:val="00C76F08"/>
     <w:rsid w:val="00C779E2"/>
     <w:rsid w:val="00C779ED"/>
     <w:rsid w:val="00C8111C"/>
     <w:rsid w:val="00C8126E"/>
     <w:rsid w:val="00C8156B"/>
     <w:rsid w:val="00C81AEF"/>
+    <w:rsid w:val="00C81D41"/>
     <w:rsid w:val="00C81D4B"/>
     <w:rsid w:val="00C82B29"/>
     <w:rsid w:val="00C831B4"/>
     <w:rsid w:val="00C8436C"/>
     <w:rsid w:val="00C851F7"/>
     <w:rsid w:val="00C85290"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C867AD"/>
     <w:rsid w:val="00C878B2"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C913A8"/>
     <w:rsid w:val="00C9313C"/>
     <w:rsid w:val="00C937B1"/>
     <w:rsid w:val="00C94C29"/>
     <w:rsid w:val="00C959E3"/>
     <w:rsid w:val="00C95B64"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA0D85"/>
     <w:rsid w:val="00CA0E23"/>
     <w:rsid w:val="00CA2339"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA3EBD"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA590A"/>
@@ -14247,50 +14233,51 @@
     <w:rsid w:val="00CB19E2"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB21F4"/>
     <w:rsid w:val="00CB22BC"/>
     <w:rsid w:val="00CB3687"/>
     <w:rsid w:val="00CB5068"/>
     <w:rsid w:val="00CB7117"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1690"/>
     <w:rsid w:val="00CC23EB"/>
     <w:rsid w:val="00CC2823"/>
     <w:rsid w:val="00CC2C61"/>
     <w:rsid w:val="00CC43DF"/>
     <w:rsid w:val="00CC458B"/>
     <w:rsid w:val="00CC4E3E"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC55A3"/>
     <w:rsid w:val="00CC597B"/>
     <w:rsid w:val="00CC6E2D"/>
     <w:rsid w:val="00CC718D"/>
     <w:rsid w:val="00CC7BF9"/>
     <w:rsid w:val="00CC7C87"/>
     <w:rsid w:val="00CD062E"/>
     <w:rsid w:val="00CD18C5"/>
     <w:rsid w:val="00CD2309"/>
+    <w:rsid w:val="00CD3AE7"/>
     <w:rsid w:val="00CD4480"/>
     <w:rsid w:val="00CD48C3"/>
     <w:rsid w:val="00CD549B"/>
     <w:rsid w:val="00CD637E"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD6E17"/>
     <w:rsid w:val="00CD702D"/>
     <w:rsid w:val="00CD75B9"/>
     <w:rsid w:val="00CE0CB4"/>
     <w:rsid w:val="00CE0F96"/>
     <w:rsid w:val="00CE1F9C"/>
     <w:rsid w:val="00CE2954"/>
     <w:rsid w:val="00CE48E0"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE4D41"/>
     <w:rsid w:val="00CE4EAF"/>
     <w:rsid w:val="00CE53B6"/>
     <w:rsid w:val="00CE5929"/>
     <w:rsid w:val="00CE5B79"/>
     <w:rsid w:val="00CE5EB2"/>
     <w:rsid w:val="00CE6189"/>
     <w:rsid w:val="00CE73ED"/>
     <w:rsid w:val="00CE77A6"/>
     <w:rsid w:val="00CE7BB2"/>
     <w:rsid w:val="00CF0A89"/>
@@ -14432,94 +14419,96 @@
     <w:rsid w:val="00DB1C93"/>
     <w:rsid w:val="00DB2496"/>
     <w:rsid w:val="00DB2570"/>
     <w:rsid w:val="00DB266C"/>
     <w:rsid w:val="00DB2A87"/>
     <w:rsid w:val="00DB2DB9"/>
     <w:rsid w:val="00DB2E85"/>
     <w:rsid w:val="00DB4759"/>
     <w:rsid w:val="00DB58E2"/>
     <w:rsid w:val="00DB611C"/>
     <w:rsid w:val="00DB6A00"/>
     <w:rsid w:val="00DB6AD2"/>
     <w:rsid w:val="00DB6C9E"/>
     <w:rsid w:val="00DB735B"/>
     <w:rsid w:val="00DB7B6E"/>
     <w:rsid w:val="00DC0037"/>
     <w:rsid w:val="00DC256E"/>
     <w:rsid w:val="00DC3EA0"/>
     <w:rsid w:val="00DC4949"/>
     <w:rsid w:val="00DC4F68"/>
     <w:rsid w:val="00DC6607"/>
     <w:rsid w:val="00DC79DB"/>
     <w:rsid w:val="00DC7EF4"/>
     <w:rsid w:val="00DD0536"/>
     <w:rsid w:val="00DD152A"/>
+    <w:rsid w:val="00DD156C"/>
     <w:rsid w:val="00DD1BBA"/>
     <w:rsid w:val="00DD28E0"/>
     <w:rsid w:val="00DD30A2"/>
     <w:rsid w:val="00DD3863"/>
     <w:rsid w:val="00DD4486"/>
     <w:rsid w:val="00DD5659"/>
     <w:rsid w:val="00DD6BA2"/>
     <w:rsid w:val="00DD78DD"/>
     <w:rsid w:val="00DE048C"/>
     <w:rsid w:val="00DE05B6"/>
     <w:rsid w:val="00DE1100"/>
     <w:rsid w:val="00DE20C7"/>
     <w:rsid w:val="00DE25DC"/>
     <w:rsid w:val="00DE368A"/>
     <w:rsid w:val="00DE38A8"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE447F"/>
     <w:rsid w:val="00DE44C9"/>
     <w:rsid w:val="00DE505F"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE6360"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DE6688"/>
     <w:rsid w:val="00DE670D"/>
     <w:rsid w:val="00DE70CD"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF0415"/>
     <w:rsid w:val="00DF115F"/>
     <w:rsid w:val="00DF1CC0"/>
     <w:rsid w:val="00DF1F70"/>
     <w:rsid w:val="00DF2281"/>
     <w:rsid w:val="00DF2DC8"/>
     <w:rsid w:val="00DF3B6E"/>
     <w:rsid w:val="00DF3DD8"/>
     <w:rsid w:val="00DF4F9D"/>
     <w:rsid w:val="00DF5B06"/>
     <w:rsid w:val="00DF6BFE"/>
     <w:rsid w:val="00DF74F6"/>
     <w:rsid w:val="00E014D3"/>
     <w:rsid w:val="00E018D0"/>
     <w:rsid w:val="00E01EEA"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E03344"/>
     <w:rsid w:val="00E03A97"/>
+    <w:rsid w:val="00E07077"/>
     <w:rsid w:val="00E07388"/>
     <w:rsid w:val="00E07464"/>
     <w:rsid w:val="00E07AC8"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E109D3"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E1321B"/>
     <w:rsid w:val="00E134F7"/>
     <w:rsid w:val="00E14486"/>
     <w:rsid w:val="00E145B7"/>
     <w:rsid w:val="00E14A3D"/>
     <w:rsid w:val="00E21900"/>
     <w:rsid w:val="00E21E89"/>
     <w:rsid w:val="00E23D9F"/>
     <w:rsid w:val="00E240CD"/>
     <w:rsid w:val="00E24974"/>
     <w:rsid w:val="00E27DA1"/>
     <w:rsid w:val="00E309E7"/>
     <w:rsid w:val="00E31C9C"/>
     <w:rsid w:val="00E32041"/>
     <w:rsid w:val="00E3253F"/>
     <w:rsid w:val="00E333B0"/>
     <w:rsid w:val="00E33B2C"/>
     <w:rsid w:val="00E33B50"/>
     <w:rsid w:val="00E360CD"/>
@@ -15020,50 +15009,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{CFA5B44A-7184-4B62-80C6-3311EEEAA451}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18531,51 +18521,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1675915082">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msb.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/lag-forordning-och-foreskrifter/adr-s/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-266/surrogate" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/hs9766-305841775-266/surrogate" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchsquare.com/article/rs-2499310/v1" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sakerhetsradgivarna@vgregion.se" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/halsa-och-sakerhet/graviditet-och-amning/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-2499310/v1" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/e/ebola-och-marburg-uppfoljning-av-hemvandande-hjalparbetare-en-vagledning/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/mikrobiologi-laboratorieanalyser/laboratorieanalyser-och-tjanster/information-for-bestallare/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/virala-hemorragiska-febrar-vhf/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/" TargetMode="External" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msb.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/lag-forordning-och-foreskrifter/adr-s/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchsquare.com/article/rs-2499310/v1" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sakerhetsradgivarna@vgregion.se" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/halsa-och-sakerhet/graviditet-och-amning/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-2499310/v1" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/e/ebola-och-marburg-uppfoljning-av-hemvandande-hjalparbetare-en-vagledning/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/mikrobiologi-laboratorieanalyser/laboratorieanalyser-och-tjanster/information-for-bestallare/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/%20" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/virala-hemorragiska-febrar-vhf/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/" TargetMode="External" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -18864,58 +18854,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3851</Words>
-  <Characters>20411</Characters>
+  <Words>3873</Words>
+  <Characters>20532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
+  <Lines>171</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24214</CharactersWithSpaces>
+  <CharactersWithSpaces>24357</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Viral hemorragisk feber (VHF)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>5</revision>
+  <lastModifiedBy>Sonja Lööv</lastModifiedBy>
+  <revision>13</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>