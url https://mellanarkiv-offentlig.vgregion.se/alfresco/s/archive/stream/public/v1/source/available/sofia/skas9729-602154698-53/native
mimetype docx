--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -75,78 +75,80 @@
       <w:r w:rsidR="1BA9BDAC">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B34154">
         <w:t>VHF)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00FD2DCF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A52D324" w14:textId="14DFB58B" w:rsidR="00BF031A" w:rsidRPr="00DB1C93" w:rsidRDefault="00DF0415" w:rsidP="007B1A92">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc151388495"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0A2115D4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00176148" w:rsidRPr="0A2115D4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0A2115D4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
       <w:r w:rsidR="00176148" w:rsidRPr="0A2115D4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="1BA9BDAC" w:rsidRPr="0A2115D4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B3A37" w:rsidRPr="0A2115D4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ebola, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005B3A37" w:rsidRPr="0A2115D4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Marburg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005B3A37" w:rsidRPr="0A2115D4">
         <w:rPr>
@@ -1792,51 +1794,51 @@
       </w:r>
       <w:r w:rsidRPr="009F678D">
         <w:t xml:space="preserve">manifestationer. VHF orsakas av flera olika virus, bland annat Ebola, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F678D">
         <w:t>Marburg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F678D">
         <w:t>, Lassa</w:t>
       </w:r>
       <w:r w:rsidR="004876DB" w:rsidRPr="009F678D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00375D53" w:rsidRPr="009F678D">
         <w:t xml:space="preserve">och </w:t>
       </w:r>
       <w:r w:rsidRPr="009F678D">
         <w:t>Krim-Kongo. De har olika djur- eller insektsreservoarer i begränsade geografiska områden men kan ibland spridas till människa. De kan sedan spridas vidare mellan människor framför allt genom direkt och indirekt kontakt med blod och andra kroppsvätskor</w:t>
       </w:r>
       <w:r w:rsidR="00F35557" w:rsidRPr="009F678D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44410373" w14:textId="5B049828" w:rsidR="009D48DF" w:rsidRPr="00F10E89" w:rsidRDefault="00B55239" w:rsidP="00555DD8">
+    <w:p w14:paraId="44410373" w14:textId="1DD4FC92" w:rsidR="009D48DF" w:rsidRPr="00F10E89" w:rsidRDefault="00B55239" w:rsidP="00555DD8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="0"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ovanstående</w:t>
       </w:r>
       <w:r w:rsidR="00C8111C" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
@@ -1873,336 +1875,337 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt Arbetsmiljöverkets författningssamling om smittrisker</w:t>
       </w:r>
       <w:r w:rsidR="0090640A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00373ACE" w:rsidRPr="009B36D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>AFS 2023:10</w:t>
+          <w:t>AFS 2</w:t>
+        </w:r>
+        <w:r w:rsidR="00373ACE" w:rsidRPr="009B36D6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>0</w:t>
+        </w:r>
+        <w:r w:rsidR="00373ACE" w:rsidRPr="009B36D6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>23:10</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EE639A">
+      <w:r w:rsidR="00A63D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D47E1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8111C" w:rsidRPr="49F786AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8111C" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">AFS </w:t>
-[...30 lines deleted...]
-      <w:r w:rsidR="00C8111C" w:rsidRPr="49F786AB">
+        <w:t>Till riskklass 4 hör smittämnen som kan leda till allvarliga konsekvenser, med ingen eller liten möjlighet till bot eller förebyggande av sjukdom samt där det finns risk för epidemisk spridning</w:t>
+      </w:r>
+      <w:r w:rsidR="00E109D3" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Till riskklass 4 hör smittämnen som kan leda till allvarliga konsekvenser, med ingen eller liten möjlighet till bot eller förebyggande av sjukdom samt där det finns risk för epidemisk spridning</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E109D3" w:rsidRPr="49F786AB">
+        <w:t>. Detta</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8111C" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Detta</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C8111C" w:rsidRPr="49F786AB">
+        <w:t xml:space="preserve"> motiverar vissa extraordinära skyddsåtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="00042C80" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> motiverar vissa extraordinära skyddsåtgärder</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00042C80" w:rsidRPr="49F786AB">
+        <w:t xml:space="preserve">, exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1681" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, exempelvis </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD1681" w:rsidRPr="49F786AB">
+        <w:t>användning av personlig skyddsutrustning</w:t>
+      </w:r>
+      <w:r w:rsidR="002441CE" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>användning av personlig skyddsutrustning</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002441CE" w:rsidRPr="49F786AB">
+        <w:t xml:space="preserve"> (PPE) enligt (EU) 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4340" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (PPE) enligt (EU) 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB4340" w:rsidRPr="49F786AB">
+        <w:t>16/425.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201EE443" w14:textId="07D5E88C" w:rsidR="009D48DF" w:rsidRPr="009F678D" w:rsidRDefault="009D48DF" w:rsidP="00555DD8">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>16/425.</w:t>
-[...6 lines deleted...]
-        <w:ind w:right="-142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009F678D">
+        <w:t>Inkubationstiden varierar beroende på smittämne och är oftast 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26C62" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Inkubationstiden varierar beroende på smittämne och är oftast 5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B26C62" w:rsidRPr="009F678D">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F678D">
+        <w:t xml:space="preserve">10 dagar men kan vara </w:t>
+      </w:r>
+      <w:r w:rsidR="00302CA2" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 dagar men kan vara </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00302CA2" w:rsidRPr="009F678D">
+        <w:t xml:space="preserve">från </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3F88" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">från </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F3F88" w:rsidRPr="009F678D">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00302CA2" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00302CA2" w:rsidRPr="009F678D">
+        <w:t xml:space="preserve"> dag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dag</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F678D">
+        <w:t xml:space="preserve"> upp till 21 dagar. </w:t>
+      </w:r>
+      <w:r w:rsidR="0084670C" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> upp till 21 dagar. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0084670C" w:rsidRPr="009F678D">
+        <w:t>Initialt</w:t>
+      </w:r>
+      <w:r w:rsidR="001519A7" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Initialt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001519A7" w:rsidRPr="009F678D">
+        <w:t xml:space="preserve"> är f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> är f</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F678D">
+        <w:t>eber och ospecifika influensaliknande symtom</w:t>
+      </w:r>
+      <w:r w:rsidR="001519A7" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>eber och ospecifika influensaliknande symtom</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001519A7" w:rsidRPr="009F678D">
+        <w:t xml:space="preserve"> vanligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vanligt</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, t</w:t>
+        <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00117C18" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
       <w:r w:rsidR="002043E4" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> huvudvärk, muskelvärk, halsont, konjunktivit, utslag, diarré, kräkningar och hosta</w:t>
       </w:r>
       <w:r w:rsidR="001519A7" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
@@ -2249,70 +2252,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kan </w:t>
       </w:r>
       <w:r w:rsidR="002C7989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>utvecklas</w:t>
       </w:r>
       <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0027311F" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t.ex</w:t>
       </w:r>
       <w:r w:rsidR="00502B13" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D41D6C" w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F678D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">från magtarmkanalen, hud och slemhinnor </w:t>
       </w:r>
       <w:r w:rsidR="007931C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
@@ -2541,51 +2546,51 @@
       </w:r>
       <w:r w:rsidR="006F6B91">
         <w:t xml:space="preserve"> misstänkt eller </w:t>
       </w:r>
       <w:r w:rsidR="00CF506F">
         <w:t>bek</w:t>
       </w:r>
       <w:r w:rsidR="00157955">
         <w:t xml:space="preserve">räftat </w:t>
       </w:r>
       <w:r w:rsidR="00B6747C">
         <w:t>fall</w:t>
       </w:r>
       <w:r w:rsidR="006F6B91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1AC5">
         <w:t xml:space="preserve">under de senaste tre veckorna. För uppdaterad information och om aktuella riskområden se: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37874F7E" w14:textId="77777777" w:rsidR="00483980" w:rsidRPr="00EC1AC5" w:rsidRDefault="00483980" w:rsidP="00683CB2">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:right="-142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE0C60">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Disease</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AE0C60">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE0C60">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>outbreak</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AE0C60">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -2593,51 +2598,51 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE0C60">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>news</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1AC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0C60">
         <w:t>WHO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D01708F" w14:textId="1F4EDC08" w:rsidR="00483980" w:rsidRPr="00181D48" w:rsidRDefault="00483980" w:rsidP="00683CB2">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00A1367C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Current</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00A1367C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00A1367C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>outbreak</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00A1367C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -2681,65 +2686,67 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00924EAD">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>som kontaktar sjukvården</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="59A76880" w14:textId="772FCE32" w:rsidR="002C3A63" w:rsidRDefault="00280803" w:rsidP="00683CB2">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r w:rsidRPr="00280803">
         <w:t>Patient som är i hemmet</w:t>
       </w:r>
       <w:r w:rsidR="00AD49D1">
         <w:t xml:space="preserve"> med misstänkt VHF oavsett symtom eller inte, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0027311F" w:rsidRPr="009F3F88">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0027311F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0027311F" w:rsidRPr="009F3F88">
         <w:t>ex</w:t>
       </w:r>
       <w:r w:rsidR="00502B13">
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0027311F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD49D1">
         <w:t>på grund av kontakt med person med VHF</w:t>
       </w:r>
       <w:r w:rsidRPr="00280803">
         <w:t>, uppmanas att kontakta infektionsklinik</w:t>
       </w:r>
       <w:r w:rsidR="002C7989">
         <w:t xml:space="preserve"> eller 1177</w:t>
       </w:r>
       <w:r w:rsidRPr="00280803">
         <w:t>. Patient ska inte använda allmänna färdmedel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB1D288" w14:textId="30AF307D" w:rsidR="00443058" w:rsidRPr="00924EAD" w:rsidRDefault="00CD75B9" w:rsidP="00683CB2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -3306,51 +3313,51 @@
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40"/>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB21F4">
         <w:t xml:space="preserve">Utrustning som behövs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515A7C25" w14:textId="39FE716A" w:rsidR="00D64591" w:rsidRPr="00776250" w:rsidRDefault="00D64591" w:rsidP="00D64591">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r w:rsidRPr="00C4329D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gällande upphandlad skyddsutrustning, </w:t>
       </w:r>
       <w:r w:rsidR="00776250">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00D76310">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Lathund – Skyddsutrustning som kan användas vid viral </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00D76310">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>hemorragisk</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00D76310">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> feber (VHF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00776250">
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -3501,112 +3508,119 @@
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r w:rsidRPr="000C0D73">
         <w:t>Täckande huva, vätsketät.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AF78D9" w14:textId="362544EF" w:rsidR="000E47F4" w:rsidRDefault="000E47F4" w:rsidP="005E7632">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r w:rsidRPr="000C0D73">
         <w:t>Andningsskydd FFP3 med övertäckt ventil, alternativt utan ventil</w:t>
       </w:r>
       <w:r w:rsidR="00040853">
         <w:t xml:space="preserve"> se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00A12E6D" w:rsidRPr="00480E48">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A12E6D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00011214">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BBF3AD" w14:textId="7EBF0B6F" w:rsidR="000E47F4" w:rsidRDefault="000E47F4" w:rsidP="005E7632">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r w:rsidRPr="000C0D73">
         <w:t xml:space="preserve">Visir som täcker hela ansiktet, inklusive andningsskydd. Egna glasögon bör vara säkert anbringade på huvudet med </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0027311F" w:rsidRPr="0027311F">
         <w:t>t.ex.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0027311F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C0D73">
         <w:t>en snodd som förbinder glasögonskalmar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D795605" w14:textId="2AAC868F" w:rsidR="00040853" w:rsidRPr="001A1A69" w:rsidRDefault="00040853" w:rsidP="005E7632">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r w:rsidRPr="001250C7">
         <w:t>Hela arbetsskor (som</w:t>
       </w:r>
       <w:r w:rsidRPr="001A1A69">
         <w:t xml:space="preserve"> skydd mot stickande/skärande material)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0027311F" w:rsidRPr="0027311F">
         <w:t>t.ex</w:t>
       </w:r>
       <w:r w:rsidR="0027311F">
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0027311F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>stövlar</w:t>
       </w:r>
       <w:r w:rsidRPr="001A1A69">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00061307">
         <w:t xml:space="preserve"> Välj stövlar i </w:t>
       </w:r>
       <w:r w:rsidR="005F62D7">
         <w:t>större</w:t>
       </w:r>
       <w:r w:rsidR="00061307">
         <w:t xml:space="preserve"> storlek, det underlättar när de ska tas av.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597FFB54" w14:textId="56093EE5" w:rsidR="000E47F4" w:rsidRDefault="000E47F4" w:rsidP="005E7632">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -4006,51 +4020,59 @@
       </w:pPr>
       <w:r w:rsidRPr="0058061B">
         <w:t xml:space="preserve">Personlig skyddsutrustning </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(PPE) </w:t>
       </w:r>
       <w:r w:rsidRPr="0058061B">
         <w:t>ska alltid användas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> enligt ovan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5A8A9C" w14:textId="5DAA0E3C" w:rsidR="00046660" w:rsidRPr="006009C2" w:rsidRDefault="00046660" w:rsidP="00AC48A8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r w:rsidRPr="006009C2">
-        <w:t>Transport mellan byggnader sker om möjligt utomhus. Förhindra närkontakt med andra personer än de som transporterar (t.ex. i hissar</w:t>
+        <w:t>Transport mellan byggnader sker om möjligt utomhus. Förhindra närkontakt med andra personer än de som transporterar (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006009C2">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006009C2">
+        <w:t xml:space="preserve"> i hissar</w:t>
       </w:r>
       <w:r w:rsidR="00592882">
         <w:t>, korridorer</w:t>
       </w:r>
       <w:r w:rsidRPr="006009C2">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="009E5DD6">
         <w:t xml:space="preserve"> Ingen transport ska ske innan kontakt med Infektionsbakjour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C9A5B0" w14:textId="41CBD44E" w:rsidR="008952EC" w:rsidRDefault="00046660" w:rsidP="00AC48A8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r w:rsidRPr="006009C2">
         <w:t>Patient instrueras i host- och handhygien och förses med engångsnäsdukar och plastpåse för uppsamling. Munskydd kan övervägas vid svårigheter att använda pappersnäsduk.</w:t>
       </w:r>
     </w:p>
@@ -4379,51 +4401,59 @@
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r>
         <w:t>Använd engångsmaterial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167B494A" w14:textId="748B63CC" w:rsidR="007904A4" w:rsidRDefault="006A463C" w:rsidP="001A5293">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="857" w:right="-142" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>För</w:t>
       </w:r>
       <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>punkt</w:t>
       </w:r>
       <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
-        <w:t>desinfektion används alkoholbaserat ytdesinfektionsmedel med tensid</w:t>
+        <w:t xml:space="preserve">desinfektion används alkoholbaserat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
+        <w:t>ytdesinfektionsmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
+        <w:t xml:space="preserve"> med tensid</w:t>
       </w:r>
       <w:r w:rsidR="00314AD2">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00314AD2">
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="001E278B" w:rsidRPr="00A0738A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207F3F89" w14:textId="66928B3F" w:rsidR="00701277" w:rsidRPr="00701277" w:rsidRDefault="007904A4" w:rsidP="00AC48A8">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r>
         <w:t>När patient lämna</w:t>
       </w:r>
       <w:r w:rsidR="0056172F">
         <w:t>t</w:t>
@@ -4522,51 +4552,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6477CCF1">
         <w:t>hemorragisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve"> feber klassificeras som smittförande avfall, kategori A, UN3549</w:t>
       </w:r>
       <w:r w:rsidR="00ED02DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED02DE" w:rsidRPr="6477CCF1">
         <w:t>(tidigare UN2814)</w:t>
       </w:r>
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve">, där Ebola-, Lassa-, Krim-Kongo- och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6477CCF1">
         <w:t>Marburgvirus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve"> ingår. Avfall ska förpackas enligt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidR="000C730D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Regionsgemensamma regler om transport av farligt gods/avfall i Västra Götalands</w:t>
         </w:r>
         <w:r w:rsidR="000C730D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:softHyphen/>
           <w:t>regionen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00884C03">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00884C03" w:rsidRPr="00884C03">
@@ -4639,53 +4669,55 @@
         <w:t xml:space="preserve">Ta fram </w:t>
       </w:r>
       <w:r w:rsidR="00EB2B13">
         <w:t>behållare</w:t>
       </w:r>
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve"> för smittförande avfall, kategori B, UN3291. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC2B896" w14:textId="2E8A45E3" w:rsidR="0067E6EB" w:rsidRDefault="0067E6EB" w:rsidP="00AC48A8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behållaren förses därefter invändigt med plastsäck </w:t>
       </w:r>
       <w:r w:rsidR="004E6EF5">
         <w:t xml:space="preserve">av kraftig kvalitet </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007B16DE">
         <w:t>t.ex.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DB2E85">
         <w:t xml:space="preserve"> artikel nr</w:t>
       </w:r>
       <w:r w:rsidR="007B16DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0004086F">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00E6093A">
         <w:t>407291</w:t>
       </w:r>
       <w:r w:rsidR="00083265">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E735B2" w14:textId="2945F032" w:rsidR="0024676F" w:rsidRDefault="0024676F" w:rsidP="00AC48A8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -4894,51 +4926,59 @@
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve"> feber antingen avskrivits eller bekräftats, för att säkerställa att rätt förpackningsinstruktion följts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D273DF8" w14:textId="47DC7368" w:rsidR="0067E6EB" w:rsidRDefault="004D1655" w:rsidP="00AC48A8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Behållare</w:t>
       </w:r>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve"> desinfekteras utvändigt (alk</w:t>
       </w:r>
       <w:r w:rsidR="00677C74">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
-        <w:t>holbaserat ytdesinfektionsmedel med tensid</w:t>
+        <w:t xml:space="preserve">holbaserat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
+        <w:t>ytdesinfektionsmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
+        <w:t xml:space="preserve"> med tensid</w:t>
       </w:r>
       <w:r w:rsidR="00083A96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve">eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F13E21">
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidR="0067E6EB" w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve">). Använd engångshandskar och engångsduk. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F081F51" w14:textId="5BFCCD04" w:rsidR="5D5E3C6E" w:rsidRDefault="5D5E3C6E" w:rsidP="00AC48A8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:after="40"/>
         <w:ind w:right="-142"/>
         <w:rPr>
@@ -5168,51 +5208,51 @@
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="857" w:right="-142" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="6477CCF1">
         <w:t>Avfall</w:t>
       </w:r>
       <w:r w:rsidR="000264A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve">från patient med bekräftad viral </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6477CCF1">
         <w:t>hemorragisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve"> feber ska förpackas enligt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidR="00EB7649">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Regionsgemensamma regler om transport av farligt gods/avfall i Västra Götalands</w:t>
         </w:r>
         <w:r w:rsidR="00EB7649">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:softHyphen/>
           <w:t>regionen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0064763E" w:rsidRPr="0064763E">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0064763E">
@@ -5418,51 +5458,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4705">
         <w:t>Hämtning och transport av tvätt och avfall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4289AF1F" w14:textId="4D3F5F09" w:rsidR="6477CCF1" w:rsidRDefault="00703861" w:rsidP="003D4222">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve">För hämtning och transport ta alltid kontakt med </w:t>
       </w:r>
       <w:r w:rsidR="000923D8">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="6477CCF1">
         <w:t>äkerhetsrådgivar</w:t>
       </w:r>
       <w:r w:rsidR="000923D8">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="6477CCF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>sakerhetsradgivarna@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6477CCF1">
         <w:t xml:space="preserve">. Det färdigpackade avfallet transporteras till kyl för smittförande avfall innan det transporteras vidare till slutgiltig </w:t>
       </w:r>
       <w:r w:rsidR="00AD49D1">
         <w:t xml:space="preserve">destruering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9771C5" w14:textId="539BBBB6" w:rsidR="00BD1541" w:rsidRPr="00340D8F" w:rsidRDefault="00BD1541" w:rsidP="00AC48A8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc156397180"/>
@@ -5799,97 +5839,97 @@
       <w:r w:rsidR="001021D8">
         <w:t xml:space="preserve">publicerade dokument från 2015-03-26 </w:t>
       </w:r>
       <w:r w:rsidR="00403380">
         <w:t xml:space="preserve">”Rekommendation för handläggning av misstänkta fall av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00403380">
         <w:t>ebola</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00403380">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00064507">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00403380">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2F1D8D" w14:textId="1EC202C0" w:rsidR="00C16A19" w:rsidRDefault="00C16A19" w:rsidP="00BE60DB">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId20">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="37A22F93">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Current</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="37A22F93">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="37A22F93">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>outbreak</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="37A22F93">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> list</w:t>
         </w:r>
         <w:r w:rsidR="00A0490A" w:rsidRPr="00BE60DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> CDC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="738D8E40" w14:textId="10AF8E5B" w:rsidR="00C16A19" w:rsidRDefault="00C16A19" w:rsidP="00BE60DB">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE0C60">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Disease</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AE0C60">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE0C60">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>outbreak</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AE0C60">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -5907,400 +5947,356 @@
       </w:hyperlink>
       <w:r w:rsidR="00126C41" w:rsidRPr="00126C41">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A7622C">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7622C" w:rsidRPr="00AE0C60">
         <w:t>WHO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204E0766" w14:textId="5906020E" w:rsidR="00EA0E5A" w:rsidRDefault="00EA0E5A" w:rsidP="00BE60DB">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00C7011A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Ebola och </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00C7011A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Marburg</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00C7011A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>: Uppföljning</w:t>
         </w:r>
         <w:r w:rsidR="006D3A55" w:rsidRPr="00C7011A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> av hemvändande hjälparbetare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C7011A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B66C9">
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CE4F55" w14:textId="064FB89B" w:rsidR="00A0490A" w:rsidRDefault="00A0490A" w:rsidP="00BE60DB">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="009942FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Graviditet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> och amning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00064507">
         <w:t>Arbetsmiljöverket</w:t>
       </w:r>
       <w:r w:rsidR="006C343A">
         <w:t>s föreskrifter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189719E6" w14:textId="343B3C34" w:rsidR="00C16A19" w:rsidRDefault="004E7FFE" w:rsidP="00BE60DB">
+    <w:p w14:paraId="189719E6" w14:textId="343B3C34" w:rsidR="00C16A19" w:rsidRDefault="00C16A19" w:rsidP="00BE60DB">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00C16A19" w:rsidRPr="004E7FFE">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="004E7FFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00126C41" w:rsidRPr="00126C41">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A04DF">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regional instruktion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573DB0C4" w14:textId="73D95730" w:rsidR="00C16A19" w:rsidRDefault="007564ED" w:rsidP="00AC48A8">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Lathund – Skyddsutrustning som kan användas vid viral </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>hemorragisk</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> feber (VHF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A04DF">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00340364">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Regiongemensam lathund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B327FE" w14:textId="7A946DD1" w:rsidR="00C16A19" w:rsidRPr="00253D9F" w:rsidRDefault="00253D9F" w:rsidP="00AC48A8">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Regiongemensamma regler om transport av farligt </w:t>
         </w:r>
         <w:r w:rsidRPr="009C7C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>gods</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00420EBF" w:rsidRPr="00420EBF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00420EBF">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se </w:t>
       </w:r>
       <w:r w:rsidR="003F02F5" w:rsidRPr="00253D9F">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">dokument </w:t>
       </w:r>
       <w:r w:rsidR="00EB77F4" w:rsidRPr="00253D9F">
         <w:t>Regiongemensamma regler om farligt gods, avfall</w:t>
       </w:r>
       <w:r w:rsidR="00EB7649">
         <w:t xml:space="preserve"> i Västra Götalandsregionen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4D58CA" w14:textId="1432B6A6" w:rsidR="00A0490A" w:rsidRDefault="0068233A" w:rsidP="00AC48A8">
+    <w:p w14:paraId="59F098ED" w14:textId="3A0AE2FF" w:rsidR="00DC2405" w:rsidRDefault="00DC2405" w:rsidP="00AC48A8">
       <w:pPr>
         <w:ind w:right="-142"/>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="009B36D6">
+      <w:hyperlink r:id="rId27" w:anchor="avdelningvi-smitta" w:history="1">
+        <w:r w:rsidRPr="00814D11">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>AFS 2023:10</w:t>
+          <w:t>Risker i arbetsmiljön, Avdelning VI: Smitta, kap 11 Smittrisker (AFS 2023:10).</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> Arbetsmiljöverkets föreskrifter</w:t>
+      <w:r w:rsidRPr="00DC2405">
+        <w:t xml:space="preserve"> Stockholm: Arbetsmiljöverket</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190F0C4C" w14:textId="77777777" w:rsidR="00583C52" w:rsidRPr="000D04ED" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71576D03" w14:textId="77777777" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB4D48">
         <w:t>Julia Lenzen</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve"> Hygienläkare</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="3455E2DD">
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:r>
         <w:t>, SkaS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FE0F24" w14:textId="77777777" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB4D48">
-        <w:t xml:space="preserve">Marlene van </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Marlene van Doesburg</w:t>
+      </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74CA5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="3455E2DD">
         <w:t>ygiensjuksköterska, Vårdhygien</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="3455E2DD">
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A97A614" w14:textId="77777777" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB4D48">
         <w:t xml:space="preserve">Nathalie Allegra Högfeldt, </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0BD9">
         <w:t>ygiensjuksköterska</w:t>
       </w:r>
       <w:r>
         <w:t>, Vårdhygien,</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0BD9">
         <w:t xml:space="preserve"> NU- sjukvården</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CB2A7A" w14:textId="77777777" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="-142"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB4D48">
-        <w:t>Roseli</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Roseli Sandbreck, </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="3455E2DD">
         <w:t>ygiensjuksköterska, Vårdhygien</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="3455E2DD">
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r>
         <w:t>U</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B2962AA" w14:textId="77777777" w:rsidR="00583C52" w:rsidRPr="00BB4D48" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB4D48">
         <w:t>Susanne Roos</w:t>
       </w:r>
@@ -6354,161 +6350,166 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thomas Wahlberg, Smittskyddsläkare Smittskydd Västra Götaland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717D9FA9" w14:textId="77777777" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:right="-142"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Hans Mattson, Säkerhetsrådgivare farligt gods Västra Götalandsregionen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DB5078" w14:textId="22AADC85" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc167794555"/>
       <w:r>
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
-    <w:p w14:paraId="4E88A508" w14:textId="5CFACD35" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
+    <w:p w14:paraId="0C614F27" w14:textId="084C78A3" w:rsidR="00BB2B04" w:rsidRPr="00BB2B04" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:r w:rsidRPr="00F01123">
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. (2019). </w:t>
+        <w:t>. (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00040521">
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC626A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sjukdomsinformation om virala </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC626A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>hemorragiska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC626A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> febra(VHF)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> febra</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1156">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC626A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(VHF)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00DD156C">
+      <w:r w:rsidR="00BB2B04" w:rsidRPr="00BB2B04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00BB2B04" w:rsidRPr="00D47F61">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/virala-hemorragiska-febrar-vhf/</w:t>
+          <w:t>https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-virala-hemorragiska-febrar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67DBC6C2" w14:textId="15E5246B" w:rsidR="00C7119E" w:rsidRPr="00C7119E" w:rsidRDefault="00583C52" w:rsidP="002B0BCE">
+    <w:p w14:paraId="67DBC6C2" w14:textId="334A62FB" w:rsidR="00C7119E" w:rsidRPr="00C7119E" w:rsidRDefault="00583C52" w:rsidP="002B0BCE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00776924">
         <w:t>Folkhälsomyndigheten. (2023).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00776924">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Transport av patientprov och avfall vid känd eller misstänkt viral </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00776924">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>hemorragisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00776924">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> feber (VHF, blödarfeber)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="001A790B">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00D47F61" w:rsidRPr="00D47F61">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.</w:t>
-[...11 lines deleted...]
-          <w:t>olkhalsomyndigheten.se/mikrobiologi-laboratorieanalyser/laboratorieanalyser-och-tjanster/information-for-bestallare/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/</w:t>
+          <w:t>https://www.folkhalsomyndigheten.se/vara-amnesomraden/laboratorieanalyser/bestalla-mikrobiologisk-analys-via-remiss/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C7119E">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2D26030A" w14:textId="7957F555" w:rsidR="00583C52" w:rsidRPr="00C7119E" w:rsidRDefault="00583C52" w:rsidP="002B0BCE">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>Jonsdottir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> H.R, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>Zysset</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> D, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>Lenze</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> N. et al. (2023). </w:t>
@@ -6545,167 +6546,192 @@
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> standard </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>chemical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>disinfectants</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>against</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
-        <w:t xml:space="preserve"> Ebola virus </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C7119E">
+        <w:t>Ebola virus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C7119E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>suspended</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>tripartite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>soil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>whole</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>blood</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>Sci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
-        <w:t xml:space="preserve"> Rep 13, 15718. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId32" w:history="1">
+        <w:t xml:space="preserve"> Rep 13, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C7119E">
+        <w:t>15718</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C7119E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00C7119E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.21203/rs.3.rs-2499310/v1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00C7119E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.researchsquare.com/article/rs-2499310/v1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="264F6B61" w14:textId="75C89A5E" w:rsidR="00583C52" w:rsidRPr="00F01123" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:r w:rsidRPr="00F01123">
         <w:t>Myndigheten för samhällsskydd och beredskap</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. (2023). </w:t>
       </w:r>
       <w:r w:rsidR="00D9673C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Föreskrifter om transport av farligt gods på väg och i terräng (ADR-S). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0003391A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.msb.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/lag-forordning-och-foreskrifter/adr-s/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FD72C6C" w14:textId="77777777" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
+    <w:p w14:paraId="4FD72C6C" w14:textId="41E3E3E1" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:r w:rsidRPr="00F01123">
         <w:t>Svenska institutet för standarder, SIS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. (2004). </w:t>
       </w:r>
       <w:r w:rsidRPr="00776924">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Skyddskläder – Funktionskrav och provningsmetoder för skyddskläder mot smittämnen.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId35" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0087611C">
+        <w:t>SS-EN 14126:2004</w:t>
+      </w:r>
+      <w:r w:rsidR="00476FB5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00776924">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/</w:t>
+          <w:t>ttps://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C3EE8F2" w14:textId="447B7A49" w:rsidR="004F4CC2" w:rsidRDefault="004F4CC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2445C36D" w14:textId="77777777" w:rsidR="002C44F6" w:rsidRPr="00C51A03" w:rsidRDefault="005E2AB2" w:rsidP="00C13284">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Toc156401298"/>
       <w:bookmarkStart w:id="71" w:name="_Toc156397185"/>
       <w:bookmarkStart w:id="72" w:name="_Toc156397212"/>
@@ -6759,51 +6785,59 @@
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="75"/>
       <w:r w:rsidRPr="004A472B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:bookmarkStart w:id="76" w:name="_Hlk76645454"/>
     </w:p>
     <w:p w14:paraId="7FD1CCF1" w14:textId="4B40C03B" w:rsidR="00932195" w:rsidRDefault="00932195" w:rsidP="00BE60DB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r>
         <w:t>Två avfalls</w:t>
       </w:r>
       <w:r w:rsidR="004E10C9">
         <w:t>behållare</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> = godkänd plastbehållare för smittförande avfall, vardera med innerpåse och absorbent t.ex. cellstoff, blöjor, M-tork.</w:t>
+        <w:t xml:space="preserve"> = godkänd plastbehållare för smittförande avfall, vardera med innerpåse och absorbent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> cellstoff, blöjor, M-tork.</w:t>
       </w:r>
       <w:r w:rsidR="00612052">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E10C9">
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidR="00612052">
         <w:t xml:space="preserve"> avfalls</w:t>
       </w:r>
       <w:r w:rsidR="004E10C9">
         <w:t>behållare</w:t>
       </w:r>
       <w:r w:rsidR="00612052">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A41C9">
         <w:t xml:space="preserve">placeras i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005A41C9">
         <w:t>vårdrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005A41C9">
@@ -6836,51 +6870,59 @@
         <w:t>ovan</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB03E7A" w14:textId="39B2BF63" w:rsidR="00932195" w:rsidRDefault="00932195" w:rsidP="00BE60DB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="851" w:right="-142" w:hanging="281"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">På </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD49D1">
         <w:t>vårdrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>; extra skyddshandskar, alkoholbaserat ytdesinfektionsmedel med tensid</w:t>
+        <w:t xml:space="preserve">; extra skyddshandskar, alkoholbaserat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ytdesinfektionsmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med tensid</w:t>
       </w:r>
       <w:r w:rsidR="006A1852">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Virkon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006238F2">
         <w:t>®</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A40291B" w14:textId="54DED64E" w:rsidR="00805C6F" w:rsidRPr="000C0D73" w:rsidRDefault="00805C6F" w:rsidP="00BE60DB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -9241,51 +9283,59 @@
             <w:r w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E54C34" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve">av </w:t>
             </w:r>
             <w:r w:rsidR="000D2CE8" w:rsidRPr="007E2A9B">
               <w:t>oren</w:t>
             </w:r>
             <w:r w:rsidR="007569FB" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D2CE8" w:rsidRPr="007E2A9B">
               <w:t>zon</w:t>
             </w:r>
             <w:r w:rsidR="007569FB" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E54C34" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve">utförs </w:t>
             </w:r>
             <w:r w:rsidR="007569FB" w:rsidRPr="007E2A9B">
               <w:t>med</w:t>
             </w:r>
             <w:r w:rsidR="00791C6D" w:rsidRPr="007E2A9B">
-              <w:t xml:space="preserve"> alkoholbaserat ytdesinfektionsmedel med tensid eller </w:t>
+              <w:t xml:space="preserve"> alkoholbaserat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00791C6D" w:rsidRPr="007E2A9B">
+              <w:t>ytdesinfektionsmedel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00791C6D" w:rsidRPr="007E2A9B">
+              <w:t xml:space="preserve"> med tensid eller </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00791C6D" w:rsidRPr="007E2A9B">
               <w:t>Virkon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00791C6D" w:rsidRPr="007E2A9B">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77E7EA87" w14:textId="77777777" w:rsidR="00791C6D" w:rsidRPr="006016C6" w:rsidRDefault="00791C6D" w:rsidP="006016C6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9322,92 +9372,92 @@
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F3B70">
         <w:t>Namn observatör .................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="003430DD" w:rsidRPr="009F3B70">
         <w:t>....................</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3B70">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED84DF8" w14:textId="1FFA8A29" w:rsidR="00BB1AC8" w:rsidRPr="009F3B70" w:rsidRDefault="00BB1AC8" w:rsidP="00286DC3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F3B70">
         <w:t>Dokumentation sparas en månad i verksamheten.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BB1AC8" w:rsidRPr="009F3B70" w:rsidSect="003817CE">
-      <w:headerReference w:type="default" r:id="rId36"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId40"/>
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="even" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:headerReference w:type="first" r:id="rId37"/>
+      <w:footerReference w:type="first" r:id="rId38"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="283" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D9E170E" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
+    <w:p w14:paraId="770F577C" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E72E9B" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
+    <w:p w14:paraId="229C1C2C" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49D2CEA9" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
+    <w:p w14:paraId="2021B44D" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374EF479" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
+    <w:p w14:paraId="480EA066" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51D5E686" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
+    <w:p w14:paraId="62766CB2" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15F973D4" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
+    <w:p w14:paraId="7434D814" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9432,51 +9482,51 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -9656,68 +9706,68 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D219EC7" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
-    <w:p w14:paraId="2DD4EE18" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
+    <w:p w14:paraId="0B4C83D1" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
+    <w:p w14:paraId="116992AA" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F93EE2A" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
+    <w:p w14:paraId="2E4F9EF6" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092474BD" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
+    <w:p w14:paraId="3F920741" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="31E7007C" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1">
+    <w:p w14:paraId="3C116A86" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="060A6347" w14:textId="77777777" w:rsidR="007339E1" w:rsidRDefault="007339E1"/>
+    <w:p w14:paraId="03306A3B" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -11772,53 +11822,53 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="903487712">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1580600282">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1473912190">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="587348371">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1593471840">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="235436161">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -11862,50 +11912,51 @@
     <w:rsid w:val="00020AB5"/>
     <w:rsid w:val="00021145"/>
     <w:rsid w:val="00021388"/>
     <w:rsid w:val="00022CA1"/>
     <w:rsid w:val="00022EDC"/>
     <w:rsid w:val="00022FB1"/>
     <w:rsid w:val="000240EC"/>
     <w:rsid w:val="00024D9D"/>
     <w:rsid w:val="00024E9B"/>
     <w:rsid w:val="000264A8"/>
     <w:rsid w:val="000268EE"/>
     <w:rsid w:val="0002752A"/>
     <w:rsid w:val="000304BD"/>
     <w:rsid w:val="00030942"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="0003234E"/>
     <w:rsid w:val="00033C0E"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00034EAB"/>
     <w:rsid w:val="00035876"/>
     <w:rsid w:val="00036748"/>
     <w:rsid w:val="00036A14"/>
     <w:rsid w:val="00036B61"/>
     <w:rsid w:val="000401D4"/>
+    <w:rsid w:val="00040521"/>
     <w:rsid w:val="00040853"/>
     <w:rsid w:val="0004086F"/>
     <w:rsid w:val="000408C6"/>
     <w:rsid w:val="0004203D"/>
     <w:rsid w:val="00042C80"/>
     <w:rsid w:val="00042ED0"/>
     <w:rsid w:val="000440EB"/>
     <w:rsid w:val="00044E29"/>
     <w:rsid w:val="00045315"/>
     <w:rsid w:val="00046660"/>
     <w:rsid w:val="00046BE8"/>
     <w:rsid w:val="00047051"/>
     <w:rsid w:val="000472F3"/>
     <w:rsid w:val="000479B4"/>
     <w:rsid w:val="000502C2"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00050EE1"/>
     <w:rsid w:val="0005249B"/>
     <w:rsid w:val="000541F2"/>
     <w:rsid w:val="000547CC"/>
     <w:rsid w:val="0005629D"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057FA1"/>
@@ -11994,91 +12045,93 @@
     <w:rsid w:val="000C416B"/>
     <w:rsid w:val="000C4D85"/>
     <w:rsid w:val="000C4DF3"/>
     <w:rsid w:val="000C58CD"/>
     <w:rsid w:val="000C628D"/>
     <w:rsid w:val="000C62C9"/>
     <w:rsid w:val="000C64BA"/>
     <w:rsid w:val="000C656B"/>
     <w:rsid w:val="000C730D"/>
     <w:rsid w:val="000C7B4B"/>
     <w:rsid w:val="000C7CE1"/>
     <w:rsid w:val="000D1021"/>
     <w:rsid w:val="000D1736"/>
     <w:rsid w:val="000D1CED"/>
     <w:rsid w:val="000D21F1"/>
     <w:rsid w:val="000D2385"/>
     <w:rsid w:val="000D295B"/>
     <w:rsid w:val="000D29B5"/>
     <w:rsid w:val="000D2CE8"/>
     <w:rsid w:val="000D2CF5"/>
     <w:rsid w:val="000D3A05"/>
     <w:rsid w:val="000D4303"/>
     <w:rsid w:val="000D5902"/>
     <w:rsid w:val="000D7933"/>
     <w:rsid w:val="000D7A7E"/>
+    <w:rsid w:val="000D7BE6"/>
     <w:rsid w:val="000E108D"/>
     <w:rsid w:val="000E169F"/>
     <w:rsid w:val="000E364B"/>
     <w:rsid w:val="000E3EE2"/>
     <w:rsid w:val="000E409B"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E47F4"/>
     <w:rsid w:val="000E4AED"/>
     <w:rsid w:val="000E580B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E6635"/>
     <w:rsid w:val="000E6A7F"/>
     <w:rsid w:val="000F0ACD"/>
     <w:rsid w:val="000F1BBC"/>
     <w:rsid w:val="000F2563"/>
     <w:rsid w:val="000F267E"/>
     <w:rsid w:val="000F3DD6"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00100CB4"/>
     <w:rsid w:val="00101056"/>
     <w:rsid w:val="00101585"/>
     <w:rsid w:val="00101642"/>
     <w:rsid w:val="001018F4"/>
     <w:rsid w:val="00101A09"/>
     <w:rsid w:val="001021D8"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001030F3"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00104BB4"/>
     <w:rsid w:val="00104CF6"/>
     <w:rsid w:val="00106B3C"/>
     <w:rsid w:val="001103FB"/>
     <w:rsid w:val="001106CB"/>
     <w:rsid w:val="00111985"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00113CAA"/>
     <w:rsid w:val="00116D00"/>
     <w:rsid w:val="00116EC5"/>
     <w:rsid w:val="00117C18"/>
     <w:rsid w:val="00117EC1"/>
+    <w:rsid w:val="0012063C"/>
     <w:rsid w:val="00120E0D"/>
     <w:rsid w:val="001222D4"/>
     <w:rsid w:val="00123D64"/>
     <w:rsid w:val="00123DFF"/>
     <w:rsid w:val="00124451"/>
     <w:rsid w:val="001248E2"/>
     <w:rsid w:val="001250C7"/>
     <w:rsid w:val="0012628E"/>
     <w:rsid w:val="001262D7"/>
     <w:rsid w:val="00126C41"/>
     <w:rsid w:val="0012718A"/>
     <w:rsid w:val="00127B00"/>
     <w:rsid w:val="00130616"/>
     <w:rsid w:val="00131085"/>
     <w:rsid w:val="00131284"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013427E"/>
     <w:rsid w:val="00135510"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="0013584D"/>
     <w:rsid w:val="001364BB"/>
     <w:rsid w:val="0013775E"/>
@@ -12194,78 +12247,80 @@
     <w:rsid w:val="001C3054"/>
     <w:rsid w:val="001C3A93"/>
     <w:rsid w:val="001C3DBC"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C6179"/>
     <w:rsid w:val="001C641E"/>
     <w:rsid w:val="001C6596"/>
     <w:rsid w:val="001C696E"/>
     <w:rsid w:val="001C700A"/>
     <w:rsid w:val="001C749C"/>
     <w:rsid w:val="001C74B5"/>
     <w:rsid w:val="001C7CFC"/>
     <w:rsid w:val="001C7D91"/>
     <w:rsid w:val="001D1367"/>
     <w:rsid w:val="001D2E6D"/>
     <w:rsid w:val="001D38D2"/>
     <w:rsid w:val="001D43E2"/>
     <w:rsid w:val="001D4F11"/>
     <w:rsid w:val="001D5021"/>
     <w:rsid w:val="001D5F13"/>
     <w:rsid w:val="001D6489"/>
     <w:rsid w:val="001E0230"/>
     <w:rsid w:val="001E0D86"/>
     <w:rsid w:val="001E1677"/>
+    <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1F46"/>
     <w:rsid w:val="001E278B"/>
     <w:rsid w:val="001E29AE"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001E38F5"/>
     <w:rsid w:val="001E39E1"/>
     <w:rsid w:val="001E4076"/>
     <w:rsid w:val="001E5F7F"/>
     <w:rsid w:val="001E71E7"/>
     <w:rsid w:val="001F2958"/>
     <w:rsid w:val="001F29FB"/>
     <w:rsid w:val="001F2C27"/>
     <w:rsid w:val="001F2E97"/>
     <w:rsid w:val="001F45FA"/>
     <w:rsid w:val="001F5344"/>
     <w:rsid w:val="001F5535"/>
     <w:rsid w:val="001F68A2"/>
     <w:rsid w:val="001F6AE5"/>
     <w:rsid w:val="001F6B28"/>
     <w:rsid w:val="001F6CFD"/>
     <w:rsid w:val="001F6EF4"/>
     <w:rsid w:val="00200269"/>
     <w:rsid w:val="00201CA2"/>
     <w:rsid w:val="0020244F"/>
     <w:rsid w:val="00202EBF"/>
     <w:rsid w:val="00203A51"/>
     <w:rsid w:val="002043E4"/>
     <w:rsid w:val="0020443C"/>
+    <w:rsid w:val="00205755"/>
     <w:rsid w:val="002061FA"/>
     <w:rsid w:val="00207AD1"/>
     <w:rsid w:val="00210F96"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="0021174B"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00211DB7"/>
     <w:rsid w:val="002143D6"/>
     <w:rsid w:val="00214502"/>
     <w:rsid w:val="002161C5"/>
     <w:rsid w:val="00216343"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0022082A"/>
     <w:rsid w:val="00220AE7"/>
     <w:rsid w:val="00220CCE"/>
     <w:rsid w:val="00221820"/>
     <w:rsid w:val="002219B5"/>
     <w:rsid w:val="00221AAD"/>
     <w:rsid w:val="00221B4E"/>
     <w:rsid w:val="00221E3F"/>
     <w:rsid w:val="00222D58"/>
     <w:rsid w:val="00223383"/>
     <w:rsid w:val="00223504"/>
     <w:rsid w:val="00225D09"/>
     <w:rsid w:val="0022718B"/>
@@ -12529,50 +12584,51 @@
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="003876F5"/>
     <w:rsid w:val="00387741"/>
     <w:rsid w:val="003900A4"/>
     <w:rsid w:val="003901BC"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="0039279A"/>
     <w:rsid w:val="00392E81"/>
     <w:rsid w:val="00393766"/>
     <w:rsid w:val="0039381C"/>
     <w:rsid w:val="00394022"/>
     <w:rsid w:val="00394569"/>
     <w:rsid w:val="003947B1"/>
     <w:rsid w:val="003947DC"/>
     <w:rsid w:val="003966CC"/>
     <w:rsid w:val="00397745"/>
     <w:rsid w:val="0039782A"/>
     <w:rsid w:val="00397C0E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0BBA"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A2111"/>
     <w:rsid w:val="003A28EE"/>
     <w:rsid w:val="003A29A7"/>
+    <w:rsid w:val="003A2DCC"/>
     <w:rsid w:val="003A40BB"/>
     <w:rsid w:val="003A4306"/>
     <w:rsid w:val="003A5CB1"/>
     <w:rsid w:val="003A631C"/>
     <w:rsid w:val="003A7D93"/>
     <w:rsid w:val="003A7FF5"/>
     <w:rsid w:val="003B03FB"/>
     <w:rsid w:val="003B1E1D"/>
     <w:rsid w:val="003B254C"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B4795"/>
     <w:rsid w:val="003B47F0"/>
     <w:rsid w:val="003B533D"/>
     <w:rsid w:val="003B57FD"/>
     <w:rsid w:val="003B6852"/>
     <w:rsid w:val="003B74AD"/>
     <w:rsid w:val="003B7C53"/>
     <w:rsid w:val="003C0BF9"/>
     <w:rsid w:val="003C0CB9"/>
     <w:rsid w:val="003C1157"/>
     <w:rsid w:val="003C1C46"/>
     <w:rsid w:val="003C208B"/>
     <w:rsid w:val="003C292B"/>
     <w:rsid w:val="003C3047"/>
     <w:rsid w:val="003C356C"/>
@@ -12688,74 +12744,76 @@
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00461B1C"/>
     <w:rsid w:val="00461F10"/>
     <w:rsid w:val="00462134"/>
     <w:rsid w:val="00463501"/>
     <w:rsid w:val="00463F13"/>
     <w:rsid w:val="00464022"/>
     <w:rsid w:val="004647FC"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00465BF2"/>
     <w:rsid w:val="00466DF7"/>
     <w:rsid w:val="00467872"/>
     <w:rsid w:val="004678D4"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="004714BA"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004729A8"/>
     <w:rsid w:val="00472BB3"/>
     <w:rsid w:val="00472CA9"/>
     <w:rsid w:val="0047361F"/>
     <w:rsid w:val="0047404B"/>
     <w:rsid w:val="004757E3"/>
     <w:rsid w:val="00475A84"/>
     <w:rsid w:val="00475B86"/>
+    <w:rsid w:val="00476FB5"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00480E48"/>
     <w:rsid w:val="0048107C"/>
     <w:rsid w:val="004816D5"/>
     <w:rsid w:val="004829E2"/>
     <w:rsid w:val="00483980"/>
     <w:rsid w:val="004847D7"/>
     <w:rsid w:val="00485D23"/>
     <w:rsid w:val="004873C9"/>
     <w:rsid w:val="004876DB"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00490FDA"/>
     <w:rsid w:val="0049113B"/>
     <w:rsid w:val="00491D74"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00492DE0"/>
     <w:rsid w:val="00493E56"/>
     <w:rsid w:val="00493F90"/>
     <w:rsid w:val="00495C1C"/>
     <w:rsid w:val="004977FE"/>
     <w:rsid w:val="004A0652"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A37E0"/>
+    <w:rsid w:val="004A392A"/>
     <w:rsid w:val="004A46B3"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A573E"/>
     <w:rsid w:val="004A5A98"/>
     <w:rsid w:val="004A5C26"/>
     <w:rsid w:val="004A6038"/>
     <w:rsid w:val="004B056E"/>
     <w:rsid w:val="004B0CF6"/>
     <w:rsid w:val="004B109B"/>
     <w:rsid w:val="004B2182"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B26C4"/>
     <w:rsid w:val="004B29BB"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B2BCE"/>
     <w:rsid w:val="004B4072"/>
     <w:rsid w:val="004B4281"/>
     <w:rsid w:val="004B4657"/>
     <w:rsid w:val="004B5356"/>
     <w:rsid w:val="004B6790"/>
     <w:rsid w:val="004C035D"/>
     <w:rsid w:val="004C07A7"/>
     <w:rsid w:val="004C1009"/>
     <w:rsid w:val="004C1070"/>
     <w:rsid w:val="004C30CC"/>
@@ -12880,50 +12938,51 @@
     <w:rsid w:val="00560B35"/>
     <w:rsid w:val="00560BB8"/>
     <w:rsid w:val="0056172F"/>
     <w:rsid w:val="00562305"/>
     <w:rsid w:val="005636B6"/>
     <w:rsid w:val="00563761"/>
     <w:rsid w:val="00564D4F"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00566A9B"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00567906"/>
     <w:rsid w:val="00567934"/>
     <w:rsid w:val="00567C1A"/>
     <w:rsid w:val="0057106F"/>
     <w:rsid w:val="005714C0"/>
     <w:rsid w:val="0057190E"/>
     <w:rsid w:val="00571EF7"/>
     <w:rsid w:val="0057204A"/>
     <w:rsid w:val="0057257C"/>
     <w:rsid w:val="0057275F"/>
     <w:rsid w:val="005729D7"/>
     <w:rsid w:val="0057382E"/>
     <w:rsid w:val="005740A7"/>
     <w:rsid w:val="005743E4"/>
+    <w:rsid w:val="005748A7"/>
     <w:rsid w:val="00575024"/>
     <w:rsid w:val="00575EC6"/>
     <w:rsid w:val="00576078"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00577113"/>
     <w:rsid w:val="005774D7"/>
     <w:rsid w:val="00577D37"/>
     <w:rsid w:val="005801E9"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FD"/>
     <w:rsid w:val="00582E34"/>
     <w:rsid w:val="00582ED6"/>
     <w:rsid w:val="00583C52"/>
     <w:rsid w:val="00583FA7"/>
     <w:rsid w:val="00584532"/>
     <w:rsid w:val="0058494B"/>
     <w:rsid w:val="00584DB6"/>
     <w:rsid w:val="00585CB5"/>
     <w:rsid w:val="005871AB"/>
     <w:rsid w:val="005908CA"/>
     <w:rsid w:val="00590CC1"/>
     <w:rsid w:val="00592882"/>
     <w:rsid w:val="00592C09"/>
     <w:rsid w:val="00594C1D"/>
@@ -12940,92 +12999,94 @@
     <w:rsid w:val="005A4132"/>
     <w:rsid w:val="005A41C9"/>
     <w:rsid w:val="005A4316"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A7329"/>
     <w:rsid w:val="005B0373"/>
     <w:rsid w:val="005B2CE3"/>
     <w:rsid w:val="005B35E3"/>
     <w:rsid w:val="005B3A37"/>
     <w:rsid w:val="005B5CAD"/>
     <w:rsid w:val="005B666D"/>
     <w:rsid w:val="005B66C9"/>
     <w:rsid w:val="005B7C55"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C0D6B"/>
     <w:rsid w:val="005C3EE0"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C5721"/>
     <w:rsid w:val="005C58E8"/>
     <w:rsid w:val="005D0AAB"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D0C08"/>
     <w:rsid w:val="005D0FBE"/>
     <w:rsid w:val="005D1DA6"/>
     <w:rsid w:val="005D216D"/>
     <w:rsid w:val="005D2364"/>
     <w:rsid w:val="005D4570"/>
     <w:rsid w:val="005D4CFE"/>
     <w:rsid w:val="005D565F"/>
     <w:rsid w:val="005D5787"/>
     <w:rsid w:val="005D759F"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E0416"/>
     <w:rsid w:val="005E0FB0"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E2A2F"/>
     <w:rsid w:val="005E2AB2"/>
     <w:rsid w:val="005E30AA"/>
     <w:rsid w:val="005E3396"/>
     <w:rsid w:val="005E361B"/>
     <w:rsid w:val="005E486C"/>
     <w:rsid w:val="005E5B5C"/>
     <w:rsid w:val="005E6662"/>
     <w:rsid w:val="005E6F8C"/>
     <w:rsid w:val="005E72F3"/>
     <w:rsid w:val="005E73AD"/>
     <w:rsid w:val="005E7632"/>
     <w:rsid w:val="005E795C"/>
     <w:rsid w:val="005F21B6"/>
     <w:rsid w:val="005F62D7"/>
     <w:rsid w:val="005F6803"/>
     <w:rsid w:val="005F72A8"/>
     <w:rsid w:val="006009C2"/>
     <w:rsid w:val="00600D0C"/>
     <w:rsid w:val="006016C6"/>
     <w:rsid w:val="00601F70"/>
     <w:rsid w:val="00602132"/>
     <w:rsid w:val="00603B49"/>
     <w:rsid w:val="00603F5C"/>
     <w:rsid w:val="00603FB9"/>
     <w:rsid w:val="00605718"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="006060C0"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00607679"/>
     <w:rsid w:val="00607CA6"/>
     <w:rsid w:val="006105A0"/>
     <w:rsid w:val="00611232"/>
     <w:rsid w:val="00611EF7"/>
     <w:rsid w:val="00611FB7"/>
     <w:rsid w:val="00612052"/>
     <w:rsid w:val="006133AE"/>
     <w:rsid w:val="0061426D"/>
     <w:rsid w:val="006146AA"/>
     <w:rsid w:val="00614BDE"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00614FE1"/>
     <w:rsid w:val="0061507C"/>
     <w:rsid w:val="006152BC"/>
     <w:rsid w:val="00615563"/>
     <w:rsid w:val="0061640C"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062048D"/>
     <w:rsid w:val="006211A5"/>
     <w:rsid w:val="00621511"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="0062289F"/>
     <w:rsid w:val="00622E7B"/>
     <w:rsid w:val="00623724"/>
@@ -13051,50 +13112,51 @@
     <w:rsid w:val="00643E2C"/>
     <w:rsid w:val="006449EE"/>
     <w:rsid w:val="00645412"/>
     <w:rsid w:val="00646059"/>
     <w:rsid w:val="00646F61"/>
     <w:rsid w:val="0064763E"/>
     <w:rsid w:val="00647E79"/>
     <w:rsid w:val="00650AFB"/>
     <w:rsid w:val="00651213"/>
     <w:rsid w:val="00652ACD"/>
     <w:rsid w:val="00652C0D"/>
     <w:rsid w:val="00653AF7"/>
     <w:rsid w:val="00654F1D"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00655D7B"/>
     <w:rsid w:val="00655E4A"/>
     <w:rsid w:val="00656C4F"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="006575DA"/>
     <w:rsid w:val="00657DEA"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="0066162A"/>
     <w:rsid w:val="0066233C"/>
     <w:rsid w:val="00662A23"/>
     <w:rsid w:val="00662ED7"/>
+    <w:rsid w:val="0066374C"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667D83"/>
     <w:rsid w:val="0067147C"/>
     <w:rsid w:val="0067310D"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="00673CB6"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675CB6"/>
     <w:rsid w:val="006762B4"/>
     <w:rsid w:val="00677C74"/>
     <w:rsid w:val="0067E6EB"/>
     <w:rsid w:val="006801A8"/>
     <w:rsid w:val="006803CE"/>
     <w:rsid w:val="0068043B"/>
     <w:rsid w:val="00680702"/>
     <w:rsid w:val="0068233A"/>
     <w:rsid w:val="006836D3"/>
     <w:rsid w:val="006838E9"/>
     <w:rsid w:val="00683CB2"/>
     <w:rsid w:val="006843A6"/>
     <w:rsid w:val="00684895"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="0068547E"/>
     <w:rsid w:val="00687FB3"/>
     <w:rsid w:val="00690924"/>
@@ -13331,69 +13393,71 @@
     <w:rsid w:val="007E02EF"/>
     <w:rsid w:val="007E05D6"/>
     <w:rsid w:val="007E0B14"/>
     <w:rsid w:val="007E14F4"/>
     <w:rsid w:val="007E1635"/>
     <w:rsid w:val="007E26A3"/>
     <w:rsid w:val="007E26B5"/>
     <w:rsid w:val="007E2A9B"/>
     <w:rsid w:val="007E2CF0"/>
     <w:rsid w:val="007E2DE4"/>
     <w:rsid w:val="007E3404"/>
     <w:rsid w:val="007E48F9"/>
     <w:rsid w:val="007E5092"/>
     <w:rsid w:val="007E53BA"/>
     <w:rsid w:val="007E63D6"/>
     <w:rsid w:val="007E6E2B"/>
     <w:rsid w:val="007F018F"/>
     <w:rsid w:val="007F0A93"/>
     <w:rsid w:val="007F0D76"/>
     <w:rsid w:val="007F0E5F"/>
     <w:rsid w:val="007F11CA"/>
     <w:rsid w:val="007F1B43"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5149"/>
     <w:rsid w:val="007F53D3"/>
+    <w:rsid w:val="007F5D8C"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F5EE7"/>
     <w:rsid w:val="007F613B"/>
     <w:rsid w:val="007F6B67"/>
     <w:rsid w:val="007F6ED1"/>
     <w:rsid w:val="007F7227"/>
     <w:rsid w:val="00801EB6"/>
     <w:rsid w:val="00802E06"/>
     <w:rsid w:val="00804E61"/>
     <w:rsid w:val="00805734"/>
     <w:rsid w:val="00805985"/>
     <w:rsid w:val="00805C6F"/>
     <w:rsid w:val="00805D5D"/>
     <w:rsid w:val="00805EE9"/>
     <w:rsid w:val="00806166"/>
     <w:rsid w:val="00806D10"/>
     <w:rsid w:val="00806FA5"/>
     <w:rsid w:val="00807310"/>
     <w:rsid w:val="00814395"/>
+    <w:rsid w:val="00814D11"/>
     <w:rsid w:val="00815902"/>
     <w:rsid w:val="008170D9"/>
     <w:rsid w:val="008177E2"/>
     <w:rsid w:val="00817992"/>
     <w:rsid w:val="00820C67"/>
     <w:rsid w:val="00820FF2"/>
     <w:rsid w:val="0082197F"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00821E20"/>
     <w:rsid w:val="00821F57"/>
     <w:rsid w:val="00822BC9"/>
     <w:rsid w:val="00822D8E"/>
     <w:rsid w:val="008239BC"/>
     <w:rsid w:val="00823A8F"/>
     <w:rsid w:val="00823D7F"/>
     <w:rsid w:val="008250F4"/>
     <w:rsid w:val="008261BB"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827810"/>
     <w:rsid w:val="00827E14"/>
     <w:rsid w:val="00827E2B"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00830718"/>
     <w:rsid w:val="00832825"/>
     <w:rsid w:val="00832F60"/>
@@ -13412,50 +13476,51 @@
     <w:rsid w:val="00844283"/>
     <w:rsid w:val="0084670C"/>
     <w:rsid w:val="008475A2"/>
     <w:rsid w:val="0085010A"/>
     <w:rsid w:val="00850164"/>
     <w:rsid w:val="00850532"/>
     <w:rsid w:val="0085106F"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00851D3C"/>
     <w:rsid w:val="00852A60"/>
     <w:rsid w:val="00853649"/>
     <w:rsid w:val="00853C2F"/>
     <w:rsid w:val="008556BC"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00860C98"/>
     <w:rsid w:val="00863DF3"/>
     <w:rsid w:val="00864D37"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00866355"/>
     <w:rsid w:val="008665A0"/>
     <w:rsid w:val="00866D72"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00874828"/>
+    <w:rsid w:val="0087611C"/>
     <w:rsid w:val="0087675F"/>
     <w:rsid w:val="008774DB"/>
     <w:rsid w:val="00880813"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00881CCE"/>
     <w:rsid w:val="00882A16"/>
     <w:rsid w:val="00882F09"/>
     <w:rsid w:val="008840F2"/>
     <w:rsid w:val="00884144"/>
     <w:rsid w:val="00884C03"/>
     <w:rsid w:val="00884C6E"/>
     <w:rsid w:val="00884E8D"/>
     <w:rsid w:val="00885B29"/>
     <w:rsid w:val="00886C4E"/>
     <w:rsid w:val="00887F35"/>
     <w:rsid w:val="008903CC"/>
     <w:rsid w:val="008907BD"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00893A59"/>
     <w:rsid w:val="008952EC"/>
     <w:rsid w:val="008974A2"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A1105"/>
     <w:rsid w:val="008A2122"/>
     <w:rsid w:val="008A25BD"/>
@@ -13492,50 +13557,51 @@
     <w:rsid w:val="008C6C63"/>
     <w:rsid w:val="008C7EE8"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D0E57"/>
     <w:rsid w:val="008D2A84"/>
     <w:rsid w:val="008D3CCA"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D4DE1"/>
     <w:rsid w:val="008D5175"/>
     <w:rsid w:val="008D5238"/>
     <w:rsid w:val="008D5D5A"/>
     <w:rsid w:val="008D5E63"/>
     <w:rsid w:val="008D633F"/>
     <w:rsid w:val="008D66E5"/>
     <w:rsid w:val="008D6C3B"/>
     <w:rsid w:val="008D7617"/>
     <w:rsid w:val="008E1C52"/>
     <w:rsid w:val="008E2843"/>
     <w:rsid w:val="008E32C3"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E3855"/>
     <w:rsid w:val="008E3B19"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E5A5D"/>
+    <w:rsid w:val="008E6476"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E6938"/>
     <w:rsid w:val="008E7509"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008E7E76"/>
     <w:rsid w:val="008F0B03"/>
     <w:rsid w:val="008F4A5A"/>
     <w:rsid w:val="008F51EF"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F69BA"/>
     <w:rsid w:val="009006C5"/>
     <w:rsid w:val="009006F8"/>
     <w:rsid w:val="00901584"/>
     <w:rsid w:val="009016C0"/>
     <w:rsid w:val="00901BB2"/>
     <w:rsid w:val="009021D1"/>
     <w:rsid w:val="00904951"/>
     <w:rsid w:val="00905643"/>
     <w:rsid w:val="0090571F"/>
     <w:rsid w:val="009059A3"/>
     <w:rsid w:val="00905AE0"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="0090640A"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00910A46"/>
@@ -13757,50 +13823,51 @@
     <w:rsid w:val="00A37113"/>
     <w:rsid w:val="00A37ABD"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A421DF"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A44ED3"/>
     <w:rsid w:val="00A452C2"/>
     <w:rsid w:val="00A47D2E"/>
     <w:rsid w:val="00A505A8"/>
     <w:rsid w:val="00A513EB"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A51561"/>
     <w:rsid w:val="00A53556"/>
     <w:rsid w:val="00A53DE6"/>
     <w:rsid w:val="00A543D0"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A5590F"/>
     <w:rsid w:val="00A55FD2"/>
     <w:rsid w:val="00A56B2F"/>
     <w:rsid w:val="00A57D57"/>
     <w:rsid w:val="00A61BBD"/>
     <w:rsid w:val="00A63567"/>
     <w:rsid w:val="00A63974"/>
+    <w:rsid w:val="00A63D31"/>
     <w:rsid w:val="00A647F4"/>
     <w:rsid w:val="00A65285"/>
     <w:rsid w:val="00A658F0"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A6603F"/>
     <w:rsid w:val="00A661B4"/>
     <w:rsid w:val="00A66B32"/>
     <w:rsid w:val="00A6756B"/>
     <w:rsid w:val="00A679E6"/>
     <w:rsid w:val="00A70140"/>
     <w:rsid w:val="00A70294"/>
     <w:rsid w:val="00A71989"/>
     <w:rsid w:val="00A71E00"/>
     <w:rsid w:val="00A72209"/>
     <w:rsid w:val="00A73091"/>
     <w:rsid w:val="00A7322F"/>
     <w:rsid w:val="00A735BF"/>
     <w:rsid w:val="00A739E9"/>
     <w:rsid w:val="00A73CF2"/>
     <w:rsid w:val="00A74B4F"/>
     <w:rsid w:val="00A75299"/>
     <w:rsid w:val="00A7622C"/>
     <w:rsid w:val="00A765CA"/>
     <w:rsid w:val="00A76F47"/>
     <w:rsid w:val="00A771D3"/>
@@ -13827,50 +13894,51 @@
     <w:rsid w:val="00A97B79"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA13DE"/>
     <w:rsid w:val="00AA163E"/>
     <w:rsid w:val="00AA28EC"/>
     <w:rsid w:val="00AA2CA9"/>
     <w:rsid w:val="00AA40B8"/>
     <w:rsid w:val="00AA6DC0"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB1ADB"/>
     <w:rsid w:val="00AB2C26"/>
     <w:rsid w:val="00AB3223"/>
     <w:rsid w:val="00AB3340"/>
     <w:rsid w:val="00AB4340"/>
     <w:rsid w:val="00AB4705"/>
     <w:rsid w:val="00AB55EA"/>
     <w:rsid w:val="00AB5F55"/>
     <w:rsid w:val="00AB62FD"/>
     <w:rsid w:val="00AB641F"/>
     <w:rsid w:val="00AB657E"/>
     <w:rsid w:val="00AB7696"/>
     <w:rsid w:val="00AB779A"/>
     <w:rsid w:val="00AC0E17"/>
+    <w:rsid w:val="00AC1156"/>
     <w:rsid w:val="00AC2086"/>
     <w:rsid w:val="00AC2130"/>
     <w:rsid w:val="00AC2C02"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC4565"/>
     <w:rsid w:val="00AC48A8"/>
     <w:rsid w:val="00AC4A77"/>
     <w:rsid w:val="00AC57CC"/>
     <w:rsid w:val="00AC5AF6"/>
     <w:rsid w:val="00AC5D42"/>
     <w:rsid w:val="00AC61F0"/>
     <w:rsid w:val="00AC6FF4"/>
     <w:rsid w:val="00AC77AC"/>
     <w:rsid w:val="00AC7F75"/>
     <w:rsid w:val="00AD0DE1"/>
     <w:rsid w:val="00AD1416"/>
     <w:rsid w:val="00AD15DD"/>
     <w:rsid w:val="00AD18AB"/>
     <w:rsid w:val="00AD199F"/>
     <w:rsid w:val="00AD1A3D"/>
     <w:rsid w:val="00AD1A48"/>
     <w:rsid w:val="00AD1AC3"/>
     <w:rsid w:val="00AD2FBA"/>
     <w:rsid w:val="00AD38AB"/>
     <w:rsid w:val="00AD3A4D"/>
@@ -14021,50 +14089,51 @@
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B91A17"/>
     <w:rsid w:val="00B91BDA"/>
     <w:rsid w:val="00B92524"/>
     <w:rsid w:val="00B927CC"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B9362C"/>
     <w:rsid w:val="00B938FA"/>
     <w:rsid w:val="00B95CBC"/>
     <w:rsid w:val="00B95D7D"/>
     <w:rsid w:val="00B965AA"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA0235"/>
     <w:rsid w:val="00BA1041"/>
     <w:rsid w:val="00BA2A25"/>
     <w:rsid w:val="00BA34E1"/>
     <w:rsid w:val="00BA43F7"/>
     <w:rsid w:val="00BA74E6"/>
     <w:rsid w:val="00BA7571"/>
     <w:rsid w:val="00BA7FC5"/>
     <w:rsid w:val="00BB0F64"/>
     <w:rsid w:val="00BB1104"/>
     <w:rsid w:val="00BB1160"/>
     <w:rsid w:val="00BB1AC8"/>
+    <w:rsid w:val="00BB2B04"/>
     <w:rsid w:val="00BB2CDD"/>
     <w:rsid w:val="00BB2D1E"/>
     <w:rsid w:val="00BB2E96"/>
     <w:rsid w:val="00BB3061"/>
     <w:rsid w:val="00BB3957"/>
     <w:rsid w:val="00BB4D48"/>
     <w:rsid w:val="00BB5765"/>
     <w:rsid w:val="00BB5D1B"/>
     <w:rsid w:val="00BB5EEA"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC070E"/>
     <w:rsid w:val="00BC090A"/>
     <w:rsid w:val="00BC1778"/>
     <w:rsid w:val="00BC2D0A"/>
     <w:rsid w:val="00BC2D18"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC38EF"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC5091"/>
     <w:rsid w:val="00BC5825"/>
     <w:rsid w:val="00BC615B"/>
     <w:rsid w:val="00BC6691"/>
     <w:rsid w:val="00BC68E1"/>
     <w:rsid w:val="00BC6AB8"/>
@@ -14205,76 +14274,78 @@
     <w:rsid w:val="00C82B29"/>
     <w:rsid w:val="00C831B4"/>
     <w:rsid w:val="00C8436C"/>
     <w:rsid w:val="00C851F7"/>
     <w:rsid w:val="00C85290"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C867AD"/>
     <w:rsid w:val="00C878B2"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C913A8"/>
     <w:rsid w:val="00C9313C"/>
     <w:rsid w:val="00C937B1"/>
     <w:rsid w:val="00C94C29"/>
     <w:rsid w:val="00C959E3"/>
     <w:rsid w:val="00C95B64"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA0D85"/>
     <w:rsid w:val="00CA0E23"/>
     <w:rsid w:val="00CA2339"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA3EBD"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA590A"/>
     <w:rsid w:val="00CA618C"/>
+    <w:rsid w:val="00CA6317"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB0993"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB19E2"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB21F4"/>
     <w:rsid w:val="00CB22BC"/>
     <w:rsid w:val="00CB3687"/>
     <w:rsid w:val="00CB5068"/>
     <w:rsid w:val="00CB7117"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1690"/>
     <w:rsid w:val="00CC23EB"/>
     <w:rsid w:val="00CC2823"/>
     <w:rsid w:val="00CC2C61"/>
     <w:rsid w:val="00CC43DF"/>
     <w:rsid w:val="00CC458B"/>
     <w:rsid w:val="00CC4E3E"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC55A3"/>
     <w:rsid w:val="00CC597B"/>
     <w:rsid w:val="00CC6E2D"/>
     <w:rsid w:val="00CC718D"/>
     <w:rsid w:val="00CC7BF9"/>
     <w:rsid w:val="00CC7C87"/>
     <w:rsid w:val="00CD062E"/>
+    <w:rsid w:val="00CD0A43"/>
     <w:rsid w:val="00CD18C5"/>
     <w:rsid w:val="00CD2309"/>
     <w:rsid w:val="00CD3AE7"/>
     <w:rsid w:val="00CD4480"/>
     <w:rsid w:val="00CD48C3"/>
     <w:rsid w:val="00CD549B"/>
     <w:rsid w:val="00CD637E"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD6E17"/>
     <w:rsid w:val="00CD702D"/>
     <w:rsid w:val="00CD75B9"/>
     <w:rsid w:val="00CE0CB4"/>
     <w:rsid w:val="00CE0F96"/>
     <w:rsid w:val="00CE1F9C"/>
     <w:rsid w:val="00CE2954"/>
     <w:rsid w:val="00CE48E0"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE4D41"/>
     <w:rsid w:val="00CE4EAF"/>
     <w:rsid w:val="00CE53B6"/>
     <w:rsid w:val="00CE5929"/>
     <w:rsid w:val="00CE5B79"/>
     <w:rsid w:val="00CE5EB2"/>
     <w:rsid w:val="00CE6189"/>
     <w:rsid w:val="00CE73ED"/>
@@ -14325,50 +14396,51 @@
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D21493"/>
     <w:rsid w:val="00D21A65"/>
     <w:rsid w:val="00D2210C"/>
     <w:rsid w:val="00D22C2D"/>
     <w:rsid w:val="00D234F2"/>
     <w:rsid w:val="00D2637D"/>
     <w:rsid w:val="00D27048"/>
     <w:rsid w:val="00D272F2"/>
     <w:rsid w:val="00D275E3"/>
     <w:rsid w:val="00D2762F"/>
     <w:rsid w:val="00D34E69"/>
     <w:rsid w:val="00D37377"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D37FE0"/>
     <w:rsid w:val="00D411D5"/>
     <w:rsid w:val="00D41D6C"/>
     <w:rsid w:val="00D43020"/>
     <w:rsid w:val="00D43334"/>
     <w:rsid w:val="00D444E5"/>
     <w:rsid w:val="00D45AA6"/>
     <w:rsid w:val="00D45DFD"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D47CF2"/>
     <w:rsid w:val="00D47F5A"/>
+    <w:rsid w:val="00D47F61"/>
     <w:rsid w:val="00D50D96"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D51E65"/>
     <w:rsid w:val="00D532A9"/>
     <w:rsid w:val="00D5450B"/>
     <w:rsid w:val="00D546A8"/>
     <w:rsid w:val="00D5504F"/>
     <w:rsid w:val="00D556AE"/>
     <w:rsid w:val="00D5570E"/>
     <w:rsid w:val="00D565D5"/>
     <w:rsid w:val="00D56AAF"/>
     <w:rsid w:val="00D56EA2"/>
     <w:rsid w:val="00D60336"/>
     <w:rsid w:val="00D605A0"/>
     <w:rsid w:val="00D61D65"/>
     <w:rsid w:val="00D62571"/>
     <w:rsid w:val="00D6338A"/>
     <w:rsid w:val="00D64378"/>
     <w:rsid w:val="00D64591"/>
     <w:rsid w:val="00D647A7"/>
     <w:rsid w:val="00D64850"/>
     <w:rsid w:val="00D64E0D"/>
     <w:rsid w:val="00D65473"/>
     <w:rsid w:val="00D6581C"/>
     <w:rsid w:val="00D66017"/>
@@ -14410,50 +14482,51 @@
     <w:rsid w:val="00DA1E51"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA2EFF"/>
     <w:rsid w:val="00DA347A"/>
     <w:rsid w:val="00DA3D1A"/>
     <w:rsid w:val="00DA56DE"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA6A3B"/>
     <w:rsid w:val="00DB14FE"/>
     <w:rsid w:val="00DB1C93"/>
     <w:rsid w:val="00DB2496"/>
     <w:rsid w:val="00DB2570"/>
     <w:rsid w:val="00DB266C"/>
     <w:rsid w:val="00DB2A87"/>
     <w:rsid w:val="00DB2DB9"/>
     <w:rsid w:val="00DB2E85"/>
     <w:rsid w:val="00DB4759"/>
     <w:rsid w:val="00DB58E2"/>
     <w:rsid w:val="00DB611C"/>
     <w:rsid w:val="00DB6A00"/>
     <w:rsid w:val="00DB6AD2"/>
     <w:rsid w:val="00DB6C9E"/>
     <w:rsid w:val="00DB735B"/>
     <w:rsid w:val="00DB7B6E"/>
     <w:rsid w:val="00DC0037"/>
+    <w:rsid w:val="00DC2405"/>
     <w:rsid w:val="00DC256E"/>
     <w:rsid w:val="00DC3EA0"/>
     <w:rsid w:val="00DC4949"/>
     <w:rsid w:val="00DC4F68"/>
     <w:rsid w:val="00DC6607"/>
     <w:rsid w:val="00DC79DB"/>
     <w:rsid w:val="00DC7EF4"/>
     <w:rsid w:val="00DD0536"/>
     <w:rsid w:val="00DD152A"/>
     <w:rsid w:val="00DD156C"/>
     <w:rsid w:val="00DD1BBA"/>
     <w:rsid w:val="00DD28E0"/>
     <w:rsid w:val="00DD30A2"/>
     <w:rsid w:val="00DD3863"/>
     <w:rsid w:val="00DD4486"/>
     <w:rsid w:val="00DD5659"/>
     <w:rsid w:val="00DD6BA2"/>
     <w:rsid w:val="00DD78DD"/>
     <w:rsid w:val="00DE048C"/>
     <w:rsid w:val="00DE05B6"/>
     <w:rsid w:val="00DE1100"/>
     <w:rsid w:val="00DE20C7"/>
     <w:rsid w:val="00DE25DC"/>
     <w:rsid w:val="00DE368A"/>
     <w:rsid w:val="00DE38A8"/>
@@ -14751,50 +14824,51 @@
     <w:rsid w:val="00FA67EE"/>
     <w:rsid w:val="00FA6A44"/>
     <w:rsid w:val="00FA6C5F"/>
     <w:rsid w:val="00FA6EF0"/>
     <w:rsid w:val="00FB1DF0"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3586"/>
     <w:rsid w:val="00FB3E84"/>
     <w:rsid w:val="00FB4A5A"/>
     <w:rsid w:val="00FB4B39"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB50EA"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB637B"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB6A83"/>
     <w:rsid w:val="00FB6CCA"/>
     <w:rsid w:val="00FB7D80"/>
     <w:rsid w:val="00FB7D8B"/>
     <w:rsid w:val="00FC077D"/>
     <w:rsid w:val="00FC18C0"/>
     <w:rsid w:val="00FC1E56"/>
     <w:rsid w:val="00FC272D"/>
     <w:rsid w:val="00FC2E2B"/>
     <w:rsid w:val="00FC2EF0"/>
+    <w:rsid w:val="00FC32CA"/>
     <w:rsid w:val="00FC3E7C"/>
     <w:rsid w:val="00FC4017"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC54F5"/>
     <w:rsid w:val="00FC5501"/>
     <w:rsid w:val="00FC5A9D"/>
     <w:rsid w:val="00FC622A"/>
     <w:rsid w:val="00FC6A79"/>
     <w:rsid w:val="00FC7303"/>
     <w:rsid w:val="00FC781F"/>
     <w:rsid w:val="00FD007D"/>
     <w:rsid w:val="00FD07BB"/>
     <w:rsid w:val="00FD0A7D"/>
     <w:rsid w:val="00FD0B4E"/>
     <w:rsid w:val="00FD0C93"/>
     <w:rsid w:val="00FD19C8"/>
     <w:rsid w:val="00FD2DCF"/>
     <w:rsid w:val="00FD36D4"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD6C1C"/>
     <w:rsid w:val="00FD7A63"/>
     <w:rsid w:val="00FD7B35"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE1670"/>
@@ -18521,51 +18595,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1675915082">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msb.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/lag-forordning-och-foreskrifter/adr-s/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchsquare.com/article/rs-2499310/v1" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sakerhetsradgivarna@vgregion.se" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/halsa-och-sakerhet/graviditet-och-amning/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-2499310/v1" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/e/ebola-och-marburg-uppfoljning-av-hemvandande-hjalparbetare-en-vagledning/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/mikrobiologi-laboratorieanalyser/laboratorieanalyser-och-tjanster/information-for-bestallare/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/%20" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/virala-hemorragiska-febrar-vhf/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/" TargetMode="External" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/laboratorieanalyser/bestalla-mikrobiologisk-analys-via-remiss/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msb.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/lag-forordning-och-foreskrifter/adr-s/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/halsa-och-sakerhet/graviditet-och-amning/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-virala-hemorragiska-febrar/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sakerhetsradgivarna@vgregion.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchsquare.com/article/rs-2499310/v1" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/e/ebola-och-marburg-uppfoljning-av-hemvandande-hjalparbetare-en-vagledning/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-2499310/v1" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -18854,58 +18928,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3873</Words>
-  <Characters>20532</Characters>
+  <Words>3858</Words>
+  <Characters>20449</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
+  <Lines>170</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24357</CharactersWithSpaces>
+  <CharactersWithSpaces>24259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Viral hemorragisk feber (VHF)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Sonja Lööv</lastModifiedBy>
-  <revision>13</revision>
+  <lastModifiedBy>Therese Mård</lastModifiedBy>
+  <revision>26</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>