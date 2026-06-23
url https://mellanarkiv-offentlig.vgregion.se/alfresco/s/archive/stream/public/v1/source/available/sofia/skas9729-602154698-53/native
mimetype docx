--- v2 (2026-05-14)
+++ v3 (2026-06-23)
@@ -1875,71 +1875,51 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt Arbetsmiljöverkets författningssamling om smittrisker</w:t>
       </w:r>
       <w:r w:rsidR="0090640A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00373ACE" w:rsidRPr="009B36D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>AFS 2</w:t>
-[...19 lines deleted...]
-          <w:t>23:10</w:t>
+          <w:t>AFS 2023:10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A63D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C8111C" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C8111C" w:rsidRPr="49F786AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
@@ -6419,95 +6399,100 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(VHF)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BB2B04" w:rsidRPr="00BB2B04">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00BB2B04" w:rsidRPr="00D47F61">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-virala-hemorragiska-febrar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67DBC6C2" w14:textId="334A62FB" w:rsidR="00C7119E" w:rsidRPr="00C7119E" w:rsidRDefault="00583C52" w:rsidP="002B0BCE">
-[...2 lines deleted...]
-          <w:color w:val="006298" w:themeColor="hyperlink"/>
+    <w:p w14:paraId="55DA0F81" w14:textId="0DE33E83" w:rsidR="27A3F397" w:rsidRDefault="00583C52">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="006298" w:themeColor="accent1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00776924">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00776924">
+        <w:t>Folkhälsomyndigheten. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85473">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="27A3F397">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Transport av patientprov och avfall vid känd eller misstänkt viral </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00776924">
+        <w:t>Transport av patientprov</w:t>
+      </w:r>
+      <w:r w:rsidR="00117604" w:rsidRPr="27A3F397">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>hemorragisk</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00776924">
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4577" w:rsidRPr="27A3F397">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> feber (VHF, blödarfeber)</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidR="00D47F61" w:rsidRPr="00D47F61">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="27A3F397">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="008A4577" w:rsidRPr="27A3F397">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.folkhalsomyndigheten.se/vara-amnesomraden/laboratorieanalyser/bestalla-mikrobiologisk-analys-via-remiss/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/</w:t>
+          <w:t>https://www.folkhalsomyndigheten.se/vara-amnesomraden/biosakerhet-och-bioskydd/transport-av-patientprover/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D26030A" w14:textId="7957F555" w:rsidR="00583C52" w:rsidRPr="00C7119E" w:rsidRDefault="00583C52" w:rsidP="002B0BCE">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>Jonsdottir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> H.R, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>Zysset</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve"> D, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t>Lenze</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -6633,56 +6618,68 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00C7119E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.21203/rs.3.rs-2499310/v1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C7119E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00C7119E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.researchsquare.com/article/rs-2499310/v1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="264F6B61" w14:textId="75C89A5E" w:rsidR="00583C52" w:rsidRPr="00F01123" w:rsidRDefault="00583C52" w:rsidP="00583C52">
+    <w:p w14:paraId="264F6B61" w14:textId="19D9B1CC" w:rsidR="00583C52" w:rsidRPr="00F01123" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:r w:rsidRPr="00F01123">
-        <w:t>Myndigheten för samhällsskydd och beredskap</w:t>
+        <w:t xml:space="preserve">Myndigheten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF39A6">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidR="007963F4" w:rsidRPr="00EF39A6">
+        <w:t>civilt försvar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF39A6">
+        <w:t>. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="007963F4" w:rsidRPr="00EF39A6">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. (2023). </w:t>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00D9673C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Föreskrifter om transport av farligt gods på väg och i terräng (ADR-S). </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="0003391A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.msb.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/lag-forordning-och-foreskrifter/adr-s/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4FD72C6C" w14:textId="41E3E3E1" w:rsidR="00583C52" w:rsidRDefault="00583C52" w:rsidP="00583C52">
       <w:r w:rsidRPr="00F01123">
         <w:t>Svenska institutet för standarder, SIS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. (2004). </w:t>
       </w:r>
       <w:r w:rsidRPr="00776924">
@@ -9392,72 +9389,72 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BB1AC8" w:rsidRPr="009F3B70" w:rsidSect="003817CE">
       <w:headerReference w:type="default" r:id="rId34"/>
       <w:footerReference w:type="even" r:id="rId35"/>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:headerReference w:type="first" r:id="rId37"/>
       <w:footerReference w:type="first" r:id="rId38"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="283" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="770F577C" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
+    <w:p w14:paraId="5DC4ADDD" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229C1C2C" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
+    <w:p w14:paraId="5D4ED94A" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2021B44D" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
+    <w:p w14:paraId="63F67514" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480EA066" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
+    <w:p w14:paraId="00F67755" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62766CB2" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
+    <w:p w14:paraId="38318C6F" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7434D814" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
+    <w:p w14:paraId="5FE550B5" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9471,51 +9468,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Geneva"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -9706,68 +9703,68 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B4C83D1" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
-    <w:p w14:paraId="116992AA" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
+    <w:p w14:paraId="452D6E8A" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83"/>
+    <w:p w14:paraId="7AF67A4C" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E4F9EF6" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
+    <w:p w14:paraId="1AAB05D0" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F920741" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
+    <w:p w14:paraId="2E0ABF66" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C116A86" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6">
+    <w:p w14:paraId="3808F250" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03306A3B" w14:textId="77777777" w:rsidR="000D7BE6" w:rsidRDefault="000D7BE6"/>
+    <w:p w14:paraId="4A44B583" w14:textId="77777777" w:rsidR="00877C83" w:rsidRDefault="00877C83"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -11822,51 +11819,51 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="903487712">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1580600282">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1473912190">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="587348371">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1593471840">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="235436161">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -11878,148 +11875,154 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000006FB"/>
     <w:rsid w:val="0000152C"/>
     <w:rsid w:val="00001E24"/>
     <w:rsid w:val="00002EB8"/>
     <w:rsid w:val="00003280"/>
     <w:rsid w:val="000032A6"/>
     <w:rsid w:val="00003478"/>
     <w:rsid w:val="00003902"/>
     <w:rsid w:val="00004C9F"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006124"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="000074B6"/>
     <w:rsid w:val="00007613"/>
     <w:rsid w:val="000103D0"/>
     <w:rsid w:val="00010682"/>
+    <w:rsid w:val="00010D22"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00011214"/>
     <w:rsid w:val="00011B8F"/>
     <w:rsid w:val="00013232"/>
     <w:rsid w:val="0001382E"/>
     <w:rsid w:val="000149D5"/>
     <w:rsid w:val="00014BA9"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017464"/>
+    <w:rsid w:val="00017F18"/>
     <w:rsid w:val="00020AB5"/>
     <w:rsid w:val="00021145"/>
     <w:rsid w:val="00021388"/>
     <w:rsid w:val="00022CA1"/>
     <w:rsid w:val="00022EDC"/>
     <w:rsid w:val="00022FB1"/>
     <w:rsid w:val="000240EC"/>
     <w:rsid w:val="00024D9D"/>
     <w:rsid w:val="00024E9B"/>
     <w:rsid w:val="000264A8"/>
     <w:rsid w:val="000268EE"/>
     <w:rsid w:val="0002752A"/>
     <w:rsid w:val="000304BD"/>
     <w:rsid w:val="00030942"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="0003234E"/>
     <w:rsid w:val="00033C0E"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00034EAB"/>
     <w:rsid w:val="00035876"/>
     <w:rsid w:val="00036748"/>
     <w:rsid w:val="00036A14"/>
     <w:rsid w:val="00036B61"/>
     <w:rsid w:val="000401D4"/>
     <w:rsid w:val="00040521"/>
     <w:rsid w:val="00040853"/>
     <w:rsid w:val="0004086F"/>
     <w:rsid w:val="000408C6"/>
     <w:rsid w:val="0004203D"/>
     <w:rsid w:val="00042C80"/>
     <w:rsid w:val="00042ED0"/>
     <w:rsid w:val="000440EB"/>
+    <w:rsid w:val="00044964"/>
     <w:rsid w:val="00044E29"/>
     <w:rsid w:val="00045315"/>
     <w:rsid w:val="00046660"/>
     <w:rsid w:val="00046BE8"/>
     <w:rsid w:val="00047051"/>
     <w:rsid w:val="000472F3"/>
     <w:rsid w:val="000479B4"/>
     <w:rsid w:val="000502C2"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00050EE1"/>
     <w:rsid w:val="0005249B"/>
     <w:rsid w:val="000541F2"/>
     <w:rsid w:val="000547CC"/>
     <w:rsid w:val="0005629D"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057FA1"/>
     <w:rsid w:val="000602E2"/>
     <w:rsid w:val="000612BB"/>
     <w:rsid w:val="00061307"/>
     <w:rsid w:val="00061568"/>
     <w:rsid w:val="000615DE"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="00061BDE"/>
     <w:rsid w:val="00062BE5"/>
     <w:rsid w:val="0006368E"/>
     <w:rsid w:val="0006374A"/>
     <w:rsid w:val="00063D76"/>
     <w:rsid w:val="00064507"/>
     <w:rsid w:val="00064A62"/>
     <w:rsid w:val="0006503D"/>
     <w:rsid w:val="00065534"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00066052"/>
     <w:rsid w:val="000669B8"/>
     <w:rsid w:val="00067996"/>
     <w:rsid w:val="00067D07"/>
     <w:rsid w:val="0007002C"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007039D"/>
     <w:rsid w:val="00071AF3"/>
     <w:rsid w:val="00073578"/>
     <w:rsid w:val="00074D4D"/>
     <w:rsid w:val="000756F1"/>
+    <w:rsid w:val="0007583D"/>
     <w:rsid w:val="000767C3"/>
     <w:rsid w:val="00076A3D"/>
     <w:rsid w:val="00077FC0"/>
     <w:rsid w:val="00080A96"/>
     <w:rsid w:val="0008137D"/>
+    <w:rsid w:val="000815CD"/>
     <w:rsid w:val="000815DD"/>
     <w:rsid w:val="00081AED"/>
     <w:rsid w:val="000830A8"/>
     <w:rsid w:val="00083265"/>
     <w:rsid w:val="0008341C"/>
     <w:rsid w:val="00083A96"/>
+    <w:rsid w:val="00083E91"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00085646"/>
     <w:rsid w:val="000870A8"/>
     <w:rsid w:val="000870F2"/>
     <w:rsid w:val="00087FDE"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000913D5"/>
     <w:rsid w:val="00091D13"/>
     <w:rsid w:val="000923D8"/>
     <w:rsid w:val="00093CA7"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000956DB"/>
     <w:rsid w:val="00096E21"/>
     <w:rsid w:val="00096E36"/>
     <w:rsid w:val="000A0039"/>
     <w:rsid w:val="000A0D35"/>
     <w:rsid w:val="000A1356"/>
     <w:rsid w:val="000A2B78"/>
     <w:rsid w:val="000A3D67"/>
     <w:rsid w:val="000A3FF6"/>
     <w:rsid w:val="000A5F0D"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A659C"/>
     <w:rsid w:val="000A6E6C"/>
@@ -12085,105 +12088,109 @@
     <w:rsid w:val="000F2563"/>
     <w:rsid w:val="000F267E"/>
     <w:rsid w:val="000F3DD6"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00100CB4"/>
     <w:rsid w:val="00101056"/>
     <w:rsid w:val="00101585"/>
     <w:rsid w:val="00101642"/>
     <w:rsid w:val="001018F4"/>
     <w:rsid w:val="00101A09"/>
     <w:rsid w:val="001021D8"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001030F3"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00104BB4"/>
     <w:rsid w:val="00104CF6"/>
     <w:rsid w:val="00106B3C"/>
     <w:rsid w:val="001103FB"/>
     <w:rsid w:val="001106CB"/>
     <w:rsid w:val="00111985"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00113CAA"/>
     <w:rsid w:val="00116D00"/>
     <w:rsid w:val="00116EC5"/>
+    <w:rsid w:val="00117604"/>
     <w:rsid w:val="00117C18"/>
     <w:rsid w:val="00117EC1"/>
     <w:rsid w:val="0012063C"/>
     <w:rsid w:val="00120E0D"/>
     <w:rsid w:val="001222D4"/>
     <w:rsid w:val="00123D64"/>
     <w:rsid w:val="00123DFF"/>
     <w:rsid w:val="00124451"/>
     <w:rsid w:val="001248E2"/>
     <w:rsid w:val="001250C7"/>
     <w:rsid w:val="0012628E"/>
     <w:rsid w:val="001262D7"/>
     <w:rsid w:val="00126C41"/>
     <w:rsid w:val="0012718A"/>
     <w:rsid w:val="00127B00"/>
     <w:rsid w:val="00130616"/>
     <w:rsid w:val="00131085"/>
     <w:rsid w:val="00131284"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
+    <w:rsid w:val="00133A9E"/>
     <w:rsid w:val="0013427E"/>
     <w:rsid w:val="00135510"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="0013584D"/>
     <w:rsid w:val="001364BB"/>
     <w:rsid w:val="0013775E"/>
     <w:rsid w:val="0013788C"/>
     <w:rsid w:val="00137B2B"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="00137BFB"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00140D6B"/>
     <w:rsid w:val="00140F75"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00142933"/>
     <w:rsid w:val="001429D9"/>
     <w:rsid w:val="00142A17"/>
     <w:rsid w:val="00142DA8"/>
     <w:rsid w:val="00143219"/>
     <w:rsid w:val="001442A2"/>
     <w:rsid w:val="00146176"/>
     <w:rsid w:val="00146244"/>
     <w:rsid w:val="00146EDD"/>
     <w:rsid w:val="00147258"/>
     <w:rsid w:val="00147BBC"/>
     <w:rsid w:val="00150988"/>
     <w:rsid w:val="00150A2C"/>
     <w:rsid w:val="001519A7"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="0015321F"/>
     <w:rsid w:val="00153657"/>
     <w:rsid w:val="00153DDE"/>
     <w:rsid w:val="00154499"/>
     <w:rsid w:val="0015578D"/>
+    <w:rsid w:val="00155CD4"/>
     <w:rsid w:val="00156A93"/>
     <w:rsid w:val="001575B0"/>
     <w:rsid w:val="00157955"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="0016092B"/>
     <w:rsid w:val="00160B3E"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001622F0"/>
     <w:rsid w:val="00163258"/>
     <w:rsid w:val="001644D1"/>
     <w:rsid w:val="00164AF4"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00164C40"/>
     <w:rsid w:val="001653AF"/>
     <w:rsid w:val="00165F6E"/>
     <w:rsid w:val="001664A9"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00167462"/>
     <w:rsid w:val="0016787E"/>
     <w:rsid w:val="00167939"/>
     <w:rsid w:val="001714BF"/>
     <w:rsid w:val="0017235E"/>
     <w:rsid w:val="00172E64"/>
     <w:rsid w:val="0017302E"/>
     <w:rsid w:val="0017322D"/>
@@ -12200,92 +12207,95 @@
     <w:rsid w:val="00182417"/>
     <w:rsid w:val="001825DE"/>
     <w:rsid w:val="00182EEA"/>
     <w:rsid w:val="00183A89"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="00184475"/>
     <w:rsid w:val="00184B77"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186C21"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00190E78"/>
     <w:rsid w:val="001930C3"/>
     <w:rsid w:val="001939D0"/>
     <w:rsid w:val="00193C90"/>
     <w:rsid w:val="00195237"/>
     <w:rsid w:val="001956CC"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001964D3"/>
     <w:rsid w:val="00197A2E"/>
     <w:rsid w:val="00197EF7"/>
     <w:rsid w:val="001A0895"/>
     <w:rsid w:val="001A123B"/>
     <w:rsid w:val="001A172D"/>
     <w:rsid w:val="001A1A69"/>
+    <w:rsid w:val="001A1E5C"/>
     <w:rsid w:val="001A20C0"/>
     <w:rsid w:val="001A2F62"/>
     <w:rsid w:val="001A344E"/>
     <w:rsid w:val="001A3613"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A5293"/>
     <w:rsid w:val="001A6DCE"/>
     <w:rsid w:val="001A790B"/>
     <w:rsid w:val="001A7B9A"/>
     <w:rsid w:val="001A7F97"/>
     <w:rsid w:val="001B0C3B"/>
     <w:rsid w:val="001B358B"/>
     <w:rsid w:val="001B385B"/>
     <w:rsid w:val="001B437C"/>
     <w:rsid w:val="001B530A"/>
     <w:rsid w:val="001B598F"/>
     <w:rsid w:val="001B6557"/>
     <w:rsid w:val="001B6E9C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C0D61"/>
     <w:rsid w:val="001C1AE3"/>
     <w:rsid w:val="001C251E"/>
     <w:rsid w:val="001C3054"/>
     <w:rsid w:val="001C3A93"/>
     <w:rsid w:val="001C3DBC"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C6179"/>
     <w:rsid w:val="001C641E"/>
     <w:rsid w:val="001C6596"/>
     <w:rsid w:val="001C696E"/>
     <w:rsid w:val="001C700A"/>
     <w:rsid w:val="001C749C"/>
     <w:rsid w:val="001C74B5"/>
     <w:rsid w:val="001C7CFC"/>
     <w:rsid w:val="001C7D91"/>
     <w:rsid w:val="001D1367"/>
     <w:rsid w:val="001D2E6D"/>
     <w:rsid w:val="001D38D2"/>
+    <w:rsid w:val="001D41DB"/>
     <w:rsid w:val="001D43E2"/>
     <w:rsid w:val="001D4F11"/>
     <w:rsid w:val="001D5021"/>
+    <w:rsid w:val="001D5F00"/>
     <w:rsid w:val="001D5F13"/>
     <w:rsid w:val="001D6489"/>
     <w:rsid w:val="001E0230"/>
     <w:rsid w:val="001E0D86"/>
     <w:rsid w:val="001E1677"/>
     <w:rsid w:val="001E1D59"/>
     <w:rsid w:val="001E1F46"/>
     <w:rsid w:val="001E278B"/>
     <w:rsid w:val="001E29AE"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001E38F5"/>
     <w:rsid w:val="001E39E1"/>
     <w:rsid w:val="001E4076"/>
     <w:rsid w:val="001E5F7F"/>
     <w:rsid w:val="001E71E7"/>
     <w:rsid w:val="001F2958"/>
     <w:rsid w:val="001F29FB"/>
     <w:rsid w:val="001F2C27"/>
     <w:rsid w:val="001F2E97"/>
     <w:rsid w:val="001F45FA"/>
     <w:rsid w:val="001F5344"/>
     <w:rsid w:val="001F5535"/>
     <w:rsid w:val="001F68A2"/>
     <w:rsid w:val="001F6AE5"/>
     <w:rsid w:val="001F6B28"/>
@@ -12300,121 +12310,126 @@
     <w:rsid w:val="0020443C"/>
     <w:rsid w:val="00205755"/>
     <w:rsid w:val="002061FA"/>
     <w:rsid w:val="00207AD1"/>
     <w:rsid w:val="00210F96"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="0021174B"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00211DB7"/>
     <w:rsid w:val="002143D6"/>
     <w:rsid w:val="00214502"/>
     <w:rsid w:val="002161C5"/>
     <w:rsid w:val="00216343"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="0022082A"/>
     <w:rsid w:val="00220AE7"/>
     <w:rsid w:val="00220CCE"/>
     <w:rsid w:val="00221820"/>
     <w:rsid w:val="002219B5"/>
     <w:rsid w:val="00221AAD"/>
     <w:rsid w:val="00221B4E"/>
     <w:rsid w:val="00221E3F"/>
     <w:rsid w:val="00222D58"/>
     <w:rsid w:val="00223383"/>
     <w:rsid w:val="00223504"/>
+    <w:rsid w:val="002236EE"/>
     <w:rsid w:val="00225D09"/>
     <w:rsid w:val="0022718B"/>
     <w:rsid w:val="00227BBF"/>
     <w:rsid w:val="002300A3"/>
     <w:rsid w:val="002329E3"/>
     <w:rsid w:val="00232E79"/>
     <w:rsid w:val="002343B1"/>
     <w:rsid w:val="002358A5"/>
     <w:rsid w:val="0023592E"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00235F78"/>
+    <w:rsid w:val="00236F8A"/>
     <w:rsid w:val="00237899"/>
     <w:rsid w:val="0024013F"/>
     <w:rsid w:val="002441CE"/>
     <w:rsid w:val="00244490"/>
     <w:rsid w:val="00244D23"/>
+    <w:rsid w:val="002457ED"/>
     <w:rsid w:val="00245C41"/>
     <w:rsid w:val="0024600E"/>
     <w:rsid w:val="0024676F"/>
     <w:rsid w:val="00247ADA"/>
     <w:rsid w:val="00247AEA"/>
     <w:rsid w:val="0025078F"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="002526DF"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253D9F"/>
     <w:rsid w:val="00254CA7"/>
     <w:rsid w:val="00255E25"/>
     <w:rsid w:val="00256FD9"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00257459"/>
     <w:rsid w:val="00257588"/>
     <w:rsid w:val="00257711"/>
     <w:rsid w:val="00261958"/>
     <w:rsid w:val="002625B5"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00263479"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00265FBD"/>
     <w:rsid w:val="00266FD8"/>
     <w:rsid w:val="00270968"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00271898"/>
     <w:rsid w:val="00271D79"/>
     <w:rsid w:val="0027311F"/>
     <w:rsid w:val="002731D1"/>
     <w:rsid w:val="00274F5F"/>
     <w:rsid w:val="002760B5"/>
     <w:rsid w:val="00276F3E"/>
     <w:rsid w:val="00277313"/>
     <w:rsid w:val="0027771E"/>
     <w:rsid w:val="00277AF2"/>
     <w:rsid w:val="00280139"/>
     <w:rsid w:val="002805A2"/>
     <w:rsid w:val="00280803"/>
     <w:rsid w:val="002809DC"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="0028369E"/>
     <w:rsid w:val="00283B0E"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00284B2F"/>
+    <w:rsid w:val="002855BC"/>
     <w:rsid w:val="00285C01"/>
     <w:rsid w:val="00286DC3"/>
     <w:rsid w:val="00286F1B"/>
     <w:rsid w:val="0028721E"/>
     <w:rsid w:val="00287308"/>
     <w:rsid w:val="00287830"/>
     <w:rsid w:val="0028786D"/>
+    <w:rsid w:val="00290022"/>
     <w:rsid w:val="00290A34"/>
     <w:rsid w:val="00290A6C"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002917B1"/>
     <w:rsid w:val="00292601"/>
     <w:rsid w:val="0029286A"/>
     <w:rsid w:val="002933C1"/>
     <w:rsid w:val="00293974"/>
     <w:rsid w:val="00294677"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00295C2E"/>
     <w:rsid w:val="002970E3"/>
     <w:rsid w:val="0029792A"/>
     <w:rsid w:val="002A0408"/>
     <w:rsid w:val="002A0938"/>
     <w:rsid w:val="002A09EB"/>
     <w:rsid w:val="002A0E1F"/>
     <w:rsid w:val="002A10BF"/>
     <w:rsid w:val="002A1B56"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A1F0B"/>
     <w:rsid w:val="002A1FD5"/>
     <w:rsid w:val="002A3870"/>
     <w:rsid w:val="002A4036"/>
     <w:rsid w:val="002A417E"/>
@@ -12462,124 +12477,128 @@
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E2697"/>
     <w:rsid w:val="002E2DFA"/>
     <w:rsid w:val="002E3161"/>
     <w:rsid w:val="002E3E2D"/>
     <w:rsid w:val="002E52CB"/>
     <w:rsid w:val="002E5BA2"/>
     <w:rsid w:val="002E6600"/>
     <w:rsid w:val="002E6C93"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002E70BE"/>
     <w:rsid w:val="002E71BE"/>
     <w:rsid w:val="002F0169"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F09B8"/>
     <w:rsid w:val="002F1A69"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F35AA"/>
     <w:rsid w:val="002F377B"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F56F1"/>
     <w:rsid w:val="002F5E87"/>
     <w:rsid w:val="002F5FB8"/>
     <w:rsid w:val="002F6335"/>
     <w:rsid w:val="002F6CAD"/>
+    <w:rsid w:val="002F7626"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="002F79B4"/>
     <w:rsid w:val="002F7FE9"/>
     <w:rsid w:val="00300699"/>
     <w:rsid w:val="0030101C"/>
     <w:rsid w:val="00301875"/>
     <w:rsid w:val="00301B08"/>
     <w:rsid w:val="00302BF1"/>
     <w:rsid w:val="00302CA2"/>
     <w:rsid w:val="00303F7D"/>
     <w:rsid w:val="003046E3"/>
     <w:rsid w:val="00304FA1"/>
     <w:rsid w:val="0030554E"/>
     <w:rsid w:val="00306535"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00310BBB"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00312D59"/>
     <w:rsid w:val="003131DF"/>
     <w:rsid w:val="00314423"/>
     <w:rsid w:val="00314AD2"/>
     <w:rsid w:val="00314C32"/>
     <w:rsid w:val="00315961"/>
     <w:rsid w:val="00316060"/>
     <w:rsid w:val="00317A04"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="003224A9"/>
     <w:rsid w:val="003238DD"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="0032479C"/>
     <w:rsid w:val="0032589E"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003277BC"/>
     <w:rsid w:val="00330A12"/>
     <w:rsid w:val="00331232"/>
     <w:rsid w:val="00331381"/>
+    <w:rsid w:val="00331754"/>
     <w:rsid w:val="003320D6"/>
     <w:rsid w:val="003325F2"/>
     <w:rsid w:val="00332A65"/>
     <w:rsid w:val="00333B6F"/>
     <w:rsid w:val="00333BF0"/>
     <w:rsid w:val="00335CF3"/>
     <w:rsid w:val="00336FBF"/>
     <w:rsid w:val="00337C63"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00340364"/>
     <w:rsid w:val="00340D8F"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="00341706"/>
     <w:rsid w:val="00341F58"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="003430DD"/>
     <w:rsid w:val="0034439B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346F83"/>
     <w:rsid w:val="00347796"/>
     <w:rsid w:val="00350319"/>
     <w:rsid w:val="003507E7"/>
     <w:rsid w:val="00350BB3"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003519AC"/>
     <w:rsid w:val="0035265A"/>
     <w:rsid w:val="003526EE"/>
     <w:rsid w:val="0035305E"/>
     <w:rsid w:val="00353C9D"/>
     <w:rsid w:val="00353F6F"/>
+    <w:rsid w:val="00354CFA"/>
     <w:rsid w:val="00355A2D"/>
     <w:rsid w:val="00356101"/>
     <w:rsid w:val="00356B51"/>
     <w:rsid w:val="00360731"/>
     <w:rsid w:val="003608C2"/>
     <w:rsid w:val="0036097A"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00361400"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00364461"/>
     <w:rsid w:val="00364E10"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="0036646C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="003709DE"/>
     <w:rsid w:val="00371709"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003732A9"/>
     <w:rsid w:val="00373ACE"/>
     <w:rsid w:val="003745E1"/>
     <w:rsid w:val="00374785"/>
     <w:rsid w:val="00374F28"/>
     <w:rsid w:val="00375C50"/>
     <w:rsid w:val="00375D53"/>
     <w:rsid w:val="00377DE9"/>
     <w:rsid w:val="00377E95"/>
     <w:rsid w:val="00377F83"/>
     <w:rsid w:val="003817CE"/>
     <w:rsid w:val="003818EF"/>
     <w:rsid w:val="00381F44"/>
     <w:rsid w:val="00383287"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
@@ -12625,50 +12644,51 @@
     <w:rsid w:val="003B74AD"/>
     <w:rsid w:val="003B7C53"/>
     <w:rsid w:val="003C0BF9"/>
     <w:rsid w:val="003C0CB9"/>
     <w:rsid w:val="003C1157"/>
     <w:rsid w:val="003C1C46"/>
     <w:rsid w:val="003C208B"/>
     <w:rsid w:val="003C292B"/>
     <w:rsid w:val="003C3047"/>
     <w:rsid w:val="003C356C"/>
     <w:rsid w:val="003C3EE0"/>
     <w:rsid w:val="003C5332"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D18CD"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D33F5"/>
     <w:rsid w:val="003D4222"/>
     <w:rsid w:val="003D4EA0"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003D738D"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E17D6"/>
     <w:rsid w:val="003E265E"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E3A89"/>
     <w:rsid w:val="003E4E26"/>
     <w:rsid w:val="003E4F08"/>
     <w:rsid w:val="003E5168"/>
     <w:rsid w:val="003E7160"/>
     <w:rsid w:val="003F0293"/>
     <w:rsid w:val="003F02F5"/>
     <w:rsid w:val="003F094C"/>
     <w:rsid w:val="003F0FC0"/>
     <w:rsid w:val="003F0FF4"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1218"/>
     <w:rsid w:val="003F19D3"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F22AA"/>
     <w:rsid w:val="003F23CE"/>
     <w:rsid w:val="003F2C53"/>
     <w:rsid w:val="003F2FBE"/>
     <w:rsid w:val="003F4025"/>
     <w:rsid w:val="003F5549"/>
     <w:rsid w:val="003F5FE2"/>
     <w:rsid w:val="003F6646"/>
     <w:rsid w:val="003F6C3C"/>
     <w:rsid w:val="003F7587"/>
     <w:rsid w:val="003F7D86"/>
     <w:rsid w:val="0040026A"/>
@@ -12689,150 +12709,155 @@
     <w:rsid w:val="00412222"/>
     <w:rsid w:val="0041331F"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00413AFE"/>
     <w:rsid w:val="00414075"/>
     <w:rsid w:val="004141A9"/>
     <w:rsid w:val="00415880"/>
     <w:rsid w:val="00415CA8"/>
     <w:rsid w:val="00416823"/>
     <w:rsid w:val="00417BEA"/>
     <w:rsid w:val="00420EBF"/>
     <w:rsid w:val="00421C7E"/>
     <w:rsid w:val="00422288"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004231DB"/>
     <w:rsid w:val="0042412D"/>
     <w:rsid w:val="0042509D"/>
     <w:rsid w:val="004255FB"/>
     <w:rsid w:val="00425F3F"/>
     <w:rsid w:val="00426E85"/>
     <w:rsid w:val="004274D2"/>
     <w:rsid w:val="00427514"/>
     <w:rsid w:val="004300BE"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043291A"/>
+    <w:rsid w:val="0043356D"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00434DDD"/>
     <w:rsid w:val="0043545F"/>
     <w:rsid w:val="00436E3E"/>
     <w:rsid w:val="004375CC"/>
     <w:rsid w:val="004376C5"/>
     <w:rsid w:val="00440A8E"/>
     <w:rsid w:val="00441098"/>
     <w:rsid w:val="004414EA"/>
     <w:rsid w:val="00443058"/>
     <w:rsid w:val="004431C1"/>
     <w:rsid w:val="00443982"/>
     <w:rsid w:val="004455DE"/>
     <w:rsid w:val="0044587F"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="004463FF"/>
     <w:rsid w:val="00446C2F"/>
     <w:rsid w:val="00447BF6"/>
     <w:rsid w:val="00450DA8"/>
     <w:rsid w:val="004513DF"/>
     <w:rsid w:val="00451685"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00451B8D"/>
     <w:rsid w:val="00451EEB"/>
     <w:rsid w:val="00452AEB"/>
     <w:rsid w:val="00455406"/>
     <w:rsid w:val="00456BDE"/>
     <w:rsid w:val="00457DC3"/>
     <w:rsid w:val="004609BE"/>
     <w:rsid w:val="00460DB6"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00461B1C"/>
     <w:rsid w:val="00461F10"/>
     <w:rsid w:val="00462134"/>
+    <w:rsid w:val="004623D9"/>
     <w:rsid w:val="00463501"/>
     <w:rsid w:val="00463F13"/>
     <w:rsid w:val="00464022"/>
     <w:rsid w:val="004647FC"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00465BF2"/>
     <w:rsid w:val="00466DF7"/>
     <w:rsid w:val="00467872"/>
     <w:rsid w:val="004678D4"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="004714BA"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004729A8"/>
     <w:rsid w:val="00472BB3"/>
     <w:rsid w:val="00472CA9"/>
     <w:rsid w:val="0047361F"/>
     <w:rsid w:val="0047404B"/>
     <w:rsid w:val="004757E3"/>
     <w:rsid w:val="00475A84"/>
     <w:rsid w:val="00475B86"/>
     <w:rsid w:val="00476FB5"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00480E48"/>
     <w:rsid w:val="0048107C"/>
     <w:rsid w:val="004816D5"/>
     <w:rsid w:val="004829E2"/>
+    <w:rsid w:val="00482FD1"/>
     <w:rsid w:val="00483980"/>
     <w:rsid w:val="004847D7"/>
     <w:rsid w:val="00485D23"/>
     <w:rsid w:val="004873C9"/>
     <w:rsid w:val="004876DB"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00490FDA"/>
     <w:rsid w:val="0049113B"/>
     <w:rsid w:val="00491D74"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00492DE0"/>
     <w:rsid w:val="00493E56"/>
     <w:rsid w:val="00493F90"/>
     <w:rsid w:val="00495C1C"/>
     <w:rsid w:val="004977FE"/>
     <w:rsid w:val="004A0652"/>
+    <w:rsid w:val="004A1450"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A37E0"/>
     <w:rsid w:val="004A392A"/>
     <w:rsid w:val="004A46B3"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A573E"/>
     <w:rsid w:val="004A5A98"/>
     <w:rsid w:val="004A5C26"/>
     <w:rsid w:val="004A6038"/>
     <w:rsid w:val="004B056E"/>
     <w:rsid w:val="004B0CF6"/>
     <w:rsid w:val="004B109B"/>
     <w:rsid w:val="004B2182"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B26C4"/>
     <w:rsid w:val="004B29BB"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B2BCE"/>
     <w:rsid w:val="004B4072"/>
     <w:rsid w:val="004B4281"/>
     <w:rsid w:val="004B4657"/>
     <w:rsid w:val="004B5356"/>
+    <w:rsid w:val="004B5F1E"/>
     <w:rsid w:val="004B6790"/>
     <w:rsid w:val="004C035D"/>
     <w:rsid w:val="004C07A7"/>
     <w:rsid w:val="004C1009"/>
     <w:rsid w:val="004C1070"/>
     <w:rsid w:val="004C30CC"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C358E"/>
     <w:rsid w:val="004C3E5D"/>
     <w:rsid w:val="004C41AD"/>
     <w:rsid w:val="004C46B9"/>
     <w:rsid w:val="004C47D8"/>
     <w:rsid w:val="004C62A8"/>
     <w:rsid w:val="004C6CEF"/>
     <w:rsid w:val="004C6DAF"/>
     <w:rsid w:val="004C70BB"/>
     <w:rsid w:val="004C750E"/>
     <w:rsid w:val="004C7642"/>
     <w:rsid w:val="004C7A94"/>
     <w:rsid w:val="004D0AB8"/>
     <w:rsid w:val="004D0C8C"/>
     <w:rsid w:val="004D1655"/>
     <w:rsid w:val="004D255A"/>
     <w:rsid w:val="004D3382"/>
     <w:rsid w:val="004D3676"/>
@@ -12880,50 +12905,51 @@
     <w:rsid w:val="00503259"/>
     <w:rsid w:val="005056D7"/>
     <w:rsid w:val="005057E4"/>
     <w:rsid w:val="00505B26"/>
     <w:rsid w:val="0050647C"/>
     <w:rsid w:val="00506532"/>
     <w:rsid w:val="005065A2"/>
     <w:rsid w:val="0050693D"/>
     <w:rsid w:val="00506D4A"/>
     <w:rsid w:val="00507605"/>
     <w:rsid w:val="00510F74"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00512026"/>
     <w:rsid w:val="005121EC"/>
     <w:rsid w:val="00512D41"/>
     <w:rsid w:val="00512F1B"/>
     <w:rsid w:val="00513A07"/>
     <w:rsid w:val="00513E49"/>
     <w:rsid w:val="005150F1"/>
     <w:rsid w:val="00515D51"/>
     <w:rsid w:val="00517850"/>
     <w:rsid w:val="0052186E"/>
     <w:rsid w:val="005219A3"/>
     <w:rsid w:val="00521EE4"/>
     <w:rsid w:val="005224D8"/>
+    <w:rsid w:val="0052299F"/>
     <w:rsid w:val="0052353E"/>
     <w:rsid w:val="005252FA"/>
     <w:rsid w:val="0052711A"/>
     <w:rsid w:val="00527250"/>
     <w:rsid w:val="00527D43"/>
     <w:rsid w:val="005305A0"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00532CFB"/>
     <w:rsid w:val="005336F9"/>
     <w:rsid w:val="005365DF"/>
     <w:rsid w:val="005379DB"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="005423AA"/>
     <w:rsid w:val="00542EF5"/>
     <w:rsid w:val="00542FF4"/>
     <w:rsid w:val="00543657"/>
     <w:rsid w:val="00543FA0"/>
     <w:rsid w:val="0054453B"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545EFB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00547376"/>
     <w:rsid w:val="00547764"/>
     <w:rsid w:val="00547972"/>
     <w:rsid w:val="00547A42"/>
@@ -12958,50 +12984,51 @@
     <w:rsid w:val="0057275F"/>
     <w:rsid w:val="005729D7"/>
     <w:rsid w:val="0057382E"/>
     <w:rsid w:val="005740A7"/>
     <w:rsid w:val="005743E4"/>
     <w:rsid w:val="005748A7"/>
     <w:rsid w:val="00575024"/>
     <w:rsid w:val="00575EC6"/>
     <w:rsid w:val="00576078"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00577113"/>
     <w:rsid w:val="005774D7"/>
     <w:rsid w:val="00577D37"/>
     <w:rsid w:val="005801E9"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FD"/>
     <w:rsid w:val="00582E34"/>
     <w:rsid w:val="00582ED6"/>
     <w:rsid w:val="00583C52"/>
     <w:rsid w:val="00583FA7"/>
     <w:rsid w:val="00584532"/>
     <w:rsid w:val="0058494B"/>
     <w:rsid w:val="00584DB6"/>
     <w:rsid w:val="00585CB5"/>
+    <w:rsid w:val="00585EEE"/>
     <w:rsid w:val="005871AB"/>
     <w:rsid w:val="005908CA"/>
     <w:rsid w:val="00590CC1"/>
     <w:rsid w:val="00592882"/>
     <w:rsid w:val="00592C09"/>
     <w:rsid w:val="00594C1D"/>
     <w:rsid w:val="00595A13"/>
     <w:rsid w:val="005964D2"/>
     <w:rsid w:val="00596B3D"/>
     <w:rsid w:val="0059707B"/>
     <w:rsid w:val="00597B10"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A0508"/>
     <w:rsid w:val="005A1DC4"/>
     <w:rsid w:val="005A1FDB"/>
     <w:rsid w:val="005A38A0"/>
     <w:rsid w:val="005A4132"/>
     <w:rsid w:val="005A41C9"/>
     <w:rsid w:val="005A4316"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A7329"/>
     <w:rsid w:val="005B0373"/>
@@ -13067,152 +13094,158 @@
     <w:rsid w:val="00607679"/>
     <w:rsid w:val="00607CA6"/>
     <w:rsid w:val="006105A0"/>
     <w:rsid w:val="00611232"/>
     <w:rsid w:val="00611EF7"/>
     <w:rsid w:val="00611FB7"/>
     <w:rsid w:val="00612052"/>
     <w:rsid w:val="006133AE"/>
     <w:rsid w:val="0061426D"/>
     <w:rsid w:val="006146AA"/>
     <w:rsid w:val="00614BDE"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00614FE1"/>
     <w:rsid w:val="0061507C"/>
     <w:rsid w:val="006152BC"/>
     <w:rsid w:val="00615563"/>
     <w:rsid w:val="0061640C"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062048D"/>
     <w:rsid w:val="006211A5"/>
     <w:rsid w:val="00621511"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="0062289F"/>
     <w:rsid w:val="00622E7B"/>
+    <w:rsid w:val="00623250"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006237D5"/>
     <w:rsid w:val="006238F2"/>
     <w:rsid w:val="006241BB"/>
     <w:rsid w:val="00627664"/>
     <w:rsid w:val="00627907"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="0063119B"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00631BDF"/>
     <w:rsid w:val="00631F1B"/>
     <w:rsid w:val="00632F7D"/>
     <w:rsid w:val="00634A8A"/>
     <w:rsid w:val="00634CDF"/>
     <w:rsid w:val="00635270"/>
     <w:rsid w:val="00636CB1"/>
     <w:rsid w:val="00640D87"/>
     <w:rsid w:val="00641BB2"/>
     <w:rsid w:val="006430EE"/>
     <w:rsid w:val="00643764"/>
+    <w:rsid w:val="00643934"/>
     <w:rsid w:val="00643E2C"/>
     <w:rsid w:val="006449EE"/>
     <w:rsid w:val="00645412"/>
     <w:rsid w:val="00646059"/>
     <w:rsid w:val="00646F61"/>
     <w:rsid w:val="0064763E"/>
     <w:rsid w:val="00647E79"/>
     <w:rsid w:val="00650AFB"/>
     <w:rsid w:val="00651213"/>
     <w:rsid w:val="00652ACD"/>
     <w:rsid w:val="00652C0D"/>
     <w:rsid w:val="00653AF7"/>
     <w:rsid w:val="00654F1D"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00655D7B"/>
     <w:rsid w:val="00655E4A"/>
     <w:rsid w:val="00656C4F"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="006575DA"/>
     <w:rsid w:val="00657DEA"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="0066162A"/>
     <w:rsid w:val="0066233C"/>
     <w:rsid w:val="00662A23"/>
     <w:rsid w:val="00662ED7"/>
     <w:rsid w:val="0066374C"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667D83"/>
     <w:rsid w:val="0067147C"/>
     <w:rsid w:val="0067310D"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="00673CB6"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675CB6"/>
     <w:rsid w:val="006762B4"/>
+    <w:rsid w:val="00677B75"/>
     <w:rsid w:val="00677C74"/>
     <w:rsid w:val="0067E6EB"/>
     <w:rsid w:val="006801A8"/>
     <w:rsid w:val="006803CE"/>
     <w:rsid w:val="0068043B"/>
     <w:rsid w:val="00680702"/>
     <w:rsid w:val="0068233A"/>
+    <w:rsid w:val="00682E2D"/>
     <w:rsid w:val="006836D3"/>
     <w:rsid w:val="006838E9"/>
     <w:rsid w:val="00683CB2"/>
     <w:rsid w:val="006843A6"/>
     <w:rsid w:val="00684895"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="0068547E"/>
     <w:rsid w:val="00687FB3"/>
     <w:rsid w:val="00690924"/>
     <w:rsid w:val="006921D2"/>
     <w:rsid w:val="00692FB5"/>
     <w:rsid w:val="0069315B"/>
     <w:rsid w:val="00693E5B"/>
     <w:rsid w:val="006943B0"/>
     <w:rsid w:val="00694CA9"/>
     <w:rsid w:val="00695361"/>
     <w:rsid w:val="006A00F1"/>
     <w:rsid w:val="006A1852"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A2826"/>
     <w:rsid w:val="006A39D5"/>
+    <w:rsid w:val="006A3A47"/>
     <w:rsid w:val="006A463C"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A5395"/>
     <w:rsid w:val="006A56A4"/>
     <w:rsid w:val="006A64BF"/>
     <w:rsid w:val="006A67E8"/>
     <w:rsid w:val="006A6DB3"/>
     <w:rsid w:val="006A6F69"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0BE0"/>
     <w:rsid w:val="006B0C5C"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B2C8A"/>
     <w:rsid w:val="006B2E0D"/>
     <w:rsid w:val="006B36EA"/>
     <w:rsid w:val="006B5087"/>
     <w:rsid w:val="006C03E7"/>
     <w:rsid w:val="006C2DC3"/>
+    <w:rsid w:val="006C30C3"/>
     <w:rsid w:val="006C343A"/>
     <w:rsid w:val="006C45E0"/>
     <w:rsid w:val="006C4A34"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C5607"/>
     <w:rsid w:val="006C5C06"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D0003"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D14ED"/>
     <w:rsid w:val="006D1646"/>
     <w:rsid w:val="006D1E95"/>
     <w:rsid w:val="006D27C7"/>
     <w:rsid w:val="006D2B59"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D3A55"/>
     <w:rsid w:val="006D4BB8"/>
     <w:rsid w:val="006D5BF3"/>
     <w:rsid w:val="006D5FF2"/>
     <w:rsid w:val="006D615F"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D7657"/>
     <w:rsid w:val="006D7F63"/>
@@ -13226,59 +13259,62 @@
     <w:rsid w:val="006E7A81"/>
     <w:rsid w:val="006F0AE6"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F42F4"/>
     <w:rsid w:val="006F4E59"/>
     <w:rsid w:val="006F58E5"/>
     <w:rsid w:val="006F5C70"/>
     <w:rsid w:val="006F674C"/>
     <w:rsid w:val="006F6B91"/>
     <w:rsid w:val="006F6E63"/>
     <w:rsid w:val="00700841"/>
     <w:rsid w:val="00700975"/>
     <w:rsid w:val="00700C9A"/>
     <w:rsid w:val="00700EB5"/>
     <w:rsid w:val="00701277"/>
     <w:rsid w:val="00703861"/>
     <w:rsid w:val="00703B7E"/>
     <w:rsid w:val="007042E4"/>
     <w:rsid w:val="00704419"/>
     <w:rsid w:val="00705FE2"/>
     <w:rsid w:val="00707162"/>
     <w:rsid w:val="00707ACA"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007111A3"/>
     <w:rsid w:val="007116D8"/>
+    <w:rsid w:val="00711745"/>
     <w:rsid w:val="00712306"/>
     <w:rsid w:val="00712991"/>
     <w:rsid w:val="007136AE"/>
+    <w:rsid w:val="00713C89"/>
     <w:rsid w:val="00713D2A"/>
     <w:rsid w:val="00714F69"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="00717438"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00722553"/>
     <w:rsid w:val="00722DD2"/>
     <w:rsid w:val="007230EB"/>
     <w:rsid w:val="007231D4"/>
     <w:rsid w:val="007237BD"/>
     <w:rsid w:val="007239DD"/>
     <w:rsid w:val="00725B1F"/>
     <w:rsid w:val="00727093"/>
     <w:rsid w:val="00727539"/>
     <w:rsid w:val="00727CFC"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00730FC6"/>
     <w:rsid w:val="00732122"/>
     <w:rsid w:val="00732CB2"/>
     <w:rsid w:val="00732DA7"/>
     <w:rsid w:val="007339E1"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735548"/>
     <w:rsid w:val="0073560B"/>
     <w:rsid w:val="00735B2C"/>
     <w:rsid w:val="00736280"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00737468"/>
     <w:rsid w:val="00740D6F"/>
@@ -13320,114 +13356,119 @@
     <w:rsid w:val="0076554B"/>
     <w:rsid w:val="007656D0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00766A10"/>
     <w:rsid w:val="0076774D"/>
     <w:rsid w:val="00767977"/>
     <w:rsid w:val="007710DF"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007719E6"/>
     <w:rsid w:val="00772D1F"/>
     <w:rsid w:val="00773EF3"/>
     <w:rsid w:val="00774DFA"/>
     <w:rsid w:val="00775260"/>
     <w:rsid w:val="00775315"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00776250"/>
     <w:rsid w:val="007771D5"/>
     <w:rsid w:val="007776AD"/>
     <w:rsid w:val="00777F73"/>
     <w:rsid w:val="007835C2"/>
     <w:rsid w:val="00785152"/>
     <w:rsid w:val="007856F8"/>
     <w:rsid w:val="0078593E"/>
     <w:rsid w:val="00785EAB"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="00786D6D"/>
     <w:rsid w:val="007871D9"/>
     <w:rsid w:val="007904A4"/>
     <w:rsid w:val="00790842"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00791AEF"/>
     <w:rsid w:val="00791C6D"/>
     <w:rsid w:val="00791FE3"/>
     <w:rsid w:val="007931C7"/>
     <w:rsid w:val="00793A4B"/>
     <w:rsid w:val="0079423D"/>
     <w:rsid w:val="007952D8"/>
     <w:rsid w:val="00795A31"/>
     <w:rsid w:val="00795F7C"/>
+    <w:rsid w:val="007963F4"/>
     <w:rsid w:val="00797F52"/>
+    <w:rsid w:val="007A019A"/>
     <w:rsid w:val="007A04DF"/>
     <w:rsid w:val="007A0A54"/>
     <w:rsid w:val="007A2A05"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A5F3E"/>
     <w:rsid w:val="007A7762"/>
     <w:rsid w:val="007B00C0"/>
     <w:rsid w:val="007B16DE"/>
     <w:rsid w:val="007B18C5"/>
     <w:rsid w:val="007B1A92"/>
     <w:rsid w:val="007B1EA6"/>
     <w:rsid w:val="007B3372"/>
     <w:rsid w:val="007B3DE1"/>
     <w:rsid w:val="007B5EC9"/>
     <w:rsid w:val="007B6C07"/>
     <w:rsid w:val="007C0259"/>
     <w:rsid w:val="007C16CB"/>
     <w:rsid w:val="007C26FF"/>
     <w:rsid w:val="007C4569"/>
     <w:rsid w:val="007C4865"/>
     <w:rsid w:val="007C5FE2"/>
     <w:rsid w:val="007C6F8E"/>
     <w:rsid w:val="007D2270"/>
     <w:rsid w:val="007D276A"/>
     <w:rsid w:val="007D2F8F"/>
+    <w:rsid w:val="007D4114"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D5507"/>
     <w:rsid w:val="007D6384"/>
     <w:rsid w:val="007D642A"/>
     <w:rsid w:val="007D6CF5"/>
     <w:rsid w:val="007D775E"/>
     <w:rsid w:val="007E02EF"/>
     <w:rsid w:val="007E05D6"/>
     <w:rsid w:val="007E0B14"/>
     <w:rsid w:val="007E14F4"/>
     <w:rsid w:val="007E1635"/>
     <w:rsid w:val="007E26A3"/>
     <w:rsid w:val="007E26B5"/>
     <w:rsid w:val="007E2A9B"/>
     <w:rsid w:val="007E2CF0"/>
     <w:rsid w:val="007E2DE4"/>
     <w:rsid w:val="007E3404"/>
     <w:rsid w:val="007E48F9"/>
     <w:rsid w:val="007E5092"/>
     <w:rsid w:val="007E53BA"/>
     <w:rsid w:val="007E63D6"/>
     <w:rsid w:val="007E6E2B"/>
+    <w:rsid w:val="007E76A2"/>
     <w:rsid w:val="007F018F"/>
     <w:rsid w:val="007F0A93"/>
     <w:rsid w:val="007F0D76"/>
     <w:rsid w:val="007F0E5F"/>
     <w:rsid w:val="007F11CA"/>
     <w:rsid w:val="007F1B43"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5149"/>
     <w:rsid w:val="007F53D3"/>
     <w:rsid w:val="007F5D8C"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F5EE7"/>
     <w:rsid w:val="007F613B"/>
     <w:rsid w:val="007F6B67"/>
     <w:rsid w:val="007F6ED1"/>
     <w:rsid w:val="007F7227"/>
     <w:rsid w:val="00801EB6"/>
     <w:rsid w:val="00802E06"/>
     <w:rsid w:val="00804E61"/>
     <w:rsid w:val="00805734"/>
     <w:rsid w:val="00805985"/>
     <w:rsid w:val="00805C6F"/>
     <w:rsid w:val="00805D5D"/>
     <w:rsid w:val="00805EE9"/>
     <w:rsid w:val="00806166"/>
@@ -13460,93 +13501,97 @@
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00830718"/>
     <w:rsid w:val="00832825"/>
     <w:rsid w:val="00832F60"/>
     <w:rsid w:val="00833AE5"/>
     <w:rsid w:val="00833DF9"/>
     <w:rsid w:val="00833EDE"/>
     <w:rsid w:val="00834448"/>
     <w:rsid w:val="008357D2"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00835F7B"/>
     <w:rsid w:val="008370E6"/>
     <w:rsid w:val="008403F4"/>
     <w:rsid w:val="008411F2"/>
     <w:rsid w:val="00842BA3"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00844283"/>
     <w:rsid w:val="0084670C"/>
     <w:rsid w:val="008475A2"/>
     <w:rsid w:val="0085010A"/>
     <w:rsid w:val="00850164"/>
     <w:rsid w:val="00850532"/>
     <w:rsid w:val="0085106F"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00851D3C"/>
+    <w:rsid w:val="008526E2"/>
     <w:rsid w:val="00852A60"/>
     <w:rsid w:val="00853649"/>
     <w:rsid w:val="00853C2F"/>
     <w:rsid w:val="008556BC"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00860C98"/>
     <w:rsid w:val="00863DF3"/>
     <w:rsid w:val="00864D37"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00866355"/>
     <w:rsid w:val="008665A0"/>
     <w:rsid w:val="00866D72"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00874828"/>
     <w:rsid w:val="0087611C"/>
     <w:rsid w:val="0087675F"/>
+    <w:rsid w:val="008769B3"/>
     <w:rsid w:val="008774DB"/>
+    <w:rsid w:val="00877C83"/>
     <w:rsid w:val="00880813"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00881CCE"/>
     <w:rsid w:val="00882A16"/>
     <w:rsid w:val="00882F09"/>
     <w:rsid w:val="008840F2"/>
     <w:rsid w:val="00884144"/>
     <w:rsid w:val="00884C03"/>
     <w:rsid w:val="00884C6E"/>
     <w:rsid w:val="00884E8D"/>
     <w:rsid w:val="00885B29"/>
     <w:rsid w:val="00886C4E"/>
     <w:rsid w:val="00887F35"/>
     <w:rsid w:val="008903CC"/>
     <w:rsid w:val="008907BD"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00893A59"/>
     <w:rsid w:val="008952EC"/>
     <w:rsid w:val="008974A2"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A1105"/>
     <w:rsid w:val="008A2122"/>
     <w:rsid w:val="008A25BD"/>
     <w:rsid w:val="008A3DEA"/>
+    <w:rsid w:val="008A4577"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A5B9B"/>
     <w:rsid w:val="008A62C0"/>
     <w:rsid w:val="008A6E1C"/>
     <w:rsid w:val="008A71B4"/>
     <w:rsid w:val="008A725E"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B055C"/>
     <w:rsid w:val="008B0D7F"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B22B1"/>
     <w:rsid w:val="008B23FA"/>
     <w:rsid w:val="008B3924"/>
     <w:rsid w:val="008B3FE9"/>
     <w:rsid w:val="008B668D"/>
     <w:rsid w:val="008B6753"/>
     <w:rsid w:val="008B69AE"/>
     <w:rsid w:val="008B6D95"/>
     <w:rsid w:val="008B77BD"/>
     <w:rsid w:val="008B7F04"/>
     <w:rsid w:val="008C0164"/>
     <w:rsid w:val="008C12E5"/>
     <w:rsid w:val="008C1730"/>
     <w:rsid w:val="008C3A22"/>
     <w:rsid w:val="008C4B27"/>
@@ -13588,111 +13633,115 @@
     <w:rsid w:val="008F0B03"/>
     <w:rsid w:val="008F4A5A"/>
     <w:rsid w:val="008F51EF"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F69BA"/>
     <w:rsid w:val="009006C5"/>
     <w:rsid w:val="009006F8"/>
     <w:rsid w:val="00901584"/>
     <w:rsid w:val="009016C0"/>
     <w:rsid w:val="00901BB2"/>
     <w:rsid w:val="009021D1"/>
     <w:rsid w:val="00904951"/>
     <w:rsid w:val="00905643"/>
     <w:rsid w:val="0090571F"/>
     <w:rsid w:val="009059A3"/>
     <w:rsid w:val="00905AE0"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="0090640A"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00910A46"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="00912216"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="009136D5"/>
     <w:rsid w:val="00913F81"/>
+    <w:rsid w:val="009143D8"/>
     <w:rsid w:val="00914A9B"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921042"/>
     <w:rsid w:val="00921248"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="00921FAF"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="0092385C"/>
     <w:rsid w:val="00924B02"/>
     <w:rsid w:val="00924EAD"/>
     <w:rsid w:val="00925056"/>
     <w:rsid w:val="009252A3"/>
     <w:rsid w:val="00925D95"/>
     <w:rsid w:val="00926887"/>
     <w:rsid w:val="0092706B"/>
     <w:rsid w:val="00927720"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="0093089D"/>
     <w:rsid w:val="00931B9C"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00932195"/>
     <w:rsid w:val="009337B1"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00935CCF"/>
     <w:rsid w:val="009407EF"/>
     <w:rsid w:val="0094124A"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00942E21"/>
     <w:rsid w:val="00942ECF"/>
     <w:rsid w:val="009433DC"/>
     <w:rsid w:val="0094429A"/>
     <w:rsid w:val="00944716"/>
     <w:rsid w:val="009451C7"/>
     <w:rsid w:val="009451F9"/>
     <w:rsid w:val="00946017"/>
     <w:rsid w:val="009469AB"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00947B56"/>
     <w:rsid w:val="00947EA4"/>
     <w:rsid w:val="009504B5"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="00953362"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009533BF"/>
     <w:rsid w:val="00954AF0"/>
     <w:rsid w:val="00955251"/>
     <w:rsid w:val="00955D64"/>
+    <w:rsid w:val="0095636B"/>
     <w:rsid w:val="00956550"/>
     <w:rsid w:val="009568D1"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="009611B9"/>
     <w:rsid w:val="009632A7"/>
     <w:rsid w:val="00965CD8"/>
     <w:rsid w:val="00966090"/>
     <w:rsid w:val="00966FB1"/>
     <w:rsid w:val="0096731C"/>
     <w:rsid w:val="009677AC"/>
     <w:rsid w:val="00970459"/>
     <w:rsid w:val="00970781"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009725A5"/>
+    <w:rsid w:val="00973723"/>
     <w:rsid w:val="00974645"/>
     <w:rsid w:val="00974701"/>
     <w:rsid w:val="00976E6A"/>
     <w:rsid w:val="00977652"/>
     <w:rsid w:val="00980D9F"/>
     <w:rsid w:val="009816CB"/>
     <w:rsid w:val="00982D84"/>
     <w:rsid w:val="009839CC"/>
     <w:rsid w:val="0098478E"/>
     <w:rsid w:val="00984AE7"/>
     <w:rsid w:val="00986C52"/>
     <w:rsid w:val="00987928"/>
     <w:rsid w:val="0099085C"/>
     <w:rsid w:val="00990A3E"/>
     <w:rsid w:val="00991A67"/>
     <w:rsid w:val="009925C1"/>
     <w:rsid w:val="009927E6"/>
     <w:rsid w:val="0099314D"/>
     <w:rsid w:val="009942FD"/>
     <w:rsid w:val="00994EC8"/>
     <w:rsid w:val="00996323"/>
     <w:rsid w:val="009A0120"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009A40B9"/>
@@ -13784,50 +13833,51 @@
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A01980"/>
     <w:rsid w:val="00A02003"/>
     <w:rsid w:val="00A0490A"/>
     <w:rsid w:val="00A057E3"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A05A67"/>
     <w:rsid w:val="00A05FE5"/>
     <w:rsid w:val="00A06C29"/>
     <w:rsid w:val="00A07382"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A10F74"/>
     <w:rsid w:val="00A12937"/>
     <w:rsid w:val="00A12AF4"/>
     <w:rsid w:val="00A12B2C"/>
     <w:rsid w:val="00A12B2E"/>
     <w:rsid w:val="00A12E6D"/>
     <w:rsid w:val="00A1336A"/>
     <w:rsid w:val="00A13403"/>
     <w:rsid w:val="00A1367C"/>
     <w:rsid w:val="00A13FDD"/>
     <w:rsid w:val="00A159EC"/>
     <w:rsid w:val="00A15B44"/>
     <w:rsid w:val="00A20AF7"/>
     <w:rsid w:val="00A217E9"/>
+    <w:rsid w:val="00A21C68"/>
     <w:rsid w:val="00A220E1"/>
     <w:rsid w:val="00A25161"/>
     <w:rsid w:val="00A25645"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A2679D"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A31F87"/>
     <w:rsid w:val="00A323DD"/>
     <w:rsid w:val="00A325EC"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A33F15"/>
     <w:rsid w:val="00A350D5"/>
     <w:rsid w:val="00A364DD"/>
     <w:rsid w:val="00A369FE"/>
     <w:rsid w:val="00A37113"/>
     <w:rsid w:val="00A37ABD"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A421DF"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A44ED3"/>
     <w:rsid w:val="00A452C2"/>
     <w:rsid w:val="00A47D2E"/>
     <w:rsid w:val="00A505A8"/>
@@ -13886,50 +13936,51 @@
     <w:rsid w:val="00A902BC"/>
     <w:rsid w:val="00A90600"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A93EF5"/>
     <w:rsid w:val="00A9457C"/>
     <w:rsid w:val="00A946EA"/>
     <w:rsid w:val="00A97473"/>
     <w:rsid w:val="00A97B79"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA13DE"/>
     <w:rsid w:val="00AA163E"/>
     <w:rsid w:val="00AA28EC"/>
     <w:rsid w:val="00AA2CA9"/>
     <w:rsid w:val="00AA40B8"/>
     <w:rsid w:val="00AA6DC0"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB1ADB"/>
     <w:rsid w:val="00AB2C26"/>
     <w:rsid w:val="00AB3223"/>
     <w:rsid w:val="00AB3340"/>
     <w:rsid w:val="00AB4340"/>
     <w:rsid w:val="00AB4705"/>
+    <w:rsid w:val="00AB520A"/>
     <w:rsid w:val="00AB55EA"/>
     <w:rsid w:val="00AB5F55"/>
     <w:rsid w:val="00AB62FD"/>
     <w:rsid w:val="00AB641F"/>
     <w:rsid w:val="00AB657E"/>
     <w:rsid w:val="00AB7696"/>
     <w:rsid w:val="00AB779A"/>
     <w:rsid w:val="00AC0E17"/>
     <w:rsid w:val="00AC1156"/>
     <w:rsid w:val="00AC2086"/>
     <w:rsid w:val="00AC2130"/>
     <w:rsid w:val="00AC2C02"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC4565"/>
     <w:rsid w:val="00AC48A8"/>
     <w:rsid w:val="00AC4A77"/>
     <w:rsid w:val="00AC57CC"/>
     <w:rsid w:val="00AC5AF6"/>
     <w:rsid w:val="00AC5D42"/>
     <w:rsid w:val="00AC61F0"/>
     <w:rsid w:val="00AC6FF4"/>
     <w:rsid w:val="00AC77AC"/>
     <w:rsid w:val="00AC7F75"/>
     <w:rsid w:val="00AD0DE1"/>
     <w:rsid w:val="00AD1416"/>
@@ -13974,50 +14025,51 @@
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF668B"/>
     <w:rsid w:val="00AF66A6"/>
     <w:rsid w:val="00B01041"/>
     <w:rsid w:val="00B027D1"/>
     <w:rsid w:val="00B03467"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B055FE"/>
     <w:rsid w:val="00B05647"/>
     <w:rsid w:val="00B057C6"/>
     <w:rsid w:val="00B05C37"/>
     <w:rsid w:val="00B06469"/>
     <w:rsid w:val="00B069E4"/>
     <w:rsid w:val="00B07112"/>
     <w:rsid w:val="00B1109A"/>
     <w:rsid w:val="00B11A26"/>
     <w:rsid w:val="00B12682"/>
     <w:rsid w:val="00B12928"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14444"/>
     <w:rsid w:val="00B14D01"/>
     <w:rsid w:val="00B1507E"/>
     <w:rsid w:val="00B1596A"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B164E0"/>
+    <w:rsid w:val="00B1669C"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B16CEB"/>
     <w:rsid w:val="00B17F9B"/>
     <w:rsid w:val="00B211F6"/>
     <w:rsid w:val="00B21231"/>
     <w:rsid w:val="00B21B9A"/>
     <w:rsid w:val="00B21C01"/>
     <w:rsid w:val="00B23651"/>
     <w:rsid w:val="00B2475A"/>
     <w:rsid w:val="00B25AD6"/>
     <w:rsid w:val="00B26C62"/>
     <w:rsid w:val="00B26F39"/>
     <w:rsid w:val="00B303F3"/>
     <w:rsid w:val="00B3065D"/>
     <w:rsid w:val="00B32F39"/>
     <w:rsid w:val="00B33586"/>
     <w:rsid w:val="00B3386E"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B34154"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B35AF0"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B36354"/>
     <w:rsid w:val="00B37517"/>
     <w:rsid w:val="00B401F2"/>
@@ -14050,60 +14102,62 @@
     <w:rsid w:val="00B562F5"/>
     <w:rsid w:val="00B56C79"/>
     <w:rsid w:val="00B57F50"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B61634"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B6316B"/>
     <w:rsid w:val="00B63BD3"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B65DCB"/>
     <w:rsid w:val="00B663CB"/>
     <w:rsid w:val="00B6662A"/>
     <w:rsid w:val="00B66B83"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B6719B"/>
     <w:rsid w:val="00B67258"/>
     <w:rsid w:val="00B6747C"/>
     <w:rsid w:val="00B677FE"/>
     <w:rsid w:val="00B71779"/>
     <w:rsid w:val="00B717AC"/>
     <w:rsid w:val="00B7389F"/>
     <w:rsid w:val="00B74B6E"/>
     <w:rsid w:val="00B74E1E"/>
     <w:rsid w:val="00B754AA"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B76FB9"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77F6A"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B800FE"/>
     <w:rsid w:val="00B8063A"/>
     <w:rsid w:val="00B810E0"/>
     <w:rsid w:val="00B814FE"/>
     <w:rsid w:val="00B83A3F"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
+    <w:rsid w:val="00B85473"/>
     <w:rsid w:val="00B862D0"/>
     <w:rsid w:val="00B862F9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B86F02"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B91A17"/>
     <w:rsid w:val="00B91BDA"/>
     <w:rsid w:val="00B92524"/>
     <w:rsid w:val="00B927CC"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B9362C"/>
     <w:rsid w:val="00B938FA"/>
     <w:rsid w:val="00B95CBC"/>
     <w:rsid w:val="00B95D7D"/>
     <w:rsid w:val="00B965AA"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA0235"/>
     <w:rsid w:val="00BA1041"/>
     <w:rsid w:val="00BA2A25"/>
     <w:rsid w:val="00BA34E1"/>
     <w:rsid w:val="00BA43F7"/>
     <w:rsid w:val="00BA74E6"/>
     <w:rsid w:val="00BA7571"/>
     <w:rsid w:val="00BA7FC5"/>
@@ -14189,50 +14243,51 @@
     <w:rsid w:val="00C11C64"/>
     <w:rsid w:val="00C13284"/>
     <w:rsid w:val="00C15AD3"/>
     <w:rsid w:val="00C15E9E"/>
     <w:rsid w:val="00C16016"/>
     <w:rsid w:val="00C16A19"/>
     <w:rsid w:val="00C16A6C"/>
     <w:rsid w:val="00C17676"/>
     <w:rsid w:val="00C212B4"/>
     <w:rsid w:val="00C22598"/>
     <w:rsid w:val="00C234BC"/>
     <w:rsid w:val="00C24D48"/>
     <w:rsid w:val="00C263E8"/>
     <w:rsid w:val="00C2674F"/>
     <w:rsid w:val="00C268D7"/>
     <w:rsid w:val="00C26BF8"/>
     <w:rsid w:val="00C27B4A"/>
     <w:rsid w:val="00C30AB9"/>
     <w:rsid w:val="00C3204A"/>
     <w:rsid w:val="00C34A4E"/>
     <w:rsid w:val="00C34B2D"/>
     <w:rsid w:val="00C35409"/>
     <w:rsid w:val="00C357C8"/>
     <w:rsid w:val="00C35F7C"/>
     <w:rsid w:val="00C371C0"/>
+    <w:rsid w:val="00C40CD1"/>
     <w:rsid w:val="00C40E35"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C420C9"/>
     <w:rsid w:val="00C42B44"/>
     <w:rsid w:val="00C4329D"/>
     <w:rsid w:val="00C43A03"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C44B68"/>
     <w:rsid w:val="00C44BD1"/>
     <w:rsid w:val="00C454BC"/>
     <w:rsid w:val="00C45D95"/>
     <w:rsid w:val="00C45F68"/>
     <w:rsid w:val="00C46401"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C5052B"/>
     <w:rsid w:val="00C506AD"/>
     <w:rsid w:val="00C5096F"/>
     <w:rsid w:val="00C50B69"/>
     <w:rsid w:val="00C50C85"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C51A03"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C53A5B"/>
@@ -14247,50 +14302,51 @@
     <w:rsid w:val="00C63666"/>
     <w:rsid w:val="00C63978"/>
     <w:rsid w:val="00C65DD0"/>
     <w:rsid w:val="00C66511"/>
     <w:rsid w:val="00C66F80"/>
     <w:rsid w:val="00C67744"/>
     <w:rsid w:val="00C67DB9"/>
     <w:rsid w:val="00C7011A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C7119E"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C72DA8"/>
     <w:rsid w:val="00C73273"/>
     <w:rsid w:val="00C73699"/>
     <w:rsid w:val="00C73C3B"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C74CA5"/>
     <w:rsid w:val="00C7542E"/>
     <w:rsid w:val="00C76F08"/>
     <w:rsid w:val="00C779E2"/>
     <w:rsid w:val="00C779ED"/>
     <w:rsid w:val="00C8111C"/>
     <w:rsid w:val="00C8126E"/>
     <w:rsid w:val="00C8156B"/>
     <w:rsid w:val="00C81AEF"/>
+    <w:rsid w:val="00C81BAC"/>
     <w:rsid w:val="00C81D41"/>
     <w:rsid w:val="00C81D4B"/>
     <w:rsid w:val="00C82B29"/>
     <w:rsid w:val="00C831B4"/>
     <w:rsid w:val="00C8436C"/>
     <w:rsid w:val="00C851F7"/>
     <w:rsid w:val="00C85290"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C867AD"/>
     <w:rsid w:val="00C878B2"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C913A8"/>
     <w:rsid w:val="00C9313C"/>
     <w:rsid w:val="00C937B1"/>
     <w:rsid w:val="00C94C29"/>
     <w:rsid w:val="00C959E3"/>
     <w:rsid w:val="00C95B64"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA0D85"/>
     <w:rsid w:val="00CA0E23"/>
     <w:rsid w:val="00CA2339"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA3EBD"/>
     <w:rsid w:val="00CA521F"/>
@@ -14326,50 +14382,51 @@
     <w:rsid w:val="00CD0A43"/>
     <w:rsid w:val="00CD18C5"/>
     <w:rsid w:val="00CD2309"/>
     <w:rsid w:val="00CD3AE7"/>
     <w:rsid w:val="00CD4480"/>
     <w:rsid w:val="00CD48C3"/>
     <w:rsid w:val="00CD549B"/>
     <w:rsid w:val="00CD637E"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD6E17"/>
     <w:rsid w:val="00CD702D"/>
     <w:rsid w:val="00CD75B9"/>
     <w:rsid w:val="00CE0CB4"/>
     <w:rsid w:val="00CE0F96"/>
     <w:rsid w:val="00CE1F9C"/>
     <w:rsid w:val="00CE2954"/>
     <w:rsid w:val="00CE48E0"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE4D41"/>
     <w:rsid w:val="00CE4EAF"/>
     <w:rsid w:val="00CE53B6"/>
     <w:rsid w:val="00CE5929"/>
     <w:rsid w:val="00CE5B79"/>
     <w:rsid w:val="00CE5EB2"/>
     <w:rsid w:val="00CE6189"/>
+    <w:rsid w:val="00CE659A"/>
     <w:rsid w:val="00CE73ED"/>
     <w:rsid w:val="00CE77A6"/>
     <w:rsid w:val="00CE7BB2"/>
     <w:rsid w:val="00CF0A89"/>
     <w:rsid w:val="00CF0AF5"/>
     <w:rsid w:val="00CF13BA"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF16E4"/>
     <w:rsid w:val="00CF1BB7"/>
     <w:rsid w:val="00CF1CFC"/>
     <w:rsid w:val="00CF1E4A"/>
     <w:rsid w:val="00CF23C2"/>
     <w:rsid w:val="00CF2E53"/>
     <w:rsid w:val="00CF3221"/>
     <w:rsid w:val="00CF506F"/>
     <w:rsid w:val="00CF6188"/>
     <w:rsid w:val="00CF6E1F"/>
     <w:rsid w:val="00CF6F3F"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF74C6"/>
     <w:rsid w:val="00CF7510"/>
     <w:rsid w:val="00CF7965"/>
     <w:rsid w:val="00D02378"/>
     <w:rsid w:val="00D0291A"/>
     <w:rsid w:val="00D02DBA"/>
@@ -14382,112 +14439,116 @@
     <w:rsid w:val="00D07F86"/>
     <w:rsid w:val="00D11007"/>
     <w:rsid w:val="00D11806"/>
     <w:rsid w:val="00D129D3"/>
     <w:rsid w:val="00D13912"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D13D01"/>
     <w:rsid w:val="00D1661F"/>
     <w:rsid w:val="00D16C60"/>
     <w:rsid w:val="00D174ED"/>
     <w:rsid w:val="00D17731"/>
     <w:rsid w:val="00D17F6E"/>
     <w:rsid w:val="00D203D1"/>
     <w:rsid w:val="00D203FE"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D21493"/>
     <w:rsid w:val="00D21A65"/>
     <w:rsid w:val="00D2210C"/>
     <w:rsid w:val="00D22C2D"/>
     <w:rsid w:val="00D234F2"/>
     <w:rsid w:val="00D2637D"/>
     <w:rsid w:val="00D27048"/>
     <w:rsid w:val="00D272F2"/>
     <w:rsid w:val="00D275E3"/>
     <w:rsid w:val="00D2762F"/>
+    <w:rsid w:val="00D34A18"/>
     <w:rsid w:val="00D34E69"/>
+    <w:rsid w:val="00D3548E"/>
     <w:rsid w:val="00D37377"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D37FE0"/>
     <w:rsid w:val="00D411D5"/>
     <w:rsid w:val="00D41D6C"/>
     <w:rsid w:val="00D43020"/>
     <w:rsid w:val="00D43334"/>
     <w:rsid w:val="00D444E5"/>
     <w:rsid w:val="00D45AA6"/>
     <w:rsid w:val="00D45DFD"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D47CF2"/>
     <w:rsid w:val="00D47F5A"/>
     <w:rsid w:val="00D47F61"/>
     <w:rsid w:val="00D50D96"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D51E65"/>
     <w:rsid w:val="00D532A9"/>
     <w:rsid w:val="00D5450B"/>
     <w:rsid w:val="00D546A8"/>
     <w:rsid w:val="00D5504F"/>
     <w:rsid w:val="00D556AE"/>
     <w:rsid w:val="00D5570E"/>
     <w:rsid w:val="00D565D5"/>
     <w:rsid w:val="00D56AAF"/>
     <w:rsid w:val="00D56EA2"/>
     <w:rsid w:val="00D60336"/>
     <w:rsid w:val="00D605A0"/>
     <w:rsid w:val="00D61D65"/>
     <w:rsid w:val="00D62571"/>
     <w:rsid w:val="00D6338A"/>
     <w:rsid w:val="00D64378"/>
     <w:rsid w:val="00D64591"/>
     <w:rsid w:val="00D647A7"/>
     <w:rsid w:val="00D64850"/>
     <w:rsid w:val="00D64E0D"/>
     <w:rsid w:val="00D65473"/>
     <w:rsid w:val="00D6581C"/>
     <w:rsid w:val="00D66017"/>
     <w:rsid w:val="00D66C96"/>
     <w:rsid w:val="00D66D7E"/>
     <w:rsid w:val="00D66D87"/>
     <w:rsid w:val="00D675E1"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D7010A"/>
     <w:rsid w:val="00D704D2"/>
     <w:rsid w:val="00D72F0E"/>
     <w:rsid w:val="00D7306E"/>
+    <w:rsid w:val="00D7308C"/>
     <w:rsid w:val="00D736C5"/>
     <w:rsid w:val="00D7448D"/>
     <w:rsid w:val="00D7482E"/>
     <w:rsid w:val="00D748D0"/>
     <w:rsid w:val="00D74A3E"/>
     <w:rsid w:val="00D7591E"/>
     <w:rsid w:val="00D75B77"/>
     <w:rsid w:val="00D76310"/>
     <w:rsid w:val="00D777F3"/>
     <w:rsid w:val="00D81B49"/>
     <w:rsid w:val="00D826CF"/>
     <w:rsid w:val="00D841C0"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D863EC"/>
     <w:rsid w:val="00D86B55"/>
     <w:rsid w:val="00D87779"/>
     <w:rsid w:val="00D87B6D"/>
     <w:rsid w:val="00D903A3"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D924EA"/>
     <w:rsid w:val="00D92776"/>
     <w:rsid w:val="00D92922"/>
     <w:rsid w:val="00D95528"/>
     <w:rsid w:val="00D95B9F"/>
     <w:rsid w:val="00D963E7"/>
     <w:rsid w:val="00D9673C"/>
     <w:rsid w:val="00DA1A7E"/>
     <w:rsid w:val="00DA1E51"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA2EFF"/>
     <w:rsid w:val="00DA347A"/>
     <w:rsid w:val="00DA3D1A"/>
     <w:rsid w:val="00DA56DE"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA6A3B"/>
     <w:rsid w:val="00DB14FE"/>
     <w:rsid w:val="00DB1C93"/>
     <w:rsid w:val="00DB2496"/>
     <w:rsid w:val="00DB2570"/>
@@ -14520,140 +14581,146 @@
     <w:rsid w:val="00DD30A2"/>
     <w:rsid w:val="00DD3863"/>
     <w:rsid w:val="00DD4486"/>
     <w:rsid w:val="00DD5659"/>
     <w:rsid w:val="00DD6BA2"/>
     <w:rsid w:val="00DD78DD"/>
     <w:rsid w:val="00DE048C"/>
     <w:rsid w:val="00DE05B6"/>
     <w:rsid w:val="00DE1100"/>
     <w:rsid w:val="00DE20C7"/>
     <w:rsid w:val="00DE25DC"/>
     <w:rsid w:val="00DE368A"/>
     <w:rsid w:val="00DE38A8"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE447F"/>
     <w:rsid w:val="00DE44C9"/>
     <w:rsid w:val="00DE505F"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE6360"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DE6688"/>
     <w:rsid w:val="00DE670D"/>
     <w:rsid w:val="00DE70CD"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF0415"/>
+    <w:rsid w:val="00DF047D"/>
     <w:rsid w:val="00DF115F"/>
     <w:rsid w:val="00DF1CC0"/>
     <w:rsid w:val="00DF1F70"/>
     <w:rsid w:val="00DF2281"/>
     <w:rsid w:val="00DF2DC8"/>
     <w:rsid w:val="00DF3B6E"/>
     <w:rsid w:val="00DF3DD8"/>
     <w:rsid w:val="00DF4F9D"/>
     <w:rsid w:val="00DF5B06"/>
     <w:rsid w:val="00DF6BFE"/>
     <w:rsid w:val="00DF74F6"/>
     <w:rsid w:val="00E014D3"/>
     <w:rsid w:val="00E018D0"/>
     <w:rsid w:val="00E01EEA"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E03344"/>
     <w:rsid w:val="00E03A97"/>
+    <w:rsid w:val="00E059CE"/>
     <w:rsid w:val="00E07077"/>
     <w:rsid w:val="00E07388"/>
     <w:rsid w:val="00E07464"/>
     <w:rsid w:val="00E07AC8"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E109D3"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E1321B"/>
     <w:rsid w:val="00E134F7"/>
     <w:rsid w:val="00E14486"/>
     <w:rsid w:val="00E145B7"/>
     <w:rsid w:val="00E14A3D"/>
     <w:rsid w:val="00E21900"/>
     <w:rsid w:val="00E21E89"/>
     <w:rsid w:val="00E23D9F"/>
     <w:rsid w:val="00E240CD"/>
     <w:rsid w:val="00E24974"/>
     <w:rsid w:val="00E27DA1"/>
     <w:rsid w:val="00E309E7"/>
     <w:rsid w:val="00E31C9C"/>
     <w:rsid w:val="00E32041"/>
+    <w:rsid w:val="00E32135"/>
     <w:rsid w:val="00E3253F"/>
     <w:rsid w:val="00E333B0"/>
     <w:rsid w:val="00E33B2C"/>
     <w:rsid w:val="00E33B50"/>
     <w:rsid w:val="00E360CD"/>
     <w:rsid w:val="00E37794"/>
     <w:rsid w:val="00E3785C"/>
     <w:rsid w:val="00E37EB7"/>
     <w:rsid w:val="00E40926"/>
     <w:rsid w:val="00E41043"/>
     <w:rsid w:val="00E415B9"/>
+    <w:rsid w:val="00E46630"/>
     <w:rsid w:val="00E46C95"/>
     <w:rsid w:val="00E47046"/>
     <w:rsid w:val="00E47ADB"/>
     <w:rsid w:val="00E5063E"/>
     <w:rsid w:val="00E50CCC"/>
     <w:rsid w:val="00E50F8F"/>
     <w:rsid w:val="00E51CAE"/>
     <w:rsid w:val="00E5206C"/>
     <w:rsid w:val="00E52679"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E52B52"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E54C34"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E6093A"/>
     <w:rsid w:val="00E60A26"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61EF3"/>
     <w:rsid w:val="00E623BB"/>
     <w:rsid w:val="00E629B9"/>
     <w:rsid w:val="00E63654"/>
     <w:rsid w:val="00E6424C"/>
     <w:rsid w:val="00E663C1"/>
     <w:rsid w:val="00E6647B"/>
     <w:rsid w:val="00E6691D"/>
     <w:rsid w:val="00E714B4"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E724E8"/>
+    <w:rsid w:val="00E740E8"/>
     <w:rsid w:val="00E744D2"/>
     <w:rsid w:val="00E74F43"/>
     <w:rsid w:val="00E76708"/>
     <w:rsid w:val="00E769C0"/>
     <w:rsid w:val="00E76E9A"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E807FC"/>
     <w:rsid w:val="00E81963"/>
     <w:rsid w:val="00E82393"/>
     <w:rsid w:val="00E82A4A"/>
     <w:rsid w:val="00E83E25"/>
     <w:rsid w:val="00E84633"/>
+    <w:rsid w:val="00E85D37"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E87E88"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E93590"/>
     <w:rsid w:val="00E9772D"/>
     <w:rsid w:val="00E9788E"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA0E5A"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA1BC6"/>
     <w:rsid w:val="00EA249D"/>
     <w:rsid w:val="00EA2C24"/>
     <w:rsid w:val="00EA359F"/>
     <w:rsid w:val="00EA3AD0"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA4B4B"/>
     <w:rsid w:val="00EA5563"/>
     <w:rsid w:val="00EA5921"/>
     <w:rsid w:val="00EA5D71"/>
     <w:rsid w:val="00EA64AD"/>
     <w:rsid w:val="00EA6611"/>
     <w:rsid w:val="00EB27BB"/>
     <w:rsid w:val="00EB2B13"/>
     <w:rsid w:val="00EB354E"/>
@@ -14665,86 +14732,89 @@
     <w:rsid w:val="00EB7649"/>
     <w:rsid w:val="00EB77F4"/>
     <w:rsid w:val="00EC0462"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC186F"/>
     <w:rsid w:val="00EC1E81"/>
     <w:rsid w:val="00EC25F5"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC4D18"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC5BCA"/>
     <w:rsid w:val="00EC5D3C"/>
     <w:rsid w:val="00EC71DA"/>
     <w:rsid w:val="00ED02DE"/>
     <w:rsid w:val="00ED0647"/>
     <w:rsid w:val="00ED0714"/>
     <w:rsid w:val="00ED0C6C"/>
     <w:rsid w:val="00ED10AC"/>
     <w:rsid w:val="00ED19B3"/>
     <w:rsid w:val="00ED1BEF"/>
     <w:rsid w:val="00ED2132"/>
     <w:rsid w:val="00ED2C28"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED4B7B"/>
     <w:rsid w:val="00ED4F0A"/>
+    <w:rsid w:val="00ED50C2"/>
     <w:rsid w:val="00ED5462"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7483"/>
     <w:rsid w:val="00ED7487"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00ED7D2E"/>
     <w:rsid w:val="00EE00B1"/>
     <w:rsid w:val="00EE0D87"/>
     <w:rsid w:val="00EE0FCA"/>
     <w:rsid w:val="00EE1182"/>
     <w:rsid w:val="00EE1B1D"/>
     <w:rsid w:val="00EE1D50"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE36E7"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE3B34"/>
     <w:rsid w:val="00EE5446"/>
     <w:rsid w:val="00EE57BD"/>
     <w:rsid w:val="00EE639A"/>
     <w:rsid w:val="00EE66C4"/>
     <w:rsid w:val="00EE7405"/>
     <w:rsid w:val="00EF14FA"/>
     <w:rsid w:val="00EF17EA"/>
     <w:rsid w:val="00EF2E7A"/>
     <w:rsid w:val="00EF342B"/>
+    <w:rsid w:val="00EF39A6"/>
     <w:rsid w:val="00EF4B27"/>
     <w:rsid w:val="00EF54D6"/>
     <w:rsid w:val="00EF5E63"/>
     <w:rsid w:val="00EF5FBF"/>
     <w:rsid w:val="00EF6858"/>
     <w:rsid w:val="00EF6B31"/>
     <w:rsid w:val="00F00106"/>
     <w:rsid w:val="00F0066B"/>
     <w:rsid w:val="00F015D0"/>
     <w:rsid w:val="00F0370E"/>
     <w:rsid w:val="00F03C16"/>
+    <w:rsid w:val="00F04389"/>
     <w:rsid w:val="00F04937"/>
     <w:rsid w:val="00F10AED"/>
     <w:rsid w:val="00F10E89"/>
     <w:rsid w:val="00F11A23"/>
     <w:rsid w:val="00F13E21"/>
     <w:rsid w:val="00F1433F"/>
     <w:rsid w:val="00F15741"/>
     <w:rsid w:val="00F15B1D"/>
     <w:rsid w:val="00F20273"/>
     <w:rsid w:val="00F2044A"/>
     <w:rsid w:val="00F204ED"/>
     <w:rsid w:val="00F218FE"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23109"/>
     <w:rsid w:val="00F233DA"/>
     <w:rsid w:val="00F23486"/>
     <w:rsid w:val="00F2515E"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F25F92"/>
     <w:rsid w:val="00F26576"/>
     <w:rsid w:val="00F265CE"/>
     <w:rsid w:val="00F27D8B"/>
     <w:rsid w:val="00F30A59"/>
     <w:rsid w:val="00F31F38"/>
     <w:rsid w:val="00F32CA0"/>
@@ -14760,104 +14830,107 @@
     <w:rsid w:val="00F37AE1"/>
     <w:rsid w:val="00F4082C"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F43C4F"/>
     <w:rsid w:val="00F43CCD"/>
     <w:rsid w:val="00F44D28"/>
     <w:rsid w:val="00F44F20"/>
     <w:rsid w:val="00F4503A"/>
     <w:rsid w:val="00F4685E"/>
     <w:rsid w:val="00F46EFF"/>
     <w:rsid w:val="00F47075"/>
     <w:rsid w:val="00F47911"/>
     <w:rsid w:val="00F47AC3"/>
     <w:rsid w:val="00F47D83"/>
     <w:rsid w:val="00F503BC"/>
     <w:rsid w:val="00F50D64"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F52EF7"/>
     <w:rsid w:val="00F54232"/>
     <w:rsid w:val="00F55430"/>
     <w:rsid w:val="00F562BB"/>
     <w:rsid w:val="00F572B1"/>
     <w:rsid w:val="00F617EA"/>
     <w:rsid w:val="00F6202E"/>
+    <w:rsid w:val="00F62334"/>
     <w:rsid w:val="00F62369"/>
     <w:rsid w:val="00F64DEE"/>
     <w:rsid w:val="00F64ECD"/>
     <w:rsid w:val="00F65898"/>
     <w:rsid w:val="00F6593C"/>
     <w:rsid w:val="00F6773B"/>
     <w:rsid w:val="00F710BD"/>
     <w:rsid w:val="00F723F4"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F7368A"/>
     <w:rsid w:val="00F74A37"/>
     <w:rsid w:val="00F750E1"/>
     <w:rsid w:val="00F76D5C"/>
     <w:rsid w:val="00F807D9"/>
     <w:rsid w:val="00F81E3E"/>
     <w:rsid w:val="00F82C5F"/>
     <w:rsid w:val="00F82EFE"/>
     <w:rsid w:val="00F830A9"/>
     <w:rsid w:val="00F83332"/>
     <w:rsid w:val="00F85AF5"/>
     <w:rsid w:val="00F85CD1"/>
     <w:rsid w:val="00F86054"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F901D1"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91F09"/>
     <w:rsid w:val="00F924A9"/>
     <w:rsid w:val="00F92B9B"/>
     <w:rsid w:val="00F93968"/>
     <w:rsid w:val="00F93BFA"/>
     <w:rsid w:val="00F9476D"/>
     <w:rsid w:val="00F95531"/>
     <w:rsid w:val="00FA0238"/>
     <w:rsid w:val="00FA1295"/>
     <w:rsid w:val="00FA17A5"/>
     <w:rsid w:val="00FA1F9F"/>
     <w:rsid w:val="00FA347A"/>
     <w:rsid w:val="00FA43E8"/>
+    <w:rsid w:val="00FA587E"/>
     <w:rsid w:val="00FA5D1A"/>
     <w:rsid w:val="00FA67EE"/>
     <w:rsid w:val="00FA6A44"/>
     <w:rsid w:val="00FA6C5F"/>
     <w:rsid w:val="00FA6EF0"/>
     <w:rsid w:val="00FB1DF0"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB3586"/>
     <w:rsid w:val="00FB3E84"/>
     <w:rsid w:val="00FB4A5A"/>
     <w:rsid w:val="00FB4B39"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB50EA"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB637B"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FB6832"/>
     <w:rsid w:val="00FB6A83"/>
     <w:rsid w:val="00FB6CCA"/>
     <w:rsid w:val="00FB7D80"/>
     <w:rsid w:val="00FB7D8B"/>
     <w:rsid w:val="00FC077D"/>
     <w:rsid w:val="00FC18C0"/>
     <w:rsid w:val="00FC1E56"/>
     <w:rsid w:val="00FC272D"/>
     <w:rsid w:val="00FC2E2B"/>
     <w:rsid w:val="00FC2EF0"/>
     <w:rsid w:val="00FC32CA"/>
     <w:rsid w:val="00FC3E7C"/>
     <w:rsid w:val="00FC4017"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC54F5"/>
     <w:rsid w:val="00FC5501"/>
     <w:rsid w:val="00FC5A9D"/>
     <w:rsid w:val="00FC622A"/>
     <w:rsid w:val="00FC6A79"/>
     <w:rsid w:val="00FC7303"/>
     <w:rsid w:val="00FC781F"/>
     <w:rsid w:val="00FD007D"/>
     <w:rsid w:val="00FD07BB"/>
     <w:rsid w:val="00FD0A7D"/>
     <w:rsid w:val="00FD0B4E"/>
@@ -14926,52 +14999,54 @@
     <w:rsid w:val="180D72D4"/>
     <w:rsid w:val="18BA0836"/>
     <w:rsid w:val="19139E93"/>
     <w:rsid w:val="193CF28B"/>
     <w:rsid w:val="19E6C599"/>
     <w:rsid w:val="1A242565"/>
     <w:rsid w:val="1A570932"/>
     <w:rsid w:val="1B48E392"/>
     <w:rsid w:val="1B8F8659"/>
     <w:rsid w:val="1BA9BDAC"/>
     <w:rsid w:val="1C582509"/>
     <w:rsid w:val="1D9A6F8D"/>
     <w:rsid w:val="1DD09560"/>
     <w:rsid w:val="1F09EAEB"/>
     <w:rsid w:val="1F55E7AA"/>
     <w:rsid w:val="219BE286"/>
     <w:rsid w:val="22544206"/>
     <w:rsid w:val="2261A045"/>
     <w:rsid w:val="2292292C"/>
     <w:rsid w:val="23E4C31B"/>
     <w:rsid w:val="23F89790"/>
     <w:rsid w:val="244A0E91"/>
     <w:rsid w:val="24D7571E"/>
     <w:rsid w:val="25043CF6"/>
     <w:rsid w:val="2525CF1F"/>
+    <w:rsid w:val="259C3D68"/>
     <w:rsid w:val="25A2182E"/>
     <w:rsid w:val="263F37E6"/>
+    <w:rsid w:val="27A3F397"/>
     <w:rsid w:val="29B35D24"/>
     <w:rsid w:val="29E94C7A"/>
     <w:rsid w:val="2A600194"/>
     <w:rsid w:val="2A8E139C"/>
     <w:rsid w:val="2ACE5AE5"/>
     <w:rsid w:val="2B240231"/>
     <w:rsid w:val="2D726D11"/>
     <w:rsid w:val="2DD96927"/>
     <w:rsid w:val="2E118A1E"/>
     <w:rsid w:val="2E2457AB"/>
     <w:rsid w:val="2ECAAD9F"/>
     <w:rsid w:val="326224D3"/>
     <w:rsid w:val="3275AD80"/>
     <w:rsid w:val="33714CAC"/>
     <w:rsid w:val="33851503"/>
     <w:rsid w:val="343D0583"/>
     <w:rsid w:val="34432E78"/>
     <w:rsid w:val="3455E2DD"/>
     <w:rsid w:val="349516EC"/>
     <w:rsid w:val="34EEA9D8"/>
     <w:rsid w:val="34F65307"/>
     <w:rsid w:val="35C30820"/>
     <w:rsid w:val="361FF6EF"/>
     <w:rsid w:val="36AD548E"/>
     <w:rsid w:val="36EE499F"/>
@@ -15005,76 +15080,78 @@
     <w:rsid w:val="4A75CFF2"/>
     <w:rsid w:val="4B2FF082"/>
     <w:rsid w:val="4BC8A91D"/>
     <w:rsid w:val="4C2D8701"/>
     <w:rsid w:val="4C959839"/>
     <w:rsid w:val="4CA6150A"/>
     <w:rsid w:val="4D393E05"/>
     <w:rsid w:val="4DE8CCC4"/>
     <w:rsid w:val="4F15D051"/>
     <w:rsid w:val="501D4E3B"/>
     <w:rsid w:val="505077F0"/>
     <w:rsid w:val="51260C31"/>
     <w:rsid w:val="51720764"/>
     <w:rsid w:val="5354EEFD"/>
     <w:rsid w:val="548580FE"/>
     <w:rsid w:val="54BC4C03"/>
     <w:rsid w:val="55A03393"/>
     <w:rsid w:val="55DA5637"/>
     <w:rsid w:val="5780E25F"/>
     <w:rsid w:val="5799B330"/>
     <w:rsid w:val="58852744"/>
     <w:rsid w:val="5885E65F"/>
     <w:rsid w:val="594963FC"/>
     <w:rsid w:val="5BF9C73C"/>
     <w:rsid w:val="5D5E3C6E"/>
+    <w:rsid w:val="5EB544FC"/>
     <w:rsid w:val="5EF791F0"/>
     <w:rsid w:val="5F7CB0F1"/>
     <w:rsid w:val="5FE50A7E"/>
     <w:rsid w:val="5FFC95B5"/>
     <w:rsid w:val="61E451FD"/>
     <w:rsid w:val="629105C1"/>
     <w:rsid w:val="631E93F4"/>
     <w:rsid w:val="64197AD4"/>
     <w:rsid w:val="6477CCF1"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64E9236C"/>
     <w:rsid w:val="65329958"/>
     <w:rsid w:val="654855C7"/>
     <w:rsid w:val="66A59BED"/>
     <w:rsid w:val="678D0A5C"/>
     <w:rsid w:val="67F1013C"/>
     <w:rsid w:val="690D119D"/>
     <w:rsid w:val="6A62D77B"/>
     <w:rsid w:val="6A9898E0"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C1613B9"/>
     <w:rsid w:val="6C32BE03"/>
     <w:rsid w:val="6C84CCE4"/>
     <w:rsid w:val="6DBC50A6"/>
     <w:rsid w:val="6DCB08AE"/>
     <w:rsid w:val="6E093BF7"/>
+    <w:rsid w:val="6E637BE4"/>
     <w:rsid w:val="712FA768"/>
     <w:rsid w:val="73963BA1"/>
     <w:rsid w:val="73DFE5EF"/>
     <w:rsid w:val="73F09164"/>
     <w:rsid w:val="74CC677A"/>
     <w:rsid w:val="75176EFC"/>
     <w:rsid w:val="75A3CDA2"/>
     <w:rsid w:val="7608BBDC"/>
     <w:rsid w:val="762C2899"/>
     <w:rsid w:val="7674962D"/>
     <w:rsid w:val="770A3113"/>
     <w:rsid w:val="77BA947F"/>
     <w:rsid w:val="787EFC9D"/>
     <w:rsid w:val="79B79507"/>
     <w:rsid w:val="7AFAA6E6"/>
     <w:rsid w:val="7B0DE1A1"/>
     <w:rsid w:val="7DDF41A0"/>
     <w:rsid w:val="7E88E3A0"/>
     <w:rsid w:val="7EC651B0"/>
     <w:rsid w:val="7FA5113E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -15083,51 +15160,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{CFA5B44A-7184-4B62-80C6-3311EEEAA451}"/>
+  <w15:docId w15:val="{4C3C184B-77A2-45FA-A2A3-568633E0E137}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18595,51 +18672,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1675915082">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/laboratorieanalyser/bestalla-mikrobiologisk-analys-via-remiss/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msb.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/lag-forordning-och-foreskrifter/adr-s/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/halsa-och-sakerhet/graviditet-och-amning/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-virala-hemorragiska-febrar/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sakerhetsradgivarna@vgregion.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchsquare.com/article/rs-2499310/v1" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/e/ebola-och-marburg-uppfoljning-av-hemvandande-hjalparbetare-en-vagledning/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-2499310/v1" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/biosakerhet-och-bioskydd/transport-av-patientprover/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msb.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/lag-forordning-och-foreskrifter/adr-s/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/halsa-och-sakerhet/graviditet-och-amning/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/smittsam-sjukdom/sjukdomsinformation-om-virala-hemorragiska-febrar/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sakerhetsradgivarna@vgregion.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchsquare.com/article/rs-2499310/v1" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/e/ebola-och-marburg-uppfoljning-av-hemvandande-hjalparbetare-en-vagledning/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21203/rs.3.rs-2499310/v1" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -18931,55 +19008,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3858</Words>
-  <Characters>20449</Characters>
+  <Words>3814</Words>
+  <Characters>20216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>170</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>168</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Vårdhygien - Viral hemorragisk feber (VHF)</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24259</CharactersWithSpaces>
+  <CharactersWithSpaces>23983</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Viral hemorragisk feber (VHF)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Therese Mård</lastModifiedBy>
-  <revision>26</revision>
+  <lastModifiedBy>Therezia Fröjdh</lastModifiedBy>
+  <revision>38</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>