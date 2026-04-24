--- v0 (2025-10-31)
+++ v1 (2026-04-24)
@@ -6,3362 +6,4534 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="478FCE08" w14:textId="7571AAC9" w:rsidR="002062E1" w:rsidRPr="002062E1" w:rsidRDefault="002062E1" w:rsidP="00C52580">
+    <w:p w14:paraId="478FCE08" w14:textId="7571AAC9" w:rsidR="002062E1" w:rsidRPr="00027470" w:rsidRDefault="002062E1" w:rsidP="00C52580">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc164429066"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc227070850"/>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
-      <w:r w:rsidRPr="002062E1">
+      <w:r w:rsidRPr="00027470">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t>Tuberkulos - vårdhygieniska rutiner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="002062E1">
+      <w:r w:rsidRPr="00027470">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4570043F" w14:textId="72DFEB0F" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="4570043F" w14:textId="72DFEB0F" w:rsidR="009A32ED" w:rsidRPr="00A63C75" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc158104227"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc164429067"/>
-      <w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc227070851"/>
+      <w:r w:rsidRPr="00A63C75">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="729DF456" w14:textId="62198B85" w:rsidR="009A32ED" w:rsidRPr="00D14C51" w:rsidRDefault="00D14C51" w:rsidP="009A32ED">
+    <w:p w14:paraId="729DF456" w14:textId="62198B85" w:rsidR="009A32ED" w:rsidRPr="00384F9D" w:rsidRDefault="00D14C51" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D14C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Justerade länkbrott</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B38D97" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="30B38D97" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000334E9" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="5" w:name="_Toc158104228"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc164429068"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227070852"/>
       <w:bookmarkStart w:id="7" w:name="_Toc72840807"/>
-      <w:r>
+      <w:r w:rsidRPr="000334E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="187900FA" w14:textId="77777777" w:rsidR="0041758C" w:rsidRDefault="0041758C" w:rsidP="00BC6335">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">hantering av avfall. Rutinen avviker från Vårdhandboken, avsnitt Tuberkulos [1] i det att vård på isoleringsrum med sluss och kontrollerad undertrycksventilation förordas vid all smittsam lungtuberkulos, inte bara vid multiresistent lungtuberkulos. </w:t>
+    <w:p w14:paraId="187900FA" w14:textId="77777777" w:rsidR="0041758C" w:rsidRPr="00384F9D" w:rsidRDefault="0041758C" w:rsidP="00BC6335">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rutinen beskriver smittrisker, risksituationer och ansvarsförhållanden samt vårdrutiner, tvätt- och städrutiner och hantering av avfall. Rutinen avviker från Vårdhandboken, avsnitt Tuberkulos [1] i det att vård på isoleringsrum med sluss och kontrollerad undertrycksventilation förordas vid all smittsam lungtuberkulos, inte bara vid multiresistent lungtuberkulos. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="8" w:name="_Toc164429069" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="8" w:name="_Toc227070853" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1039436215"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4138A574" w14:textId="46D4F17A" w:rsidR="000035C0" w:rsidRDefault="003174D1" w:rsidP="003174D1">
+        <w:p w14:paraId="4F003EE8" w14:textId="09DD41F5" w:rsidR="0095262B" w:rsidRPr="00F506E7" w:rsidRDefault="003174D1" w:rsidP="00F506E7">
           <w:pPr>
             <w:pStyle w:val="Rubrik2"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A63C75">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
             <w:t>Innehållsförteckning</w:t>
           </w:r>
           <w:bookmarkEnd w:id="8"/>
-        </w:p>
-[...2 lines deleted...]
-            <w:pStyle w:val="Innehll1"/>
+          <w:r w:rsidR="000035C0" w:rsidRPr="00384F9D">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
-          </w:pPr>
-          <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000035C0" w:rsidRPr="00384F9D">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000035C0" w:rsidRPr="00384F9D">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:bCs w:val="0"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc164429066" w:history="1">
-[...56 lines deleted...]
-          </w:hyperlink>
+          <w:hyperlink w:anchor="_Toc227070850" w:history="1"/>
         </w:p>
-        <w:p w14:paraId="0DE5994D" w14:textId="74826145" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="577A34FA" w14:textId="1E403105" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429067" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070851" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förändringar sedan föregående version</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429067 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070851 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C36D4D9" w14:textId="369745A9" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="064F4DD7" w14:textId="23AB7762" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429068" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070852" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sammanfattning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429068 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070852 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E905350" w14:textId="3C3171EA" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="2B69DD9D" w14:textId="68B419F7" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429069" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070853" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Innehållsförteckning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429069 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070853 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21D8ECAC" w14:textId="72157730" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="1767A5D5" w14:textId="3B3D1F69" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429070" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070854" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Syfte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429070 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070854 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19FC3656" w14:textId="04F05C45" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="7E518F07" w14:textId="76FA888F" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429071" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070855" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Medicinsk bakgrund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429071 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070855 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BBD4F64" w14:textId="4EF16B2D" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="19E8F7A8" w14:textId="6CB79FE5" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429072" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070856" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smittvägar, smittsamhet, smittfriförklaring och smittspårning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429072 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070856 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="289B9A7A" w14:textId="0C36C14C" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="1971A21A" w14:textId="0C0FB8D4" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429073" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070857" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smittvägar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429073 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070857 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74820A91" w14:textId="3AD949C5" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="37649085" w14:textId="6EFEE6AD" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429074" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070858" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smittsamhet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429074 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070858 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BDC4B1F" w14:textId="7A93559A" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="28090653" w14:textId="2D7168FE" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429075" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070859" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smittfriförklaring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429075 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070859 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D3AB437" w14:textId="20B9F7ED" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="7D4466FB" w14:textId="0AB478FF" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429076" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070860" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smittspårning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429076 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070860 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20204E31" w14:textId="3260C941" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="442F9A4D" w14:textId="3762A689" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429077" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070861" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utförande och ansvarsfördelning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429077 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070861 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="126467B9" w14:textId="2F086E71" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="713F6432" w14:textId="1539CA85" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429078" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070862" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vårdenhet (där fall upptäcks och/eller där patient vistas)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429078 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070862 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="30EBE758" w14:textId="5C7EFD67" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="27F3C568" w14:textId="5A110189" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429079" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070863" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Infektionskliniken/Barnkliniken</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429079 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070863 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6516EB37" w14:textId="318860BF" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="4DE8E858" w14:textId="7081A42B" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429080" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070864" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vårdhygien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429080 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070864 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B4A8B6D" w14:textId="2C84BC98" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="7B264F55" w14:textId="3773B45B" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429081" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070865" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Smittskydd Västra Götaland</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429081 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070865 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35D3A466" w14:textId="26D5BF9C" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="07BE6825" w14:textId="210A2AB9" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429082" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070866" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vårdrutiner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429082 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070866 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1356A1B1" w14:textId="39CE3F01" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="2EADF516" w14:textId="45870B72" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429083" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070867" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Skyddsutrustning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429083 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070867 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7D85C576" w14:textId="1BC2B2F1" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="62A015D2" w14:textId="6751B15E" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429084" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070868" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vårdrum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429084 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070868 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0FF5289F" w14:textId="53940A80" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="32720869" w14:textId="73D5EA18" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429085" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070869" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Personal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429085 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070869 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B240CD7" w14:textId="2D5843DA" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="5BB965EE" w14:textId="5A9882D9" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429086" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070870" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Besökande</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429086 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070870 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="410D6CF8" w14:textId="162BE399" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="728847BB" w14:textId="6DA717A8" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429087" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070871" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Städ, tvätt och disk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429087 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070871 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3B1A5045" w14:textId="429CF7F9" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="7134BCD4" w14:textId="3B506B46" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429088" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070872" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Undersökningar, bronkoskopi, röntgen, transport och obduktion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429088 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070872 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B86294D" w14:textId="06B7B3F2" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="0F3D0070" w14:textId="306ADD8F" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429089" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070873" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-              <w:t>Ansvar och avsteg</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Relaterad information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429089 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070873 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64EB5EB0" w14:textId="2B7C6460" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="32468010" w14:textId="558D7158" w:rsidR="0095262B" w:rsidRDefault="0095262B">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429090" w:history="1">
-            <w:r w:rsidRPr="00742E59">
+          <w:hyperlink w:anchor="_Toc227070874" w:history="1">
+            <w:r w:rsidRPr="00B81462">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
-                <w:rFonts w:eastAsia="MS Gothic"/>
-[...2 lines deleted...]
-              <w:t>Relaterad information</w:t>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc164429090 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227070874 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="349C7F8C" w14:textId="661E8D6C" w:rsidR="00353F32" w:rsidRDefault="00353F32">
+        <w:p w14:paraId="35301EF8" w14:textId="55ABA234" w:rsidR="000035C0" w:rsidRPr="00384F9D" w:rsidRDefault="000035C0">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-              <w14:ligatures w14:val="standardContextual"/>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc164429091" w:history="1">
-[...59 lines deleted...]
-          <w:r>
+          <w:r w:rsidRPr="00384F9D">
             <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="62A5747B" w14:textId="3B238608" w:rsidR="00C52580" w:rsidRDefault="00C52580" w:rsidP="009A32ED">
+    <w:p w14:paraId="62A5747B" w14:textId="3B238608" w:rsidR="00C52580" w:rsidRPr="000334E9" w:rsidRDefault="00C52580" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc158104229"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc164429070"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc227070854"/>
       <w:bookmarkStart w:id="11" w:name="_Toc100327186"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
+      <w:r w:rsidRPr="000334E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="0B88CCCF" w14:textId="77777777" w:rsidR="00C52580" w:rsidRDefault="00C52580" w:rsidP="00C52580">
+    <w:p w14:paraId="0B88CCCF" w14:textId="77777777" w:rsidR="00C52580" w:rsidRPr="00384F9D" w:rsidRDefault="00C52580" w:rsidP="00C52580">
       <w:pPr>
         <w:ind w:right="-143"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Syftet av dokumentet är att förebygga smittspridning av tuberkulos på Skaraborgs Sjukhus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7FA3D4" w14:textId="07B30535" w:rsidR="009A32ED" w:rsidRDefault="00C52580" w:rsidP="009A32ED">
+    <w:p w14:paraId="5A7FA3D4" w14:textId="07B30535" w:rsidR="009A32ED" w:rsidRPr="006E6931" w:rsidRDefault="00C52580" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc158104230"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc164429071"/>
-      <w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc227070855"/>
+      <w:r w:rsidRPr="006E6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Medicinsk b</w:t>
       </w:r>
-      <w:r w:rsidR="009A32ED">
+      <w:r w:rsidR="009A32ED" w:rsidRPr="006E6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>akgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidR="009A32ED">
+      <w:r w:rsidR="009A32ED" w:rsidRPr="006E6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidR="009A32ED">
+      <w:r w:rsidR="009A32ED" w:rsidRPr="006E6931">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00729361" w14:textId="7749A3EF" w:rsidR="006019A0" w:rsidRDefault="006019A0" w:rsidP="009A32ED">
+    <w:p w14:paraId="00729361" w14:textId="253C9183" w:rsidR="006019A0" w:rsidRPr="00384F9D" w:rsidRDefault="006019A0" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tuberkulos är globalt en av de mest spridda infektionssjukdomarna. Flest sjukdomsfall och dödsfall inträffar i Afrika och Asien. Sjukdomen var tidigare vanlig även i Sverige men numera är den ovanlig och få smittas i Sverige. Tuberkulos orsakas av bakterier </w:t>
+      </w:r>
+      <w:r w:rsidR="0085022F" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">som kallas för mycobakterier och relevant i detta samband är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Mycobacterium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tuberculosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>bovis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. Klassiska allmänsymtom vid tuberkulos är feber, nattsvettningar, avmagring och trötthet. För lungtuberkulos är långvarig hosta mer än tre veckor typisk, med eller utan upphostningar av slem och ibland blod</w:t>
+      </w:r>
+      <w:r w:rsidR="004D33B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A97C46C" w14:textId="7DBC5A9D" w:rsidR="00171539" w:rsidRDefault="00E51471" w:rsidP="00171539">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Aktiv tuberkulos klassas enligt smittskyddslagen som en allmänfarlig sjukdom och är därmed såväl anmälnings- som smittspårningspliktig</w:t>
+      </w:r>
+      <w:r w:rsidR="000E68DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1841C9A1" w14:textId="1FAAD34D" w:rsidR="00197D84" w:rsidRDefault="00E005B0" w:rsidP="00171539">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tuberkulos är globalt en av de mest spridda infektionssjukdomarna. Flest sjukdomsfall och dödsfall inträffar i Afrika och Asien. Sjukdomen var tidigare vanlig även i Sverige men numera är den ovanlig och få smittas i Sverige. Tuberkulos orsakas av bakterier </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">som kallas för mycobakterier och relevant i detta samband är </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uppföljning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D914DA4" w14:textId="77777777" w:rsidR="00E005B0" w:rsidRPr="00384F9D" w:rsidRDefault="00E005B0" w:rsidP="00E005B0">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ansvarig chef kan kontakta Vårdhygien för råd och rekommendationer angående hygienrutiner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5C5FF9" w14:textId="77777777" w:rsidR="00E005B0" w:rsidRPr="00384F9D" w:rsidRDefault="00E005B0" w:rsidP="00E005B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DAB3AB" w14:textId="77777777" w:rsidR="00E005B0" w:rsidRPr="00384F9D" w:rsidRDefault="00E005B0" w:rsidP="00E005B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hälso- och sjukvårdspersonal är ansvariga för att rapportera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Mycobacterium</w:t>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>vårdskador</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som en avvikelseanmälan. En vårdrelaterad infektion är en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">potentiell </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>tuberculosis</w:t>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>vårdskada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-        <w:t>. Klassiska allmänsymtom vid tuberkulos är feber, nattsvettningar, avmagring och trötthet. För lungtuberkulos är långvarig hosta mer än tre veckor typisk, med eller utan upphostningar av slem och ibland blod.</w:t>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och ska därför alltid anmälas så att vidare utredning kan ske. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A97C46C" w14:textId="3C111F72" w:rsidR="00171539" w:rsidRDefault="00E51471" w:rsidP="00171539">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+    <w:p w14:paraId="752B6349" w14:textId="12C7CFDF" w:rsidR="00E005B0" w:rsidRPr="00384F9D" w:rsidRDefault="00E005B0" w:rsidP="00E005B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medvetet avsteg från denna rutin dokumenteras i patientjournal om avsteg är kopplat till patient. Annan orsak till avsteg rapporteras i </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00124379">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>MedControl</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00124379">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> PRO</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller befintligt avvikelsehanteringssystem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37880C17" w14:textId="042C3410" w:rsidR="00C52580" w:rsidRDefault="00C52580" w:rsidP="00D13B1B">
+    <w:p w14:paraId="37880C17" w14:textId="042C3410" w:rsidR="00C52580" w:rsidRPr="002B0C0D" w:rsidRDefault="00C52580" w:rsidP="00D13B1B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc227070856"/>
+      <w:r w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Smittvägar, smittsamhet</w:t>
       </w:r>
-      <w:r w:rsidR="00D93503">
+      <w:r w:rsidR="00D93503" w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> smittfriförklaring</w:t>
       </w:r>
-      <w:r w:rsidR="00D93503">
+      <w:r w:rsidR="00D93503" w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> och smittspårning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="6E370FA6" w14:textId="79437C2F" w:rsidR="00C52580" w:rsidRDefault="00C52580" w:rsidP="00D13B1B">
+    <w:p w14:paraId="6E370FA6" w14:textId="79437C2F" w:rsidR="00C52580" w:rsidRPr="002B0C0D" w:rsidRDefault="00C52580" w:rsidP="00D13B1B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc227070857"/>
+      <w:r w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Smittvägar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="5A727D0D" w14:textId="7534308A" w:rsidR="00C52580" w:rsidRDefault="00C52580" w:rsidP="00C52580">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Tuberkulos sprids luftburet som inandningssmitta. Förutsättning för smittspridning är lungtuberkulos med hosta (eller tuberkulos i struphuvudet) som åstadkommer aerosolbildning. </w:t>
+    <w:p w14:paraId="5A727D0D" w14:textId="2CCC17BC" w:rsidR="00C52580" w:rsidRPr="00384F9D" w:rsidRDefault="00C52580" w:rsidP="00C52580">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Tuberkulos sprids luftburet som inandningssmitta. Förutsättning för smittspridning är lungtuberkulos med hosta (eller tuberkulos i struphuvudet) som åstadkommer aerosolbildning</w:t>
+      </w:r>
+      <w:r w:rsidR="004036E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1,3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FCF6F3" w14:textId="152540EA" w:rsidR="00C52580" w:rsidRDefault="00C52580" w:rsidP="00D13B1B">
+    <w:p w14:paraId="76FCF6F3" w14:textId="152540EA" w:rsidR="00C52580" w:rsidRPr="002B0C0D" w:rsidRDefault="00C52580" w:rsidP="00D13B1B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc227070858"/>
+      <w:r w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Smittsamhet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="3A975595" w14:textId="639792D1" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
-      <w:r>
+    <w:p w14:paraId="3A975595" w14:textId="055A3CB8" w:rsidR="007F3E56" w:rsidRPr="00384F9D" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tuberkulos har generellt låg smittsamhet och smittspridning utanför den egna familjen är ovanlig. Smittsamheten varierar med mängden tuberkelbakterier i upphostningar. </w:t>
       </w:r>
-      <w:r w:rsidR="008E3C49">
-        <w:t>Smittspridning sker inte via ytor eller föremål.</w:t>
+      <w:r w:rsidR="008E3C49" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Smittspridning sker inte via ytor eller föremål</w:t>
+      </w:r>
+      <w:r w:rsidR="004036E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1,3)</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C49" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C56547" w14:textId="5A145DE7" w:rsidR="007F30E4" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
-      <w:r>
+    <w:p w14:paraId="10C56547" w14:textId="55C4354B" w:rsidR="007F30E4" w:rsidRPr="00384F9D" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Åtgärder och ingrepp i luftvägarna, såsom aerosolgenererande procedur (AGP), t</w:t>
       </w:r>
-      <w:r w:rsidR="006861DC">
+      <w:r w:rsidR="006861DC" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>ill</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ex</w:t>
       </w:r>
-      <w:r w:rsidR="006861DC">
+      <w:r w:rsidR="006861DC" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>empel</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> bronkoskopi eller intubation, kan göra en annars obefintlig smittrisk förhöjd i samband med ingreppet. </w:t>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bronkoskopi eller intubation, kan göra en annars obefintlig smittrisk förhöjd i samband med ingreppet</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80CED">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1,3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E39D63C" w14:textId="2F1D43F9" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
-      <w:r>
+    <w:p w14:paraId="6E39D63C" w14:textId="3BDE43AF" w:rsidR="007F3E56" w:rsidRPr="00384F9D" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tuberkulos i andra organ än lunga och </w:t>
       </w:r>
-      <w:r w:rsidR="007F30E4">
+      <w:r w:rsidR="007F30E4" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>struphuvudet (larynx)</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> smittar inte. Undantaget är vid åtgärder som medför risk för aerosolbildning, till exempel skötsel och genomspolning av dränage och fistlar från tuberkulösa abscesser. Överföringen kan även ske vid laboratoriearbete, obduktion eller operation av ej diagnostiserad aktiv tuberkulos. </w:t>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> smittar inte. Undantaget är vid åtgärder som medför risk för aerosolbildning, till exempel skötsel och genomspolning av dränage och fistlar från tuberkulösa abscesser. Överföringen kan även ske vid laboratoriearbete, obduktion eller operation av ej diagnostiserad aktiv tuberkulos</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1,3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEE5C45" w14:textId="395936BC" w:rsidR="00C52580" w:rsidRDefault="00C52580" w:rsidP="00D13B1B">
+    <w:p w14:paraId="6CEE5C45" w14:textId="395936BC" w:rsidR="00C52580" w:rsidRPr="002B0C0D" w:rsidRDefault="00C52580" w:rsidP="00D13B1B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc227070859"/>
+      <w:r w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Smittfriförklaring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="60FE6197" w14:textId="77777777" w:rsidR="00D93503" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
-      <w:r>
+    <w:p w14:paraId="60FE6197" w14:textId="77777777" w:rsidR="00D93503" w:rsidRPr="00384F9D" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Medicinskt ansvarig läkare avgör när patienten inte längre är smittsam och isoleringen kan hävas. Beslutet ska dokumenteras i patientens journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B53215E" w14:textId="77777777" w:rsidR="00D93503" w:rsidRDefault="00D93503" w:rsidP="00D13B1B">
+    <w:p w14:paraId="3B53215E" w14:textId="77777777" w:rsidR="00D93503" w:rsidRPr="002B0C0D" w:rsidRDefault="00D93503" w:rsidP="00D13B1B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc227070860"/>
+      <w:r w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Smittspårning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="11AC9413" w14:textId="3B259C57" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="003B0A6B">
+    <w:p w14:paraId="11AC9413" w14:textId="3B259C57" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="003B0A6B">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003B0A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Behandlande läkare har ansvar för smittspårning enligt smittskyddslagen. Vid bekräftad smittsam tuberkulos ansvarar </w:t>
       </w:r>
-      <w:r w:rsidR="00087F0D">
+      <w:r w:rsidR="00087F0D" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B0A6B">
-[...14 lines deleted...]
-      <w:r w:rsidR="00087F0D">
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nfektionskliniken för smittspårning. För barn under 18 år ansvarar </w:t>
+      </w:r>
+      <w:r w:rsidR="00087F0D" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B0A6B">
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">arnmedicin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B96343" w14:textId="30F43BBD" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="00A45E29" w:rsidP="007B65D3">
+    <w:p w14:paraId="24B96343" w14:textId="30F43BBD" w:rsidR="003B0A6B" w:rsidRPr="002B0C0D" w:rsidRDefault="00A45E29" w:rsidP="007B65D3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc227070861"/>
+      <w:r w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Utförande och a</w:t>
       </w:r>
-      <w:r w:rsidR="003B0A6B" w:rsidRPr="003B0A6B">
+      <w:r w:rsidR="003B0A6B" w:rsidRPr="002B0C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>nsvarsfördelning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="7721CA51" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="00A71A97">
+    <w:p w14:paraId="7721CA51" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="00AB39AE" w:rsidRDefault="003B0A6B" w:rsidP="00A71A97">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B0A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc227070862"/>
+      <w:r w:rsidRPr="00AB39AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Vårdenhet (där fall upptäcks och/eller där patient vistas)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidRPr="003B0A6B">
+      <w:r w:rsidRPr="00AB39AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665B827B" w14:textId="42CE1C80" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="007B65D3">
+    <w:p w14:paraId="665B827B" w14:textId="42CE1C80" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="007B65D3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003B0A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Kartlägg patientens flöde på sjukhuset och överför informationen till läkare som tar över smittspårningsansvaret. Lista personer som utan andningsskydd kan ha exponerats för misstänkt smittsam patient på enheten. Även servicepersonal, anhöriga, studenter, tolkar och liknande inkluderas. Inga åtgärder utöver listning behöver göras innan smittsamheten är verifierad. Spara listan inför eventuell kontakt från infektionsmottagningen eller barnmedicin om uppföljning av personer på listan blir aktuell. För stöd kontakta Vårdhygien</w:t>
       </w:r>
-      <w:r w:rsidR="00293D4F">
+      <w:r w:rsidR="00293D4F" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00293D4F">
+      <w:r w:rsidR="00293D4F" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>0500-432084</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003B0A6B">
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA988AA" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="007B65D3">
+    <w:p w14:paraId="5FA988AA" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="007B65D3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003B0A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>När diagnos verifierats skickas kontaktuppgifter om de personer som kan ha exponerats för smittsam patient till Infektionsmottagningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05ECD5C0" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="007B65D3">
+    <w:p w14:paraId="05ECD5C0" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="007B65D3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003B0A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Enhetens linjechef ansvarar för att personal som remitterats för smittspårning informeras. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D0E11E" w14:textId="7EDCE19D" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="00A71A97">
+    <w:p w14:paraId="69D0E11E" w14:textId="7EDCE19D" w:rsidR="003B0A6B" w:rsidRPr="000A4C27" w:rsidRDefault="003B0A6B" w:rsidP="00A71A97">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc227070863"/>
+      <w:r w:rsidRPr="000A4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Infektionskliniken</w:t>
       </w:r>
-      <w:r w:rsidR="00A666DD">
+      <w:r w:rsidR="00A666DD" w:rsidRPr="000A4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>/Barnkliniken</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="3080C45B" w14:textId="0316C398" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="00FF3F2A">
-      <w:r w:rsidRPr="003B0A6B">
+    <w:p w14:paraId="3080C45B" w14:textId="0316C398" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="00FF3F2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vårdar som regel smittsam/misstänkt smittsam patient i behov av inneliggande vård. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F9A163" w14:textId="57E058D9" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="00FF3F2A">
-      <w:r w:rsidRPr="003B0A6B">
+    <w:p w14:paraId="56F9A163" w14:textId="57E058D9" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="00FF3F2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Ansvarar för smittspårning runt verifierat fall. När det gäller barn ansvarar barnmedicin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4624A018" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="00A71A97">
+    <w:p w14:paraId="4624A018" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="000A4C27" w:rsidRDefault="003B0A6B" w:rsidP="00A71A97">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B0A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc227070864"/>
+      <w:r w:rsidRPr="000A4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="061E8620" w14:textId="39B2403D" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="00293D4F" w:rsidP="00FF3F2A">
-      <w:r>
+    <w:p w14:paraId="061E8620" w14:textId="39B2403D" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="00293D4F" w:rsidP="00FF3F2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="003B0A6B" w:rsidRPr="003B0A6B">
+      <w:r w:rsidR="003B0A6B" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>er råd om åtgärder för att minska risk för smittspridning runt fall av tuberkulos inom vården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0C1F16" w14:textId="08D62B08" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="00FF3F2A">
-      <w:r w:rsidRPr="003B0A6B">
+    <w:p w14:paraId="5C0C1F16" w14:textId="08D62B08" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="00FF3F2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Resurs för enheter vid behov av allmän information till personal om sjukdomen och smittsamhet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A6CEBC" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="00A71A97">
+    <w:p w14:paraId="33A6CEBC" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="000A4C27" w:rsidRDefault="003B0A6B" w:rsidP="00A71A97">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B0A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc227070865"/>
+      <w:r w:rsidRPr="000A4C27">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Smittskydd Västra Götaland</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="2155D731" w14:textId="531F1A26" w:rsidR="003B0A6B" w:rsidRPr="003B0A6B" w:rsidRDefault="003B0A6B" w:rsidP="003B0A6B">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">smittspårning. </w:t>
+    <w:p w14:paraId="2155D731" w14:textId="531F1A26" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="003B0A6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smittskydd bistår behandlande läkare med smittsamhetsbedömning av patienten samt upplägg av smittspårning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D458536" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+    <w:p w14:paraId="0D458536" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRPr="00D20109" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc151035625"/>
       <w:bookmarkStart w:id="25" w:name="_Toc158104231"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc164429082"/>
-      <w:r w:rsidRPr="00DC17AF">
+      <w:bookmarkStart w:id="26" w:name="_Toc227070866"/>
+      <w:r w:rsidRPr="00D20109">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Vårdrutiner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:r>
+      <w:r w:rsidRPr="00D20109">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A9957D" w14:textId="49D25198" w:rsidR="00FA5FF5" w:rsidRDefault="00FA5FF5" w:rsidP="00FA5FF5">
+    <w:p w14:paraId="46A9957D" w14:textId="49D25198" w:rsidR="00FA5FF5" w:rsidRPr="00384F9D" w:rsidRDefault="00FA5FF5" w:rsidP="00FA5FF5">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Basala hygienrutiner ska tillämpas se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00F37BDE">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Basal hygien och klädregler</w:t>
         </w:r>
-        <w:r w:rsidR="005F79A0" w:rsidRPr="00F37BDE">
+        <w:r w:rsidR="005F79A0" w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t xml:space="preserve"> Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71225D1F" w14:textId="4E5B6CE4" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+    <w:p w14:paraId="71225D1F" w14:textId="4E5B6CE4" w:rsidR="007F3E56" w:rsidRPr="00D20109" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc227070867"/>
+      <w:r w:rsidRPr="00D20109">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Skyddsutrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="3C1EE278" w14:textId="54F9ABEA" w:rsidR="00D93503" w:rsidRDefault="00D93503" w:rsidP="007F3E56">
-      <w:r>
+    <w:p w14:paraId="3C1EE278" w14:textId="54F9ABEA" w:rsidR="00D93503" w:rsidRPr="00384F9D" w:rsidRDefault="00D93503" w:rsidP="007F3E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Andningsskydd (FFP2/FFP3) ska användas av all personal (inklusive </w:t>
       </w:r>
-      <w:r w:rsidR="007F30E4">
+      <w:r w:rsidR="007F30E4" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">lokalvårdare, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">fysioterapeut, arbetsterapeut, kurator </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>) samt besökande vid vistelse i vårdrummet</w:t>
       </w:r>
-      <w:r w:rsidR="001C5B98">
+      <w:r w:rsidR="001C5B98" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> med smittsam patient och även under utvädringstiden (2 timmar). För längre vårdinsats rekommenderas andningsskydd med </w:t>
       </w:r>
-      <w:r w:rsidR="0075471B">
+      <w:r w:rsidR="0075471B" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">övertäckt </w:t>
       </w:r>
-      <w:r w:rsidR="001C5B98">
+      <w:r w:rsidR="001C5B98" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>ventil.</w:t>
       </w:r>
-      <w:r w:rsidR="000C31F0">
+      <w:r w:rsidR="000C31F0" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Se regionalrutin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="000C31F0" w:rsidRPr="00D14302">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="000C31F0" w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CED3F3D" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+    <w:p w14:paraId="1CED3F3D" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRPr="00D20109" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc164429084"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc227070868"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00D20109">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Vårdrum</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="408735E5" w14:textId="0CA656CE" w:rsidR="006D7A8E" w:rsidRDefault="00DE0BD4" w:rsidP="00DE0BD4">
-      <w:r>
+    <w:p w14:paraId="408735E5" w14:textId="0CA656CE" w:rsidR="006D7A8E" w:rsidRPr="00384F9D" w:rsidRDefault="00DE0BD4" w:rsidP="00DE0BD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Vid misstanke eller säkerställd smittsam lungtuberkulos ska patienten omhändertas på isoleringsrum för luftburen smitta som finns på akutmottagningen, barn</w:t>
       </w:r>
-      <w:r w:rsidR="007E3D27">
+      <w:r w:rsidR="007E3D27" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>kliniken, förlossningsenheten</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>, infektionsmottagningen, infektionsavdelningen samt IVA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2B6643" w14:textId="2B786D93" w:rsidR="006D7A8E" w:rsidRDefault="006D7A8E" w:rsidP="006D7A8E">
-      <w:r>
+    <w:p w14:paraId="1E2B6643" w14:textId="2B786D93" w:rsidR="006D7A8E" w:rsidRPr="00384F9D" w:rsidRDefault="006D7A8E" w:rsidP="006D7A8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Vid tillfällig brist på isoleringsrum för luftburen smitta ska patienten omhändertas på rum med stängd dörr och förrum i väntan på tillgång till isoleringsrum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD1F871" w14:textId="2ADE056D" w:rsidR="00C846B6" w:rsidRDefault="00C846B6" w:rsidP="00C846B6">
-      <w:r w:rsidRPr="001F5AFB">
+    <w:p w14:paraId="4AD1F871" w14:textId="2ADE056D" w:rsidR="00C846B6" w:rsidRPr="00384F9D" w:rsidRDefault="00C846B6" w:rsidP="00C846B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Patienten ska också instrueras i host- och handhygien och förses med engångsnäsdukar och plastpåse för uppsamling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F324592" w14:textId="725A2D2A" w:rsidR="006D7A8E" w:rsidRDefault="00D36D1F" w:rsidP="006D7A8E">
-      <w:r>
+    <w:p w14:paraId="1F324592" w14:textId="725A2D2A" w:rsidR="006D7A8E" w:rsidRPr="00384F9D" w:rsidRDefault="00D36D1F" w:rsidP="006D7A8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tillåtelse </w:t>
       </w:r>
-      <w:r w:rsidR="007F30E4">
+      <w:r w:rsidR="007F30E4" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>för</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> u</w:t>
       </w:r>
-      <w:r w:rsidR="006D7A8E">
+      <w:r w:rsidR="006D7A8E" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">tomhusvistelse i anslutning till vårdrummet </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>för patienten</w:t>
       </w:r>
-      <w:r w:rsidR="006D7A8E">
+      <w:r w:rsidR="006D7A8E" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29819296" w14:textId="5DED8E19" w:rsidR="00D36D1F" w:rsidRDefault="00D36D1F" w:rsidP="00D36D1F">
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="29819296" w14:textId="5DED8E19" w:rsidR="00D36D1F" w:rsidRPr="00384F9D" w:rsidRDefault="00D36D1F" w:rsidP="00D36D1F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Patienten serveras och äter allt mat på vårdrummet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E6BA32" w14:textId="65413A4D" w:rsidR="00CC12DD" w:rsidRDefault="00CC12DD" w:rsidP="00D36D1F">
-      <w:r>
+    <w:p w14:paraId="23E6BA32" w14:textId="65413A4D" w:rsidR="00CC12DD" w:rsidRPr="00384F9D" w:rsidRDefault="00CC12DD" w:rsidP="00D36D1F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
-      <w:r w:rsidR="002904B2">
+      <w:r w:rsidR="002904B2" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">utskrivning eller </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">byte av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>vårdrum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ska vårdrummet stå tomt i två timmar innan ny patient får tas in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C754770" w14:textId="0A68B244" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+    <w:p w14:paraId="7C754770" w14:textId="0A68B244" w:rsidR="007F3E56" w:rsidRPr="00D20109" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD26FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc227070869"/>
+      <w:r w:rsidRPr="00D20109">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Personal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="5C601759" w14:textId="769E6F5F" w:rsidR="006D7A8E" w:rsidRDefault="006D7A8E" w:rsidP="006D7A8E">
-      <w:r>
+    <w:p w14:paraId="5C601759" w14:textId="769E6F5F" w:rsidR="006D7A8E" w:rsidRPr="00384F9D" w:rsidRDefault="006D7A8E" w:rsidP="006D7A8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vid vård av patient med luftburen smitta finns risk för smitta till personal. Personal som ska vårda patient med smittsam lungtuberkulos ska vara frisk, </w:t>
       </w:r>
-      <w:r w:rsidR="008366CF">
+      <w:r w:rsidR="008366CF" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">j vara gravid och </w:t>
       </w:r>
-      <w:r w:rsidR="008366CF">
+      <w:r w:rsidR="008366CF" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>j ha nedsatt immunförsvar</w:t>
       </w:r>
-      <w:r w:rsidR="008366CF">
+      <w:r w:rsidR="008366CF" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAA9845" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+    <w:p w14:paraId="1DAA9845" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRPr="00D20109" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD26FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc227070870"/>
+      <w:r w:rsidRPr="00D20109">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Besökande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="6C60C6AF" w14:textId="4AF08F04" w:rsidR="00DE0BD4" w:rsidRDefault="00DE0BD4" w:rsidP="00DE0BD4">
-      <w:r>
+    <w:p w14:paraId="6C60C6AF" w14:textId="4AF08F04" w:rsidR="00DE0BD4" w:rsidRPr="00384F9D" w:rsidRDefault="00DE0BD4" w:rsidP="00DE0BD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Begränsa antalet besök och avstyr att små barn och i övrigt infektionskänsliga personer besöker den smittsamma patienten. Samtliga besökare ska bära andningsskydd. Undantag kan göras för närstående som haft långvarig närkontakt med patienten under sjukdomstiden</w:t>
       </w:r>
-      <w:r w:rsidR="008366CF">
+      <w:r w:rsidR="008366CF" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009F38FB">
+      <w:r w:rsidR="009F38FB" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">detta </w:t>
       </w:r>
-      <w:r w:rsidR="008366CF">
+      <w:r w:rsidR="008366CF" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>görs av ansvarig läkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B9EE54" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+    <w:p w14:paraId="49B9EE54" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRPr="000334E9" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc227070871"/>
+      <w:r w:rsidRPr="000334E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Städ, tvätt och disk</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="1E5EC52F" w14:textId="0E50A688" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+    <w:p w14:paraId="1E5EC52F" w14:textId="0E50A688" w:rsidR="007F3E56" w:rsidRPr="006C09E6" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Städning/rengöring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A20D39" w14:textId="3C1AC880" w:rsidR="00A375C5" w:rsidRPr="00A375C5" w:rsidRDefault="00A375C5" w:rsidP="00A375C5">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Daglig städning utförs enligt avdelningens rutin. Daglig desinfektion med alkoholbaserad </w:t>
+    <w:p w14:paraId="07A20D39" w14:textId="3C1AC880" w:rsidR="00A375C5" w:rsidRPr="00384F9D" w:rsidRDefault="00A375C5" w:rsidP="00A375C5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daglig städning utförs enligt avdelningens rutin. Daglig desinfektion med alkoholbaserad ytdesinfektion med rengörande verkan/tensid av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>ytdesinfektion</w:t>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tagytor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> med rengörande verkan/tensid av </w:t>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i patientrum och på toalett. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773F845A" w14:textId="42AB8602" w:rsidR="00196DA4" w:rsidRPr="00384F9D" w:rsidRDefault="007F3E56" w:rsidP="00196DA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Punktdesinfektion utförs med alkoholbaserat ytdesinfektionsmedel vid spill och stänk</w:t>
+      </w:r>
+      <w:r w:rsidR="00A375C5" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>tagytor</w:t>
+      <w:r w:rsidR="00A375C5" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>kroppvätskor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> i patientrum och på toalett. </w:t>
+      <w:r w:rsidR="00A375C5" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773F845A" w14:textId="42AB8602" w:rsidR="00196DA4" w:rsidRDefault="007F3E56" w:rsidP="00196DA4">
-[...19 lines deleted...]
-      <w:r w:rsidR="00A375C5">
+    <w:p w14:paraId="1C0A6280" w14:textId="5CFB0C31" w:rsidR="00DE0BD4" w:rsidRPr="00384F9D" w:rsidRDefault="00196DA4" w:rsidP="00DE0BD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vid daglig städning ska andningsskydd användas (FFP3). Även s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0BD4" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lutstädning </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23B68" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under utvädringstiden (två timmar) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0BD4" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>efter patient med smittsam tuberkulos utförs med andningsskydd</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23B68" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C0A6280" w14:textId="5CFB0C31" w:rsidR="00DE0BD4" w:rsidRDefault="00196DA4" w:rsidP="00DE0BD4">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="22143968" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRPr="006C09E6" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tvätt och avfall </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22143968" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRPr="00AD26FB" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+    <w:p w14:paraId="7CEB1FE5" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRPr="00384F9D" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hanteras som vanligt det vill säga endast kraftigt förorenad tvätt och avfall skickas som smittförande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6333A194" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRPr="006C09E6" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Tvätt och avfall </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disk </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEB1FE5" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Hanteras som vanligt det vill säga endast kraftigt förorenad tvätt och avfall skickas som smittförande. </w:t>
+    <w:p w14:paraId="4ECAA1AD" w14:textId="68862D22" w:rsidR="007F3E56" w:rsidRPr="00384F9D" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Disk hanteras som vanligt det vill säga skickas till centralkök eller i avdelningens diskmaskin.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23B68" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All</w:t>
+      </w:r>
+      <w:r w:rsidR="00710BFF" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23B68" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> engångsmaterial på matbrickan plockas av i patientrum och slängs där.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6333A194" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
-[...21 lines deleted...]
-    <w:p w14:paraId="1A4A5E7D" w14:textId="3DB3865C" w:rsidR="009843F1" w:rsidRDefault="009843F1" w:rsidP="006D7A8E">
+    <w:p w14:paraId="1A4A5E7D" w14:textId="3DB3865C" w:rsidR="009843F1" w:rsidRPr="00BB2896" w:rsidRDefault="009843F1" w:rsidP="006D7A8E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc227070872"/>
+      <w:r w:rsidRPr="00BB2896">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Undersökningar, </w:t>
       </w:r>
-      <w:r w:rsidR="00414213">
+      <w:r w:rsidR="00414213" w:rsidRPr="00BB2896">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">bronkoskopi, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009843F1">
+      <w:r w:rsidRPr="00BB2896">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>röntge</w:t>
       </w:r>
-      <w:r w:rsidR="00414213">
+      <w:r w:rsidR="00414213" w:rsidRPr="00BB2896">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>n, transport</w:t>
       </w:r>
-      <w:r w:rsidR="002B73E9">
+      <w:r w:rsidR="002B73E9" w:rsidRPr="00BB2896">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> och ob</w:t>
       </w:r>
-      <w:r w:rsidR="00D77261">
+      <w:r w:rsidR="00D77261" w:rsidRPr="00BB2896">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="002B73E9">
+      <w:r w:rsidR="002B73E9" w:rsidRPr="00BB2896">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>uktion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="495FAD84" w14:textId="77777777" w:rsidR="006D7A8E" w:rsidRDefault="00BF0A26" w:rsidP="006D7A8E">
+    <w:p w14:paraId="495FAD84" w14:textId="77777777" w:rsidR="006D7A8E" w:rsidRPr="006C09E6" w:rsidRDefault="00BF0A26" w:rsidP="006D7A8E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Röntgen eller annan konsultavdelning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223C0BA1" w14:textId="728A9414" w:rsidR="00BF0A26" w:rsidRDefault="00BF0A26" w:rsidP="006D7A8E">
-      <w:r>
+    <w:p w14:paraId="223C0BA1" w14:textId="728A9414" w:rsidR="00BF0A26" w:rsidRPr="00384F9D" w:rsidRDefault="00BF0A26" w:rsidP="006D7A8E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Mottagande enhet (exempelvis röntgenavdelningen) ska informeras om misstänkt luftburen smitta. Patienten bör omgående tas omhand på rum med stängd dörr och vårdpersonal ska använda andningsskydd. Efter fullföljd undersökning bör omgående transport till hemavdelning ske. Rummet ska stå tomt med stängd dörr mot gemensamma utrymmen i två timmar innan nästa patient tas in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09789BCA" w14:textId="71B3C29A" w:rsidR="009219AB" w:rsidRDefault="009219AB" w:rsidP="006D7A8E">
+    <w:p w14:paraId="09789BCA" w14:textId="71B3C29A" w:rsidR="009219AB" w:rsidRPr="006C09E6" w:rsidRDefault="009219AB" w:rsidP="006D7A8E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009219AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="005C006D">
+      <w:r w:rsidR="005C006D" w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="009219AB">
+      <w:r w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>onkoskopi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EFC349" w14:textId="7956869D" w:rsidR="00C26CD0" w:rsidRDefault="005C006D" w:rsidP="00C26CD0">
-      <w:r>
+    <w:p w14:paraId="61EFC349" w14:textId="7956869D" w:rsidR="00C26CD0" w:rsidRPr="00384F9D" w:rsidRDefault="005C006D" w:rsidP="00C26CD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inför bronkoskopi ska remitterande läkare tydligt ange på remissen om tuberkulosmisstanke föreligger samt smittriskbedömning enligt ovan. Detta för att kunna planera skyddsåtgärder vid undersökning och eftervård. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230E6C3A" w14:textId="077724E8" w:rsidR="00C26CD0" w:rsidRDefault="005C006D" w:rsidP="00C26CD0">
-      <w:r>
+    <w:p w14:paraId="230E6C3A" w14:textId="077724E8" w:rsidR="00C26CD0" w:rsidRPr="00384F9D" w:rsidRDefault="005C006D" w:rsidP="00C26CD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Bronkoskopi görs på infektionsavdelningen eller infektionsmottagningen alternativt isoleringsrum på IVA</w:t>
       </w:r>
-      <w:r w:rsidR="00C26CD0">
+      <w:r w:rsidR="00C26CD0" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vid smittsam lungtuberkulos ska eftervård ske på isoleringsrum för luftburen smitta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243778E2" w14:textId="77777777" w:rsidR="005126EA" w:rsidRDefault="005C006D" w:rsidP="005126EA">
-      <w:r>
+    <w:p w14:paraId="243778E2" w14:textId="77777777" w:rsidR="005126EA" w:rsidRPr="00384F9D" w:rsidRDefault="005C006D" w:rsidP="005126EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Personal ska använda andningsskydd så länge patienten är på undersökningsrummet och vid efterföljande städning med stängd dörr och fönster. </w:t>
       </w:r>
-      <w:r w:rsidR="005126EA">
+      <w:r w:rsidR="005126EA" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Rummet ska stå tomt med stängd dörr mot gemensamma utrymmen i två timmar innan nästa patient tas in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1DF4DD" w14:textId="7F254C7E" w:rsidR="005C006D" w:rsidRDefault="001C5B98" w:rsidP="00C26CD0">
-      <w:r>
+    <w:p w14:paraId="1B1DF4DD" w14:textId="7F254C7E" w:rsidR="005C006D" w:rsidRPr="00384F9D" w:rsidRDefault="001C5B98" w:rsidP="00C26CD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="001C5B98">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>r</w:t>
         </w:r>
-        <w:r w:rsidR="005C006D" w:rsidRPr="001C5B98">
+        <w:r w:rsidR="005C006D" w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>utin Bronkoskopi – lungmedicin</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005C006D">
+      <w:r w:rsidR="005C006D" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD6F32D" w14:textId="6E8EFDA6" w:rsidR="007A048C" w:rsidRDefault="00D13B1B" w:rsidP="00D13B1B">
+    <w:p w14:paraId="4CD6F32D" w14:textId="6E8EFDA6" w:rsidR="007A048C" w:rsidRPr="006C09E6" w:rsidRDefault="00D13B1B" w:rsidP="00D13B1B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Transport i</w:t>
       </w:r>
-      <w:r w:rsidR="00BF0A26" w:rsidRPr="008B2289">
-[...2 lines deleted...]
-      <w:r w:rsidR="00BF0A26">
+      <w:r w:rsidR="00BF0A26" w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nom sjukhus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ACAB1F" w14:textId="3A7A3EFF" w:rsidR="00C40628" w:rsidRPr="00384F9D" w:rsidRDefault="00BF0A26" w:rsidP="00C26CD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vid transport inom sjukhuset ska patienten ha tillgång till pappersnäsduk och instrueras att hosta och nysa i den, vilken sedan kastas i medföljande avfallspåse, följt av handdesinfektion. Vid svårigheter att använda pappersnäsduk kan kirurgiskt munskydd IIR användas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA55A5D" w14:textId="2E765BD7" w:rsidR="00BF0A26" w:rsidRPr="00384F9D" w:rsidRDefault="00BF0A26" w:rsidP="00BF0A26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transportpersonal behöver som regel inte använda andningsskydd under transporten på grund av låg exponeringsrisk, men om den transporterande personalen följer med patienten in på </w:t>
+      </w:r>
+      <w:r w:rsidR="00915051" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patientrum eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undersöknings-/behandlingsrummet ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00915051" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>transport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personalen ta på andningsskydd </w:t>
+      </w:r>
+      <w:r w:rsidR="00915051" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ankomst till rummet</w:t>
+      </w:r>
+      <w:r w:rsidR="00915051" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B41B961" w14:textId="5244512A" w:rsidR="007A048C" w:rsidRPr="006C09E6" w:rsidRDefault="00C40628" w:rsidP="006D7A8E">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ambulans</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22891" w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transport</w:t>
+      </w:r>
+      <w:r w:rsidR="007A048C" w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13ACAB1F" w14:textId="3A7A3EFF" w:rsidR="00C40628" w:rsidRPr="00D07021" w:rsidRDefault="00BF0A26" w:rsidP="00C26CD0">
-[...46 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="50631C0A" w14:textId="20D27D0F" w:rsidR="00C40628" w:rsidRPr="00384F9D" w:rsidRDefault="00C40628" w:rsidP="007A048C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vid ambulanstransport ska fönstret mellan vårdutrymmet och förarhytten vara stängt och vårdande personal ska bära andningsskydd. </w:t>
       </w:r>
-      <w:r w:rsidR="00C36EEB">
-[...4 lines deleted...]
-        <w:t>att stänga mellan förarhytt och vårdutrymme använder person i förarhytt andningsskydd.</w:t>
+      <w:r w:rsidR="00C36EEB" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Saknas möjlighet att stänga mellan förarhytt och vårdutrymme använder person i förarhytt andningsskydd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053CA410" w14:textId="47E2C2E8" w:rsidR="00C40628" w:rsidRDefault="00C40628" w:rsidP="00C40628">
-      <w:r>
+    <w:p w14:paraId="053CA410" w14:textId="47E2C2E8" w:rsidR="00C40628" w:rsidRPr="00384F9D" w:rsidRDefault="00C40628" w:rsidP="00C40628">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Efter transport ska ambulans vädras minst 15 minuter. Vädring ska ske med öppna dörrar från vårdutrymmet och helst utomhus. Ambulanshall kan användas, i så fall hålls ventilationen i ambulansen påslagen under vädringen</w:t>
       </w:r>
-      <w:r w:rsidR="00D07021">
+      <w:r w:rsidR="00D07021" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEFDCA8" w14:textId="77777777" w:rsidR="00B22891" w:rsidRDefault="00B22891" w:rsidP="00B22891">
-      <w:r>
+    <w:p w14:paraId="0BEFDCA8" w14:textId="77777777" w:rsidR="00B22891" w:rsidRPr="00384F9D" w:rsidRDefault="00B22891" w:rsidP="00B22891">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Patienten uppmanas att hosta och nysa i pappersnäsduk som sedan slängs direkt i avfallspåse, följt av handdesinfektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E97346" w14:textId="77777777" w:rsidR="00145B9D" w:rsidRDefault="00145B9D" w:rsidP="006D7A8E">
+    <w:p w14:paraId="64E97346" w14:textId="77777777" w:rsidR="00145B9D" w:rsidRPr="006C09E6" w:rsidRDefault="00145B9D" w:rsidP="006D7A8E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C09E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obduktion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7618A6D5" w14:textId="11437B9A" w:rsidR="00145B9D" w:rsidRDefault="00145B9D" w:rsidP="00C40628">
-      <w:r>
+    <w:p w14:paraId="7618A6D5" w14:textId="11437B9A" w:rsidR="00145B9D" w:rsidRPr="00384F9D" w:rsidRDefault="00145B9D" w:rsidP="00C40628">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>På remiss för obduktion ska diagnosen misstänkt eller säker smittsam lungtuberkulos tydligt framgå. Personal som utför obduktion ska använda andningsskydd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F561089" w14:textId="77777777" w:rsidR="00B22891" w:rsidRDefault="006D7A8E" w:rsidP="00B22891">
+    <w:p w14:paraId="6F85D114" w14:textId="2F5D74C9" w:rsidR="006D7A8E" w:rsidRPr="00081B89" w:rsidRDefault="006D7A8E" w:rsidP="00B22891">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:t>Ansvar och avsteg</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc158104233"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc227070873"/>
+      <w:r w:rsidRPr="00081B89">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="6BB7BC39" w14:textId="21B2D8A3" w:rsidR="00171539" w:rsidRPr="00171539" w:rsidRDefault="00171539" w:rsidP="00171539">
-[...45 lines deleted...]
-        <w:r w:rsidRPr="00DB4393">
+    <w:p w14:paraId="7432BF67" w14:textId="739B0298" w:rsidR="0095081D" w:rsidRPr="00384F9D" w:rsidRDefault="0095081D" w:rsidP="0095081D">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regional rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00A73B14" w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-          </w:rPr>
-[...38 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="537EB07C" w14:textId="77777777" w:rsidR="0095081D" w:rsidRDefault="0095081D" w:rsidP="0095081D">
+    <w:p w14:paraId="537EB07C" w14:textId="77777777" w:rsidR="0095081D" w:rsidRPr="00384F9D" w:rsidRDefault="0095081D" w:rsidP="0095081D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Regional riktlinje - </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="006F10A7">
+        <w:r w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Luftvägssmitta vårdhygieniska aspekter</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="385A3176" w14:textId="1D369627" w:rsidR="00B22891" w:rsidRDefault="00B22891" w:rsidP="00B22891">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="772844B2" w14:textId="748D8727" w:rsidR="00B22891" w:rsidRPr="00384F9D" w:rsidRDefault="00B22891" w:rsidP="00B22891">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vårdhandboken </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="0095081D" w:rsidRPr="00EB7864">
+        <w:r w:rsidR="0095081D" w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-          </w:rPr>
-[...11 lines deleted...]
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Tuberkulos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BD89407" w14:textId="00D154DD" w:rsidR="00B22891" w:rsidRDefault="00B22891" w:rsidP="00B22891">
+    <w:p w14:paraId="4BD89407" w14:textId="00D154DD" w:rsidR="00B22891" w:rsidRPr="00830429" w:rsidRDefault="00B22891" w:rsidP="00B22891">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc164429091"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc158104234"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc227070874"/>
+      <w:r w:rsidRPr="00830429">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="731439AC" w14:textId="5871F848" w:rsidR="00360712" w:rsidRDefault="00FC089E" w:rsidP="00162B31">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Källförteckning</w:t>
-[...5 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00360712" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4393">
+      <w:r w:rsidR="00DB4393" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00972F5F">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000C48C1" w:rsidRPr="000C48C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Rekommendationer för preventiva insatser mot tuberkulos</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Internet]</w:t>
+      </w:r>
+      <w:r w:rsidR="006762C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. Stockholm: Folkhälsomyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>; 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4393" w:rsidRPr="00DB4393">
-[...7 lines deleted...]
-        <w:r w:rsidR="00DB4393" w:rsidRPr="00DD4C35">
+      <w:r w:rsidR="009B52A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[citerad </w:t>
+      </w:r>
+      <w:r w:rsidR="009B4A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>2025-08-27</w:t>
+      </w:r>
+      <w:r w:rsidR="009B52A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C48C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hämtad från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="000C48C1" w:rsidRPr="005550EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t>https://www.folkhalsomyndigheten.se/contentassets/92e06754e3464636b1bdbb980378bcf3/rekommendationer-for-preventiva-insatser-mot-tuberkulos.pdf</w:t>
+          <w:t>https://www.folkhalsomyndigheten.s</w:t>
+        </w:r>
+        <w:r w:rsidR="000C48C1" w:rsidRPr="005550EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidR="000C48C1" w:rsidRPr="005550EA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>/contentassets/92e06754e3464636b1bdbb980378bcf3/rekommendationer-for-preventiva-insatser-mot-tuberkulos.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DB4393">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="14FBC6CE" w14:textId="0403F7F3" w:rsidR="00360712" w:rsidRPr="00FC3961" w:rsidRDefault="00360712" w:rsidP="00360712">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="14FBC6CE" w14:textId="66D11DAE" w:rsidR="00360712" w:rsidRPr="00384F9D" w:rsidRDefault="008E3A97" w:rsidP="00162B31">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00360712" w:rsidRPr="00CE43E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Smittskyddslag</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00360712" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (SFS 2004:168)</w:t>
       </w:r>
-      <w:r w:rsidR="00E83895">
-[...3 lines deleted...]
-        <w:r w:rsidR="00E83895" w:rsidRPr="00BF32D6">
+      <w:r w:rsidR="00FD2979">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Internet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD2979">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83895" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007863B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Stockholm</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007863B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00747E6B" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Socialdepartementet</w:t>
+      </w:r>
+      <w:r w:rsidR="00747E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007863B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00762594">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citerad </w:t>
+      </w:r>
+      <w:r w:rsidR="00762594" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007A10A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00831AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>-08-27</w:t>
+      </w:r>
+      <w:r w:rsidR="00762594">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83895" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83895" w:rsidRPr="00C96F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Sveriges riksdag</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34794" w:rsidRPr="00C96F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34794" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Hämtad</w:t>
+      </w:r>
+      <w:r w:rsidR="00437EA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34794" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00EE090C" w:rsidRPr="00EE090C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t>Smittskyddslag (2004:168) | Sveriges riksdag (riksdagen.se)</w:t>
+          <w:t>https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/smittskyddslag-2004168_sfs-2004-168/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A34794">
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+    </w:p>
+    <w:p w14:paraId="1801FA66" w14:textId="14B25102" w:rsidR="00360712" w:rsidRPr="00384F9D" w:rsidRDefault="00B80CED" w:rsidP="00162B31">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00360712" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Svenska</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00360712" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infektionsläkarföreningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5C39" w:rsidRPr="00FD5C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vårdprogram tuberkulos</w:t>
+      </w:r>
+      <w:r w:rsidR="008079D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Internet]</w:t>
+      </w:r>
+      <w:r w:rsidR="007D37A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A34794" w:rsidRPr="00A34794">
-[...23 lines deleted...]
-      <w:r w:rsidR="00A34794" w:rsidRPr="00A34794">
+      <w:r w:rsidR="008E224E" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Infektion.net</w:t>
+      </w:r>
+      <w:r w:rsidR="007D37A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="008E224E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00624929">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>citerad 2025-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF343F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>08-27]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47700">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. Hämtad från:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:r w:rsidR="00A2171B" w:rsidRPr="00DD4C35">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t>https://infektion.net/wp-content/uploads/2023/05/vardprogram_tuberkulos_v1.1_20230228.pdf</w:t>
+          <w:t>https://infekti</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>net/wp-content/uploads/2023/05/vardprogram_tuberkulos_v1.1_20230228.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A34794">
+      <w:r w:rsidR="00A34794" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A34794" w:rsidRPr="00A34794">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00360712" w:rsidSect="0034374F">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:sectPr w:rsidR="00360712" w:rsidRPr="00384F9D" w:rsidSect="0034374F">
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51B296BB" w14:textId="77777777" w:rsidR="00AA0DC1" w:rsidRDefault="00AA0DC1">
+    <w:p w14:paraId="7575CECA" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="757FFF27" w14:textId="77777777" w:rsidR="00AA0DC1" w:rsidRDefault="00AA0DC1">
+    <w:p w14:paraId="47EAFB0E" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40104E76" w14:textId="77777777" w:rsidR="00AA0DC1" w:rsidRDefault="00AA0DC1">
+    <w:p w14:paraId="5D054D8A" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1329361186"/>
       <w:docPartObj>
@@ -3459,61 +4631,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="573778CA" w14:textId="77777777" w:rsidR="00AA0DC1" w:rsidRDefault="00AA0DC1"/>
+    <w:p w14:paraId="7FD10BEB" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55E67E3B" w14:textId="77777777" w:rsidR="00AA0DC1" w:rsidRDefault="00AA0DC1">
+    <w:p w14:paraId="0A36A9F6" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D28BCF7" w14:textId="77777777" w:rsidR="00AA0DC1" w:rsidRDefault="00AA0DC1">
+    <w:p w14:paraId="4F77830B" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67B8A1DE" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D1A8A51" wp14:editId="4E391047">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -5892,696 +7064,776 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="23948156">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="871259214">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="675496521">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1982995749">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="203493922">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1272667954">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000035C0"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00027470"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="000334E9"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00040A7B"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00081B89"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00087F0D"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00093B91"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000A4C27"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C31F0"/>
+    <w:rsid w:val="000C48C1"/>
     <w:rsid w:val="000E299D"/>
     <w:rsid w:val="000E36DF"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E68DB"/>
     <w:rsid w:val="000F2F5E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001047CF"/>
     <w:rsid w:val="0011225B"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00124379"/>
     <w:rsid w:val="00124640"/>
     <w:rsid w:val="00131648"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00145B9D"/>
+    <w:rsid w:val="001512F5"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
+    <w:rsid w:val="00162B31"/>
+    <w:rsid w:val="001640B9"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="001657E8"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00171539"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181982"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="00196DA4"/>
+    <w:rsid w:val="001974EC"/>
+    <w:rsid w:val="00197D84"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B0F92"/>
     <w:rsid w:val="001B40CB"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1E96"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5B98"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D060F"/>
     <w:rsid w:val="001E33F5"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="002062E1"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="002904B2"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00293D4F"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
+    <w:rsid w:val="002B0C0D"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B73E9"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002E7EF3"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003174D1"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="0034374F"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="003470E4"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00350F5D"/>
     <w:rsid w:val="00353F32"/>
+    <w:rsid w:val="0036052F"/>
     <w:rsid w:val="00360712"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00362B60"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
+    <w:rsid w:val="00384F9D"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="00386497"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A2F61"/>
     <w:rsid w:val="003B0A6B"/>
     <w:rsid w:val="003B2544"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C3C08"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E1A6A"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="004036E7"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00414213"/>
     <w:rsid w:val="0041758C"/>
     <w:rsid w:val="00421EF8"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="004339E0"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00437EA7"/>
     <w:rsid w:val="0044049D"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00452BC4"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00474482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00493F9F"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004D33B2"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="0051096F"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005126EA"/>
     <w:rsid w:val="005137FC"/>
     <w:rsid w:val="0051419B"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00533AB5"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00586BBE"/>
     <w:rsid w:val="00587D3A"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C006D"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C3D84"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E63F7"/>
     <w:rsid w:val="005F79A0"/>
     <w:rsid w:val="006019A0"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624929"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00632497"/>
     <w:rsid w:val="00653B42"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00663CD1"/>
     <w:rsid w:val="00665D13"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00671018"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006762C3"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006861DC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006C09E6"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D7A8E"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E6931"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00710BFF"/>
     <w:rsid w:val="00712374"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
+    <w:rsid w:val="00720B0F"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00727CF0"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00745C62"/>
+    <w:rsid w:val="00747E6B"/>
     <w:rsid w:val="0075471B"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00762594"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00770B90"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00776829"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="007863B7"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007934A3"/>
+    <w:rsid w:val="00795488"/>
+    <w:rsid w:val="00796752"/>
     <w:rsid w:val="007A048C"/>
+    <w:rsid w:val="007A10A5"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B65D3"/>
     <w:rsid w:val="007D0DDC"/>
     <w:rsid w:val="007D3269"/>
+    <w:rsid w:val="007D37A1"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E3D27"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F30E4"/>
     <w:rsid w:val="007F3E56"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="008079D4"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00830429"/>
+    <w:rsid w:val="00831AB6"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008366CF"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="0085022F"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00855D38"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00877DB8"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E224E"/>
     <w:rsid w:val="008E36F8"/>
+    <w:rsid w:val="008E3A97"/>
     <w:rsid w:val="008E3C49"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="009008BB"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="00912871"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00915051"/>
     <w:rsid w:val="009219AB"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="0095081D"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="0095262B"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972F5F"/>
     <w:rsid w:val="009843F1"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009A331B"/>
     <w:rsid w:val="009A4EF2"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B4A3C"/>
+    <w:rsid w:val="009B52A9"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F1E06"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05530"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A05E7C"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A2171B"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A34794"/>
     <w:rsid w:val="00A375C5"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A42B19"/>
     <w:rsid w:val="00A45486"/>
     <w:rsid w:val="00A45E29"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A63C75"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A666DD"/>
     <w:rsid w:val="00A71A97"/>
     <w:rsid w:val="00A73B14"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A85D55"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA0DC1"/>
     <w:rsid w:val="00AA4156"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB39AE"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE13FA"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF343F"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B22891"/>
     <w:rsid w:val="00B23B68"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B47700"/>
     <w:rsid w:val="00B501F6"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B6621D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B80CED"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB2896"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6335"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF0A26"/>
     <w:rsid w:val="00BF32D6"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C0549F"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C10323"/>
     <w:rsid w:val="00C207B0"/>
     <w:rsid w:val="00C223B1"/>
     <w:rsid w:val="00C26CD0"/>
+    <w:rsid w:val="00C349D0"/>
     <w:rsid w:val="00C36EEB"/>
     <w:rsid w:val="00C40628"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
+    <w:rsid w:val="00C504A5"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C52580"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C846B6"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C96F96"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
+    <w:rsid w:val="00CA4DEF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA756F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC12DD"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD64EF"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE2DC4"/>
+    <w:rsid w:val="00CE43E7"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF326C"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D046CE"/>
     <w:rsid w:val="00D07021"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D13B1B"/>
     <w:rsid w:val="00D14302"/>
     <w:rsid w:val="00D14C51"/>
+    <w:rsid w:val="00D20109"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D36D1F"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D67E79"/>
     <w:rsid w:val="00D77261"/>
+    <w:rsid w:val="00D81C3C"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D93503"/>
     <w:rsid w:val="00D938E2"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA38D5"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB2AE9"/>
     <w:rsid w:val="00DB4393"/>
     <w:rsid w:val="00DC1A2F"/>
     <w:rsid w:val="00DC4633"/>
     <w:rsid w:val="00DE0BD4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00E005B0"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E164E8"/>
+    <w:rsid w:val="00E40B10"/>
     <w:rsid w:val="00E412C3"/>
     <w:rsid w:val="00E51471"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E83895"/>
     <w:rsid w:val="00E86791"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB7864"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE090C"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF25E8"/>
     <w:rsid w:val="00F138F5"/>
     <w:rsid w:val="00F147A7"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26365"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37BDE"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F506E7"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F60AD0"/>
+    <w:rsid w:val="00F64BD4"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91867"/>
     <w:rsid w:val="00FA5FF5"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC089E"/>
     <w:rsid w:val="00FC3961"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FD2979"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD5704"/>
+    <w:rsid w:val="00FD5C39"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE3840"/>
     <w:rsid w:val="00FE7740"/>
+    <w:rsid w:val="00FF0687"/>
     <w:rsid w:val="00FF3F2A"/>
     <w:rsid w:val="00FF6382"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0D91EC51"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{0F2FC6F4-8EA2-4A42-8047-AE55C4EB9C52}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9266,51 +10518,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7B60A25AE2-A810-4607-8FB8-41FDA7F5C474%7D&amp;file=Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10360-1922944081-2/surrogate/Riktlinjer%20f%C3%B6r%20utskrivning%20av%20patient%20med%20direktpositiv%20lungtuberkulos.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk10360-1922944081-2/surrogate/Riktlinjer%20f%C3%B6r%20utskrivning%20av%20patient%20med%20direktpositiv%20lungtuberkulos.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/sok/?q=basala%20hygienrutiner%20och%20kl%C3%A4dregler" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-35/surrogate/Regional%20riktlinje-%20Luftv%c3%a4gssmitta%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/92e06754e3464636b1bdbb980378bcf3/rekommendationer-for-preventiva-insatser-mot-tuberkulos.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/tuberkulos/oversikt/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9713-588209652-2/surrogate/Bronkoskopi%2c%20lungmedicin%20-%20checklista.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infektion.net/wp-content/uploads/2023/05/vardprogram_tuberkulos_v1.1_20230228.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/sok/?q=basala%20hygienrutiner%20och%20kl%C3%A4dregler" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/tuberkulos/oversikt/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infektion.net/wp-content/uploads/2023/05/vardprogram_tuberkulos_v1.1_20230228.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/skas/stod-och-tjanster/system-a-o/medcontrol-pro/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-35/surrogate/Regional%20riktlinje-%20Luftv%c3%a4gssmitta%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/smittskyddslag-2004168_sfs-2004-168/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9713-588209652-2/surrogate/Bronkoskopi%2c%20lungmedicin%20-%20checklista.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/92e06754e3464636b1bdbb980378bcf3/rekommendationer-for-preventiva-insatser-mot-tuberkulos.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7B60A25AE2-A810-4607-8FB8-41FDA7F5C474%7D&amp;file=Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -9599,73 +10851,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2407</Words>
-  <Characters>12760</Characters>
+  <Words>2312</Words>
+  <Characters>12258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15137</CharactersWithSpaces>
+  <CharactersWithSpaces>14541</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Tuberkulos - vårdhygieniska rutiner</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Sonja Lööv</lastModifiedBy>
+  <revision>67</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>