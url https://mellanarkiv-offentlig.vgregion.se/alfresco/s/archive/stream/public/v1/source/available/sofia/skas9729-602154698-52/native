--- v1 (2026-04-24)
+++ v2 (2026-06-23)
@@ -2089,86 +2089,58 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5C5FF9" w14:textId="77777777" w:rsidR="00E005B0" w:rsidRPr="00384F9D" w:rsidRDefault="00E005B0" w:rsidP="00E005B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DAB3AB" w14:textId="77777777" w:rsidR="00E005B0" w:rsidRPr="00384F9D" w:rsidRDefault="00E005B0" w:rsidP="00E005B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hälso- och sjukvårdspersonal är ansvariga för att rapportera </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Hälso- och sjukvårdspersonal är ansvariga för att rapportera vårdskador som en avvikelseanmälan. En vårdrelaterad infektion är en </w:t>
+      </w:r>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>vårdskador</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">potentiell </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> och ska därför alltid anmälas så att vidare utredning kan ske. </w:t>
+        <w:t xml:space="preserve">potentiell vårdskada och ska därför alltid anmälas så att vidare utredning kan ske. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752B6349" w14:textId="12C7CFDF" w:rsidR="00E005B0" w:rsidRPr="00384F9D" w:rsidRDefault="00E005B0" w:rsidP="00E005B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Medvetet avsteg från denna rutin dokumenteras i patientjournal om avsteg är kopplat till patient. Annan orsak till avsteg rapporteras i </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00124379">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>MedControl</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00124379">
@@ -2555,60 +2527,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665B827B" w14:textId="42CE1C80" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="007B65D3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Kartlägg patientens flöde på sjukhuset och överför informationen till läkare som tar över smittspårningsansvaret. Lista personer som utan andningsskydd kan ha exponerats för misstänkt smittsam patient på enheten. Även servicepersonal, anhöriga, studenter, tolkar och liknande inkluderas. Inga åtgärder utöver listning behöver göras innan smittsamheten är verifierad. Spara listan inför eventuell kontakt från infektionsmottagningen eller barnmedicin om uppföljning av personer på listan blir aktuell. För stöd kontakta Vårdhygien</w:t>
       </w:r>
       <w:r w:rsidR="00293D4F" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> 0500-432084</w:t>
+      </w:r>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA988AA" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="007B65D3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>När diagnos verifierats skickas kontaktuppgifter om de personer som kan ha exponerats för smittsam patient till Infektionsmottagningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05ECD5C0" w14:textId="77777777" w:rsidR="003B0A6B" w:rsidRPr="00384F9D" w:rsidRDefault="003B0A6B" w:rsidP="007B65D3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
@@ -2822,143 +2786,127 @@
           <w:t xml:space="preserve"> Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71225D1F" w14:textId="4E5B6CE4" w:rsidR="007F3E56" w:rsidRPr="00D20109" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc227070867"/>
       <w:r w:rsidRPr="00D20109">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Skyddsutrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="3C1EE278" w14:textId="54F9ABEA" w:rsidR="00D93503" w:rsidRPr="00384F9D" w:rsidRDefault="00D93503" w:rsidP="007F3E56">
+    <w:p w14:paraId="3C1EE278" w14:textId="7A06953A" w:rsidR="00D93503" w:rsidRPr="00384F9D" w:rsidRDefault="00D93503" w:rsidP="007F3E56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Andningsskydd (FFP2/FFP3) ska användas av all personal (inklusive </w:t>
       </w:r>
       <w:r w:rsidR="007F30E4" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">lokalvårdare, </w:t>
       </w:r>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">fysioterapeut, arbetsterapeut, kurator </w:t>
-[...13 lines deleted...]
-        <w:t>) samt besökande vid vistelse i vårdrummet</w:t>
+        <w:t>fysioterapeut, arbetsterapeut, kurator etc.) samt besökande vid vistelse i vårdrummet</w:t>
       </w:r>
       <w:r w:rsidR="001C5B98" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> med smittsam patient och även under utvädringstiden (2 timmar). För längre vårdinsats rekommenderas andningsskydd med </w:t>
       </w:r>
       <w:r w:rsidR="0075471B" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">övertäckt </w:t>
       </w:r>
       <w:r w:rsidR="001C5B98" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>ventil.</w:t>
       </w:r>
       <w:r w:rsidR="000C31F0" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se regionalrutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="000C31F0" w:rsidRPr="00384F9D">
+        <w:r w:rsidR="000C31F0" w:rsidRPr="00CB5DC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1CED3F3D" w14:textId="77777777" w:rsidR="007F3E56" w:rsidRPr="00D20109" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc227070868"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D20109">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vårdrum</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="408735E5" w14:textId="0CA656CE" w:rsidR="006D7A8E" w:rsidRPr="00384F9D" w:rsidRDefault="00DE0BD4" w:rsidP="00DE0BD4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Vid misstanke eller säkerställd smittsam lungtuberkulos ska patienten omhändertas på isoleringsrum för luftburen smitta som finns på akutmottagningen, barn</w:t>
       </w:r>
       <w:r w:rsidR="007E3D27" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>kliniken, förlossningsenheten</w:t>
       </w:r>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>, infektionsmottagningen, infektionsavdelningen samt IVA.</w:t>
       </w:r>
@@ -3045,65 +2993,51 @@
         <w:t xml:space="preserve">Patienten serveras och äter allt mat på vårdrummet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E6BA32" w14:textId="65413A4D" w:rsidR="00CC12DD" w:rsidRPr="00384F9D" w:rsidRDefault="00CC12DD" w:rsidP="00D36D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid </w:t>
       </w:r>
       <w:r w:rsidR="002904B2" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">utskrivning eller </w:t>
       </w:r>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">byte av </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ska vårdrummet stå tomt i två timmar innan ny patient får tas in.</w:t>
+        <w:t>byte av vårdrum ska vårdrummet stå tomt i två timmar innan ny patient får tas in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C754770" w14:textId="0A68B244" w:rsidR="007F3E56" w:rsidRPr="00D20109" w:rsidRDefault="007F3E56" w:rsidP="007F3E56">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc227070869"/>
       <w:r w:rsidRPr="00D20109">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Personal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="5C601759" w14:textId="769E6F5F" w:rsidR="006D7A8E" w:rsidRPr="00384F9D" w:rsidRDefault="006D7A8E" w:rsidP="006D7A8E">
       <w:pPr>
         <w:rPr>
@@ -3858,65 +3792,65 @@
         <w:t>På remiss för obduktion ska diagnosen misstänkt eller säker smittsam lungtuberkulos tydligt framgå. Personal som utför obduktion ska använda andningsskydd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F85D114" w14:textId="2F5D74C9" w:rsidR="006D7A8E" w:rsidRPr="00081B89" w:rsidRDefault="006D7A8E" w:rsidP="00B22891">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc158104233"/>
       <w:bookmarkStart w:id="34" w:name="_Toc227070873"/>
       <w:r w:rsidRPr="00081B89">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="7432BF67" w14:textId="739B0298" w:rsidR="0095081D" w:rsidRPr="00384F9D" w:rsidRDefault="0095081D" w:rsidP="0095081D">
+    <w:p w14:paraId="7432BF67" w14:textId="57C4978F" w:rsidR="0095081D" w:rsidRPr="00384F9D" w:rsidRDefault="0095081D" w:rsidP="0095081D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00A73B14" w:rsidRPr="00384F9D">
+        <w:r w:rsidR="00A73B14" w:rsidRPr="00CB5DC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="537EB07C" w14:textId="77777777" w:rsidR="0095081D" w:rsidRPr="00384F9D" w:rsidRDefault="0095081D" w:rsidP="0095081D">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional riktlinje - </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
@@ -4040,124 +3974,96 @@
       </w:r>
       <w:r w:rsidR="009B52A9">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="002E7EF3">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C48C1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Hämtad från: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="000C48C1" w:rsidRPr="005550EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t>https://www.folkhalsomyndigheten.s</w:t>
-[...13 lines deleted...]
-          <w:t>/contentassets/92e06754e3464636b1bdbb980378bcf3/rekommendationer-for-preventiva-insatser-mot-tuberkulos.pdf</w:t>
+          <w:t>https://www.folkhalsomyndigheten.se/contentassets/92e06754e3464636b1bdbb980378bcf3/rekommendationer-for-preventiva-insatser-mot-tuberkulos.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14FBC6CE" w14:textId="66D11DAE" w:rsidR="00360712" w:rsidRPr="00384F9D" w:rsidRDefault="008E3A97" w:rsidP="00162B31">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidR="00360712" w:rsidRPr="00CE43E7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Smittskyddslag</w:t>
       </w:r>
       <w:r w:rsidR="00360712" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SFS 2004:168)</w:t>
       </w:r>
       <w:r w:rsidR="00FD2979">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [Internet</w:t>
-[...6 lines deleted...]
-        <w:t>]</w:t>
+        <w:t xml:space="preserve"> [Internet]</w:t>
       </w:r>
       <w:r w:rsidR="00E83895" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007863B7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Stockholm</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:r w:rsidR="00747E6B" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Socialdepartementet</w:t>
       </w:r>
       <w:r w:rsidR="00747E6B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007863B7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00762594">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">citerad </w:t>
       </w:r>
@@ -4229,63 +4135,55 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00EE090C" w:rsidRPr="00EE090C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
           <w:t>https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/smittskyddslag-2004168_sfs-2004-168/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1801FA66" w14:textId="14B25102" w:rsidR="00360712" w:rsidRPr="00384F9D" w:rsidRDefault="00B80CED" w:rsidP="00162B31">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00360712" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t>Svenska</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> infektionsläkarföreningen</w:t>
+        <w:t>Svenska infektionsläkarföreningen</w:t>
       </w:r>
       <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FD5C39" w:rsidRPr="00FD5C39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Vårdprogram tuberkulos</w:t>
       </w:r>
       <w:r w:rsidR="008079D4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Internet]</w:t>
       </w:r>
       <w:r w:rsidR="007D37A1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4321,123 +4219,95 @@
       </w:r>
       <w:r w:rsidR="00AF343F">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>08-27]</w:t>
       </w:r>
       <w:r w:rsidR="00B47700">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>. Hämtad från:</w:t>
       </w:r>
       <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00A2171B" w:rsidRPr="00384F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           </w:rPr>
-          <w:t>https://infekti</w:t>
-[...27 lines deleted...]
-          <w:t>net/wp-content/uploads/2023/05/vardprogram_tuberkulos_v1.1_20230228.pdf</w:t>
+          <w:t>https://infektion.net/wp-content/uploads/2023/05/vardprogram_tuberkulos_v1.1_20230228.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A34794" w:rsidRPr="00384F9D">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00360712" w:rsidRPr="00384F9D" w:rsidSect="0034374F">
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7575CECA" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
+    <w:p w14:paraId="4E487597" w14:textId="77777777" w:rsidR="001100C4" w:rsidRDefault="001100C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47EAFB0E" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
+    <w:p w14:paraId="79B9A0DC" w14:textId="77777777" w:rsidR="001100C4" w:rsidRDefault="001100C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D054D8A" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
+    <w:p w14:paraId="4CA6E79C" w14:textId="77777777" w:rsidR="001100C4" w:rsidRDefault="001100C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4499,51 +4369,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1329361186"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="214E3ACD" w14:textId="39038DC2" w:rsidR="0051096F" w:rsidRDefault="0051096F">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
         </w:pPr>
         <w:r>
@@ -4631,61 +4500,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FD10BEB" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06"/>
+    <w:p w14:paraId="1E3B2F2C" w14:textId="77777777" w:rsidR="001100C4" w:rsidRDefault="001100C4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A36A9F6" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
+    <w:p w14:paraId="4DC6CE08" w14:textId="77777777" w:rsidR="001100C4" w:rsidRDefault="001100C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F77830B" w14:textId="77777777" w:rsidR="009F1E06" w:rsidRDefault="009F1E06">
+    <w:p w14:paraId="0E75E859" w14:textId="77777777" w:rsidR="001100C4" w:rsidRDefault="001100C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67B8A1DE" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D1A8A51" wp14:editId="4E391047">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -7063,53 +6932,53 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="23948156">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="871259214">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="675496521">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1982995749">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="203493922">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1272667954">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -7147,50 +7016,51 @@
     <w:rsid w:val="00081B89"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00087F0D"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00093B91"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C27"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C31F0"/>
     <w:rsid w:val="000C48C1"/>
     <w:rsid w:val="000E299D"/>
     <w:rsid w:val="000E36DF"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E68DB"/>
     <w:rsid w:val="000F2F5E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001047CF"/>
+    <w:rsid w:val="001100C4"/>
     <w:rsid w:val="0011225B"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00124379"/>
     <w:rsid w:val="00124640"/>
     <w:rsid w:val="00131648"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00145B9D"/>
     <w:rsid w:val="001512F5"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00162B31"/>
     <w:rsid w:val="001640B9"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="001657E8"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00171539"/>
     <w:rsid w:val="0017508E"/>
@@ -7639,53 +7509,55 @@
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C504A5"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C52580"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C846B6"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C96F96"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA4DEF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA756F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB5DC2"/>
     <w:rsid w:val="00CC12DD"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC57AD"/>
     <w:rsid w:val="00CD64EF"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE2DC4"/>
     <w:rsid w:val="00CE43E7"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF326C"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D046CE"/>
     <w:rsid w:val="00D07021"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D13B1B"/>
     <w:rsid w:val="00D14302"/>
     <w:rsid w:val="00D14C51"/>
     <w:rsid w:val="00D20109"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D36D1F"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D67E79"/>
     <w:rsid w:val="00D77261"/>
     <w:rsid w:val="00D81C3C"/>
     <w:rsid w:val="00D85218"/>
@@ -10518,51 +10390,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/sok/?q=basala%20hygienrutiner%20och%20kl%C3%A4dregler" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/tuberkulos/oversikt/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infektion.net/wp-content/uploads/2023/05/vardprogram_tuberkulos_v1.1_20230228.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/skas/stod-och-tjanster/system-a-o/medcontrol-pro/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-35/surrogate/Regional%20riktlinje-%20Luftv%c3%a4gssmitta%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/smittskyddslag-2004168_sfs-2004-168/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9713-588209652-2/surrogate/Bronkoskopi%2c%20lungmedicin%20-%20checklista.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/92e06754e3464636b1bdbb980378bcf3/rekommendationer-for-preventiva-insatser-mot-tuberkulos.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-skas-vardhygien-regionalyta/_layouts/15/Doc.aspx?sourcedoc=%7B60A25AE2-A810-4607-8FB8-41FDA7F5C474%7D&amp;file=Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/sok/?q=basala%20hygienrutiner%20och%20kl%C3%A4dregler" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/tuberkulos/oversikt/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infektion.net/wp-content/uploads/2023/05/vardprogram_tuberkulos_v1.1_20230228.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/skas/stod-och-tjanster/system-a-o/medcontrol-pro/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-35/surrogate/Regional%20riktlinje-%20Luftv%c3%a4gssmitta%20v%c3%a5rdhygieniska%20aspekter.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/smittskyddslag-2004168_sfs-2004-168/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9713-588209652-2/surrogate/Bronkoskopi%2c%20lungmedicin%20-%20checklista.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/92e06754e3464636b1bdbb980378bcf3/rekommendationer-for-preventiva-insatser-mot-tuberkulos.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -10851,73 +10723,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>normal</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2312</Words>
-  <Characters>12258</Characters>
+  <Words>1790</Words>
+  <Characters>12709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>317</Lines>
+  <Paragraphs>164</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14541</CharactersWithSpaces>
+  <CharactersWithSpaces>14335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Tuberkulos - vårdhygieniska rutiner</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Sonja Lööv</lastModifiedBy>
-  <revision>67</revision>
+  <lastModifiedBy>Therese Mård</lastModifiedBy>
+  <revision>68</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>