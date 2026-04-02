--- v0 (2025-10-31)
+++ v1 (2026-04-02)
@@ -904,74 +904,73 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37CF1C2A" w14:textId="5A211D43" w:rsidR="003B1734" w:rsidRDefault="003B1734" w:rsidP="00B168F5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Toc153452404"/>
       <w:bookmarkStart w:id="6" w:name="_Toc167193766"/>
       <w:r>
         <w:t>Bakgrund, syfte och mål</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="2676A4CA" w14:textId="77777777" w:rsidR="00825FA1" w:rsidRPr="003B1734" w:rsidRDefault="00825FA1" w:rsidP="00825FA1">
+    <w:p w14:paraId="2676A4CA" w14:textId="6D7D7346" w:rsidR="00825FA1" w:rsidRPr="003B1734" w:rsidRDefault="00825FA1" w:rsidP="00825FA1">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Styrdokumentet gäller vuxna patienter över 18 år. För information om blåstappning vid anestesi, se separat riktlinje, </w:t>
       </w:r>
       <w:r w:rsidRPr="70C93607">
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="70C93607">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BB5E08">
           <w:rPr>
-            <w:color w:val="0563C1"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Blåstappning vid anestesi</w:t>
+          <w:t>Blåstappning vid anestesi”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>”.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309CAA75" w14:textId="77777777" w:rsidR="00825FA1" w:rsidRPr="003B1734" w:rsidRDefault="00825FA1" w:rsidP="00825FA1">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="003B1734">
         <w:t xml:space="preserve">I samband med olika sjukdomstillstånd kan urinblåsans funktion påverkas med risk för urinretention som följd. Detta kan medföra permanent oförmåga att tömma urinblåsan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05441284" w14:textId="77777777" w:rsidR="00825FA1" w:rsidRDefault="00825FA1" w:rsidP="00825FA1">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="003B1734">
         <w:t xml:space="preserve">Blåstappning minskar risken för vårdrelaterade infektioner jämfört med kvarliggande kateter (KAD) och bör alltid övervägas i första hand. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Vid behov av </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1734">
         <w:t xml:space="preserve">KAD-avlastning </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">skall man eftersträva så kort avlastning som möjligt då risken för KAD-relaterad urinvägsinfektion ökar med behandlingstidens längd. </w:t>
@@ -4548,528 +4547,751 @@
         </w:rPr>
         <w:t>urinblåsan</w:t>
       </w:r>
       <w:r w:rsidR="001934D2" w:rsidRPr="00330BDA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001934D2" w:rsidRPr="00330BDA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-151/surrogate/Meddelande%20kvarliggande%20kateter%20i%20urinbl%c3%a5san%20VGR17972.pdf"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00330BDA">
+      <w:r w:rsidR="001934D2" w:rsidRPr="00330BDA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="001934D2" w:rsidRPr="00330BDA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6357E427" w14:textId="2A44E493" w:rsidR="00D31ABE" w:rsidRDefault="001934D2" w:rsidP="007519C5">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00330BDA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00330BDA">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="00E62319">
+        <w:t>Dokumentet</w:t>
+      </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E62319">
-        <w:t>Dokumentet är skrivbart</w:t>
+        <w:t xml:space="preserve"> är skrivbart</w:t>
       </w:r>
       <w:r w:rsidR="008E7C22">
         <w:t xml:space="preserve"> i datorn</w:t>
       </w:r>
       <w:r w:rsidR="008E5514">
         <w:t xml:space="preserve"> för att exempelvis</w:t>
       </w:r>
       <w:r w:rsidR="00085CDC">
         <w:t xml:space="preserve"> kunna bifogas i SAMSA eller skrivas ut till patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC73D95" w14:textId="208682E2" w:rsidR="00A37052" w:rsidRPr="003B1734" w:rsidRDefault="00A37052" w:rsidP="007519C5">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="003B1734">
         <w:t>Broschyren ”Information och råd till dig som fått kvarliggande kateter i urinblåsan” beställs från Marknadsplatsen, VGR 5329. Broschyren finns översatt till olika språk och kan skrivas ut, se länkar för olika språk:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5892686D" w14:textId="2E4538DD" w:rsidR="00A37052" w:rsidRPr="00AD31F1" w:rsidRDefault="00A37052" w:rsidP="007519C5">
+    <w:p w14:paraId="5892686D" w14:textId="7DF7A64B" w:rsidR="00A37052" w:rsidRPr="00AD31F1" w:rsidRDefault="00432F74" w:rsidP="007519C5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00AD31F1">
+        <w:r w:rsidR="00A37052" w:rsidRPr="00432F74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>Arabiska</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03BCFBA3" w14:textId="2DC424B0" w:rsidR="00A37052" w:rsidRPr="00AD31F1" w:rsidRDefault="00A37052" w:rsidP="007519C5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="03BCFBA3" w14:textId="7EF92EAE" w:rsidR="00A37052" w:rsidRPr="00432F74" w:rsidRDefault="00432F74" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-451/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_dari.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A37052" w:rsidRPr="00432F74">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Dari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040E4E1F" w14:textId="20E1A5B5" w:rsidR="00A37052" w:rsidRPr="00151180" w:rsidRDefault="00432F74" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00151180">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00151180">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-452/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_engelska.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00151180">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A37052" w:rsidRPr="00151180">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Engelska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D7ADB1" w14:textId="4B8CAA05" w:rsidR="00A37052" w:rsidRPr="00151180" w:rsidRDefault="00151180" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-453/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_persiska.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A37052" w:rsidRPr="00151180">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Persiska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742F1C24" w14:textId="6010CC4A" w:rsidR="00A37052" w:rsidRPr="00151180" w:rsidRDefault="00151180" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-454/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_somaliska.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A37052" w:rsidRPr="00151180">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Somaliska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E577DCC" w14:textId="397251B5" w:rsidR="00A37052" w:rsidRPr="00AD31F1" w:rsidRDefault="00151180" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00255142" w:rsidRPr="00AD31F1">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B531E3">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-2122/native/Kvarliggande%20kateter%20-%20svenska.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B531E3" w:rsidRPr="00AD31F1">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+      </w:r>
+      <w:r w:rsidR="00255142" w:rsidRPr="00AD31F1">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A37052" w:rsidRPr="00AD31F1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
+        <w:t>Svenska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D81EA88" w14:textId="02F1B294" w:rsidR="00A37052" w:rsidRPr="00B531E3" w:rsidRDefault="00255142" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD31F1">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00B531E3">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00AD31F1">
+      <w:r w:rsidR="00B531E3">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-455/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_tigrinja.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B531E3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A37052" w:rsidRPr="00B531E3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Tigrinja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0F1AB4" w14:textId="22D80CC5" w:rsidR="00A37052" w:rsidRPr="003B1734" w:rsidRDefault="00B531E3" w:rsidP="007519C5">
+      <w:pPr>
+        <w:ind w:left="567"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00A37052" w:rsidRPr="003B1734">
+        <w:t xml:space="preserve">Broschyren ”Information och råd till dig med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A37052" w:rsidRPr="003B1734">
+        <w:t>suprapubisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A37052" w:rsidRPr="003B1734">
+        <w:t xml:space="preserve"> kateter i urinblåsan” beställs från Marknadsplatsen. VGR12471. Broschyren finns översatt till olika språk och kan skrivas ut, se länkar för olika språk:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A80472D" w14:textId="70458DF6" w:rsidR="00A37052" w:rsidRPr="005C30AC" w:rsidRDefault="005C30AC" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas552-803217448-278/native/Kvarliggande%20kateter_2023_VGR5329.pdf"</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD31F1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:r>
-      <w:r w:rsidRPr="00AD31F1">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-617/native/Suprapubisk%20kateter_arabiska.pdf"</w:instrText>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A37052" w:rsidRPr="00AD31F1">
+      <w:r w:rsidR="750B7784" w:rsidRPr="005C30AC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Arabiska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263776BF" w14:textId="576347BB" w:rsidR="00A37052" w:rsidRPr="005C30AC" w:rsidRDefault="005C30AC" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-618/native/Suprapubisk%20kateter_dari.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="750B7784" w:rsidRPr="005C30AC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Dari</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D3385B" w14:textId="069FFFCC" w:rsidR="00A37052" w:rsidRPr="005C30AC" w:rsidRDefault="005C30AC" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-619/native/Suprapubisk%20kateter_engelska.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="750B7784" w:rsidRPr="005C30AC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Engelska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A25D307" w14:textId="0645CA44" w:rsidR="00A37052" w:rsidRPr="005C30AC" w:rsidRDefault="005C30AC" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-620/native/Suprapubisk%20kateter_persiska.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="750B7784" w:rsidRPr="005C30AC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Persiska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381D7076" w14:textId="0AAA39E7" w:rsidR="00A37052" w:rsidRPr="005C30AC" w:rsidRDefault="005C30AC" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-621/native/Suprapubisk%20kateter_somaliska.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="750B7784" w:rsidRPr="005C30AC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Somaliska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027FBAE7" w14:textId="01F0638F" w:rsidR="00B14DB1" w:rsidRPr="00AD31F1" w:rsidRDefault="005C30AC" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>Svenska</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00AD31F1">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-[...27 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+      <w:r w:rsidR="00BF7F5F" w:rsidRPr="00AD31F1">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-622/native/Suprapubisk%20kateter_svenska.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00AD31F1">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+      </w:r>
+      <w:r w:rsidR="00BF7F5F" w:rsidRPr="00AD31F1">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="750B7784" w:rsidRPr="00AD31F1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Svenska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162ED652" w14:textId="62C486AF" w:rsidR="00A37052" w:rsidRPr="005C30AC" w:rsidRDefault="00BF7F5F" w:rsidP="007519C5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD31F1">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00AD31F1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="005C30AC">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00AD31F1">
+      <w:r w:rsidR="005C30AC">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas552-803217448-279/native/Suprapubisk%20kateter_VGR12471.pdf"</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD31F1">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-623/native/Suprapubisk%20kateter_tigrinja.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="005C30AC">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="00AD31F1">
+      <w:r w:rsidR="005C30AC">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="750B7784" w:rsidRPr="00AD31F1">
+      <w:r w:rsidR="750B7784" w:rsidRPr="005C30AC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:color w:val="0070C0"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        </w:rPr>
+        <w:t>Tigrinja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B81311" w14:textId="08CFB1DF" w:rsidR="002F6F3C" w:rsidRPr="00821612" w:rsidRDefault="005C30AC" w:rsidP="00821612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId33">
-[...17 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F6F3C" w:rsidRPr="00821612" w:rsidSect="003B1734">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06FB2B66" w14:textId="77777777" w:rsidR="00677981" w:rsidRDefault="00677981">
+    <w:p w14:paraId="78A10856" w14:textId="77777777" w:rsidR="007F04F5" w:rsidRDefault="007F04F5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1990AEA0" w14:textId="77777777" w:rsidR="00677981" w:rsidRDefault="00677981">
+    <w:p w14:paraId="5E439280" w14:textId="77777777" w:rsidR="007F04F5" w:rsidRDefault="007F04F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="208F0176" w14:textId="77777777" w:rsidR="00677981" w:rsidRDefault="00677981">
+    <w:p w14:paraId="0F9B4D8B" w14:textId="77777777" w:rsidR="007F04F5" w:rsidRDefault="007F04F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
@@ -5282,61 +5504,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BFC5D08" w14:textId="77777777" w:rsidR="00677981" w:rsidRDefault="00677981"/>
+    <w:p w14:paraId="6DD3E16D" w14:textId="77777777" w:rsidR="007F04F5" w:rsidRDefault="007F04F5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06072207" w14:textId="77777777" w:rsidR="00677981" w:rsidRDefault="00677981">
+    <w:p w14:paraId="53831B54" w14:textId="77777777" w:rsidR="007F04F5" w:rsidRDefault="007F04F5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="587395A6" w14:textId="77777777" w:rsidR="00677981" w:rsidRDefault="00677981">
+    <w:p w14:paraId="3EF0B409" w14:textId="77777777" w:rsidR="007F04F5" w:rsidRDefault="007F04F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -5384,51 +5606,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -5507,51 +5729,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -6592,51 +6814,50 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="807741972">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="937716382">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1107045758">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1729651711">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1840534995">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="544685600">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -6662,174 +6883,183 @@
     <w:rsid w:val="00003697"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="000058B1"/>
     <w:rsid w:val="00006914"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="000075C4"/>
     <w:rsid w:val="00010AC7"/>
     <w:rsid w:val="00010B48"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00013C96"/>
     <w:rsid w:val="00014DE3"/>
     <w:rsid w:val="000166B7"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00016D73"/>
     <w:rsid w:val="00022ADC"/>
     <w:rsid w:val="00023375"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00024BC6"/>
     <w:rsid w:val="00027650"/>
     <w:rsid w:val="00027753"/>
     <w:rsid w:val="00030695"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="0003286A"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="0003708A"/>
     <w:rsid w:val="000374B2"/>
     <w:rsid w:val="00041CB8"/>
     <w:rsid w:val="00043398"/>
     <w:rsid w:val="00047CEE"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="000509E3"/>
     <w:rsid w:val="00052AFE"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00060065"/>
     <w:rsid w:val="0006025F"/>
     <w:rsid w:val="0006131C"/>
     <w:rsid w:val="00063A1E"/>
     <w:rsid w:val="000653D4"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007035D"/>
     <w:rsid w:val="00074F82"/>
     <w:rsid w:val="00076CB7"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="00085CDC"/>
     <w:rsid w:val="000873D0"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000906D8"/>
     <w:rsid w:val="00090E83"/>
     <w:rsid w:val="000913F6"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0D7C"/>
     <w:rsid w:val="000A1541"/>
+    <w:rsid w:val="000A1842"/>
     <w:rsid w:val="000A4751"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A5084"/>
     <w:rsid w:val="000A5700"/>
     <w:rsid w:val="000A5919"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B2173"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000B7C94"/>
     <w:rsid w:val="000C3D32"/>
     <w:rsid w:val="000D055E"/>
     <w:rsid w:val="000D6EE9"/>
     <w:rsid w:val="000E041B"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E681F"/>
     <w:rsid w:val="000F151D"/>
+    <w:rsid w:val="000F264C"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F5D61"/>
     <w:rsid w:val="000F6571"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00100268"/>
     <w:rsid w:val="00100823"/>
     <w:rsid w:val="00102D3D"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00105372"/>
     <w:rsid w:val="00106142"/>
     <w:rsid w:val="0011053D"/>
     <w:rsid w:val="0011126F"/>
     <w:rsid w:val="00111CF5"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001153E2"/>
+    <w:rsid w:val="001157D6"/>
     <w:rsid w:val="00116E09"/>
     <w:rsid w:val="00120430"/>
     <w:rsid w:val="00120A86"/>
     <w:rsid w:val="00122ECB"/>
     <w:rsid w:val="0012570F"/>
     <w:rsid w:val="001265B8"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00142A7A"/>
     <w:rsid w:val="0014512C"/>
+    <w:rsid w:val="00146C88"/>
     <w:rsid w:val="00147872"/>
+    <w:rsid w:val="00151180"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001638BE"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00172606"/>
     <w:rsid w:val="00173B2B"/>
     <w:rsid w:val="001759C8"/>
     <w:rsid w:val="001805AB"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00191C98"/>
     <w:rsid w:val="0019249D"/>
     <w:rsid w:val="001934D2"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A11A0"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A7DD3"/>
     <w:rsid w:val="001B0B1F"/>
+    <w:rsid w:val="001B0FB1"/>
     <w:rsid w:val="001B5858"/>
+    <w:rsid w:val="001B597E"/>
     <w:rsid w:val="001B66E5"/>
     <w:rsid w:val="001B700D"/>
     <w:rsid w:val="001B7380"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C0689"/>
     <w:rsid w:val="001C0E93"/>
     <w:rsid w:val="001C342D"/>
     <w:rsid w:val="001C3C51"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D1B5C"/>
     <w:rsid w:val="001D2685"/>
     <w:rsid w:val="001E19E5"/>
     <w:rsid w:val="001E2724"/>
     <w:rsid w:val="001E3115"/>
     <w:rsid w:val="001F17D4"/>
     <w:rsid w:val="00201F51"/>
+    <w:rsid w:val="00202E96"/>
     <w:rsid w:val="00205D73"/>
     <w:rsid w:val="002061B1"/>
     <w:rsid w:val="002068AC"/>
     <w:rsid w:val="002071D7"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00213915"/>
     <w:rsid w:val="0021483D"/>
     <w:rsid w:val="00215FB3"/>
     <w:rsid w:val="00216245"/>
     <w:rsid w:val="00216BCE"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00223597"/>
     <w:rsid w:val="00224014"/>
     <w:rsid w:val="0022570C"/>
     <w:rsid w:val="00226A78"/>
     <w:rsid w:val="00227376"/>
     <w:rsid w:val="00231799"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00237B5F"/>
     <w:rsid w:val="002403A9"/>
     <w:rsid w:val="00245AF8"/>
     <w:rsid w:val="00246132"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
@@ -6845,50 +7075,51 @@
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266513"/>
     <w:rsid w:val="0026748C"/>
     <w:rsid w:val="00271222"/>
     <w:rsid w:val="0027180C"/>
     <w:rsid w:val="00273432"/>
     <w:rsid w:val="00273D21"/>
     <w:rsid w:val="00274254"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00283933"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="002849B4"/>
     <w:rsid w:val="00284F15"/>
     <w:rsid w:val="002869C8"/>
     <w:rsid w:val="00290650"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00297E43"/>
     <w:rsid w:val="002A1B3B"/>
     <w:rsid w:val="002A6AA6"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B2FDF"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C40D1"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C6D7E"/>
     <w:rsid w:val="002C8963"/>
     <w:rsid w:val="002D0BAD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D3512"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E4121"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002E78BD"/>
     <w:rsid w:val="002F0309"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F2EDB"/>
     <w:rsid w:val="002F535C"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F6F3C"/>
     <w:rsid w:val="002F70DC"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003000C5"/>
     <w:rsid w:val="00303DBA"/>
     <w:rsid w:val="003050A0"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="0030796E"/>
@@ -6952,92 +7183,94 @@
     <w:rsid w:val="003D40D6"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E24EA"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E5FF8"/>
     <w:rsid w:val="003F08FF"/>
     <w:rsid w:val="003F0DFD"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F4C51"/>
     <w:rsid w:val="00400EFD"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406B06"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="004117EC"/>
     <w:rsid w:val="00412850"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00415DF7"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00423BDE"/>
     <w:rsid w:val="00424CDF"/>
     <w:rsid w:val="00425B42"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="004317D8"/>
     <w:rsid w:val="004322A8"/>
+    <w:rsid w:val="00432F74"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004343A4"/>
     <w:rsid w:val="00434B8E"/>
     <w:rsid w:val="00440937"/>
     <w:rsid w:val="00442ED3"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00444C99"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="004464D2"/>
     <w:rsid w:val="00447AB1"/>
     <w:rsid w:val="004517D8"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00451D25"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004752F6"/>
     <w:rsid w:val="0047583B"/>
     <w:rsid w:val="00476E73"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004811C1"/>
     <w:rsid w:val="0048281C"/>
     <w:rsid w:val="00484C8A"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004928C2"/>
     <w:rsid w:val="00495DBD"/>
     <w:rsid w:val="004968B3"/>
     <w:rsid w:val="004A084F"/>
     <w:rsid w:val="004A2301"/>
     <w:rsid w:val="004A2C3C"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A6CF9"/>
     <w:rsid w:val="004A7A23"/>
     <w:rsid w:val="004B0244"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B4634"/>
+    <w:rsid w:val="004B4D4D"/>
     <w:rsid w:val="004C0F99"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C2A44"/>
     <w:rsid w:val="004C348A"/>
     <w:rsid w:val="004D1576"/>
     <w:rsid w:val="004D21E8"/>
     <w:rsid w:val="004D324A"/>
     <w:rsid w:val="004D486B"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E08BB"/>
     <w:rsid w:val="004E0D36"/>
     <w:rsid w:val="004E12A3"/>
     <w:rsid w:val="004E1B53"/>
     <w:rsid w:val="004F0FFE"/>
     <w:rsid w:val="004F37F8"/>
     <w:rsid w:val="004F4026"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F536C"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00502B1F"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00514D84"/>
     <w:rsid w:val="00516D08"/>
     <w:rsid w:val="00517FAA"/>
@@ -7065,50 +7298,52 @@
     <w:rsid w:val="00570D26"/>
     <w:rsid w:val="005715BC"/>
     <w:rsid w:val="00574365"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="005770D2"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="005922A0"/>
     <w:rsid w:val="00596750"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A1E08"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A34BB"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5BF9"/>
     <w:rsid w:val="005A5C3B"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3C13"/>
     <w:rsid w:val="005B5F4F"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C2D21"/>
+    <w:rsid w:val="005C3083"/>
+    <w:rsid w:val="005C30AC"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C5BE2"/>
     <w:rsid w:val="005C69DD"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D54A0"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F25A9"/>
     <w:rsid w:val="005F47FF"/>
     <w:rsid w:val="005F7D2F"/>
     <w:rsid w:val="0060122E"/>
     <w:rsid w:val="006033DE"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="006060FD"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00610275"/>
     <w:rsid w:val="006116E1"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="006234A0"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
@@ -7210,86 +7445,88 @@
     <w:rsid w:val="00784AB0"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00790D8C"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A3DC8"/>
     <w:rsid w:val="007A4BCC"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A7C7D"/>
     <w:rsid w:val="007B04D1"/>
     <w:rsid w:val="007C0891"/>
     <w:rsid w:val="007C3888"/>
     <w:rsid w:val="007C5940"/>
     <w:rsid w:val="007C6FB3"/>
     <w:rsid w:val="007C7694"/>
     <w:rsid w:val="007D3739"/>
     <w:rsid w:val="007D3D48"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D55E5"/>
     <w:rsid w:val="007E20CC"/>
     <w:rsid w:val="007E28D5"/>
     <w:rsid w:val="007E6C7A"/>
     <w:rsid w:val="007E74FE"/>
     <w:rsid w:val="007E75B1"/>
+    <w:rsid w:val="007F04F5"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801A0D"/>
     <w:rsid w:val="008031EB"/>
     <w:rsid w:val="00804813"/>
     <w:rsid w:val="008078E0"/>
     <w:rsid w:val="00810D86"/>
     <w:rsid w:val="00813ED2"/>
     <w:rsid w:val="00814028"/>
     <w:rsid w:val="00817AA7"/>
     <w:rsid w:val="00821293"/>
     <w:rsid w:val="00821612"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00824FBB"/>
     <w:rsid w:val="00825FA1"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="008270F1"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00831237"/>
     <w:rsid w:val="00833CE7"/>
     <w:rsid w:val="00835117"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843E3B"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00850597"/>
     <w:rsid w:val="00850FA1"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00855880"/>
     <w:rsid w:val="00855A32"/>
     <w:rsid w:val="00856E56"/>
     <w:rsid w:val="00856F75"/>
     <w:rsid w:val="0085750B"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="0086121C"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00865CFC"/>
+    <w:rsid w:val="00867DD1"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E49"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="008813F7"/>
     <w:rsid w:val="0088302A"/>
     <w:rsid w:val="00884760"/>
     <w:rsid w:val="00884A44"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A058E"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A1181"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A44A4"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A64F0"/>
     <w:rsid w:val="008A6A91"/>
     <w:rsid w:val="008A709F"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008A7617"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B16B8"/>
     <w:rsid w:val="008B37A5"/>
     <w:rsid w:val="008C0040"/>
     <w:rsid w:val="008C1C93"/>
     <w:rsid w:val="008C2222"/>
@@ -7319,129 +7556,134 @@
     <w:rsid w:val="0091574B"/>
     <w:rsid w:val="00916B97"/>
     <w:rsid w:val="00921A63"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00922A62"/>
     <w:rsid w:val="00926F1B"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="0093353D"/>
     <w:rsid w:val="00933880"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="009351F9"/>
     <w:rsid w:val="00935A17"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950AFA"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="0095183F"/>
     <w:rsid w:val="00951C58"/>
     <w:rsid w:val="00952173"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00962281"/>
     <w:rsid w:val="0096394C"/>
+    <w:rsid w:val="00966339"/>
+    <w:rsid w:val="009670FA"/>
     <w:rsid w:val="00970DAF"/>
     <w:rsid w:val="0097153C"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0097443A"/>
     <w:rsid w:val="0097624D"/>
     <w:rsid w:val="009779E1"/>
     <w:rsid w:val="00977EF7"/>
     <w:rsid w:val="00980AC7"/>
     <w:rsid w:val="00980F21"/>
     <w:rsid w:val="00987C58"/>
     <w:rsid w:val="00992B7E"/>
     <w:rsid w:val="009930F3"/>
     <w:rsid w:val="00996ECF"/>
     <w:rsid w:val="009975DB"/>
     <w:rsid w:val="009A0E78"/>
     <w:rsid w:val="009A0ED6"/>
     <w:rsid w:val="009A180A"/>
+    <w:rsid w:val="009A1AF6"/>
     <w:rsid w:val="009B0744"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B2A82"/>
     <w:rsid w:val="009B4595"/>
     <w:rsid w:val="009B7B23"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2FAA"/>
     <w:rsid w:val="009C41E8"/>
     <w:rsid w:val="009C5390"/>
     <w:rsid w:val="009D0F5B"/>
     <w:rsid w:val="009D3B10"/>
     <w:rsid w:val="009D411D"/>
     <w:rsid w:val="009D5ED9"/>
     <w:rsid w:val="009D6028"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E1259"/>
     <w:rsid w:val="009E1A5B"/>
     <w:rsid w:val="009E3286"/>
     <w:rsid w:val="009E468E"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6304"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E78D9"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F34C3"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F7A72"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A030CA"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A12F40"/>
     <w:rsid w:val="00A13209"/>
     <w:rsid w:val="00A13300"/>
     <w:rsid w:val="00A1500B"/>
     <w:rsid w:val="00A15B2D"/>
     <w:rsid w:val="00A256A8"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A30A62"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A350F3"/>
     <w:rsid w:val="00A37052"/>
     <w:rsid w:val="00A40367"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A40C82"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A47D81"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A517E7"/>
     <w:rsid w:val="00A52B8F"/>
     <w:rsid w:val="00A54560"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A57E63"/>
     <w:rsid w:val="00A605B6"/>
     <w:rsid w:val="00A627CB"/>
     <w:rsid w:val="00A639A0"/>
+    <w:rsid w:val="00A6552D"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A71C5D"/>
     <w:rsid w:val="00A7420B"/>
     <w:rsid w:val="00A7510A"/>
     <w:rsid w:val="00A75B85"/>
     <w:rsid w:val="00A8050C"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A86868"/>
     <w:rsid w:val="00A86CA7"/>
     <w:rsid w:val="00A872B8"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92D8D"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA492B"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0051"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB5936"/>
     <w:rsid w:val="00AC231C"/>
     <w:rsid w:val="00AC3FF6"/>
@@ -7457,80 +7699,84 @@
     <w:rsid w:val="00AE5BBA"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE5FC2"/>
     <w:rsid w:val="00AF3D86"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B0323F"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B052B5"/>
     <w:rsid w:val="00B12203"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14DB1"/>
     <w:rsid w:val="00B153CF"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B168F5"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B21860"/>
     <w:rsid w:val="00B23B47"/>
     <w:rsid w:val="00B24974"/>
     <w:rsid w:val="00B26150"/>
     <w:rsid w:val="00B32EB8"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B3604B"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B437C2"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B47BC7"/>
     <w:rsid w:val="00B514AA"/>
     <w:rsid w:val="00B51648"/>
     <w:rsid w:val="00B52027"/>
+    <w:rsid w:val="00B531E3"/>
     <w:rsid w:val="00B550CC"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B671D1"/>
     <w:rsid w:val="00B67C57"/>
+    <w:rsid w:val="00B7345E"/>
     <w:rsid w:val="00B73C77"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B85FE7"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B8680B"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B9787F"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA2B8F"/>
     <w:rsid w:val="00BA34C7"/>
     <w:rsid w:val="00BA482A"/>
     <w:rsid w:val="00BB1C0F"/>
     <w:rsid w:val="00BB2759"/>
+    <w:rsid w:val="00BB5E08"/>
     <w:rsid w:val="00BB619F"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC2657"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC7CF2"/>
     <w:rsid w:val="00BE330D"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF1891"/>
     <w:rsid w:val="00BF7F5F"/>
     <w:rsid w:val="00C00667"/>
     <w:rsid w:val="00C032FB"/>
     <w:rsid w:val="00C03963"/>
     <w:rsid w:val="00C04961"/>
     <w:rsid w:val="00C0778B"/>
     <w:rsid w:val="00C079EC"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C10C70"/>
     <w:rsid w:val="00C11733"/>
     <w:rsid w:val="00C15E7E"/>
     <w:rsid w:val="00C177E8"/>
     <w:rsid w:val="00C21038"/>
     <w:rsid w:val="00C2440B"/>
     <w:rsid w:val="00C360E6"/>
@@ -7558,50 +7804,51 @@
     <w:rsid w:val="00C64BF4"/>
     <w:rsid w:val="00C654EA"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C803E1"/>
     <w:rsid w:val="00C81130"/>
     <w:rsid w:val="00C83ADD"/>
     <w:rsid w:val="00C8535D"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C87FF1"/>
     <w:rsid w:val="00C90404"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C93F09"/>
     <w:rsid w:val="00C954A8"/>
     <w:rsid w:val="00C96416"/>
     <w:rsid w:val="00C968AC"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA0752"/>
     <w:rsid w:val="00CA26F5"/>
     <w:rsid w:val="00CA2F57"/>
     <w:rsid w:val="00CA3619"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA70DF"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB2964"/>
     <w:rsid w:val="00CB3960"/>
     <w:rsid w:val="00CB4E26"/>
     <w:rsid w:val="00CB5724"/>
     <w:rsid w:val="00CB5E3C"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4656"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD0FBE"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD7807"/>
     <w:rsid w:val="00CE0E9B"/>
     <w:rsid w:val="00CE178B"/>
     <w:rsid w:val="00CE1D70"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE4E00"/>
     <w:rsid w:val="00CE4ED7"/>
     <w:rsid w:val="00CE7509"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D106B3"/>
@@ -7744,74 +7991,76 @@
     <w:rsid w:val="00EF5053"/>
     <w:rsid w:val="00F04161"/>
     <w:rsid w:val="00F137B1"/>
     <w:rsid w:val="00F1429C"/>
     <w:rsid w:val="00F15D58"/>
     <w:rsid w:val="00F203F2"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F258F8"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F376D1"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F41BDC"/>
     <w:rsid w:val="00F45180"/>
     <w:rsid w:val="00F47537"/>
     <w:rsid w:val="00F50A79"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51BCE"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F531E7"/>
     <w:rsid w:val="00F71630"/>
     <w:rsid w:val="00F73A7E"/>
     <w:rsid w:val="00F74EB3"/>
     <w:rsid w:val="00F75446"/>
     <w:rsid w:val="00F76DAE"/>
+    <w:rsid w:val="00F80045"/>
     <w:rsid w:val="00F857D7"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9115E"/>
     <w:rsid w:val="00F961BF"/>
     <w:rsid w:val="00F96712"/>
     <w:rsid w:val="00F9689A"/>
     <w:rsid w:val="00FA13A0"/>
     <w:rsid w:val="00FA1BA1"/>
     <w:rsid w:val="00FA3E33"/>
     <w:rsid w:val="00FA4ACF"/>
     <w:rsid w:val="00FA6319"/>
     <w:rsid w:val="00FA75AB"/>
     <w:rsid w:val="00FB109A"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB74B6"/>
     <w:rsid w:val="00FC129F"/>
     <w:rsid w:val="00FC4259"/>
     <w:rsid w:val="00FC441E"/>
     <w:rsid w:val="00FC62A0"/>
     <w:rsid w:val="00FC6CE8"/>
+    <w:rsid w:val="00FC7E24"/>
     <w:rsid w:val="00FD1DFB"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4C6C"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD6D26"/>
     <w:rsid w:val="00FE03B8"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE136B"/>
     <w:rsid w:val="00FE20D5"/>
     <w:rsid w:val="00FE6764"/>
     <w:rsid w:val="00FE6CEC"/>
     <w:rsid w:val="00FF021B"/>
     <w:rsid w:val="00FF0251"/>
     <w:rsid w:val="00FF5E10"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="0186B1FA"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02FA5647"/>
     <w:rsid w:val="034821EE"/>
     <w:rsid w:val="03E1BB72"/>
     <w:rsid w:val="04B284B0"/>
     <w:rsid w:val="052627E2"/>
     <w:rsid w:val="052C9791"/>
     <w:rsid w:val="0558018D"/>
     <w:rsid w:val="05DAB3A3"/>
@@ -8128,51 +8377,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{B6E72AE1-5DCB-4A96-AEF0-D4A68EEE33CE}"/>
+  <w15:docId w15:val="{3D5917D2-C5C0-4638-A40E-25B9D04114FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10729,51 +10978,51 @@
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/katetrar-sonder-och-dran/kateterisering-av-urinblasa/oversikt/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-454/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_somaliska.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-151/surrogate/Meddelande%20kvarliggande%20kateter%20i%20urinbl%c3%a5san%20VGR17972.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/20403/Bl%c3%a5stappning%20vid%20anestesi.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-453/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_persiska.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/f607bfa1-bac9-40f0-898c-2d90c066306a/Bariumid%2025447%20Suprapubisk%20kateter_tigrinja%20Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD%20f%c3%b6r%20att%20f%c3%b6rhindra%20v%c3%a5rdrelaterad%20infektion%20och%20v%c3%a5rdskada.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/507038cd-abd7-418f-86ef-2fdd5dd84150/Bariumid%2025447%20Suprapubisk%20kateter_dari%20Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD%20f%c3%b6r%20att%20f%c3%b6rhindra%20v%c3%a5rdrelaterad%20infektion%20och%20v%c3%a5rdskada.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-452/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_engelska.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/6e060257-a579-47de-9134-d6a0d82cf306/Bariumid%2025447%20Suprapubisk%20kateter_somaliska%20Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD%20f%c3%b6r%20att%20f%c3%b6rhindra%20v%c3%a5rdrelaterad%20infektion%20och%20v%c3%a5rdskada.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-451/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_dari.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/8fd32b32-4064-4ef0-b1d3-05d4ad9db556/Bariumid%2025447%20Suprapubisk%20kateter_arabiska%20Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD%20f%c3%b6r%20att%20f%c3%b6rhindra%20v%c3%a5rdrelaterad%20infektion%20och%20v%c3%a5rdskada.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/55884772-3111-4e33-8a38-25ea4ad42101/Bariumid%2025447%20Suprapubisk%20kateter_persiska%20Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD%20f%c3%b6r%20att%20f%c3%b6rhindra%20v%c3%a5rdrelaterad%20infektion%20och%20v%c3%a5rdskada.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-449/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_A4-160512_arabiska.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-455/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_tigrinja.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/workspace/SpacesStore/6fce05c4-5823-47cf-8569-af08a1b8ce79/Bariumid%2025447%20Suprapubisk%20kateter_engelska%20Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD%20f%c3%b6r%20att%20f%c3%b6rhindra%20v%c3%a5rdrelaterad%20infektion%20och%20v%c3%a5rdskada.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/katetrar-sonder-och-dran/kateterisering-av-urinblasa/oversikt/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-151/surrogate/Meddelande%20kvarliggande%20kateter%20i%20urinbl%c3%a5san%20VGR17972.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9695-1808319850-109/surrogate/Bl%c3%a5stappning%20vid%20anestesi.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-449/native/Information%20och%20r%c3%a5d%20till%20dig%20som%20f%c3%a5tt%20kvarliggande%20kateter_A4-160512_arabiska.pdf" TargetMode="External" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11069,56 +11318,654 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>4091</Words>
-  <Characters>23323</Characters>
+  <Words>3929</Words>
+  <Characters>22398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>186</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27360</CharactersWithSpaces>
+  <CharactersWithSpaces>26275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="198" baseType="variant">
+      <vt:variant>
+        <vt:i4>5570614</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-623/native/Suprapubisk kateter_tigrinja.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900650</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-622/native/Suprapubisk kateter_svenska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929878</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-621/native/Suprapubisk kateter_somaliska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522021</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-620/native/Suprapubisk kateter_persiska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390961</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-619/native/Suprapubisk kateter_engelska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5242913</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-618/native/Suprapubisk kateter_dari.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456484</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-617/native/Suprapubisk kateter_arabiska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767286</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-455/native/Information och r%c3%a5d till dig som f%c3%a5tt kvarliggande kateter_tigrinja.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310802</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-2122/native/Kvarliggande kateter - svenska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835069</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-454/native/Information och r%c3%a5d till dig som f%c3%a5tt kvarliggande kateter_somaliska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718688</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-453/native/Information och r%c3%a5d till dig som f%c3%a5tt kvarliggande kateter_persiska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570660</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-452/native/Information och r%c3%a5d till dig som f%c3%a5tt kvarliggande kateter_engelska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4456564</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-451/native/Information och r%c3%a5d till dig som f%c3%a5tt kvarliggande kateter_dari.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310741</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas61-139383394-449/native/Information och r%c3%a5d till dig som f%c3%a5tt kvarliggande kateter_A4-160512_arabiska.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767184</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>89</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-151/surrogate/Meddelande kvarliggande kateter i urinbl%c3%a5san VGR17972.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293808</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-211/native/Meddelande kvarliggande kateter i urinbl%c3%a5san ifyllningsbar.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767184</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-151/surrogate/Meddelande kvarliggande kateter i urinbl%c3%a5san VGR17972.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522006</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardsamverkan.se/omraden/hjalpmedel-i-vastra-gotaland/handbok-for-personliga-hjalpmedel-inom-halso-och-sjukvard/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589910</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145788</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/katetrar-sonder-och-dran/kateterisering-av-urinblasa/suprapubisk/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291515</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/katetrar-sonder-och-dran/kateterisering-av-urinblasa/oversikt/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769549</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9695-1808319850-109/surrogate/Bl%c3%a5stappning vid anestesi.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193774</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193773</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193772</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193771</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193770</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193769</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193768</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193767</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193766</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193765</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc167193764</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Blåsscanning, blåstappning och KAD </dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Elaine Berg</lastModifiedBy>
-  <revision>582</revision>
-  <lastPrinted>2024-03-07T00:14:00.0000000Z</lastPrinted>
+  <revision>592</revision>
+  <lastPrinted>2024-03-07T09:14:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>