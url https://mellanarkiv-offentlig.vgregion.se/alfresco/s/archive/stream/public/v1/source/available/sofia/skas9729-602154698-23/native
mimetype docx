--- v0 (2025-10-31)
+++ v1 (2026-04-24)
@@ -8,150 +8,156 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1692EA5B" w14:textId="1CA3E962" w:rsidR="003D37F3" w:rsidRDefault="003D37F3" w:rsidP="002F5AC8">
+    <w:p w:rsidR="003D37F3" w:rsidP="002F5AC8" w:rsidRDefault="003D37F3" w14:paraId="1692EA5B" w14:textId="1CA3E962">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="567"/>
         <w:sectPr w:rsidR="003D37F3" w:rsidSect="003D37F3">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1F7B98D1" w14:textId="7BA0E72E" w:rsidR="001A2EE1" w:rsidRDefault="001A2EE1" w:rsidP="001A2EE1">
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="001A2EE1" w:rsidP="001A2EE1" w:rsidRDefault="001A2EE1" w14:paraId="1F7B98D1" w14:textId="7BA0E72E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc167262147"/>
+      <w:bookmarkStart w:name="_Toc167262147" w:id="1"/>
       <w:r>
         <w:t>Vårdhygienisk bedömning av riskfaktorer för smittspridning i vård och omsorg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D357263" w14:textId="2D3D3088" w:rsidR="003D37F3" w:rsidRDefault="00DA3867" w:rsidP="002F5AC8">
+    <w:p w:rsidR="003D37F3" w:rsidP="002F5AC8" w:rsidRDefault="00DA3867" w14:paraId="1D357263" w14:textId="2D3D3088">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B91A51">
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="00DA3867">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Förändringar</w:t>
       </w:r>
-      <w:r w:rsidR="00C54BAB" w:rsidRPr="00B91A51">
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="00C54BAB">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> sedan förgående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="16134F4A" w14:textId="77777777" w:rsidR="00677077" w:rsidRDefault="00677077" w:rsidP="002F5AC8">
-[...7 lines deleted...]
-    <w:p w14:paraId="45CC61B0" w14:textId="77777777" w:rsidR="002F5AC8" w:rsidRDefault="002F5AC8" w:rsidP="00720FAD">
+    <w:p w:rsidR="7D45CF39" w:rsidP="73F4EFAE" w:rsidRDefault="7D45CF39" w14:paraId="6A9D2A77" w14:textId="008C1A06">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="7D45CF39">
+        <w:rPr/>
+        <w:t>Uppdatering av länkar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F5AC8" w:rsidP="00720FAD" w:rsidRDefault="002F5AC8" w14:paraId="45CC61B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc167262148"/>
+      <w:bookmarkStart w:name="_Toc167262148" w:id="2"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6CEB4B24" w14:textId="12E0A6DA" w:rsidR="00720FAD" w:rsidRDefault="002F5AC8">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="002F5AC8" w14:paraId="6CEB4B24" w14:textId="12E0A6DA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc167262147" w:history="1">
-        <w:r w:rsidR="00720FAD" w:rsidRPr="001E16C4">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262147">
+        <w:r w:rsidRPr="001E16C4" w:rsidR="00720FAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan förgående version</w:t>
         </w:r>
         <w:r w:rsidR="00720FAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00720FAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00720FAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -165,66 +171,66 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00720FAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00720FAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00720FAD">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19AE99A5" w14:textId="05454BA8" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="19AE99A5" w14:textId="05454BA8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262148" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262148">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Innehållsförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -239,66 +245,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A490244" w14:textId="4E0DDD91" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="5A490244" w14:textId="4E0DDD91">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262149" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262149">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -313,66 +319,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DE8D4CD" w14:textId="4F359897" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="3DE8D4CD" w14:textId="4F359897">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262150" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262150">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -387,66 +393,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28389E1B" w14:textId="6E781AC1" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="28389E1B" w14:textId="6E781AC1">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262151" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262151">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avgränsningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -461,66 +467,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F163F49" w14:textId="0BA87909" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="1F163F49" w14:textId="0BA87909">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262152" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262152">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vårdhygieniska riskfaktorer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -535,66 +541,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3386A651" w14:textId="3468E579" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="3386A651" w14:textId="3468E579">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262153" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262153">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -609,66 +615,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FA74040" w14:textId="62FC791F" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="4FA74040" w14:textId="62FC791F">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262154" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262154">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar och avsteg</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -683,66 +689,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E58B462" w14:textId="1E0C12DB" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="5E58B462" w14:textId="1E0C12DB">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262155" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262155">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Relaterade dokument</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -757,66 +763,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C0D0B57" w14:textId="7C52BA04" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="0C0D0B57" w14:textId="7C52BA04">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262156" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262156">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Arbetsgrupp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -831,66 +837,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B78C61F" w14:textId="08E4410C" w:rsidR="00720FAD" w:rsidRDefault="00720FAD">
+    <w:p w:rsidR="00720FAD" w:rsidRDefault="00720FAD" w14:paraId="6B78C61F" w14:textId="08E4410C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc167262157" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc167262157">
         <w:r w:rsidRPr="001E16C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -905,326 +911,326 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="667D602C" w14:textId="135571F9" w:rsidR="007438D2" w:rsidRDefault="002F5AC8" w:rsidP="001C4411">
+    <w:p w:rsidR="007438D2" w:rsidP="001C4411" w:rsidRDefault="002F5AC8" w14:paraId="667D602C" w14:textId="135571F9">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Toc167262149"/>
+      <w:bookmarkStart w:name="_Toc167262149" w:id="3"/>
       <w:r w:rsidR="007438D2">
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="007438D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DF5784" w14:textId="77777777" w:rsidR="007438D2" w:rsidRPr="00A555EE" w:rsidRDefault="007438D2" w:rsidP="0071643C">
+    <w:p w:rsidRPr="00A555EE" w:rsidR="007438D2" w:rsidP="0071643C" w:rsidRDefault="007438D2" w14:paraId="72DF5784" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB23AC">
         <w:t>Rutinen är avsedd att vara ett stöd i vårdhygienisk riskbedömning, i syfte att minska risk för vårdrelaterade infektioner och smittspridning i vården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71584397" w14:textId="77777777" w:rsidR="00180710" w:rsidRDefault="00180710" w:rsidP="0071643C">
+    <w:p w:rsidR="00180710" w:rsidP="0071643C" w:rsidRDefault="00180710" w14:paraId="71584397" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc167262150"/>
+      <w:bookmarkStart w:name="_Toc167262150" w:id="4"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6225EB2B" w14:textId="77777777" w:rsidR="00180710" w:rsidRPr="002E53D4" w:rsidRDefault="00180710" w:rsidP="0071643C">
+    <w:p w:rsidRPr="002E53D4" w:rsidR="00180710" w:rsidP="0071643C" w:rsidRDefault="00180710" w14:paraId="6225EB2B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB23AC">
         <w:t xml:space="preserve">Hälso- och sjukvårdslagen (2017:30) anger att vården ska vara av god kvalitet med en god hygienisk standard. Grundläggande vårdhygieniska riktlinjer, rutiner och åtgärder är viktiga för att förebygga </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vårdrelaterade </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">infektioner </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(VRI) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:t>och smittspridning</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> bland både patienter och personal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:t xml:space="preserve"> Alla medarbetare ska ha grundkunskap om </w:t>
       </w:r>
       <w:r>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:t xml:space="preserve">årdhygien samt tillgång till vårdhygienisk expertis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BBBF70" w14:textId="77777777" w:rsidR="00180710" w:rsidRPr="002E53D4" w:rsidRDefault="00180710" w:rsidP="0071643C">
+    <w:p w:rsidRPr="002E53D4" w:rsidR="00180710" w:rsidP="0071643C" w:rsidRDefault="00180710" w14:paraId="63BBBF70" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB23AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Med riskfaktorer menas olika medicinska faktorer eller tillstånd hos patient/vårdtagare som innebär en ökad risk för smittspridning och vårdrelaterad infektion. Förekomst av riskfaktorer ger en ökad risk för smittspridning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">avsett kännedom om smittsam sjukdom eller bärarskap av multiresistenta bakterier. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AC1E54" w14:textId="77777777" w:rsidR="00180710" w:rsidRPr="00EB23AC" w:rsidRDefault="00180710" w:rsidP="0071643C">
+    <w:p w:rsidRPr="00EB23AC" w:rsidR="00180710" w:rsidP="0071643C" w:rsidRDefault="00180710" w14:paraId="34AC1E54" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB23AC">
         <w:t xml:space="preserve">För vissa specifika smittämnen krävs, utifrån smittväg och/eller konsekvens vid eventuell smittspridning, ytterligare vårdhygieniska åtgärder. För dessa finns separata kompletterande vårdhygieniska riktlinjer och rutiner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1452E8" w14:textId="77777777" w:rsidR="00180710" w:rsidRPr="00EB23AC" w:rsidRDefault="00180710" w:rsidP="0071643C">
+    <w:p w:rsidRPr="00EB23AC" w:rsidR="00180710" w:rsidP="0071643C" w:rsidRDefault="00180710" w14:paraId="4A1452E8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB23AC">
         <w:t>Patientsäkerhetsaspekt utifrån risk för VRI och smittspridning ska beaktas för såväl enskild patient som övriga patienter. Det innebär bland annat att angelägen medicinsk behandling inte får försenas på grund av vårdhygieniska rekommendationer samt att medicinskt behov avgör var patienten vårdas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BD78AF" w14:textId="77777777" w:rsidR="00180710" w:rsidRDefault="00180710" w:rsidP="0071643C">
+    <w:p w:rsidR="00180710" w:rsidP="0071643C" w:rsidRDefault="00180710" w14:paraId="08BD78AF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB23AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Basala hygienrutiner </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ska alltid tillämpas, de</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> spelar en avgörande roll i att förebygga vårdrelaterade infektioner och förhindra smittspridning.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6102A8D9" w14:textId="77777777" w:rsidR="0071643C" w:rsidRDefault="0071643C" w:rsidP="0071643C">
+    <w:p w:rsidR="0071643C" w:rsidP="0071643C" w:rsidRDefault="0071643C" w14:paraId="6102A8D9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc167262151"/>
+      <w:bookmarkStart w:name="_Toc167262151" w:id="5"/>
       <w:r w:rsidRPr="00F45BAB">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Avgränsningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00F45BAB">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1477E8" w14:textId="77777777" w:rsidR="0071643C" w:rsidRDefault="0071643C" w:rsidP="0071643C">
+    <w:p w:rsidR="0071643C" w:rsidP="0071643C" w:rsidRDefault="0071643C" w14:paraId="3E1477E8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Riktlinjen omfattar i första hand patientrelaterade åtgärder. Riktlinjen omfattar inte den fysiska miljön som också är viktig för att förebygga VRI och smittspridning, exempelvis hänsyn vid om- och nybyggnation samt legionellaförebyggande åtgärder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E55F6F0" w14:textId="42EF613B" w:rsidR="00FB4164" w:rsidRDefault="00FB4164">
+    <w:p w:rsidR="00FB4164" w:rsidRDefault="00FB4164" w14:paraId="7E55F6F0" w14:textId="42EF613B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F14A439" w14:textId="77777777" w:rsidR="00F51A18" w:rsidRDefault="00F51A18" w:rsidP="00F51A18">
+    <w:p w:rsidR="00F51A18" w:rsidP="00F51A18" w:rsidRDefault="00F51A18" w14:paraId="6F14A439" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc167262152"/>
+      <w:bookmarkStart w:name="_Toc167262152" w:id="6"/>
       <w:r w:rsidRPr="00E20AF4">
         <w:lastRenderedPageBreak/>
         <w:t>Vårdhygieniska riskfaktorer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00E20AF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3FE360" w14:textId="085E88F1" w:rsidR="0071643C" w:rsidRPr="005B363C" w:rsidRDefault="00F51A18" w:rsidP="005B363C">
+    <w:p w:rsidRPr="005B363C" w:rsidR="0071643C" w:rsidP="005B363C" w:rsidRDefault="00F51A18" w14:paraId="4F3FE360" w14:textId="085E88F1">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB23AC">
         <w:t>Bedöm kontinuerligt alla patienter om de har ökad risk både för att sprida smitta och att få en vårdrelaterad infektion. Exemplen på riskfaktorer i tabellen nedan ska ses som stöd i denna bedömning</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB23AC">
         <w:t>för ett adekvat handläggande, till exempel hur man prioriterar till eget rum och eget hygienutrymme.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8913" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2304"/>
         <w:gridCol w:w="3042"/>
         <w:gridCol w:w="3567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="378ED92E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="378ED92E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BE87729" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="008E1133" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="008E1133" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="2BE87729" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E1E3E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1257,3434 +1263,3445 @@
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008E1133">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E1E3E6"/>
               </w:rPr>
               <w:t>Hud</w:t>
             </w:r>
             <w:r w:rsidRPr="008E1133">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10301D90" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="10301D90" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E1E3E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20EAE399" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="20EAE399" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E2A2697" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="6E2A2697" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62177008" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="62177008" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3831C271" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="3831C271" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skadad hud eller slemhinna  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67FD333A" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="67FD333A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sår  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77A33187" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="77A33187" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abscess/böld  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AAFF2BE" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="4AAFF2BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eksem  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B002FAC" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="5B002FAC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hudsjukdom </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3131D2B8" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="3131D2B8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hudutslag, speciellt i samband med feber. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F6DB2A3" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="5F6DB2A3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ökad smittrisk vid irriterade/rodnade, infekterade, vätskande, svårläkta eller stora omläggningskrävande sår.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E6AF03C" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="0E6AF03C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skadad hud drar lättare till sig mikroorganismer från omgivningen och har alltid en högre bakterieförekomst.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="088566DE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="088566DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E2E9A11" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="7E2E9A11" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CD96EA4" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="5CD96EA4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dränage </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C767C25" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="1C767C25" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Till exempel från sår eller pleura.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="39399CD1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="39399CD1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00C81ACF" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="00C81ACF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17B9279B" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="17B9279B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Infarter/kärlkatetrar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="353125D3" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="353125D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Till exempel CVK, CDK, Piccline, Port-a-cath eller Peritonealdialyskateter. </w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3984DDB1" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="3984DDB1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(PVK utgör en liten risk).</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="214384DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="214384DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7241C10F" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="7241C10F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F98530F" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="5F98530F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stomier (Konstgjorda kroppsöppningar) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71B754F7" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="71B754F7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Till exempel urostomi, kolostomi, gastrostomi/PEG, trakeostomi.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="485D9418" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="485D9418" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="364CD2F3" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="364CD2F3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="Utsöndringar" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="Utsöndringar">
               <w:r w:rsidRPr="009D0FB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>UTSÖNDRINGAR</w:t>
               </w:r>
               <w:r w:rsidRPr="009D0FB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C4584C0" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="3C4584C0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Diarré </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avföringsinkontinens </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="520296BC" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="520296BC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sprider tarmbakterier oavsett infektionsorsakade tarmbesvär eller ej.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="368A75DE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="368A75DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="490748D7" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="490748D7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37823E11" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="37823E11" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stomi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A93E37A" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="1A93E37A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stomi som är svårbandagerad/ läcker utgör särskild smittrisk.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="4AD4591D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="4AD4591D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78D8A87A" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="78D8A87A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AC44091" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="2AC44091" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kräkning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45EDB20C" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="45EDB20C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Smittrisk vid kräkningar av misstänkt infektiös orsak. </w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="09C6E5D0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="09C6E5D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F6B96CF" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="4F6B96CF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D8564E7" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="6D8564E7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Urinvägs/ Urinavledningskatetrar, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="317CECBA" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="317CECBA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Urininkontinens </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20926A52" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="20926A52" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C05A1F5" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="2C05A1F5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Till exempel KAD, Suprapubiskateter, RIK (ren intermittent katetrisering) eller Pyelostomi. </w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F23097F" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="6F23097F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Särskilt hög smittrisk vid läckage. </w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E3030A5" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="2E3030A5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>När inkontinenshjälpmedel inte fungerar.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="70035961" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="70035961" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E6B150F" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="2E6B150F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D13B8A3" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="5D13B8A3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Blod och andra kroppsvätskor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="589F3D66" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="589F3D66" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Smittrisk vid stänk och vid stick/skärskada.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="5352A9DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="5352A9DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B88CA96" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="4B88CA96" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="Luftvägar" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="Luftvägar">
               <w:r w:rsidRPr="009D0FB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>LUFTVÄGAR</w:t>
               </w:r>
               <w:r w:rsidRPr="009D0FB0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59D0A925" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="59D0A925" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luftvägssymtom </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34F5C350" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="34F5C350" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ökad smittrisk, särskilt vid hosta.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="5D3ECB5C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="5D3ECB5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="254B0F93" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="254B0F93" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="Kognitivförmåga" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="Kognitivförmåga">
               <w:r w:rsidRPr="00E92DDD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>KOGNITIV</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidRPr="00E92DDD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>FÖRMÅGA</w:t>
               </w:r>
               <w:r w:rsidRPr="00E92DDD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BA14C26" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="4BA14C26" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Svårighet att förstå och följa instruktioner. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05F32E2B" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="05F32E2B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Hlk166849615"/>
+            <w:bookmarkStart w:name="_Hlk166849615" w:id="7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">an innebära ökad risk för smittspridning, särskilt vid samtidig förekomst av </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">andra </w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">riskfaktorer. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="627B91C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="627B91C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D0C7AE9" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="4D0C7AE9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="Infektionskänslig" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="Infektionskänslig">
               <w:r w:rsidRPr="00E92DDD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>INFEKTIONSKÄNSLIG</w:t>
               </w:r>
               <w:r w:rsidRPr="00E92DDD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72D42B76" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="72D42B76" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patient som är nedsatt av olika anledningar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50944082" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="50944082" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bedöm behov av skyddsisolering.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A146AA" w:rsidRPr="00774707" w14:paraId="5F2DD457" w14:textId="77777777">
+      <w:tr w:rsidRPr="00774707" w:rsidR="00A146AA" w14:paraId="5F2DD457" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2304" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3994048A" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="3994048A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:anchor="Utlandsvård" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="Utlandsvård">
               <w:r w:rsidRPr="00E92DDD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>UTLANDSVÅRD</w:t>
               </w:r>
               <w:r w:rsidRPr="00E92DDD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlnk"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3042" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E7EF107" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="7E7EF107" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ökad risk för bärarskap av multiresistenta bakterier. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66F1A402" w14:textId="77777777" w:rsidR="00A146AA" w:rsidRPr="00774707" w:rsidRDefault="00A146AA">
+          <w:p w:rsidRPr="00774707" w:rsidR="00A146AA" w:rsidRDefault="00A146AA" w14:paraId="66F1A402" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vid utlandsvård ökad risken för bärarskap av multiresistenta bakterier.</w:t>
             </w:r>
             <w:r w:rsidRPr="00774707">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70AAFDF9" w14:textId="77777777" w:rsidR="002B368F" w:rsidRPr="00A555EE" w:rsidRDefault="002B368F" w:rsidP="00A146AA">
+    <w:p w:rsidRPr="00A555EE" w:rsidR="002B368F" w:rsidP="00A146AA" w:rsidRDefault="002B368F" w14:paraId="70AAFDF9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B494CF" w14:textId="5E930010" w:rsidR="003D37F3" w:rsidRPr="003D37F3" w:rsidRDefault="003D37F3" w:rsidP="000A340B">
+    <w:p w:rsidRPr="003D37F3" w:rsidR="003D37F3" w:rsidP="000A340B" w:rsidRDefault="003D37F3" w14:paraId="52B494CF" w14:textId="5E930010">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="003D37F3">
         <w:t xml:space="preserve">Eget rum; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BD9C71" w14:textId="77777777" w:rsidR="003D37F3" w:rsidRDefault="003D37F3" w:rsidP="00612A85">
+    <w:p w:rsidR="003D37F3" w:rsidP="00612A85" w:rsidRDefault="003D37F3" w14:paraId="74BD9C71" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="003D37F3">
         <w:t xml:space="preserve">Bedöm om patienten har riskfaktorer samt omfattning av dessa. Ju fler av ovanstående riskfaktorer patienten har desto högre ska patienten prioriteras för eget rum och/ eller egen toalett. Vid behov av stöd i bedömningen, kontakta </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="003D37F3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Vårdhygien</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D37F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2898F4EE" w14:textId="77777777" w:rsidR="00DB030F" w:rsidRDefault="00DB030F" w:rsidP="004E261F">
+    <w:p w:rsidR="00DB030F" w:rsidP="004E261F" w:rsidRDefault="00DB030F" w14:paraId="2898F4EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Allmänna åtgärder </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF91160" w14:textId="77777777" w:rsidR="00DB030F" w:rsidRDefault="00DB030F" w:rsidP="00DB030F">
+    <w:p w:rsidR="00DB030F" w:rsidP="00DB030F" w:rsidRDefault="00DB030F" w14:paraId="0EF91160" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I flerpatientsrum prioriteras de som kan sköta sig själva och med så få riskfaktorer som möjligt. Det är inte enbart den enskilde patientens riskfaktorer som måste bedömas utan även medpatienternas. Ju fler patienter på ett rum desto större risk för smittspridning, detta gäller också vid del av hygienutrymme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041C4B39" w14:textId="77777777" w:rsidR="00DB030F" w:rsidRDefault="00DB030F" w:rsidP="00DB030F">
+    <w:p w:rsidR="00DB030F" w:rsidP="00DB030F" w:rsidRDefault="00DB030F" w14:paraId="041C4B39" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Har patienten ett omfattande omvårdnadsbehov räknas det som en risk i sig. För att kunna bedöma vissa smittrisker krävs anamnesuppgifter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C48C87" w14:textId="3EDEDC2B" w:rsidR="00DB030F" w:rsidRPr="008937E7" w:rsidRDefault="00DB030F" w:rsidP="00DB030F">
+    <w:p w:rsidRPr="008937E7" w:rsidR="00DB030F" w:rsidP="00DB030F" w:rsidRDefault="00DB030F" w14:paraId="36C48C87" w14:textId="3EDEDC2B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Behöver patienten flyttas informeras alltid mottagande enhet om riskfaktorerna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48300425" w14:textId="77777777" w:rsidR="004E261F" w:rsidRDefault="004E261F" w:rsidP="004E261F">
+    <w:p w:rsidR="004E261F" w:rsidP="004E261F" w:rsidRDefault="004E261F" w14:paraId="48300425" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="Hud"/>
+      <w:bookmarkStart w:name="Hud" w:id="8"/>
       <w:r>
         <w:t>Hud</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="751BCFB0" w14:textId="77777777" w:rsidR="004E261F" w:rsidRDefault="004E261F" w:rsidP="004E261F">
+    <w:p w:rsidR="004E261F" w:rsidP="004E261F" w:rsidRDefault="004E261F" w14:paraId="751BCFB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient med stora sår, vätskande sår, utbredda eksem, flagnande hud, större hudskador, centrala infarter, stomier eller drän innebär smittrisk och bör placeras på enkelrum eller med så få medpatienter som möjligt. Observera risk att både sprida smitta och att vara mottaglig för smitta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FB8162" w14:textId="77777777" w:rsidR="004E261F" w:rsidRDefault="004E261F" w:rsidP="004E261F">
+    <w:p w:rsidR="004E261F" w:rsidP="004E261F" w:rsidRDefault="004E261F" w14:paraId="46FB8162" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Var observant vid hudutslag, speciellt i samband med feber. Kan tyda på infektionssjukdom som orsakas av virus exempelvis mässling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399F5C8D" w14:textId="77777777" w:rsidR="004E261F" w:rsidRDefault="004E261F" w:rsidP="004E261F">
+    <w:p w:rsidR="004E261F" w:rsidP="004E261F" w:rsidRDefault="004E261F" w14:paraId="399F5C8D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid utbredda sår och känd multiresistent bakterie eller misstanke om detta, se separata dokument om multiresistenta bakterier på </w:t>
       </w:r>
       <w:r w:rsidRPr="00265A23">
         <w:t>Vårdhygien hemsida</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AE5FCB" w14:textId="77777777" w:rsidR="004E261F" w:rsidRDefault="004E261F" w:rsidP="004E261F">
+    <w:p w:rsidR="004E261F" w:rsidP="004E261F" w:rsidRDefault="004E261F" w14:paraId="31AE5FCB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>När patient vistas i allmänna utrymmen ska sår vara täckta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C1F761" w14:textId="556A6EE4" w:rsidR="003D37F3" w:rsidRDefault="003D37F3" w:rsidP="00676F1C">
+    <w:p w:rsidR="003D37F3" w:rsidP="00676F1C" w:rsidRDefault="003D37F3" w14:paraId="68C1F761" w14:textId="556A6EE4">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Allmänna_åtgärder"/>
-      <w:bookmarkStart w:id="10" w:name="UTSÖNDRINGAR"/>
+      <w:bookmarkStart w:name="_Allmänna_åtgärder" w:id="9"/>
+      <w:bookmarkStart w:name="UTSÖNDRINGAR" w:id="10"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00D0524C">
         <w:t>Utsöndringar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EE5568" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="04EE5568" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Obs! Vid misstanke om tarminfektion bör Infektionskliniken kontaktas för bedömning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464F2E01" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="464F2E01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienter med diarré och/eller kräkning av misstänkt infektiös orsak ska vårdas på enkelrum med eget hygienutrymme. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A4B12E" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="66A4B12E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient får aldrig placeras i korridor eller gemensamma lokaler som dagrum eller väntrum. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572E233A" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="572E233A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient med diarré eller avföringsinkontinens riskerar att sprida tarmbakterier till omgivningen, speciellt i hygienutrymmet. Detta gäller också patienter med inflammatorisk tarmsjukdom eller annan sjukdom med associerad diarré och vid kräkningar av misstänkt infektiös orsak. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200A4908" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="200A4908" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient som har akut diarré ska endast genomgå undersökningar/operationer som inte kan vänta av medicinska skäl. Kontakta alltid mottagande enhet så att patienten tas emot direkt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A06D08" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="45A06D08" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid diarré och/eller kräkning ska händerna alltid tvättas med vatten och flytande tvål före handdesinfektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36839D6E" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="36839D6E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Personal som vårdar patient med diarré och/eller kräkning av misstänkt infektiös orsak bör inte hantera oförpackade livsmedel under pågående arbetspass. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723B5069" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="723B5069" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient och besökare informeras om vikten av en god handhygien. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6888C8F9" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="6888C8F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00C36074">
+        <w:rPr/>
         <w:t xml:space="preserve">Misstanke om högsmittsam sjukdom, t.ex. ebola, se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00575EF5">
+      <w:hyperlink r:id="R3eeebede46c34242">
+        <w:r w:rsidRPr="73F4EFAE" w:rsidR="00C36074">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ebola, viral hemorragisk feber - omhändertagande</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6292E9F9" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="6292E9F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Betrakta alltid allt blod och kroppsvätskor som smittsamt! Ta inte i det utan skyddsutrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3926D66A" w14:textId="77777777" w:rsidR="00C36074" w:rsidRDefault="00C36074" w:rsidP="00C36074">
+    <w:p w:rsidR="00C36074" w:rsidP="00C36074" w:rsidRDefault="00C36074" w14:paraId="3926D66A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid stick/skärskada följ riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="00265A23">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Stick- och skärskada samt exponering med risk för blodburen smitta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F44F135" w14:textId="1955D560" w:rsidR="003D37F3" w:rsidRDefault="003D37F3" w:rsidP="00C36074">
+    <w:p w:rsidR="003D37F3" w:rsidP="00C36074" w:rsidRDefault="003D37F3" w14:paraId="2F44F135" w14:textId="1955D560">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="LUFTVÄGAR"/>
+      <w:bookmarkStart w:name="LUFTVÄGAR" w:id="11"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00601A1F">
         <w:t>Luftvägar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563EFC60" w14:textId="77777777" w:rsidR="00747A89" w:rsidRPr="00383611" w:rsidRDefault="00747A89" w:rsidP="00747A89">
+    <w:p w:rsidRPr="00383611" w:rsidR="00747A89" w:rsidP="00747A89" w:rsidRDefault="00747A89" w14:paraId="563EFC60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>För att begränsa smittspridning via luftvägarna är det viktigt att sjukvårdspersonal är observant på symptom från luftvägarna, i synnerhet i kombination med feber och/eller hudutslag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4964E5A3" w14:textId="77777777" w:rsidR="00747A89" w:rsidRDefault="00747A89" w:rsidP="00747A89">
+    <w:p w:rsidR="00747A89" w:rsidP="00747A89" w:rsidRDefault="00747A89" w14:paraId="4964E5A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00383611">
         <w:t>När en person hostar finns alltid risk för spridning av droppar innehållande virus eller bakterier även om patienten inte har en symtomatisk infektion</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECA743C" w14:textId="77777777" w:rsidR="00747A89" w:rsidRDefault="00747A89" w:rsidP="00747A89">
+    <w:p w:rsidR="00747A89" w:rsidP="00747A89" w:rsidRDefault="00747A89" w14:paraId="3ECA743C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Undvik att vårda patient som har hosta tillsammans med andra patienter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D9E95A" w14:textId="77777777" w:rsidR="00747A89" w:rsidRDefault="00747A89" w:rsidP="00747A89">
+    <w:p w:rsidR="00747A89" w:rsidP="00747A89" w:rsidRDefault="00747A89" w14:paraId="77D9E95A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient ska inte vistas/vårdas i korridor eller vistas i gemensamma lokaler som dagrum eller väntrum utan smittriskbedömning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDA0D70" w14:textId="77777777" w:rsidR="00747A89" w:rsidRPr="00DF7934" w:rsidRDefault="00747A89" w:rsidP="00747A89">
+    <w:p w:rsidRPr="00DF7934" w:rsidR="00747A89" w:rsidP="00747A89" w:rsidRDefault="00747A89" w14:paraId="7DDA0D70" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF7934">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Om symtom eller anamnes talar för sjukdom där smitta är luftburen som mässling, vattkoppor eller tuberkulos ska rum avsett för luftburen smitta användas. Kontakta infektionsbakjour alternativt barnläkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314289AF" w14:textId="77777777" w:rsidR="00747A89" w:rsidRDefault="00747A89" w:rsidP="00747A89">
+    <w:p w:rsidR="00747A89" w:rsidP="00747A89" w:rsidRDefault="00747A89" w14:paraId="314289AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Informera patienten om god hosthygien, det vill säga hosta i armveck eller i näsduk som slängs direkt. Noggrann handhygien. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A8CC20" w14:textId="77777777" w:rsidR="00747A89" w:rsidRDefault="00747A89" w:rsidP="00747A89">
+    <w:p w:rsidR="00747A89" w:rsidP="00747A89" w:rsidRDefault="00747A89" w14:paraId="60A8CC20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Personal som arbetar nära hostande patienter ska alltid skydda sig för droppsmitta. Använd stänkskydd som täcker ansiktet (ögon, näsa, mun). Heltäckande visir eller skyddsglasögon ev. kombinerat med vätskeavvisande munskydd (IIR). Vid misstanke om luftburen smitta används andningsskydd, FFP3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ABC164" w14:textId="77777777" w:rsidR="00747A89" w:rsidRPr="002E53D4" w:rsidRDefault="00747A89" w:rsidP="00747A89">
+    <w:p w:rsidRPr="002E53D4" w:rsidR="00747A89" w:rsidP="00747A89" w:rsidRDefault="00747A89" w14:paraId="46ABC164" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB23AC">
         <w:t xml:space="preserve">Vid luftvägssymtom, se regiongemensam riktlinje </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-35/surrogate/Regional%20riktlinje-%20Luftv%c3%a4gssmitta%20v%c3%a5rdhygieniska%20aspekter.pdf"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="002E53D4">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Luftvägssmitta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4626E408" w14:textId="77777777" w:rsidR="00747A89" w:rsidRDefault="00747A89" w:rsidP="00DF7934">
+    <w:p w:rsidR="00747A89" w:rsidP="00DF7934" w:rsidRDefault="00747A89" w14:paraId="4626E408" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1134"/>
       </w:pPr>
       <w:r w:rsidRPr="002E53D4">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>vårdhygieniska aspekter.</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0B8F13" w14:textId="77777777" w:rsidR="00CB177B" w:rsidRDefault="00CB177B" w:rsidP="00CB177B">
+    <w:p w:rsidR="00CB177B" w:rsidP="00CB177B" w:rsidRDefault="00CB177B" w14:paraId="2B0B8F13" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="Kognitivförmåga"/>
+      <w:bookmarkStart w:name="Kognitivförmåga" w:id="12"/>
       <w:r w:rsidRPr="00F316B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Kognitiv förmåga</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p w14:paraId="757C9DF2" w14:textId="77777777" w:rsidR="00CB177B" w:rsidRPr="001C4F00" w:rsidRDefault="00CB177B" w:rsidP="00CB177B">
+    <w:p w:rsidRPr="001C4F00" w:rsidR="00CB177B" w:rsidP="00CB177B" w:rsidRDefault="00CB177B" w14:paraId="757C9DF2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="001C4F00">
         <w:t>Bristande kommunikationsförmåga kan innebära ökad risk för smittspridning, särskilt vid samtidig förekomst av riskfaktorer.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB177B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB177B">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bristande kommunikation kan till exempel ses vid demens, språksvårigheter, syn- och hörselnedsättningar, hos små barn eller personer som är nedsatta av olika anledningar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156F86F2" w14:textId="77777777" w:rsidR="00B17B87" w:rsidRPr="00450E27" w:rsidRDefault="00B17B87" w:rsidP="00B17B87">
+    <w:p w:rsidRPr="00450E27" w:rsidR="00B17B87" w:rsidP="00B17B87" w:rsidRDefault="00B17B87" w14:paraId="156F86F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="Infektionskänslig"/>
+      <w:bookmarkStart w:name="Infektionskänslig" w:id="13"/>
       <w:r w:rsidRPr="00450E27">
         <w:lastRenderedPageBreak/>
         <w:t>Infektionskänslig</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="7298BE1D" w14:textId="77777777" w:rsidR="00B17B87" w:rsidRPr="00AB094A" w:rsidRDefault="00B17B87" w:rsidP="00B17B87">
+    <w:p w:rsidRPr="00AB094A" w:rsidR="00B17B87" w:rsidP="00B17B87" w:rsidRDefault="00B17B87" w14:paraId="7298BE1D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450E27">
         <w:t>Särskild hänsyn måste alltid tas om patienten är im</w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00450E27">
         <w:t>unsupprimerad, oavsett förekomst av andra vårdhygieniska riskfaktorer.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B1A09">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bedöm behov av skyddsisolering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470436CF" w14:textId="77777777" w:rsidR="0094708D" w:rsidRDefault="0094708D" w:rsidP="0094708D">
+    <w:p w:rsidR="0094708D" w:rsidP="0094708D" w:rsidRDefault="0094708D" w14:paraId="470436CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Utlandsvård</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B779D2" w14:textId="77777777" w:rsidR="0094708D" w:rsidRDefault="0094708D" w:rsidP="0094708D">
+    <w:p w:rsidR="0094708D" w:rsidP="0094708D" w:rsidRDefault="0094708D" w14:paraId="07B779D2" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En ökad risk för bärarskap av multiresistenta bakterier (MRB) anses föreligga vid utlandsvård, framför allt vid vård utanför Norden. Tidig upptäckt kan vara av stor betydelse om vård/behandling senare blir aktuell i Sverige. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C91FDE" w14:textId="77777777" w:rsidR="0094708D" w:rsidRDefault="0094708D" w:rsidP="0094708D">
+    <w:p w:rsidR="0094708D" w:rsidP="0094708D" w:rsidRDefault="0094708D" w14:paraId="24C91FDE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MRB-screening av utlandsvårdade patienter bör därför ske enligt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="005E442B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>lokala rutiner</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3702DB25" w14:textId="77777777" w:rsidR="0083441F" w:rsidRDefault="0083441F" w:rsidP="0083441F">
+    <w:p w:rsidR="0083441F" w:rsidP="0083441F" w:rsidRDefault="0083441F" w14:paraId="3702DB25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Övrigt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039DD87C" w14:textId="77777777" w:rsidR="0083441F" w:rsidRPr="00722725" w:rsidRDefault="0083441F" w:rsidP="0083441F">
+    <w:p w:rsidRPr="00722725" w:rsidR="0083441F" w:rsidP="0083441F" w:rsidRDefault="0083441F" w14:paraId="039DD87C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00722725">
         <w:t xml:space="preserve">Förutom ovanstående, bedöm om det finns verksamhetsberoende riskfaktorer för smittspridning som till exempel överbeläggning, brist på eget rum, underbemanning, svårstädade trånga lokaler. Detta kan behöva vårdhygienisk kompensation genom till exempel kohortvård, ökad bemanning eller vårdhygieniska utbildningsinsatser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5986CFCF" w14:textId="77777777" w:rsidR="0083441F" w:rsidRPr="00722725" w:rsidRDefault="0083441F" w:rsidP="0083441F">
+    <w:p w:rsidRPr="00722725" w:rsidR="0083441F" w:rsidP="0083441F" w:rsidRDefault="0083441F" w14:paraId="5986CFCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00722725">
         <w:t xml:space="preserve">Närstående och andra som deltar i patientnära vård ska informeras om och tillämpa god handhygien, inklusive handdesinfektion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DF0BF9" w14:textId="77777777" w:rsidR="0083441F" w:rsidRPr="00722725" w:rsidRDefault="0083441F" w:rsidP="0083441F">
+    <w:p w:rsidRPr="00722725" w:rsidR="0083441F" w:rsidP="0083441F" w:rsidRDefault="0083441F" w14:paraId="23DF0BF9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00722725">
         <w:t xml:space="preserve">Närstående bör undvika att besöka patienter vid förkylning, sjukdomskänsla, hosta, feber, kräkning och diarré. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDB05C8" w14:textId="77777777" w:rsidR="0083441F" w:rsidRPr="00722725" w:rsidRDefault="0083441F" w:rsidP="0083441F">
+    <w:p w:rsidRPr="00722725" w:rsidR="0083441F" w:rsidP="0083441F" w:rsidRDefault="0083441F" w14:paraId="3EDB05C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00722725">
         <w:t xml:space="preserve">Patienter och närstående ska informeras om att inte vistas i avdelningsköket/ kylskåp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73799794" w14:textId="77777777" w:rsidR="0083441F" w:rsidRPr="00722725" w:rsidRDefault="0083441F" w:rsidP="0083441F">
+    <w:p w:rsidRPr="00722725" w:rsidR="0083441F" w:rsidP="0083441F" w:rsidRDefault="0083441F" w14:paraId="73799794" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00722725">
         <w:t>Ibland finns smittrisker hos enskilda patienter som kräver specialåtgärder vid deras medicinska behandling, men som ur vårdhygienisk synpunkt inte behöver någon specialbehandling om hänsyn tas till riskfaktorer enligt tabell ovan och basala hygienrutiner följs.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="7CA3A525" w14:textId="77777777" w:rsidR="003D37F3" w:rsidRPr="00E261BA" w:rsidRDefault="003D37F3" w:rsidP="00CA792B">
+    <w:p w:rsidRPr="00E261BA" w:rsidR="003D37F3" w:rsidP="00CA792B" w:rsidRDefault="003D37F3" w14:paraId="7CA3A525" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E261BA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Detta kan gälla exempelvis vid: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8E2EC4" w14:textId="77777777" w:rsidR="00CA792B" w:rsidRDefault="00CA792B" w:rsidP="00CA792B">
+    <w:p w:rsidR="00CA792B" w:rsidP="00CA792B" w:rsidRDefault="00CA792B" w14:paraId="2A8E2EC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Känt bärarskap av resistenta bakterier hos patient eller nära kontakter </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA4CF46" w14:textId="77777777" w:rsidR="00CA792B" w:rsidRDefault="00CA792B" w:rsidP="00CA792B">
+    <w:p w:rsidR="00CA792B" w:rsidP="00CA792B" w:rsidRDefault="00CA792B" w14:paraId="2BA4CF46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Känd blodsmitta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB08180" w14:textId="77777777" w:rsidR="00CA792B" w:rsidRDefault="00CA792B" w:rsidP="00CA792B">
+    <w:p w:rsidR="00CA792B" w:rsidP="00CA792B" w:rsidRDefault="00CA792B" w14:paraId="6CB08180" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Utlandsvistelse nyligen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A64F9DE" w14:textId="77777777" w:rsidR="00CA792B" w:rsidRDefault="00CA792B" w:rsidP="00CA792B">
+    <w:p w:rsidR="00CA792B" w:rsidP="00CA792B" w:rsidRDefault="00CA792B" w14:paraId="4A64F9DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sjukhusvård nyligen. Fördjupad anamnes vid bedömningen kan behövas vid svårtolkade symtom. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED2A8EB" w14:textId="77777777" w:rsidR="00CA792B" w:rsidRDefault="00CA792B" w:rsidP="00CA792B">
+    <w:p w:rsidR="00CA792B" w:rsidP="00CA792B" w:rsidRDefault="00CA792B" w14:paraId="1ED2A8EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Har patienten feber eller tagit febernedsättande läkemedel som kan påverka bedömningen? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A70F19" w14:textId="77777777" w:rsidR="00CA792B" w:rsidRDefault="00CA792B" w:rsidP="00CA792B">
+    <w:p w:rsidR="00CA792B" w:rsidP="00CA792B" w:rsidRDefault="00CA792B" w14:paraId="12A70F19" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Finns immunnedsättning på grund av sjukdom och/eller medicinering?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B845942" w14:textId="5454345B" w:rsidR="003D37F3" w:rsidRPr="003D37F3" w:rsidRDefault="00CA792B" w:rsidP="00CA792B">
+    <w:p w:rsidRPr="003D37F3" w:rsidR="003D37F3" w:rsidP="00CA792B" w:rsidRDefault="00CA792B" w14:paraId="4B845942" w14:textId="5454345B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc167262153"/>
+      <w:bookmarkStart w:name="_Toc167262153" w:id="14"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="2F6107BA" w14:textId="3E4698FE" w:rsidR="003D37F3" w:rsidRDefault="003D37F3" w:rsidP="00CA792B">
+    <w:p w:rsidR="003D37F3" w:rsidP="00CA792B" w:rsidRDefault="003D37F3" w14:paraId="2F6107BA" w14:textId="3E4698FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065F3D">
         <w:t>Vid all vård och omsorg gäller följande rutiner och åtgärder</w:t>
       </w:r>
       <w:r w:rsidR="00CA792B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F42FC4" w14:textId="2BF62A95" w:rsidR="00E24BA8" w:rsidRDefault="00215C67" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00215C67" w14:paraId="29F42FC4" w14:textId="2BF62A95">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId21">
         <w:r w:rsidRPr="00215C67">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Basala hygienrutiner och klädregler - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E24BA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D937BD" w14:textId="63D73A86" w:rsidR="00E24BA8" w:rsidRDefault="00E24BA8" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00E24BA8" w14:paraId="17D937BD" w14:textId="63D73A86">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Punktdesinfektion, se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00215C67" w:rsidRPr="00215C67">
+      <w:hyperlink w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="00215C67" w:rsidR="00215C67">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Basala hygienrutiner och klädregler - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="033C16B8" w14:textId="77777777" w:rsidR="00E24BA8" w:rsidRDefault="00E24BA8" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00E24BA8" w14:paraId="033C16B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidRPr="00943A01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Städning och rengöring </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00190896">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(Vårdhandboken)</w:t>
       </w:r>
       <w:r w:rsidRPr="00190896">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33404824" w14:textId="77777777" w:rsidR="00E24BA8" w:rsidRDefault="00E24BA8" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00E24BA8" w14:paraId="33404824" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r w:rsidRPr="00F973BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Tvätt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00190896">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(Vårdhandboken)</w:t>
       </w:r>
       <w:r w:rsidRPr="00190896">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">+ </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidRPr="00055E00">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Tvätt- och textilservice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441C68DE" w14:textId="77777777" w:rsidR="00E24BA8" w:rsidRDefault="00E24BA8" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00E24BA8" w14:paraId="441C68DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId26">
         <w:r w:rsidRPr="007A140D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Spoldesinfektor och diskdesinfektor – kvalitetssäkring.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EFEAB0" w14:textId="77777777" w:rsidR="00E24BA8" w:rsidRDefault="00E24BA8" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00E24BA8" w14:paraId="10EFEAB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId27">
         <w:r w:rsidRPr="007A140D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Blåsscanning, blåstappning och KAD- Vårdhygien.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0B13D7" w14:textId="77777777" w:rsidR="00E24BA8" w:rsidRDefault="00E24BA8" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00E24BA8" w14:paraId="5F0B13D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId28">
         <w:r w:rsidRPr="007A140D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Multiresistenta bakterier.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4704F7E5" w14:textId="77777777" w:rsidR="00E24BA8" w:rsidRDefault="00E24BA8" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00E24BA8" w14:paraId="4704F7E5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId29">
         <w:r w:rsidRPr="007A140D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Medicintekniska produkter med specificerad mikrobiell renhet.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (Vårdhandboken)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A6EF66" w14:textId="3AAA2273" w:rsidR="00E24BA8" w:rsidRDefault="00E24BA8" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00E24BA8" w14:paraId="24A6EF66" w14:textId="3AAA2273">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId30">
         <w:r w:rsidRPr="007A140D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Stick- och skärskada samt exponering med risk för blodburen smitta.</w:t>
         </w:r>
         <w:r w:rsidRPr="00190896">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333AE26A" w14:textId="77777777" w:rsidR="00E24BA8" w:rsidRDefault="00E24BA8" w:rsidP="00E24BA8">
+    <w:p w:rsidR="00E24BA8" w:rsidP="00E24BA8" w:rsidRDefault="00E24BA8" w14:paraId="333AE26A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId31">
         <w:r w:rsidRPr="007A140D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rena händer räddar liv – Folkhälsomyndigheten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FD5AB79" w14:textId="77777777" w:rsidR="001802F3" w:rsidRPr="00AA7B09" w:rsidRDefault="001802F3" w:rsidP="001802F3">
+    <w:p w:rsidRPr="00AA7B09" w:rsidR="001802F3" w:rsidP="001802F3" w:rsidRDefault="001802F3" w14:paraId="3FD5AB79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc167262154"/>
+      <w:bookmarkStart w:name="_Toc167262154" w:id="15"/>
       <w:r w:rsidRPr="00AA7B09">
         <w:t>Ansvar och avsteg</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="032018A1" w14:textId="77777777" w:rsidR="001802F3" w:rsidRDefault="001802F3" w:rsidP="001802F3">
+    <w:p w:rsidR="001802F3" w:rsidP="001802F3" w:rsidRDefault="001802F3" w14:paraId="032018A1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015D7989" w14:textId="77777777" w:rsidR="001802F3" w:rsidRDefault="001802F3" w:rsidP="001802F3">
+    <w:p w:rsidR="001802F3" w:rsidP="001802F3" w:rsidRDefault="001802F3" w14:paraId="015D7989" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hälso- och sjukvårdspersonal är ansvariga för att rapportera vårdskador som en avvikelseanmälan. En vårdrelaterad infektion är en potentiell vårdskada och ska därför alltid anmälas så att vidare utredning kan ske. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0C3437" w14:textId="77777777" w:rsidR="001802F3" w:rsidRDefault="001802F3" w:rsidP="001802F3">
+    <w:p w:rsidR="001802F3" w:rsidP="001802F3" w:rsidRDefault="001802F3" w14:paraId="7A0C3437" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Medvetet avsteg från denna rutin dokumenteras i patientjournal om avsteg är kopplat till patient. Annan orsak till avsteg rapporteras i </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId32">
         <w:r w:rsidRPr="00AA7B09">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>MedControl PRO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> eller befintligt avvikelsehanteringssystem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBA150B" w14:textId="4FB13597" w:rsidR="003D37F3" w:rsidRPr="003D37F3" w:rsidRDefault="003D37F3" w:rsidP="00ED4FF5">
+    <w:p w:rsidRPr="003D37F3" w:rsidR="003D37F3" w:rsidP="00ED4FF5" w:rsidRDefault="003D37F3" w14:paraId="7DBA150B" w14:textId="4FB13597">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc167262155"/>
+      <w:bookmarkStart w:name="_Toc167262155" w:id="16"/>
       <w:r w:rsidRPr="003D37F3">
         <w:t>Relaterad</w:t>
       </w:r>
       <w:r w:rsidR="002E1018">
         <w:t>e dokument</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="66C6483F" w14:textId="2E963C30" w:rsidR="003D37F3" w:rsidRDefault="003D37F3" w:rsidP="00ED4FF5">
+    <w:p w:rsidR="003D37F3" w:rsidP="00ED4FF5" w:rsidRDefault="003D37F3" w14:paraId="66C6483F" w14:textId="2E963C30">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId33">
         <w:r w:rsidRPr="00515200">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Egenkontroll</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D37F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D37F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- Skaraborgs sjukhus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1521F08A" w14:textId="0EAB8CB0" w:rsidR="00681EC7" w:rsidRDefault="009535B6" w:rsidP="00ED4FF5">
+    <w:p w:rsidR="00681EC7" w:rsidP="00ED4FF5" w:rsidRDefault="009535B6" w14:paraId="1521F08A" w14:textId="0EAB8CB0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc167262156"/>
+      <w:bookmarkStart w:name="_Toc167262156" w:id="17"/>
       <w:r>
         <w:t>Arbetsgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="66C8692D" w14:textId="2DF13CF8" w:rsidR="009535B6" w:rsidRDefault="009535B6" w:rsidP="00ED4FF5">
+    <w:p w:rsidR="009535B6" w:rsidP="00ED4FF5" w:rsidRDefault="009535B6" w14:paraId="66C8692D" w14:textId="2DF13CF8">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00F62D4D">
         <w:t>nnett Ekman Persson</w:t>
       </w:r>
       <w:r w:rsidR="006E0D15">
         <w:t>, Hygiensjuksköterska</w:t>
       </w:r>
       <w:r w:rsidR="001C2A11">
         <w:t>, Vårdhygien</w:t>
       </w:r>
       <w:r w:rsidR="00E008FF">
         <w:t>, SkaS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286AC23F" w14:textId="7D1AE484" w:rsidR="002A6958" w:rsidRPr="009535B6" w:rsidRDefault="00E008FF" w:rsidP="00D85A11">
+    <w:p w:rsidRPr="009535B6" w:rsidR="002A6958" w:rsidP="00D85A11" w:rsidRDefault="00E008FF" w14:paraId="286AC23F" w14:textId="7D1AE484">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Pernilla Eriksson</w:t>
       </w:r>
       <w:r w:rsidR="003A2EEA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D85A11">
         <w:t xml:space="preserve"> Infektions</w:t>
       </w:r>
       <w:r w:rsidR="003A2EEA">
         <w:t>läkare</w:t>
       </w:r>
       <w:r w:rsidR="003D34B3">
         <w:t>, Vårdhygien</w:t>
       </w:r>
       <w:r w:rsidR="00D85A11">
         <w:t>, SkaS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F91BBD5" w14:textId="501F3766" w:rsidR="003D37F3" w:rsidRDefault="003D37F3" w:rsidP="0079213D">
+    <w:p w:rsidR="003D37F3" w:rsidP="0079213D" w:rsidRDefault="003D37F3" w14:paraId="5F91BBD5" w14:textId="501F3766">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc167262157"/>
+      <w:bookmarkStart w:name="_Toc167262157" w:id="18"/>
       <w:r w:rsidRPr="003D37F3">
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00863900">
         <w:t>äll</w:t>
       </w:r>
       <w:r w:rsidR="00743D86">
         <w:t>förteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="12499078" w14:textId="77777777" w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidRDefault="0080177C" w:rsidP="0080177C">
-      <w:pPr>
+    <w:p w:rsidR="0080177C" w:rsidP="73F4EFAE" w:rsidRDefault="0080177C" w14:paraId="32E703DE" w14:textId="17716AA6">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:left="567"/>
         <w:rPr>
-          <w:color w:val="006298" w:themeColor="hyperlink"/>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D6BD7">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005D6BD7">
+      <w:r w:rsidR="0080177C">
+        <w:rPr/>
+        <w:t>Arbetsmiljöverkets föreskrifter AFS (20</w:t>
+      </w:r>
+      <w:r w:rsidR="311FC09B">
+        <w:rPr/>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="0080177C">
+        <w:rPr/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="619B2960">
+        <w:rPr/>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="0080177C">
+        <w:rPr/>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="0080177C">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Smittrisker </w:t>
-[...7 lines deleted...]
-          <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="2BBB8AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Risker i arbetsmiljön (AFS 2023:10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="2BBB8AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="2BBB8AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Arbetsmiljöverket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="2BBB8AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R0e1a8ac9a2b9471d">
+        <w:r w:rsidRPr="73F4EFAE" w:rsidR="2BBB8AB9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="2B380EBB" w14:textId="77777777" w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidRDefault="0080177C" w:rsidP="0080177C">
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="2BBB8AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="0080177C" w:rsidRDefault="0080177C" w14:paraId="2B380EBB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve">Folkhälsomyndigheten (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Rena händer räddar liv.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId35">
         <w:r w:rsidRPr="005D6BD7">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.folkhalsomyndigheten.se/rena-hander-raddar-liv/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2099EC2F" w14:textId="77777777" w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidRDefault="0080177C" w:rsidP="0080177C">
+    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="73F4EFAE" w:rsidRDefault="0080177C" w14:paraId="2099EC2F" w14:textId="5DDFD0C0">
       <w:pPr>
         <w:ind w:left="567"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="0080177C">
+        <w:rPr/>
         <w:t xml:space="preserve">Folkhälsomyndigheten (2023). </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6BD7">
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="46848D06">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vårdhygien och vårdrelaterade infektioner.  </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="4C068F28" w14:textId="77777777" w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidRDefault="0080177C" w:rsidP="0080177C">
+        <w:t>Om v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="0080177C">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">årdhygien och vårdrelaterade infektioner.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="7DCF5315">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://www.folkhalsomyndigheten.se/vara-amnesomraden/vardhygien/om-vardhygien-och-vardrelaterade-infektioner/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="0080177C" w:rsidRDefault="0080177C" w14:paraId="4C068F28" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hälso- och sjukvårdslag</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve"> (SFS 2017:30). Socialdepartementet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId37">
         <w:r w:rsidRPr="005D6BD7">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32AEC155" w14:textId="77777777" w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidRDefault="0080177C" w:rsidP="0080177C">
+    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="0080177C" w:rsidRDefault="0080177C" w14:paraId="32AEC155" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Patientsäkerhetslag</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve"> (SFS 2010:659). Socialdepartementet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId38">
         <w:r w:rsidRPr="005D6BD7">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753B9E83" w14:textId="77777777" w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidRDefault="0080177C" w:rsidP="0080177C">
+    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="0080177C" w:rsidRDefault="0080177C" w14:paraId="753B9E83" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Smittskyddslag</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve"> (SFS 2004:168). Socialdepartementet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId39">
         <w:r w:rsidRPr="005D6BD7">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3CF01E" w14:textId="77777777" w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidRDefault="0080177C" w:rsidP="0080177C">
+    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="0080177C" w:rsidRDefault="0080177C" w14:paraId="0B3CF01E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Socialstyrelsens författningssamling. Basal hygien i vård och omsorg.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve"> (SOSFS 2015:10). Socialstyrelsen. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId40">
         <w:r w:rsidRPr="005D6BD7">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2015-5-10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BD4715C" w14:textId="77777777" w:rsidR="0080177C" w:rsidRDefault="0080177C" w:rsidP="0080177C">
+    <w:p w:rsidR="0080177C" w:rsidP="0080177C" w:rsidRDefault="0080177C" w14:paraId="3BD4715C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D6BD7">
+      <w:r w:rsidR="0080177C">
+        <w:rPr/>
         <w:t xml:space="preserve">Svensk Förening för Vårdhygien. (2020). </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6BD7">
+      <w:r w:rsidRPr="73F4EFAE" w:rsidR="0080177C">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t>Städning i vårdlokaler (SIV) Vårdhygieniska riktlinjer och rekommendationer för städ- och vårdpersonal.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6BD7">
+      <w:r w:rsidR="0080177C">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-[...2 lines deleted...]
-            <w:color w:val="006298" w:themeColor="hyperlink"/>
+      <w:hyperlink r:id="R3760080c8363476e">
+        <w:r w:rsidRPr="73F4EFAE" w:rsidR="0080177C">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://d1da7yrcucvk6m.cloudfront.net/sites/16/media/1096503_SIV_St%C3%A4dning_i_v%C3%A5rdlokaler_2.1.pdf?1699875150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="600DB4AE" w14:textId="77777777" w:rsidR="0080177C" w:rsidRDefault="0080177C" w:rsidP="002B095B">
-[...81 lines deleted...]
-    <w:p w14:paraId="16ECD008" w14:textId="77777777" w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidRDefault="0080177C" w:rsidP="002B095B">
+    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="002B095B" w:rsidRDefault="0080177C" w14:paraId="16ECD008" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve">Swedish Standards Institute (SIS). (2017). </w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Rengöring och städning för minskad smittspridning inom hälso- och sjukvård.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve"> (Svensk Standard, SS 8760014:2017). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId44">
         <w:r w:rsidRPr="005D6BD7">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.sis.se/produkter/halso-och-sjukvard/medicin-allmant/ss-8760014-2017/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15F580E0" w14:textId="77777777" w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidRDefault="0080177C" w:rsidP="002B095B">
+    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="002B095B" w:rsidRDefault="0080177C" w14:paraId="15F580E0" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve">Vårdhandboken. </w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vårdhygien, infektioner och smittspridning.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve"> (2024). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId45">
         <w:r w:rsidRPr="005D6BD7">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="0080177C" w:rsidRPr="005D6BD7" w:rsidSect="003D37F3">
+    <w:sectPr w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidSect="003D37F3">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07ADDE60" w14:textId="77777777" w:rsidR="003639E0" w:rsidRDefault="003639E0">
+    <w:p w:rsidR="003639E0" w:rsidRDefault="003639E0" w14:paraId="07ADDE60" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ECFA3AD" w14:textId="77777777" w:rsidR="003639E0" w:rsidRDefault="003639E0">
+    <w:p w:rsidR="003639E0" w:rsidRDefault="003639E0" w14:paraId="7ECFA3AD" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3726AAD6" w14:textId="77777777" w:rsidR="003639E0" w:rsidRDefault="003639E0">
+    <w:p w:rsidR="003639E0" w:rsidRDefault="003639E0" w14:paraId="3726AAD6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4751,162 +4768,162 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="16" name="Bildobjekt 16">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -4941,311 +4958,311 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12B21194" w14:textId="77777777" w:rsidR="003639E0" w:rsidRDefault="003639E0"/>
+    <w:p w:rsidR="003639E0" w:rsidRDefault="003639E0" w14:paraId="12B21194" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75FA63E9" w14:textId="77777777" w:rsidR="003639E0" w:rsidRDefault="003639E0">
+    <w:p w:rsidR="003639E0" w:rsidRDefault="003639E0" w14:paraId="75FA63E9" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="704E0708" w14:textId="77777777" w:rsidR="003639E0" w:rsidRDefault="003639E0">
+    <w:p w:rsidR="003639E0" w:rsidRDefault="003639E0" w14:paraId="704E0708" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Bildobjekt 15">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -5281,2879 +5298,2879 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C17EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF98C196"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C0B02A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB8AD0BA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ED2151F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE083EAC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="205B6930"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC3E9358"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="334757B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A1A706C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4D4FC90"/>
     <w:lvl w:ilvl="0" w:tplc="DE307458">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1333EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51965BCC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BDE0065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB6A41F2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="32965570">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2046565338">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1862862408">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1640644669">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="428504158">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="819347880">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1685201607">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="460654744">
@@ -8200,64 +8217,65 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1157040382">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1322811358">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="555943674">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="270672592">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1141266499">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -8828,196 +8846,217 @@
     <w:rsid w:val="00F376E0"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F44FAE"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51A18"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F52933"/>
     <w:rsid w:val="00F57047"/>
     <w:rsid w:val="00F62D4D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA3A3B"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB4164"/>
     <w:rsid w:val="00FB4FD2"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC0FD4"/>
     <w:rsid w:val="00FC12AC"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="06D1A1BC"/>
+    <w:rsid w:val="08834D6D"/>
     <w:rsid w:val="19142796"/>
+    <w:rsid w:val="1C2F0B28"/>
+    <w:rsid w:val="23BB6B55"/>
     <w:rsid w:val="28254D96"/>
+    <w:rsid w:val="2BBB8AB9"/>
     <w:rsid w:val="2C963138"/>
+    <w:rsid w:val="311FC09B"/>
     <w:rsid w:val="379363F2"/>
+    <w:rsid w:val="3E289A63"/>
+    <w:rsid w:val="3F7616D6"/>
+    <w:rsid w:val="446671F8"/>
+    <w:rsid w:val="453DEC2D"/>
+    <w:rsid w:val="46848D06"/>
+    <w:rsid w:val="485143E7"/>
     <w:rsid w:val="50AEBF11"/>
+    <w:rsid w:val="52B246B1"/>
     <w:rsid w:val="5CBB1032"/>
+    <w:rsid w:val="5D14AEBC"/>
+    <w:rsid w:val="619B2960"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="67CEF522"/>
+    <w:rsid w:val="69945BB5"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B51600B"/>
+    <w:rsid w:val="73F4EFAE"/>
+    <w:rsid w:val="7D45CF39"/>
+    <w:rsid w:val="7DCF5315"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{2D16778E-0759-45E6-81EA-8FCD5FC829C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9042,75 +9081,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9145,57 +9184,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9253,700 +9292,700 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F5AC8"/>
     <w:pPr>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
@@ -10010,609 +10049,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -10621,94 +10660,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -10717,496 +10756,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -11273,102 +11312,102 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00316D87"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00316D87"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006D00D8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+  <w:style w:type="character" w:styleId="cf01" w:customStyle="1">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00747A89"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
@@ -11405,51 +11444,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-5/surrogate/Ebola%2c%20viral%20hemorragisk%20feber%20-%20omh%c3%a4ndertagande.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-17/surrogate/Spoldesinfektor%20och%20diskdesinfektor%20-%20kvalitetss%c3%a4kring.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/sverigeskommunerochlandsting/docs/978-91-7585-109-9" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/kontakta-vardhygien/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/RNS/prodnarservice/tvatt/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/Egenkontroll/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-10/SURROGATE/Multiresistenta%20bakterier%20(MRB)%2c%20screenodling%20-%20handlingsplan.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1da7yrcucvk6m.cloudfront.net/sites/16/media/1096503_SIV_St%C3%A4dning_i_v%C3%A5rdlokaler_2.1.pdf?1699875150" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/tvatthantering/oversikt/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/skas/stod-och-tjanster/system-a-o/medcontrol-pro/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2015-5-10.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/oversikt/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/smittamnen/multiresistenta-bakterier/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/vardhygien-och-vardrelaterade-infektioner/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-18/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20med%20risk%20f%c3%b6r%20blodburen%20smitta.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/rena-hander-raddar-liv/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/halso-och-sjukvard/medicin-allmant/ss-8760014-2017/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-3/SURROGATE/Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-18/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20med%20risk%20f%c3%b6r%20blodburen%20smitta.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/rena-hander-raddar-liv/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/download/18.5627773817e39e979ef386fd/1642165172293/7585-813-5.pdf" TargetMode="External" Id="rId43" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-17/surrogate/Spoldesinfektor%20och%20diskdesinfektor%20-%20kvalitetss%c3%a4kring.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/kontakta-vardhygien/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/RNS/prodnarservice/tvatt/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/Egenkontroll/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-10/SURROGATE/Multiresistenta%20bakterier%20(MRB)%2c%20screenodling%20-%20handlingsplan.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/tvatthantering/oversikt/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/skas/stod-och-tjanster/system-a-o/medcontrol-pro/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2015-5-10.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/oversikt/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/smittamnen/multiresistenta-bakterier/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-18/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20med%20risk%20f%c3%b6r%20blodburen%20smitta.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/rena-hander-raddar-liv/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/halso-och-sjukvard/medicin-allmant/ss-8760014-2017/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-3/SURROGATE/Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-18/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20med%20risk%20f%c3%b6r%20blodburen%20smitta.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/rena-hander-raddar-liv/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-53/surrogate/V%c3%a5rdhygien%20-%20Viral%20hemorragisk%20feber%20(VHF).docx.pdf" TargetMode="External" Id="R3eeebede46c34242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="R0e1a8ac9a2b9471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1da7yrcucvk6m.cloudfront.net/sites/16/media/1096503_SIV_St%C3%A4dning_i_v%C3%A5rdlokaler_2.1.pdf?1699875150" TargetMode="External" Id="R3760080c8363476e" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11741,75 +11780,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygienisk bedömning av riskfaktorer för smittspridning i vård och omsorg</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Pernilla Eriksson</lastModifiedBy>
-  <revision>153</revision>
+  <lastModifiedBy>Carita Svantesson</lastModifiedBy>
+  <revision>154</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>