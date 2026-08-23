--- v1 (2026-04-24)
+++ v2 (2026-08-23)
@@ -4485,80 +4485,111 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Patientsäkerhetslag</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve"> (SFS 2010:659). Socialdepartementet. </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId38">
         <w:r w:rsidRPr="005D6BD7">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="0080177C" w:rsidRDefault="0080177C" w14:paraId="753B9E83" w14:textId="77777777">
+    <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="2B4DB65D" w:rsidRDefault="0080177C" w14:paraId="753B9E83" w14:textId="3C54E157">
       <w:pPr>
         <w:ind w:left="567"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B4DB65D" w:rsidR="0080177C">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Smittskyddslag</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6BD7">
-[...5 lines deleted...]
-            <w:color w:val="006298" w:themeColor="hyperlink"/>
+      <w:r w:rsidRPr="2B4DB65D" w:rsidR="0080177C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SFS 2004:168). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B4DB65D" w:rsidR="0080177C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Socialdepartementet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B4DB65D" w:rsidR="0080177C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="Ra9d7beff1ff04521">
+        <w:r w:rsidRPr="2B4DB65D" w:rsidR="0080177C">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
             <w:u w:val="single"/>
-          </w:rPr>
-          <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/</w:t>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="2B4DB65D" w:rsidR="45C1299E">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/smittskyddslag-2004168_sfs-2004-168</w:t>
+        </w:r>
+        <w:r w:rsidRPr="2B4DB65D" w:rsidR="0080177C">
+          <w:rPr>
+            <w:color w:val="006298" w:themeColor="accent1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005D6BD7">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidRPr="005D6BD7" w:rsidR="0080177C" w:rsidP="0080177C" w:rsidRDefault="0080177C" w14:paraId="0B3CF01E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="005D6BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Socialstyrelsens författningssamling. Basal hygien i vård och omsorg.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6BD7">
         <w:t xml:space="preserve"> (SOSFS 2015:10). Socialstyrelsen. </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId40">
         <w:r w:rsidRPr="005D6BD7">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2015-5-10.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -8852,58 +8883,60 @@
     <w:rsid w:val="00F52933"/>
     <w:rsid w:val="00F57047"/>
     <w:rsid w:val="00F62D4D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA3A3B"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB4164"/>
     <w:rsid w:val="00FB4FD2"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC0FD4"/>
     <w:rsid w:val="00FC12AC"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="06D1A1BC"/>
     <w:rsid w:val="08834D6D"/>
     <w:rsid w:val="19142796"/>
     <w:rsid w:val="1C2F0B28"/>
     <w:rsid w:val="23BB6B55"/>
     <w:rsid w:val="28254D96"/>
+    <w:rsid w:val="2B4DB65D"/>
     <w:rsid w:val="2BBB8AB9"/>
     <w:rsid w:val="2C963138"/>
     <w:rsid w:val="311FC09B"/>
     <w:rsid w:val="379363F2"/>
     <w:rsid w:val="3E289A63"/>
     <w:rsid w:val="3F7616D6"/>
     <w:rsid w:val="446671F8"/>
     <w:rsid w:val="453DEC2D"/>
+    <w:rsid w:val="45C1299E"/>
     <w:rsid w:val="46848D06"/>
     <w:rsid w:val="485143E7"/>
     <w:rsid w:val="50AEBF11"/>
     <w:rsid w:val="52B246B1"/>
     <w:rsid w:val="5CBB1032"/>
     <w:rsid w:val="5D14AEBC"/>
     <w:rsid w:val="619B2960"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="67CEF522"/>
     <w:rsid w:val="69945BB5"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B51600B"/>
     <w:rsid w:val="73F4EFAE"/>
     <w:rsid w:val="7D45CF39"/>
     <w:rsid w:val="7DCF5315"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -11444,51 +11477,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-17/surrogate/Spoldesinfektor%20och%20diskdesinfektor%20-%20kvalitetss%c3%a4kring.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/kontakta-vardhygien/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/RNS/prodnarservice/tvatt/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/Egenkontroll/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-10/SURROGATE/Multiresistenta%20bakterier%20(MRB)%2c%20screenodling%20-%20handlingsplan.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/tvatthantering/oversikt/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/skas/stod-och-tjanster/system-a-o/medcontrol-pro/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2015-5-10.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/oversikt/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/smittamnen/multiresistenta-bakterier/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-18/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20med%20risk%20f%c3%b6r%20blodburen%20smitta.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/rena-hander-raddar-liv/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/halso-och-sjukvard/medicin-allmant/ss-8760014-2017/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-3/SURROGATE/Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-18/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20med%20risk%20f%c3%b6r%20blodburen%20smitta.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/rena-hander-raddar-liv/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-53/surrogate/V%c3%a5rdhygien%20-%20Viral%20hemorragisk%20feber%20(VHF).docx.pdf" TargetMode="External" Id="R3eeebede46c34242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="R0e1a8ac9a2b9471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1da7yrcucvk6m.cloudfront.net/sites/16/media/1096503_SIV_St%C3%A4dning_i_v%C3%A5rdlokaler_2.1.pdf?1699875150" TargetMode="External" Id="R3760080c8363476e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-17/surrogate/Spoldesinfektor%20och%20diskdesinfektor%20-%20kvalitetss%c3%a4kring.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/kontakta-vardhygien/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://service.vgregion.se/RNS/prodnarservice/tvatt/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/Egenkontroll/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientsakerhetslag-2010659_sfs-2010-659/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-10/SURROGATE/Multiresistenta%20bakterier%20(MRB)%2c%20screenodling%20-%20handlingsplan.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/tvatthantering/oversikt/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/skas/stod-och-tjanster/system-a-o/medcontrol-pro/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2015-5-10.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/stadning-och-rengoring/stadning-rengoring/oversikt/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/vardgivare/vardhygien/vardhygien---sjukhus/smittamnen/multiresistenta-bakterier/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-18/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20med%20risk%20f%c3%b6r%20blodburen%20smitta.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/rena-hander-raddar-liv/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/halso-och-sjukvard/medicin-allmant/ss-8760014-2017/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-3/SURROGATE/Bl%c3%a5sscanning%2c%20bl%c3%a5stappning%20och%20KAD.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9729-602154698-18/SURROGATE/Stick-%20och%20sk%c3%a4rskada%20samt%20exponering%20med%20risk%20f%c3%b6r%20blodburen%20smitta.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/rena-hander-raddar-liv/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-53/surrogate/V%c3%a5rdhygien%20-%20Viral%20hemorragisk%20feber%20(VHF).docx.pdf" TargetMode="External" Id="R3eeebede46c34242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="R0e1a8ac9a2b9471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d1da7yrcucvk6m.cloudfront.net/sites/16/media/1096503_SIV_St%C3%A4dning_i_v%C3%A5rdlokaler_2.1.pdf?1699875150" TargetMode="External" Id="R3760080c8363476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/smittskyddslag-2004168_sfs-2004-168/" TargetMode="External" Id="Ra9d7beff1ff04521" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11802,31 +11835,31 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygienisk bedömning av riskfaktorer för smittspridning i vård och omsorg</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Carita Svantesson</lastModifiedBy>
-  <revision>154</revision>
+  <revision>155</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>