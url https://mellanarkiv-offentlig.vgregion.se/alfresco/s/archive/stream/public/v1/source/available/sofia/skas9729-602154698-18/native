--- v0 (2025-10-31)
+++ v1 (2026-06-03)
@@ -1,3408 +1,3387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="403CB6CB" w14:textId="4610A2BD" w:rsidR="00184167" w:rsidRDefault="00266DDE" w:rsidP="009A32ED">
+    <w:p w14:paraId="3C08C361" w14:textId="4A20A3E1" w:rsidR="00184167" w:rsidRDefault="005F0920" w:rsidP="00C369D3">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc165628352"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc230157021"/>
+      <w:r>
+        <w:t xml:space="preserve">Stick- och skärskada samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C369D3">
+        <w:t>exponering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med risk för blodburen smitta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
-      <w:r>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="743D6468" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="373C3BBA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00C369D3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc165627111"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc165628353"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc230079346"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc230157022"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
+        <w:t xml:space="preserve">Förändringar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C369D3">
+        <w:t>sedan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="616AC4E7" w14:textId="08F43ED7" w:rsidR="00452F56" w:rsidRPr="00452F56" w:rsidRDefault="00452F56" w:rsidP="00452F56">
-      <w:bookmarkStart w:id="5" w:name="_Hlk168647209"/>
+    <w:p w14:paraId="60643769" w14:textId="286A55F8" w:rsidR="00B405A1" w:rsidRDefault="005F0920" w:rsidP="00883A72">
       <w:r>
-        <w:t>Redaktionella ändringar samt länkuppdateringar.</w:t>
-      </w:r>
+        <w:t>Omarbetning</w:t>
+      </w:r>
+      <w:r w:rsidR="00266F05">
+        <w:t xml:space="preserve"> av dokumentets struktur</w:t>
+      </w:r>
+      <w:r w:rsidR="00883A72">
+        <w:t xml:space="preserve"> och f</w:t>
+      </w:r>
+      <w:r>
+        <w:t>örtydligande av uppgifter för ansvarig läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1CA3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+    </w:p>
+    <w:p w14:paraId="42913399" w14:textId="09C120D7" w:rsidR="005829E5" w:rsidRPr="0093589A" w:rsidRDefault="002F6500" w:rsidP="0093589A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc230157023"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc230079348"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00C369D3">
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="005829E5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005829E5">
+        <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005829E5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F7B0B29" w14:textId="77777777" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00664E01">
+    <w:p w14:paraId="57755EE7" w14:textId="3F18EEBA" w:rsidR="005829E5" w:rsidRDefault="005829E5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157024" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157024 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CC6BA74" w14:textId="24508758" w:rsidR="005829E5" w:rsidRDefault="005829E5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157025" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157025 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EEBDB9D" w14:textId="4D81C2A2" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157026" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förebyggande åtgärder</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157026 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39551052" w14:textId="69FA52BB" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157027" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Akuta åtgärder vid exponering av blod</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157027 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F5FDE0D" w14:textId="7C4AD275" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157028" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fortsatt handläggning - Indexpatient med känd blodsmitta</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157028 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BD65E67" w14:textId="004FCCE8" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157029" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fortsatt handläggning - Indexpatient utan känd blodsmitta</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157029 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="19F092C7" w14:textId="72FB93D2" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157030" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fortsatt handläggning - Indexpatient kan ej provtas eller okänd indexpatient</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157030 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D3B8B6C" w14:textId="3A2CE447" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157031" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Enhetschefens ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157031 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="306091BE" w14:textId="21570EBC" w:rsidR="005829E5" w:rsidRDefault="005829E5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157032" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Relaterad information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157032 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="03C3E1E5" w14:textId="4F62B49E" w:rsidR="005829E5" w:rsidRDefault="005829E5">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230157033" w:history="1">
+        <w:r w:rsidRPr="00472117">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230157033 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001D5075">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FAE97E0" w14:textId="2CE6FEF5" w:rsidR="009A32ED" w:rsidRDefault="005829E5" w:rsidP="0094349C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc72840807"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t>Innehållsförteckning</w:t>
-[...5 lines deleted...]
-      <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:id w:val="-1135872300"/>
-[...1548 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc100327186"/>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Toc230157024"/>
+      <w:r w:rsidR="009A32ED" w:rsidRPr="00C369D3">
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:t xml:space="preserve"> och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r>
-[...54 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="009A32ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C78711F" w14:textId="77777777" w:rsidR="00266DDE" w:rsidRDefault="00266DDE" w:rsidP="00266DDE">
+    <w:p w14:paraId="4B22CC2C" w14:textId="55001F29" w:rsidR="009533AF" w:rsidRDefault="009533AF" w:rsidP="009533AF">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med rutinen</w:t>
+      </w:r>
+      <w:r w:rsidR="005016F3">
+        <w:t xml:space="preserve"> är att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ge personal och studerande kunskap om vilka åtgärder som ska vidtas vid stick-/skärskada och exponering för blod/blodtillblandade vätskor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68055952" w14:textId="3F2A3292" w:rsidR="009A32ED" w:rsidRDefault="00442CB8" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Stick- och skärskador utgör den största risken för överföring av blodburen smitta</w:t>
+      </w:r>
+      <w:r w:rsidR="00101F46">
+        <w:t xml:space="preserve"> i hälso- och sjukvården. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA062B">
+        <w:t xml:space="preserve">För att smitta ska kunna överföras </w:t>
+      </w:r>
+      <w:r w:rsidR="00777137">
+        <w:t>måste smittförande blod/kroppsvätsk</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1401">
+        <w:t>a/blod</w:t>
+      </w:r>
+      <w:r w:rsidR="00434BE7">
+        <w:t xml:space="preserve">produkt nå mottagarens blodbana eller slemhinna. </w:t>
+      </w:r>
+      <w:r w:rsidR="00101F46">
+        <w:t xml:space="preserve">Denna rutin riktar sig </w:t>
+      </w:r>
+      <w:r w:rsidR="00977A7A">
+        <w:t>framför allt</w:t>
+      </w:r>
+      <w:r w:rsidR="00101F46">
+        <w:t xml:space="preserve"> mot att skydda personal</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3F77">
+        <w:t>, men även patienter kan utsättas för risk för blodburen smitta till exempel vid felaktig användning av kanyler och sprutor</w:t>
+      </w:r>
+      <w:r w:rsidR="002964E3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A360F0" w:rsidRPr="00D45C2A">
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="006156C8" w:rsidRPr="00D45C2A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00983FBF">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A360F0" w:rsidRPr="00D45C2A">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="3B657D05" w:rsidRPr="00D45C2A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC48C46" w14:textId="020D62A4" w:rsidR="0089132E" w:rsidRDefault="0089132E" w:rsidP="00C369D3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Definitioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E98654" w14:textId="62D82A90" w:rsidR="00266DDE" w:rsidRDefault="00266DDE" w:rsidP="003D5735">
+    <w:p w14:paraId="6AAD4B2C" w14:textId="4745203D" w:rsidR="0089132E" w:rsidRDefault="0089132E" w:rsidP="0089132E">
       <w:r>
-        <w:t xml:space="preserve">Indexpatient: Person som kan utgöra möjlig smittkälla. </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Indexpatient: Person som kan utgöra möjlig smittkälla</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67CFA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6982281E" w14:textId="16996790" w:rsidR="0089132E" w:rsidRPr="0089132E" w:rsidRDefault="0089132E" w:rsidP="0089132E">
       <w:r>
-        <w:t>Exponerad: Person som kommit i kontakt med blod eller kroppsvätska</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Exponerad: Person som kommit i kontakt med blod eller kroppsvätska på ett sätt så smittrisk föreligger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB42C8F" w14:textId="5C8A5CEA" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w14:paraId="4520A2A2" w14:textId="4D354DB3" w:rsidR="006748F1" w:rsidRPr="0089132E" w:rsidRDefault="006748F1" w:rsidP="0089132E">
+      <w:r>
+        <w:t xml:space="preserve">Ansvarig läkare: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67A80">
+        <w:t xml:space="preserve">Oftast läkare på den enhet </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22471">
+        <w:t xml:space="preserve">där tillbudet skett. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D373B">
+        <w:t>Beroende på</w:t>
+      </w:r>
+      <w:r w:rsidR="00797CAC">
+        <w:t xml:space="preserve"> var och</w:t>
+      </w:r>
+      <w:r w:rsidR="009D373B">
+        <w:t xml:space="preserve"> när tillbudet har skett kan </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0D43">
+        <w:t xml:space="preserve">läkare inom jourspecialitet behöva ta över ärendet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2369105E" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc100327192"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc165628357"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc230079349"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc230157025"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="1A538221" w14:textId="203DA04F" w:rsidR="00CD1713" w:rsidRDefault="00CD1713" w:rsidP="000408A9">
+    <w:p w14:paraId="25CEC86A" w14:textId="3FC601C3" w:rsidR="003E4B8D" w:rsidRDefault="003E4B8D" w:rsidP="003E4B8D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc165628358"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc230157026"/>
       <w:r>
         <w:t>Förebyggande åtgärder</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="59CDB5A7" w14:textId="4687458C" w:rsidR="00F468FA" w:rsidRDefault="00CD1713" w:rsidP="004B4F46">
+    <w:p w14:paraId="7115C4BE" w14:textId="79D87954" w:rsidR="00B85BEC" w:rsidRDefault="00B85BEC" w:rsidP="003E4B8D">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t>Vårdhandbokens avsnitt: Stick- och skärskador samt exponering med risk för blodburen smitta hos personal, förebyggande rutiner</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B4F46">
+        <w:t xml:space="preserve">Allt blod ska </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7190">
+        <w:t xml:space="preserve">behandlas som potentiellt smittsamt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418CEAF8" w14:textId="2AAAAF59" w:rsidR="00E675A5" w:rsidRDefault="00E675A5" w:rsidP="003E4B8D">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se även vårdhandbokens avsnitt: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00FF7048" w:rsidRPr="00FF7048">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Förebyggande rutiner - Vårdhandboken</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="756B636C" w14:textId="4E8E900E" w:rsidR="003E4B8D" w:rsidRDefault="003E4B8D" w:rsidP="003E4B8D">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skyddshandskar ska användas vid kontakt med blod och blodtillblandade vätskor. Vid risk för stänk av blod, blodtillblandade vätskor eller andra kroppsvätskor ska förkläde och visir eller motsvarande stänkskydd användas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1B84">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A853E2">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1B84">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45C2A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006909A9">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1B84">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCDA0F3" w14:textId="45EFC5D6" w:rsidR="00CE22C5" w:rsidRPr="004E7E72" w:rsidRDefault="00CE22C5" w:rsidP="3672F52F">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Arbet</w:t>
+      </w:r>
+      <w:r w:rsidR="00445B23">
+        <w:t xml:space="preserve">e utförs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>så att risken för stick- och skärskador minimeras</w:t>
+      </w:r>
+      <w:r w:rsidR="00743D6B">
+        <w:t xml:space="preserve"> genom att om möjligt använda produkter med integrerad skyddsfunktion </w:t>
+      </w:r>
+      <w:r w:rsidR="00662644">
+        <w:t xml:space="preserve">samt </w:t>
+      </w:r>
+      <w:r w:rsidR="0047563A">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidR="00517613">
+        <w:t xml:space="preserve">vassa föremål placeras i behållare för stickande och skärande avfall direkt efter användning </w:t>
+      </w:r>
+      <w:r w:rsidR="004873D5" w:rsidRPr="3672F52F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04CBE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="776EE0BA" w14:textId="2204F93B" w:rsidR="00E26E60" w:rsidRDefault="00E26E60" w:rsidP="003E4B8D">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>All personal inom vård och omsorg med yrkesmässig risk för blodexponering rekommenderas vaccination mot hepatit B</w:t>
+      </w:r>
+      <w:r w:rsidR="04FFE68D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006909A9">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="3FB53F7F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6AD2">
+        <w:t>Hälsan och arbetslivet utför förebyggande kontroller gällande vaccinationsstatus samt utför vaccinationer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7B58">
+        <w:t xml:space="preserve"> (beställ tjänsten </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1606">
+        <w:t xml:space="preserve">”Vaccination och immunitetstest”). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22808297" w14:textId="678253DD" w:rsidR="00C52E37" w:rsidRDefault="005514CE" w:rsidP="005514CE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc230157027"/>
+      <w:r>
+        <w:t>Akuta åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE13F4">
+        <w:t xml:space="preserve"> vid expo</w:t>
+      </w:r>
+      <w:r w:rsidR="006C41AF">
+        <w:t>nering av blod</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt2"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="703" w:type="dxa"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="8500" w:type="dxa"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8217"/>
+        <w:gridCol w:w="2865"/>
+        <w:gridCol w:w="5635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F17A3B" w:rsidRPr="00F17A3B" w14:paraId="02232A5B" w14:textId="77777777" w:rsidTr="00803252">
+      <w:tr w:rsidR="00B06569" w14:paraId="7EF7B4EA" w14:textId="77777777" w:rsidTr="618A458A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3C15F5" w14:textId="77777777" w:rsidR="00F17A3B" w:rsidRPr="00F17A3B" w:rsidRDefault="00F17A3B" w:rsidP="00F17A3B">
+          <w:p w14:paraId="67A59605" w14:textId="7C74E615" w:rsidR="009F0238" w:rsidRDefault="009F0238" w:rsidP="009F0238">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F17A3B">
-[...7 lines deleted...]
-              <w:t>Akuta åtgärder</w:t>
+            <w:r>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00933143">
+              <w:t xml:space="preserve">id stick-/skärskada </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56791A6D" w14:textId="18B32405" w:rsidR="009F0238" w:rsidRDefault="003223B3" w:rsidP="00020D13">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Desinfektera omedelbart</w:t>
+            </w:r>
+            <w:r w:rsidR="008F14BB">
+              <w:t>. Använd rikligt av vad som finns tillgängligt</w:t>
+            </w:r>
+            <w:r w:rsidR="00411561">
+              <w:t>, till e</w:t>
+            </w:r>
+            <w:r w:rsidR="00F729B7">
+              <w:t>xempel handdesinfektionsmedel</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF6ACA">
+              <w:t xml:space="preserve"> eller </w:t>
+            </w:r>
+            <w:r w:rsidR="00A924F6">
+              <w:t>klorhex</w:t>
+            </w:r>
+            <w:r w:rsidR="00D17DC1">
+              <w:t>idinsprit</w:t>
+            </w:r>
+            <w:r w:rsidR="00312304">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17A3B" w:rsidRPr="00F17A3B" w14:paraId="53E9CA67" w14:textId="77777777" w:rsidTr="004B4F46">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B06569" w14:paraId="6FFA1752" w14:textId="77777777" w:rsidTr="618A458A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1C8A13" w14:textId="77777777" w:rsidR="00F17A3B" w:rsidRPr="0020759E" w:rsidRDefault="00F17A3B" w:rsidP="004B4F46">
+          <w:p w14:paraId="7FE475BB" w14:textId="1C9745BE" w:rsidR="009F0238" w:rsidRDefault="00ED664A" w:rsidP="00083308">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="0"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Hlk167709896"/>
-[...6 lines deleted...]
-              <w:t>Vid stick-/skärskada samt exponering av blod på slemhinna eller skadad hudbarriär</w:t>
+            <w:r>
+              <w:t>Blodexponering</w:t>
             </w:r>
-            <w:r w:rsidRPr="0020759E">
-[...5 lines deleted...]
-              <w:br/>
+            <w:r w:rsidR="009660D1">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0020759E">
-[...4 lines deleted...]
-              <w:t>Desinfektera omedelbart. Använd rikligt av vad som finns tillgängligt, till exempel handdesinfektionsmedel eller klorhexidinsprit.</w:t>
+            <w:r w:rsidR="00CC3614">
+              <w:t>på slemhinna eller skadad hud</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcW w:w="5635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B06B78B" w14:textId="77777777" w:rsidR="00F17A3B" w:rsidRPr="0020759E" w:rsidRDefault="00F17A3B" w:rsidP="00F17A3B">
+          <w:p w14:paraId="7A858988" w14:textId="7BDEE7C1" w:rsidR="009F0238" w:rsidRDefault="00020D13" w:rsidP="00020D13">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0020759E">
-[...32 lines deleted...]
-              <w:t>Skölj noga. Använd det som finns lättillgängligt, till exempel vatten, klorhexidinsprit eller handdesinfektionsmedel.</w:t>
+            <w:r>
+              <w:t>Desinfektera omedelbart. Använd rikligt av vad som finns tillgängligt, till exempel handdesinfektionsmedel eller klorhexidinsprit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17A3B" w:rsidRPr="00F17A3B" w14:paraId="5F638524" w14:textId="77777777" w:rsidTr="00803252">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B06569" w14:paraId="64473D0B" w14:textId="77777777" w:rsidTr="618A458A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8217" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
+            <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDA93C3" w14:textId="77777777" w:rsidR="00F17A3B" w:rsidRPr="0020759E" w:rsidRDefault="00F17A3B" w:rsidP="00F17A3B">
+          <w:p w14:paraId="685D9ACD" w14:textId="49BBA455" w:rsidR="009F0238" w:rsidRDefault="007717DC" w:rsidP="007717DC">
             <w:pPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0020759E">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r>
+              <w:t>Vid stänk i munnen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A08879B" w14:textId="25AD79BF" w:rsidR="009F0238" w:rsidRDefault="003B2555" w:rsidP="003B2555">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skölj noga. Använd rikligt av vad som finns tillgängligt </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7FD2">
+              <w:t>till exempel vatten, klorhexidinsprit eller handdesinfektionsmedel.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B06569" w14:paraId="557D74B0" w14:textId="77777777" w:rsidTr="618A458A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9A02E5" w14:textId="4B7BEDEC" w:rsidR="00DB7FD2" w:rsidRDefault="002F351D" w:rsidP="007717DC">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Vid stänk i ögonen</w:t>
             </w:r>
-            <w:r w:rsidRPr="0020759E">
-[...5 lines deleted...]
-              <w:br/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="686DC077" w14:textId="568BC7B1" w:rsidR="00DB7FD2" w:rsidRDefault="002518F7" w:rsidP="002F351D">
+            <w:pPr>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Skölj omedelbart</w:t>
             </w:r>
-            <w:r w:rsidRPr="0020759E">
-[...4 lines deleted...]
-              <w:t>Skölj omedelbart, använd rikligt med ögondusch eller fysiologisk natriumklorid. Finns inte detta, använd rikligt med kranvatten. Ta därefter ut eventuella kontaktlinser och skölj noga igen.</w:t>
+            <w:r w:rsidR="00E247F0">
+              <w:t>. Använd rikligt med ögondusch</w:t>
+            </w:r>
+            <w:r w:rsidR="002C13D7">
+              <w:t xml:space="preserve"> eller fysiologisk natriumklorid. Finns inte detta, använd</w:t>
+            </w:r>
+            <w:r w:rsidR="00402F63">
+              <w:t xml:space="preserve"> rikligt med kranvatten. Ta därefter ut eventuella </w:t>
+            </w:r>
+            <w:r w:rsidR="00452884">
+              <w:t>kontaktlinser</w:t>
+            </w:r>
+            <w:r w:rsidR="00046E31">
+              <w:t xml:space="preserve"> och skölj noga igen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D39C1D5" w14:textId="77777777" w:rsidR="00D6797D" w:rsidRDefault="00D6797D" w:rsidP="00F17A3B">
-[...1 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="1D1F664E" w14:textId="77777777" w:rsidR="009F0238" w:rsidRDefault="009F0238" w:rsidP="00284A20">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="631575ED" w14:textId="6B6F6EFE" w:rsidR="00CD1713" w:rsidRDefault="00CD1713" w:rsidP="00FB0A1E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3B2A3E62" w14:textId="6738AE0A" w:rsidR="00BA7BDA" w:rsidRPr="00BA0E3B" w:rsidRDefault="003B6D39" w:rsidP="00BA7BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F28A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kontakta ansvarig läkare</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Kontakta ansvarig läkare för smittsamhetsbedömning. Se: </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Hlk167796855"/>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r w:rsidR="000E576B">
+        <w:t>vidare hantering</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2200">
+        <w:t xml:space="preserve"> enligt denna rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61834">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289F66AB" w14:textId="28F06F00" w:rsidR="000E576B" w:rsidRPr="004F7C76" w:rsidRDefault="000E576B" w:rsidP="00BA7BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F7C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rapportera till enhetschef/arbetsledare</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4841" w:rsidRPr="004F7C76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD8B0CB" w14:textId="7881347A" w:rsidR="00656CFD" w:rsidRDefault="006A7A3F" w:rsidP="00BA7BDA">
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A30529">
+        <w:t xml:space="preserve">Ansvarig läkare tar ställning till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F28A5">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Blodsmitta, stick- och skärskador hos personal - infektionssjukvård</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">behov av </w:t>
+      </w:r>
+      <w:r w:rsidR="00377935" w:rsidRPr="000F28A5">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>vaccination</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF219C" w:rsidRPr="000F28A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mot hepatit B</w:t>
+      </w:r>
+      <w:r w:rsidR="003D54EF">
+        <w:t xml:space="preserve"> för exponerad personal</w:t>
+      </w:r>
+      <w:r w:rsidR="00377935">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D146AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...102 lines deleted...]
-        <w:r w:rsidR="00BB1D11" w:rsidRPr="00A30529">
+      <w:r w:rsidR="00AB15F0">
+        <w:t xml:space="preserve">Se rubrik Hepatit B i styrdokument: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="007A07C9" w:rsidRPr="007A07C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Blodsmitta, stick- och skärskador hos personal - infektionssjukvård</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB1D11">
+      <w:r w:rsidR="00FE5C8C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5C8C" w:rsidRPr="00FE5C8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00FE5C8C">
+        <w:t>Infektionsläkare kan kontaktas vid behov</w:t>
+      </w:r>
+      <w:r w:rsidR="00E768D4">
+        <w:t>. Vaccination sker om möjligt på den egna enheten, annars kontaktas infektionsmottagning</w:t>
+      </w:r>
+      <w:r w:rsidR="0071634C">
+        <w:t xml:space="preserve"> (dagtid,</w:t>
+      </w:r>
+      <w:r w:rsidR="0014791F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0071634C">
+        <w:t>vardagar</w:t>
+      </w:r>
+      <w:r w:rsidR="00892A04">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0071634C">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1480F">
+        <w:t>infektionsläkare</w:t>
+      </w:r>
+      <w:r w:rsidR="00892A04">
+        <w:t xml:space="preserve"> (kvällstid, helger)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0119">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EF1A549" w14:textId="77777777" w:rsidR="001A056D" w:rsidRDefault="001A056D" w:rsidP="001A056D">
-[...15 lines deleted...]
-    <w:p w14:paraId="0384ADF6" w14:textId="2DCB1D14" w:rsidR="001A056D" w:rsidRDefault="001A056D" w:rsidP="000408A9">
+    <w:p w14:paraId="43D27CED" w14:textId="6976A9A5" w:rsidR="003E4B8D" w:rsidRDefault="003A11CD" w:rsidP="00FB40F6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc165628363"/>
-[...25 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="_Toc165628364"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc230157028"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Indexpatient utan känd smitta</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:t>Fortsatt handläggning</w:t>
+      </w:r>
+      <w:r w:rsidR="005117C6">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00286A45">
+        <w:t>Indexp</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB40F6">
+        <w:t>atient med känd blodsmitta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="0B8E0A98" w14:textId="77777777" w:rsidR="00BB1D11" w:rsidRDefault="001A056D" w:rsidP="00BB1D11">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="61345EE4" w14:textId="63718801" w:rsidR="00FB40F6" w:rsidRDefault="00FB40F6" w:rsidP="0014791F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Provta indexpatient </w:t>
+        <w:t>HIV</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87B73">
+        <w:t xml:space="preserve"> eller hepatit B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AEACECE" w14:textId="7BBED401" w:rsidR="001A056D" w:rsidRDefault="001A056D" w:rsidP="00BB1D11">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4E1CDE39" w14:textId="5E0310A1" w:rsidR="00286A45" w:rsidRDefault="00286A45" w:rsidP="00286A45">
       <w:r>
-        <w:t xml:space="preserve">Ta ”nollprover” på personal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB1D11">
+        <w:t xml:space="preserve">Kontakta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013588E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>omedelbart</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00A30529">
+      <w:r w:rsidR="00661051">
+        <w:t xml:space="preserve">Infektionskliniken SkaS. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D21F54">
+        <w:t xml:space="preserve">Dagtid: infektionsmottagningen </w:t>
+      </w:r>
+      <w:r w:rsidR="007800EA">
+        <w:t>0500–432361</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21F54">
+        <w:t xml:space="preserve">, jourtid: infektionsbakjour via sjukhusets växel </w:t>
+      </w:r>
+      <w:r w:rsidR="0072528D">
+        <w:t>0500–431000</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5061">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2748D">
+        <w:t>Postexpositionsbehandling</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5061">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4C91">
+        <w:t xml:space="preserve">med läkemedel/vaccination </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5061">
+        <w:t xml:space="preserve">kan bli aktuellt och ska </w:t>
+      </w:r>
+      <w:r w:rsidR="007058BF">
+        <w:t>då</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5061">
+        <w:t xml:space="preserve"> starta så snart som möjligt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96DB2">
+        <w:t xml:space="preserve">Handläggning </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0E3B">
+        <w:t>tas över av infektionsläkare och kommer ske enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0E3B" w:rsidRPr="00BA0E3B">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00BA0E3B" w:rsidRPr="00BA0E3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Blodsmitta, stick- och skärskador hos personal - infektionssjukvård</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="007058BF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600BE466" w14:textId="41186781" w:rsidR="004B193A" w:rsidRDefault="004B193A" w:rsidP="0014791F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t>Hepatit</w:t>
+      </w:r>
+      <w:r w:rsidR="00284E7D">
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D6D284" w14:textId="3D2A8FCC" w:rsidR="004B193A" w:rsidRDefault="001875F3" w:rsidP="004B193A">
+      <w:r>
+        <w:t>Kontakta infektions</w:t>
+      </w:r>
+      <w:r w:rsidR="008E05C5">
+        <w:t xml:space="preserve">mottagningen SkaS nästkommande vardag, </w:t>
+      </w:r>
+      <w:r w:rsidR="007800EA">
+        <w:t>0500–432361</w:t>
+      </w:r>
+      <w:r w:rsidR="008E05C5">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4C91">
+        <w:t>Ingen indikation för postexpositionsbehandling</w:t>
+      </w:r>
+      <w:r w:rsidR="001B0695">
+        <w:t xml:space="preserve"> avseende</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3ED0">
+        <w:t xml:space="preserve"> hepatit C. Dock</w:t>
+      </w:r>
+      <w:r w:rsidR="00695B72">
+        <w:t xml:space="preserve"> ska övriga åtgärder i detta dokument följas </w:t>
+      </w:r>
+      <w:r w:rsidR="00363120">
+        <w:t>på grund av risk för övriga blodsmittor.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1F4E">
+        <w:t xml:space="preserve"> Handläggning tas över av infektionsläkare och kommer ske enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1F4E" w:rsidRPr="00BA0E3B">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00AC1F4E" w:rsidRPr="00BA0E3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Blodsmitta, stick- och skärskador hos personal - infektionssjukvård</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007058BF">
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5606AA30" w14:textId="2AAEC7CF" w:rsidR="00874C70" w:rsidRDefault="003A11CD" w:rsidP="00874C70">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc230157029"/>
       <w:r>
-        <w:t xml:space="preserve"> Generellt gäller frikostighet med vaccination vid oklar immunitet. Kontakta vid behov infektionsläkare för råd. </w:t>
-      </w:r>
+        <w:t>Fortsatt handläggning</w:t>
+      </w:r>
+      <w:r w:rsidR="005117C6">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00874C70">
+        <w:t>Indexpatient utan känd blodsmitta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="333EDC28" w14:textId="64E815AC" w:rsidR="001A056D" w:rsidRDefault="001A056D" w:rsidP="000408A9">
-[...33 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="0F70EC0B" w14:textId="5847E063" w:rsidR="00AE5015" w:rsidRPr="00AE5015" w:rsidRDefault="008049CB" w:rsidP="3672F52F">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ta ställning till hepatit B-vaccination, se rubrik </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F65A90">
+        <w:t>Provta indexpatient.</w:t>
+      </w:r>
+      <w:r w:rsidR="00380141">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A406C">
+        <w:t>Detta</w:t>
+      </w:r>
+      <w:r w:rsidR="00380141">
+        <w:t xml:space="preserve"> kräver samtycke från patienten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3F96D5" w14:textId="3220E803" w:rsidR="00496E7B" w:rsidRPr="00496E7B" w:rsidRDefault="006524AF" w:rsidP="00AE5015">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>”Patient med känd hepatit B-smitta”.</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Meliors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>labmo</w:t>
+      </w:r>
+      <w:r w:rsidR="00912CC4">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3048">
+        <w:t>älj</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3048">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3048" w:rsidRPr="00091A47">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>stick</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18F6" w:rsidRPr="00091A47">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>/skär pati</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5711" w:rsidRPr="00091A47">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ent</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1C92">
+        <w:t xml:space="preserve"> (S-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CA1C92">
+        <w:t>HBsAg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A165CF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC739C">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00686D0E">
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00686D0E">
+        <w:t>HBcAk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00686D0E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24C7A">
+        <w:t xml:space="preserve">S-HCV-ak, S-HIV </w:t>
+      </w:r>
+      <w:r w:rsidR="001B2788">
+        <w:t>ak/ag</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67BBC">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0A03">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF738E">
+        <w:t>Ansvarig</w:t>
+      </w:r>
+      <w:r w:rsidR="00066463">
+        <w:t xml:space="preserve"> läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4841">
+        <w:t xml:space="preserve"> står </w:t>
+      </w:r>
+      <w:r w:rsidR="00A331CF">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4841">
+        <w:t>ansvarig för provet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3513EDCC" w14:textId="71B1141E" w:rsidR="001A056D" w:rsidRDefault="001A056D" w:rsidP="001A056D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="66D90B4D" w14:textId="4DB437AE" w:rsidR="008049CB" w:rsidRPr="008049CB" w:rsidRDefault="00263C9D" w:rsidP="00AE5015">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Vid oklarheter eller frågor kontakta infektionsjouren via sjukhusets växel 0500 – 43 10 00.</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00785442">
+        <w:t xml:space="preserve">Skriv kommentar: </w:t>
+      </w:r>
+      <w:r w:rsidR="00916248" w:rsidRPr="00091A47">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:i/>
         </w:rPr>
-        <w:t>Patient</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="648F8E0F" w:rsidRPr="00785442">
+        <w:t xml:space="preserve">Stickskada från </w:t>
+      </w:r>
+      <w:r w:rsidR="00916248" w:rsidRPr="00091A47">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>denna</w:t>
+      </w:r>
+      <w:r w:rsidR="00091A47" w:rsidRPr="00091A47">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00785442">
+      <w:r w:rsidR="00916248" w:rsidRPr="00091A47">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>patient</w:t>
+      </w:r>
+      <w:r w:rsidR="00916248" w:rsidRPr="00091A47">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till personal</w:t>
+      </w:r>
+      <w:r w:rsidR="001E760A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C902057" w14:textId="3B913BE9" w:rsidR="005C3C58" w:rsidRPr="00091A47" w:rsidRDefault="00B37FD0" w:rsidP="005C3C58">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Markera akutsvar</w:t>
+      </w:r>
+      <w:r w:rsidR="005646C3">
+        <w:t xml:space="preserve"> (innebär svar inom 24 timmar)</w:t>
+      </w:r>
+      <w:r w:rsidR="001E760A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA9E66A" w14:textId="66B0AA4E" w:rsidR="005F5539" w:rsidRPr="00091A47" w:rsidRDefault="005F5539" w:rsidP="618A458A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2424B">
+        <w:t>kriv telefonnummer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5015">
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2EB4">
+        <w:t>ansvarig</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2D6E">
+        <w:t xml:space="preserve"> läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="0041775C">
+        <w:t xml:space="preserve"> (inkluderande </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Int_n2b7DJgP"/>
+      <w:r w:rsidR="0041775C">
+        <w:t>telefonnummer jourtid</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="005646C3">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00822CFB">
+        <w:t xml:space="preserve">, annars kommer svar </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50F5">
+        <w:t xml:space="preserve">enbart till </w:t>
+      </w:r>
+      <w:r w:rsidR="00162A2F">
+        <w:t xml:space="preserve">remitterande läkare i Meliors labmodul. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6670ACEB" w14:textId="74518C82" w:rsidR="00913A6E" w:rsidRPr="00A73AD1" w:rsidRDefault="00913A6E" w:rsidP="005C3C58">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dokumentera orsak till provtagning i patientens journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1D2555" w14:textId="3B3858E1" w:rsidR="00A73AD1" w:rsidRPr="00091A47" w:rsidRDefault="00A73AD1" w:rsidP="00A73AD1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ta </w:t>
+      </w:r>
+      <w:r w:rsidR="000455D0">
+        <w:t xml:space="preserve">nollprov på </w:t>
+      </w:r>
+      <w:r w:rsidR="00B526EC">
+        <w:t xml:space="preserve">exponerad </w:t>
+      </w:r>
+      <w:r w:rsidR="000455D0">
+        <w:t xml:space="preserve">personal. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB692B">
+        <w:t xml:space="preserve">Serumrör med gel. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22A85">
+        <w:t>Detta prov sparas i kyl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91BF6">
+        <w:t xml:space="preserve"> tills svar finns på patientprov. </w:t>
+      </w:r>
+      <w:r w:rsidR="0084479F">
+        <w:t>Rapportera</w:t>
+      </w:r>
+      <w:r w:rsidR="00114176">
+        <w:t xml:space="preserve"> personalens telefonnummer till ansvarig läkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3418626E" w14:textId="774EF085" w:rsidR="00625799" w:rsidRPr="00C53413" w:rsidRDefault="00625799" w:rsidP="00C53413">
+      <w:r w:rsidRPr="006D7B61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r w:rsidR="006F74C3" w:rsidRPr="006D7B61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>patientprovet är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D7B61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> negativ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F74C3" w:rsidRPr="006D7B61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="006F74C3">
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samtliga </w:t>
+      </w:r>
+      <w:r w:rsidR="006F74C3">
+        <w:t>smittor</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1B3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0C14">
+        <w:t xml:space="preserve">kontaktar ansvarig </w:t>
+      </w:r>
+      <w:r w:rsidR="000546A4">
+        <w:t>läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33FA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F5F1C">
+        <w:t>exponerad</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33FA2">
+        <w:t xml:space="preserve"> personal och </w:t>
+      </w:r>
+      <w:r w:rsidR="000546A4">
+        <w:t>meddelar detta. Personalens prov</w:t>
+      </w:r>
+      <w:r w:rsidR="00E33FA2">
+        <w:t xml:space="preserve"> kasseras</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC66BC">
+        <w:t xml:space="preserve"> (om det inte ska analyseras som del i uppföljning av hepatit B-vaccination</w:t>
+      </w:r>
+      <w:r w:rsidR="00C867B0">
+        <w:t xml:space="preserve"> via</w:t>
+      </w:r>
+      <w:r w:rsidR="00462F1E">
+        <w:t xml:space="preserve"> Hälsan &amp; Arbetslivet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC66BC">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007058BF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD67EAF" w14:textId="46B705DF" w:rsidR="000546A4" w:rsidRPr="00C53413" w:rsidRDefault="00DC01EF" w:rsidP="00C53413">
+      <w:r w:rsidRPr="006D7B61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Om patientprov</w:t>
+      </w:r>
+      <w:r w:rsidR="003409C8" w:rsidRPr="006D7B61">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>er är positivt</w:t>
+      </w:r>
+      <w:r w:rsidR="003409C8">
+        <w:t xml:space="preserve"> för någon smitta</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1E5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00173043">
+        <w:t xml:space="preserve">kontaktas </w:t>
+      </w:r>
+      <w:r w:rsidR="005F5F1C">
+        <w:t>exponerad</w:t>
+      </w:r>
+      <w:r w:rsidR="00173043">
+        <w:t xml:space="preserve"> personal och meddelas detta. </w:t>
+      </w:r>
+      <w:r w:rsidR="002205C7">
+        <w:t>Kon</w:t>
+      </w:r>
+      <w:r w:rsidR="00090F93">
+        <w:t>takta infektionskliniken</w:t>
+      </w:r>
+      <w:r w:rsidR="00930301">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0047159C">
+        <w:t xml:space="preserve">enligt rubrik </w:t>
+      </w:r>
+      <w:r w:rsidR="0047159C" w:rsidRPr="002C2DF4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Indexpatient med känd blodsmitta</w:t>
+      </w:r>
+      <w:r w:rsidR="0047159C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00121442">
+        <w:t xml:space="preserve">Personalprovet skickas till lab. Välj </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5942" w:rsidRPr="00D36786">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>stick/skär Personal</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5942">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F5942">
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A5726C">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002042D2">
+        <w:t>S-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002042D2">
+        <w:t>HBsAg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002042D2">
+        <w:t>, S-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002042D2">
+        <w:t>HBsAk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0065244D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009929DB">
+        <w:t>S-HCV</w:t>
+      </w:r>
+      <w:r w:rsidR="00677139">
+        <w:t>-Ak, S-HIV Ag</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD40C5">
+        <w:t>/ak)</w:t>
+      </w:r>
+      <w:r w:rsidR="003124EE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006005B7">
+        <w:t>Infektionsläkare ska stå som ansvarig för exponerad personals prov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551AD790" w14:textId="74CD45A0" w:rsidR="00B740C0" w:rsidRPr="00906B5C" w:rsidRDefault="006D7B61" w:rsidP="008F78A5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc230157030"/>
+      <w:r>
+        <w:t>Fortsatt handläggning</w:t>
+      </w:r>
+      <w:r w:rsidR="005117C6">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0A29">
+        <w:t xml:space="preserve">Indexpatient kan ej </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D0A29">
+        <w:t>provtas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00112C4C">
+        <w:t xml:space="preserve"> eller okänd indexpatient</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="20FF6564" w14:textId="100A86BA" w:rsidR="00FC0AF4" w:rsidRPr="00BA1EFC" w:rsidRDefault="00FC0AF4" w:rsidP="006705B6">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Kontakta infektions</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB651C">
+        <w:t>kliniken</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5674A">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarsreferens"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F70CF8">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarsreferens"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="3229FE35" w:rsidRPr="00785442">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009A6B81">
+        <w:t xml:space="preserve">dagtid: infektionsmottagningen </w:t>
+      </w:r>
+      <w:r w:rsidR="00043C56">
+        <w:t>0500–432361</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6B81">
+        <w:t xml:space="preserve">, jourtid: infektionsbakjour via sjukhusets växel </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84919">
+        <w:t>0500–431000</w:t>
+      </w:r>
+      <w:r w:rsidR="00E058C4">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="43223710" w:rsidRPr="00785442">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00376B5A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF34B8">
+        <w:t>Infektionsläkare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tar över handläggningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AB6">
+        <w:t xml:space="preserve"> och tar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF34B8">
+        <w:t xml:space="preserve"> vid behov</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AB6">
+        <w:t xml:space="preserve"> ställning till hepatit B-vaccination </w:t>
+      </w:r>
+      <w:r w:rsidR="00822503">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-        <w:t>”nollprov”</w:t>
+      <w:r w:rsidR="00201F21">
+        <w:t xml:space="preserve">exponerad </w:t>
+      </w:r>
+      <w:r w:rsidR="00F74AB6">
+        <w:t>personal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006B526E">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0998046F" w14:textId="4654D44D" w:rsidR="00486AA9" w:rsidRDefault="00486AA9" w:rsidP="00486AA9">
-[...43 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="391BB61C" w14:textId="71AF56C6" w:rsidR="00FC0AF4" w:rsidRPr="006705B6" w:rsidRDefault="00B1085C" w:rsidP="006705B6">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:ind w:left="1712"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>- Kontakta infektionskliniken för medicinsk omhändertagande av personalen. Dagtid: Infektionsmottagningen, 0500 – 43 23 61. Jourtid: Infektionsbakjour via sjukhusets växel 0500 – 43 10 00. - Infektionsmottagningen övertar ansvaret för personalen, som nu blir patient.</w:t>
+        <w:t xml:space="preserve">Ta nollprov på </w:t>
+      </w:r>
+      <w:r w:rsidR="00201F21">
+        <w:t>exponerad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0AF4">
+        <w:t xml:space="preserve">Välj </w:t>
+      </w:r>
+      <w:r w:rsidR="00984D39" w:rsidRPr="00984D39">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0AF4" w:rsidRPr="00984D39">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tick</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0AF4" w:rsidRPr="00984D39">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>/skär Personal</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0AF4">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC0AF4">
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC0AF4">
+        <w:t xml:space="preserve"> (S-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC0AF4">
+        <w:t>HBsAg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC0AF4">
+        <w:t>, S-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC0AF4">
+        <w:t>HBsAk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC0AF4">
+        <w:t xml:space="preserve">, S-HCV-Ak, S-HIV Ag/ak). </w:t>
+      </w:r>
+      <w:r w:rsidR="001F2B31">
+        <w:t xml:space="preserve">Infektionsläkare ska stå som ansvarig för proverna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378F2ED1" w14:textId="2BABD3E6" w:rsidR="005F1FC4" w:rsidRPr="00785442" w:rsidRDefault="00486AA9" w:rsidP="002D5A49">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="050F429B" w14:textId="7D70E0B6" w:rsidR="00112C4C" w:rsidRPr="00112C4C" w:rsidRDefault="005278CD" w:rsidP="005278CD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc230157031"/>
+      <w:r>
+        <w:t>Enhetschefens ansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="675D7B41" w14:textId="1DA77CCB" w:rsidR="005278CD" w:rsidRPr="005278CD" w:rsidRDefault="00A960B4" w:rsidP="006A14A5">
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7405">
+        <w:t xml:space="preserve">nhetschef </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för exponerad personal </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7405">
+        <w:t>ansvarar för att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B70F3F" w14:textId="3EF44C04" w:rsidR="00ED7405" w:rsidRPr="005278CD" w:rsidRDefault="00F30C3B" w:rsidP="00ED7405">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:ind w:left="1712"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">- Personalens prov sänds för analys: Provet märks med infektionsmottagningen som svarsmottagare och ansvarig infektionsläkare som ordinator av proverna. </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Hlk168035789"/>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00041C84">
+        <w:t xml:space="preserve">nna rutin är </w:t>
+      </w:r>
+      <w:r w:rsidR="002433CD">
+        <w:t>känd och följs av all personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B128C43" w14:textId="20EFC2DE" w:rsidR="002433CD" w:rsidRPr="005278CD" w:rsidRDefault="00FD57E9" w:rsidP="00ED7405">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Välj Lab. ord - Grupper- Stick/Skär Personal i Melior labmodul: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(S-HBs-ag, S-HBs-ak, S-HCV-ak, S-HIV 1+2 ak+ag). </w:t>
+        <w:t>Följa upp att exponerad personal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9412C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00553A3A">
+        <w:t>handlagts enligt denna rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ED746C" w14:textId="01FB05FF" w:rsidR="00AA04EB" w:rsidRDefault="00AA04EB" w:rsidP="00AA04EB">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+    <w:p w14:paraId="1AE2E7AE" w14:textId="10ACA46F" w:rsidR="002F3486" w:rsidRDefault="001336D4" w:rsidP="00ED7405">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:t>Ansvar</w:t>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+        <w:t>Stöd från Hälsan och Arbetslivet erbjuds</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3486">
+        <w:t xml:space="preserve"> till exponerad personal</w:t>
+      </w:r>
+      <w:r w:rsidR="003300C6">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="72AE8467" w14:textId="3438F2D6" w:rsidR="009A32ED" w:rsidRDefault="00A54E0A" w:rsidP="000408A9">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc165628371"/>
+    <w:p w14:paraId="1852C1D2" w14:textId="1C834B4C" w:rsidR="003300C6" w:rsidRDefault="00DE2D6E" w:rsidP="00ED7405">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
       <w:r>
-        <w:t>U</w:t>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="003300C6">
+        <w:t>ortsatt vaccination kan ske på Hälsan och Arbetslivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om behov finns</w:t>
+      </w:r>
+      <w:r w:rsidR="003300C6">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="788A6D5E" w14:textId="3FCC1AF4" w:rsidR="00AA04EB" w:rsidRDefault="00AA04EB" w:rsidP="00AA04EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="053E2B13" w14:textId="4562FCCD" w:rsidR="000235F6" w:rsidRPr="005278CD" w:rsidRDefault="000D4B17" w:rsidP="00ED7405">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ansvarar för att denna rutin är känd och följs av alla medarbetare. </w:t>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="3EC42E36">
+        <w:t>Tillbudet</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3DC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2152">
+        <w:t>rapporteras enligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5DF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00EB5DF1" w:rsidRPr="00EB5DF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Guide- Tillbud och arbetsskada</w:t>
+          <w:t>Guide - Tillbud och arbetsskada - Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="008E2152">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BA80FDD" w14:textId="589568BA" w:rsidR="00AA04EB" w:rsidRDefault="00AA04EB" w:rsidP="00AA04EB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w14:paraId="6FD3D389" w14:textId="15087779" w:rsidR="000032FD" w:rsidRPr="005278CD" w:rsidRDefault="00F83181" w:rsidP="00ED7405">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ansvarar för att händelsen följs upp med syfte att förhindra att den upprepas och att all personal har kunskap om </w:t>
-[...8 lines deleted...]
-      </w:hyperlink>
+        <w:t>Händelsen följs upp med syfte att förhindra</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA016F">
+        <w:t xml:space="preserve"> att den upprepas</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16E12">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4276D7D7" w14:textId="4E9EDE7D" w:rsidR="00907FE7" w:rsidRPr="005218AA" w:rsidRDefault="00907FE7" w:rsidP="00907FE7">
-[...18 lines deleted...]
-    <w:p w14:paraId="67D7D867" w14:textId="31FCD8BD" w:rsidR="009A32ED" w:rsidRPr="00B77AE6" w:rsidRDefault="009A32ED" w:rsidP="00E75D0B">
+    <w:p w14:paraId="52F74A54" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00A74A35" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc100327194"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B77AE6">
+      <w:bookmarkStart w:id="20" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc230079350"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc230157032"/>
+      <w:r w:rsidRPr="00A74A35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Arbetsgrupp</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Relaterad information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="3C231ACE" w14:textId="77777777" w:rsidR="00E75D0B" w:rsidRPr="0044371E" w:rsidRDefault="00E75D0B" w:rsidP="00E75D0B">
-[...67 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="70909ECE" w14:textId="5E310FED" w:rsidR="00CE55FE" w:rsidRDefault="000D0161" w:rsidP="00CE55FE">
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="006B5D4A">
+        <w:r w:rsidRPr="000D0161">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.av.se/globalassets/filer/publikationer/bocker/arbetsmiljolagen-bok-h008.pdf</w:t>
+          <w:t>Blodsmitta, stick- och skärskador hos personal - infektionssjukvård</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71569E8F" w14:textId="77DB9A95" w:rsidR="00907FE7" w:rsidRDefault="00907FE7" w:rsidP="00907FE7">
-[...26 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="4F7E811D" w14:textId="4D7E1B28" w:rsidR="001D312E" w:rsidRDefault="00C76BA1" w:rsidP="00CE55FE">
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00907FE7">
+        <w:r w:rsidR="001D312E" w:rsidRPr="00C76BA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.av.se/globalassets/filer/publikationer/foreskrifter/smittrisker_afs_2018_4.pdf</w:t>
+          <w:t>Checklista Stick- och skärs</w:t>
         </w:r>
-      </w:hyperlink>
-[...30 lines deleted...]
-        <w:r w:rsidRPr="00907FE7">
+        <w:r w:rsidR="001D312E" w:rsidRPr="00C76BA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.folkhalsomyndigheten.se/contentassets/3692c757601b40eda5e49f890c2d11ca/att-forebygga-vardrelaterade-infektioner-ett-kunskapsunderlag-2006-123-12.pdf</w:t>
+          <w:t>k</w:t>
+        </w:r>
+        <w:r w:rsidR="001D312E" w:rsidRPr="00C76BA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ada</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62F26B6D" w14:textId="54E3F33F" w:rsidR="00907FE7" w:rsidRDefault="00907FE7" w:rsidP="00907FE7">
-[...14 lines deleted...]
-        <w:r w:rsidR="00B226DC" w:rsidRPr="00B226DC">
+    <w:p w14:paraId="7286B3A4" w14:textId="61BF44FE" w:rsidR="00502ED6" w:rsidRDefault="00502ED6" w:rsidP="00CE55FE">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00502ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/blodburen-smitta/oversikt/</w:t>
+          <w:t>Förebyggande rutiner - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B45C524" w14:textId="57E7BA2B" w:rsidR="00907FE7" w:rsidRPr="00907FE7" w:rsidRDefault="00907FE7" w:rsidP="000408A9">
-[...52 lines deleted...]
-        <w:r w:rsidR="00B226DC" w:rsidRPr="00B226DC">
+    <w:p w14:paraId="73C29D40" w14:textId="2E6ABA0F" w:rsidR="00DF2894" w:rsidRPr="00CE55FE" w:rsidRDefault="00DF2894" w:rsidP="00CE55FE">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00DF2894">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/atgarder-vid-exponering-av-blod/</w:t>
+          <w:t>Rutin Vaccination av medarbetare.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00907FE7" w:rsidRPr="00907FE7" w:rsidSect="0034374F">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:p w14:paraId="168D22F7" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc230079351"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc230157033"/>
+      <w:r>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="2C992BF0" w14:textId="6F144986" w:rsidR="002F48BB" w:rsidRDefault="00470EDF" w:rsidP="00DA1CFC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vårdhandboken</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32D92">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32D92" w:rsidRPr="00B32D92">
+        <w:t>Stick- och skärskador samt exponering med risk för blodburen smitta hos personal</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32D92">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4A25">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00035A96">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00644235">
+        <w:t>iterad</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40554">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4A25">
+        <w:t>25 maj</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE69A5">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4A25">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00217556">
+        <w:t xml:space="preserve">. Hämtad från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="002F48BB" w:rsidRPr="002F48BB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Stick- och skärskador samt exponering med risk för blodburen smitta hos personal - Vårdhandboken</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4885A03F" w14:textId="42D4E8C0" w:rsidR="00E601B1" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C369D3">
+        <w:t>Arbetsmiljöverkets föreskrifter och allmänna råd om risker i arbetsmiljön (AFS 2023:10) [Internet] Solna: Arbetsmiljöverket [citerad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00035A96">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C369D3">
+        <w:t xml:space="preserve"> maj</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE69A5">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C369D3">
+        <w:t>]. Hämtad från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00C369D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="394B8C66" w14:textId="73DEE5A9" w:rsidR="006909A9" w:rsidRDefault="006909A9" w:rsidP="006909A9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C369D3">
+        <w:t>Arbetsmiljöverkets föreskrifter och allmänna råd (AFS 2023:11) om arbetsutrustning och personlig skyddsutrustning – säker användning (AFS 2023:11) [Internet]. Solna: Arbetsmiljöverket [citerad </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00035A96">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C369D3">
+        <w:t xml:space="preserve"> maj 2026]. Hämtad från: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00C369D3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="49106281" w14:textId="450C186F" w:rsidR="009C6C0C" w:rsidRDefault="005942FF" w:rsidP="00C369D3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Folkhälsomyndigheten</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5448">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00644235">
+        <w:t>Vägledning för vaccination av personal inom vård och omsorg</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4283">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C041FA">
+        <w:t>[Internet]</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4283">
+        <w:t>. Stockholm: Folkhälsomyndigheten 2020 [</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8004C">
+        <w:t xml:space="preserve">citerad </w:t>
+      </w:r>
+      <w:r w:rsidR="001623EF">
+        <w:t>25 maj 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8004C">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C041FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5448">
+        <w:t>Hämtad från</w:t>
+      </w:r>
+      <w:r w:rsidR="00644235">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00300D55">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="005942FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Vägledning för vaccination av personal inom vård och omsorg — Folkhälsomy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005942FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005942FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>digheten</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="005A3381">
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15706E56" w14:textId="77777777" w:rsidR="00F64FCF" w:rsidRDefault="00F64FCF">
+    <w:p w14:paraId="70A51DD6" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A258A25" w14:textId="77777777" w:rsidR="00F64FCF" w:rsidRDefault="00F64FCF">
+    <w:p w14:paraId="22F2AC64" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CB2EE45" w14:textId="77777777" w:rsidR="00F64FCF" w:rsidRDefault="00F64FCF">
+    <w:p w14:paraId="019EC2A3" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...32 lines deleted...]
-  <w:p w14:paraId="71329BA3" w14:textId="77777777" w:rsidR="000408A9" w:rsidRDefault="000408A9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78BCC628" w14:textId="77777777" w:rsidR="00074745" w:rsidRDefault="00074745">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E701BF3" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50551AC7" w14:textId="080F2E14" w:rsidR="005A3381" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="733662550"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="004971F4">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="447AE145" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54942097" wp14:editId="51B3142D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73BFBA81" wp14:editId="1D62D66F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Bildobjekt 3">
+          <wp:docPr id="1645963270" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21174C52" w14:textId="77777777" w:rsidR="00F64FCF" w:rsidRDefault="00F64FCF"/>
+    <w:p w14:paraId="7C21ACE4" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CFFA1C8" w14:textId="77777777" w:rsidR="00F64FCF" w:rsidRDefault="00F64FCF">
+    <w:p w14:paraId="203B6409" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5CF4ABCA" w14:textId="77777777" w:rsidR="00F64FCF" w:rsidRDefault="00F64FCF">
+    <w:p w14:paraId="49C062B4" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0B9F8FC8" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B99972D" w14:textId="77777777" w:rsidR="00074745" w:rsidRDefault="00074745">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49418769" w14:textId="77777777" w:rsidR="005A3381" w:rsidRPr="00DA65C4" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27BF4955" wp14:editId="706CFFD8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1527054904" name="Textruta 1527054904"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="49E4FFCF" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="27BF4955" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1527054904" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="49E4FFCF" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F9EA7AD" w14:textId="704956B4" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...78 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40C118E7" wp14:editId="4AE52A49">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="209FE3A1" wp14:editId="30EC492B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
-              <wp:docPr id="1" name="Textruta 1"/>
+              <wp:docPr id="1093091720" name="Textruta 1093091720"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4401A6EF" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F">
+                        <w:p w14:paraId="511982F8" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="40C118E7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="209FE3A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrlm78FgIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0Qrfthgm2UB1xMAc9597yVYPF18yHF+aQ&#10;ZGwYhRuecZEKsAgMFiU1uF9/O4/xiD16KWlRNCX1P/fMCUrUd4Os3I2n06iytJnefJngxl17ttce&#10;s9cPgLoc4xOxPJkxPqiTKR3oN9T3MlZFFzMca5c0nMyH0EsZ3wcXy2UKQl1ZFtZmY3lMHeGM0L52&#10;b8zZAf+A1D3BSV6seEdDH9sTsdwHkE3iKALcozrgjppMLA/vJ4r+ep+iLq988RsAAP//AwBQSwME&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5b&#10;0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtcoOLxv&#10;ZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4abUV8o&#10;3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/UoSCn&#10;yp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKuWbvwWAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1093091720" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4401A6EF" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F">
+                  <w:p w14:paraId="511982F8" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_n2b7DJgP" int2:invalidationBookmarkName="" int2:hashCode="MeQ48vrEfleA0s" int2:id="Luper1yY">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3502,51 +3481,51 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75FA7A4C"/>
+    <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -3972,50 +3951,461 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15A21E23"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3DEF85A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19AC2089"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D04692B8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19E775CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80804862"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4085,51 +4475,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4198,51 +4588,426 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28F73573"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73641E00"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29987373"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8C82F00E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36B3399B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E62607E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4338,55 +5103,55 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -4452,51 +5217,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4565,51 +5330,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4706,51 +5471,313 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44DA2EF8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="16368FAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C7A3343"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6D48186"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7767" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4819,165 +5846,167 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1B6660C0"/>
-    <w:lvl w:ilvl="0" w:tplc="05061E3A">
+    <w:tmpl w:val="4F503F5E"/>
+    <w:lvl w:ilvl="0" w:tplc="68BA497A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="717" w:hanging="360"/>
+        <w:ind w:left="1637" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="8120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5046,51 +6075,849 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D6A08EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A98824A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FD703F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10947930"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61705AB9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E58D6AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62A523C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="732E447A"/>
+    <w:lvl w:ilvl="0" w:tplc="1980C2CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64EC000F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B8C622A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69DB451F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA00D566"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5159,51 +6986,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73E44FC0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E5E6556"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5272,51 +7248,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5385,730 +7361,1932 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1293169840">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EF60515"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="512C8DBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FEB243B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="547C6E06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1301958130">
+  <w:num w:numId="8" w16cid:durableId="391579451">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="429278920">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="39087956">
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1126311621">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1065836062">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="475494453">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1253473993">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="634022355">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1504777521">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1833983319">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1176575190">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="538975307">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="761755678">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1664622885">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="30" w16cid:durableId="614480979">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1127892528">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="31" w16cid:durableId="1592741641">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="612134179">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="32" w16cid:durableId="569072577">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="80882614">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="33" w16cid:durableId="1467893347">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="509216565">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="34" w16cid:durableId="1153713332">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1029338577">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="35" w16cid:durableId="198588269">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2091585346">
-[...42 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="36" w16cid:durableId="576281963">
+    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsidRoot w:val="005F0920"/>
+    <w:rsid w:val="000025AC"/>
+    <w:rsid w:val="00002968"/>
+    <w:rsid w:val="00002E38"/>
+    <w:rsid w:val="000032FD"/>
+    <w:rsid w:val="00003318"/>
+    <w:rsid w:val="00003F08"/>
+    <w:rsid w:val="00003FFD"/>
+    <w:rsid w:val="000045B8"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
+    <w:rsid w:val="00006F5F"/>
+    <w:rsid w:val="0000709C"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="0001139C"/>
+    <w:rsid w:val="000125A8"/>
+    <w:rsid w:val="0001280D"/>
+    <w:rsid w:val="00014570"/>
+    <w:rsid w:val="000145D0"/>
+    <w:rsid w:val="0001461A"/>
+    <w:rsid w:val="00014910"/>
+    <w:rsid w:val="00014CE8"/>
+    <w:rsid w:val="000150A4"/>
+    <w:rsid w:val="00016A65"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="0001714D"/>
+    <w:rsid w:val="00020D13"/>
+    <w:rsid w:val="000235F6"/>
+    <w:rsid w:val="000266BD"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="000408A9"/>
+    <w:rsid w:val="00035A96"/>
+    <w:rsid w:val="00041C84"/>
+    <w:rsid w:val="00043683"/>
+    <w:rsid w:val="00043C56"/>
+    <w:rsid w:val="000455D0"/>
+    <w:rsid w:val="00046E31"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00050527"/>
+    <w:rsid w:val="000506B4"/>
+    <w:rsid w:val="00052EC0"/>
+    <w:rsid w:val="000546A4"/>
+    <w:rsid w:val="00054E45"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="00066463"/>
+    <w:rsid w:val="000669C0"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00070F8B"/>
+    <w:rsid w:val="000735A2"/>
+    <w:rsid w:val="00074261"/>
+    <w:rsid w:val="00074745"/>
+    <w:rsid w:val="000822E6"/>
+    <w:rsid w:val="00083308"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="00090F93"/>
+    <w:rsid w:val="00091A47"/>
+    <w:rsid w:val="00092596"/>
+    <w:rsid w:val="00092A79"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="000966F8"/>
+    <w:rsid w:val="000A2836"/>
+    <w:rsid w:val="000A56FA"/>
+    <w:rsid w:val="000A576D"/>
+    <w:rsid w:val="000A5FF0"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000A6227"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B2417"/>
+    <w:rsid w:val="000B2E56"/>
+    <w:rsid w:val="000B2FCD"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B5501"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C008D"/>
-    <w:rsid w:val="000C6201"/>
+    <w:rsid w:val="000B7B4B"/>
+    <w:rsid w:val="000C2347"/>
+    <w:rsid w:val="000C276E"/>
+    <w:rsid w:val="000C4813"/>
+    <w:rsid w:val="000C5644"/>
+    <w:rsid w:val="000D0161"/>
+    <w:rsid w:val="000D0CAC"/>
+    <w:rsid w:val="000D2CC7"/>
+    <w:rsid w:val="000D34DF"/>
+    <w:rsid w:val="000D3531"/>
+    <w:rsid w:val="000D4B17"/>
+    <w:rsid w:val="000D65A2"/>
+    <w:rsid w:val="000D7E22"/>
+    <w:rsid w:val="000E0274"/>
+    <w:rsid w:val="000E29D2"/>
+    <w:rsid w:val="000E4635"/>
     <w:rsid w:val="000E463B"/>
+    <w:rsid w:val="000E576B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000F28A5"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="00101F46"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00107EED"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
+    <w:rsid w:val="00112C4C"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00114176"/>
+    <w:rsid w:val="001177DE"/>
+    <w:rsid w:val="00121442"/>
+    <w:rsid w:val="001229B3"/>
+    <w:rsid w:val="00124798"/>
+    <w:rsid w:val="00124854"/>
+    <w:rsid w:val="0012539B"/>
+    <w:rsid w:val="00125C7E"/>
+    <w:rsid w:val="00131989"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
+    <w:rsid w:val="001331E6"/>
     <w:rsid w:val="00133337"/>
+    <w:rsid w:val="001336D4"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="0013588E"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00144D78"/>
+    <w:rsid w:val="0014786C"/>
+    <w:rsid w:val="0014791F"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00152D68"/>
+    <w:rsid w:val="00153E79"/>
+    <w:rsid w:val="00154D77"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="00161E39"/>
     <w:rsid w:val="00161FE6"/>
+    <w:rsid w:val="001623EF"/>
+    <w:rsid w:val="00162A2F"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00170C1D"/>
+    <w:rsid w:val="00173043"/>
     <w:rsid w:val="0017508E"/>
-    <w:rsid w:val="00181982"/>
+    <w:rsid w:val="00175DDA"/>
+    <w:rsid w:val="00176F79"/>
+    <w:rsid w:val="0017747C"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="001875F3"/>
+    <w:rsid w:val="0019024A"/>
+    <w:rsid w:val="00190864"/>
+    <w:rsid w:val="00190E0C"/>
+    <w:rsid w:val="0019223B"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="00197EDB"/>
-    <w:rsid w:val="001A056D"/>
+    <w:rsid w:val="00196783"/>
+    <w:rsid w:val="001A1306"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A62E4"/>
+    <w:rsid w:val="001A72E6"/>
+    <w:rsid w:val="001B0695"/>
+    <w:rsid w:val="001B2788"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C2D3C"/>
+    <w:rsid w:val="001C4A5E"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C52B4"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001C7183"/>
+    <w:rsid w:val="001D0A29"/>
+    <w:rsid w:val="001D1269"/>
+    <w:rsid w:val="001D1549"/>
+    <w:rsid w:val="001D312E"/>
+    <w:rsid w:val="001D354E"/>
+    <w:rsid w:val="001D5075"/>
+    <w:rsid w:val="001E19FD"/>
+    <w:rsid w:val="001E34B0"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="0020759E"/>
+    <w:rsid w:val="001E4F89"/>
+    <w:rsid w:val="001E760A"/>
+    <w:rsid w:val="001F2B31"/>
+    <w:rsid w:val="001F38CC"/>
+    <w:rsid w:val="00201F21"/>
+    <w:rsid w:val="00202777"/>
+    <w:rsid w:val="00202C3F"/>
+    <w:rsid w:val="002042D2"/>
+    <w:rsid w:val="00204595"/>
+    <w:rsid w:val="00204F67"/>
+    <w:rsid w:val="002056AF"/>
+    <w:rsid w:val="00205FC2"/>
+    <w:rsid w:val="0020607D"/>
+    <w:rsid w:val="00206E19"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="0021255F"/>
+    <w:rsid w:val="00217556"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="002203CA"/>
-    <w:rsid w:val="0023230E"/>
+    <w:rsid w:val="002205C7"/>
+    <w:rsid w:val="002235C9"/>
+    <w:rsid w:val="00223D94"/>
+    <w:rsid w:val="00224982"/>
+    <w:rsid w:val="00227B78"/>
+    <w:rsid w:val="00234A0B"/>
+    <w:rsid w:val="00235586"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="002376A8"/>
+    <w:rsid w:val="002433CD"/>
+    <w:rsid w:val="00250877"/>
     <w:rsid w:val="00250F24"/>
+    <w:rsid w:val="002518F7"/>
+    <w:rsid w:val="00252238"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="002559EB"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="0026011C"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
+    <w:rsid w:val="00263C9D"/>
+    <w:rsid w:val="002641D4"/>
+    <w:rsid w:val="00264526"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00266DDE"/>
+    <w:rsid w:val="00266F05"/>
+    <w:rsid w:val="002702AE"/>
     <w:rsid w:val="00270FA8"/>
+    <w:rsid w:val="00273093"/>
+    <w:rsid w:val="002757F3"/>
+    <w:rsid w:val="00277999"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="00283C44"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00284A20"/>
+    <w:rsid w:val="00284E7D"/>
+    <w:rsid w:val="00286A45"/>
+    <w:rsid w:val="00286CF4"/>
+    <w:rsid w:val="00290152"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002962F1"/>
+    <w:rsid w:val="002964E3"/>
+    <w:rsid w:val="00297E01"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A223A"/>
+    <w:rsid w:val="002A287A"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C13D7"/>
+    <w:rsid w:val="002C2DF4"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002D00C2"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D5A49"/>
+    <w:rsid w:val="002D2E7F"/>
+    <w:rsid w:val="002D3294"/>
+    <w:rsid w:val="002D4841"/>
+    <w:rsid w:val="002D4D2D"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002E1D62"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E37AF"/>
+    <w:rsid w:val="002E3A5E"/>
+    <w:rsid w:val="002E4ED3"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F3486"/>
+    <w:rsid w:val="002F351D"/>
+    <w:rsid w:val="002F48BB"/>
     <w:rsid w:val="002F568B"/>
+    <w:rsid w:val="002F5942"/>
+    <w:rsid w:val="002F6500"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="002F7A1C"/>
+    <w:rsid w:val="00300D55"/>
+    <w:rsid w:val="003046F2"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="003069C0"/>
+    <w:rsid w:val="00306A29"/>
+    <w:rsid w:val="0030761C"/>
+    <w:rsid w:val="00307B3F"/>
+    <w:rsid w:val="00307E29"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00311E2A"/>
+    <w:rsid w:val="00312304"/>
+    <w:rsid w:val="003124EE"/>
+    <w:rsid w:val="003133DE"/>
+    <w:rsid w:val="0031483C"/>
+    <w:rsid w:val="00314F38"/>
+    <w:rsid w:val="003159A8"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="003223B3"/>
+    <w:rsid w:val="00322AC2"/>
+    <w:rsid w:val="00323CC4"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003300C6"/>
+    <w:rsid w:val="003307A9"/>
+    <w:rsid w:val="00331EFE"/>
+    <w:rsid w:val="00332646"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003409C8"/>
     <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="00341D21"/>
+    <w:rsid w:val="003428C2"/>
     <w:rsid w:val="0034307B"/>
-    <w:rsid w:val="0034374F"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="003523D7"/>
+    <w:rsid w:val="00353ABC"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00361939"/>
+    <w:rsid w:val="00362F71"/>
+    <w:rsid w:val="00363120"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00365E9E"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00383D66"/>
+    <w:rsid w:val="00371EC9"/>
+    <w:rsid w:val="00374688"/>
+    <w:rsid w:val="00376B5A"/>
+    <w:rsid w:val="00377935"/>
+    <w:rsid w:val="00380141"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00387E76"/>
+    <w:rsid w:val="00390A02"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00397862"/>
     <w:rsid w:val="00397F54"/>
+    <w:rsid w:val="003A07B9"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A11CD"/>
+    <w:rsid w:val="003A7671"/>
+    <w:rsid w:val="003B00B8"/>
+    <w:rsid w:val="003B1AD4"/>
+    <w:rsid w:val="003B2555"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B2B6D"/>
+    <w:rsid w:val="003B2C13"/>
+    <w:rsid w:val="003B3369"/>
+    <w:rsid w:val="003B6D39"/>
+    <w:rsid w:val="003B74A9"/>
+    <w:rsid w:val="003C0A0E"/>
+    <w:rsid w:val="003C0D43"/>
+    <w:rsid w:val="003C3408"/>
+    <w:rsid w:val="003C563D"/>
     <w:rsid w:val="003D099E"/>
+    <w:rsid w:val="003D0D81"/>
+    <w:rsid w:val="003D1BD1"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D4CCC"/>
-    <w:rsid w:val="003D5735"/>
+    <w:rsid w:val="003D3FEE"/>
+    <w:rsid w:val="003D54EF"/>
+    <w:rsid w:val="003D6178"/>
+    <w:rsid w:val="003D6855"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E3048"/>
+    <w:rsid w:val="003E4B8D"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F2042"/>
+    <w:rsid w:val="003F28C3"/>
+    <w:rsid w:val="003F62A2"/>
+    <w:rsid w:val="004003E6"/>
+    <w:rsid w:val="0040259B"/>
+    <w:rsid w:val="00402F63"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00405292"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="00410F73"/>
+    <w:rsid w:val="0041114C"/>
+    <w:rsid w:val="00411561"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00416D25"/>
+    <w:rsid w:val="0041775C"/>
+    <w:rsid w:val="00421610"/>
+    <w:rsid w:val="00422F0D"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00444432"/>
+    <w:rsid w:val="0043465F"/>
+    <w:rsid w:val="00434BE7"/>
+    <w:rsid w:val="0044213F"/>
+    <w:rsid w:val="00442CB8"/>
+    <w:rsid w:val="00443F93"/>
+    <w:rsid w:val="00445B23"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00446324"/>
+    <w:rsid w:val="00450FF9"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00452F56"/>
+    <w:rsid w:val="00452884"/>
+    <w:rsid w:val="00453906"/>
+    <w:rsid w:val="00454C5A"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00462F1E"/>
+    <w:rsid w:val="0046507E"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="00466606"/>
+    <w:rsid w:val="00465671"/>
+    <w:rsid w:val="004670CC"/>
     <w:rsid w:val="00470CE7"/>
+    <w:rsid w:val="00470EDF"/>
     <w:rsid w:val="00470F4F"/>
+    <w:rsid w:val="0047148E"/>
+    <w:rsid w:val="0047159C"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="0047563A"/>
+    <w:rsid w:val="004802F4"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00486AA9"/>
+    <w:rsid w:val="00481F15"/>
+    <w:rsid w:val="004873D5"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="00487BEE"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00493743"/>
+    <w:rsid w:val="00496E7B"/>
+    <w:rsid w:val="004971F4"/>
+    <w:rsid w:val="004A3308"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A6A43"/>
+    <w:rsid w:val="004A53E5"/>
+    <w:rsid w:val="004B193A"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B4F46"/>
+    <w:rsid w:val="004B2EB4"/>
+    <w:rsid w:val="004B3C57"/>
+    <w:rsid w:val="004B47D0"/>
+    <w:rsid w:val="004B714C"/>
+    <w:rsid w:val="004C0A2D"/>
+    <w:rsid w:val="004C334E"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004C690D"/>
+    <w:rsid w:val="004C7190"/>
+    <w:rsid w:val="004D1CA3"/>
+    <w:rsid w:val="004D4339"/>
+    <w:rsid w:val="004D5348"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E1C50"/>
+    <w:rsid w:val="004E5DDC"/>
+    <w:rsid w:val="004E5E8D"/>
+    <w:rsid w:val="004E7E72"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F65A3"/>
+    <w:rsid w:val="004F7C76"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005016F3"/>
+    <w:rsid w:val="00502ED6"/>
+    <w:rsid w:val="005039C2"/>
+    <w:rsid w:val="00503D2E"/>
+    <w:rsid w:val="0050414C"/>
+    <w:rsid w:val="00510F50"/>
+    <w:rsid w:val="005117C6"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="005137FC"/>
-    <w:rsid w:val="00522A16"/>
+    <w:rsid w:val="00511FD8"/>
+    <w:rsid w:val="00517613"/>
+    <w:rsid w:val="00525C58"/>
+    <w:rsid w:val="005278CD"/>
+    <w:rsid w:val="00531AD9"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="0053429C"/>
+    <w:rsid w:val="00540BAD"/>
+    <w:rsid w:val="0054166F"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
+    <w:rsid w:val="00545312"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="005514CE"/>
+    <w:rsid w:val="00553A3A"/>
+    <w:rsid w:val="00555BA0"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00562DE6"/>
+    <w:rsid w:val="005645D7"/>
+    <w:rsid w:val="005646C3"/>
+    <w:rsid w:val="00564E2A"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="00573CDF"/>
+    <w:rsid w:val="005679A3"/>
+    <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="005742FF"/>
+    <w:rsid w:val="0057477C"/>
+    <w:rsid w:val="00574E28"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="00577497"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="005829E5"/>
+    <w:rsid w:val="0059152B"/>
+    <w:rsid w:val="005934A9"/>
+    <w:rsid w:val="005942FF"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A3381"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A6AD2"/>
+    <w:rsid w:val="005B4C1D"/>
+    <w:rsid w:val="005B6FAB"/>
+    <w:rsid w:val="005B7252"/>
+    <w:rsid w:val="005B79CF"/>
     <w:rsid w:val="005C0045"/>
+    <w:rsid w:val="005C01B1"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C2C32"/>
+    <w:rsid w:val="005C3C58"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C5EA8"/>
+    <w:rsid w:val="005C79BC"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D3C9A"/>
     <w:rsid w:val="005E02B3"/>
+    <w:rsid w:val="005E0BA0"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005F1FC4"/>
+    <w:rsid w:val="005E202F"/>
+    <w:rsid w:val="005E4B29"/>
+    <w:rsid w:val="005E6667"/>
+    <w:rsid w:val="005F0920"/>
+    <w:rsid w:val="005F0B58"/>
+    <w:rsid w:val="005F2AA2"/>
+    <w:rsid w:val="005F3D71"/>
+    <w:rsid w:val="005F5539"/>
+    <w:rsid w:val="005F5F1C"/>
+    <w:rsid w:val="005F7499"/>
+    <w:rsid w:val="006005B7"/>
+    <w:rsid w:val="006021F3"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00610098"/>
+    <w:rsid w:val="006132D8"/>
     <w:rsid w:val="00614E64"/>
+    <w:rsid w:val="006156C8"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="006272A8"/>
+    <w:rsid w:val="00625799"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="006303A4"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00633739"/>
+    <w:rsid w:val="00633F01"/>
+    <w:rsid w:val="0063583A"/>
+    <w:rsid w:val="00644235"/>
+    <w:rsid w:val="00647A66"/>
+    <w:rsid w:val="0065244D"/>
+    <w:rsid w:val="006524AF"/>
+    <w:rsid w:val="00652CBB"/>
+    <w:rsid w:val="0065317A"/>
+    <w:rsid w:val="0065386F"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656CFD"/>
     <w:rsid w:val="00656DCD"/>
+    <w:rsid w:val="00657534"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00664E01"/>
+    <w:rsid w:val="006605A5"/>
+    <w:rsid w:val="00661051"/>
+    <w:rsid w:val="006611ED"/>
+    <w:rsid w:val="00662644"/>
+    <w:rsid w:val="006635E7"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00666D0D"/>
+    <w:rsid w:val="006705B6"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="006748F1"/>
+    <w:rsid w:val="00675387"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00676A53"/>
+    <w:rsid w:val="00675773"/>
+    <w:rsid w:val="00675E7F"/>
+    <w:rsid w:val="00677139"/>
+    <w:rsid w:val="00680889"/>
+    <w:rsid w:val="00683880"/>
+    <w:rsid w:val="00684AD8"/>
     <w:rsid w:val="00685193"/>
+    <w:rsid w:val="00686226"/>
+    <w:rsid w:val="00686D0E"/>
+    <w:rsid w:val="006909A9"/>
+    <w:rsid w:val="00691F40"/>
+    <w:rsid w:val="00694794"/>
+    <w:rsid w:val="00695B72"/>
+    <w:rsid w:val="006973C6"/>
+    <w:rsid w:val="006A14A5"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006A7A3F"/>
+    <w:rsid w:val="006B00B8"/>
+    <w:rsid w:val="006B04CC"/>
+    <w:rsid w:val="006B0CE3"/>
     <w:rsid w:val="006B0D29"/>
+    <w:rsid w:val="006B0DCF"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B526E"/>
-    <w:rsid w:val="006B5D4A"/>
+    <w:rsid w:val="006C0A03"/>
+    <w:rsid w:val="006C41AF"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
+    <w:rsid w:val="006D0119"/>
     <w:rsid w:val="006D01F5"/>
+    <w:rsid w:val="006D062A"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D37AB"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006D7B61"/>
+    <w:rsid w:val="006D7DB5"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E4A25"/>
+    <w:rsid w:val="006E4E04"/>
+    <w:rsid w:val="006E5E66"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F74C3"/>
+    <w:rsid w:val="00701828"/>
+    <w:rsid w:val="007056A9"/>
+    <w:rsid w:val="007058BF"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00711BAC"/>
+    <w:rsid w:val="00713D50"/>
     <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="0071634C"/>
     <w:rsid w:val="0072075B"/>
+    <w:rsid w:val="00721840"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="0072528D"/>
+    <w:rsid w:val="007268AB"/>
+    <w:rsid w:val="007303B4"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="007323D0"/>
+    <w:rsid w:val="0073284F"/>
+    <w:rsid w:val="0073340C"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="00733CB9"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00742084"/>
+    <w:rsid w:val="00743A57"/>
+    <w:rsid w:val="00743D6B"/>
+    <w:rsid w:val="007441C4"/>
+    <w:rsid w:val="007444D9"/>
+    <w:rsid w:val="0074527D"/>
+    <w:rsid w:val="00745A1C"/>
+    <w:rsid w:val="00751401"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00760C8E"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00764963"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="00770B90"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="007717DC"/>
+    <w:rsid w:val="00773112"/>
+    <w:rsid w:val="00773AA6"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00785442"/>
+    <w:rsid w:val="00776950"/>
+    <w:rsid w:val="00777137"/>
+    <w:rsid w:val="007800EA"/>
+    <w:rsid w:val="0078490B"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00792A82"/>
+    <w:rsid w:val="00793F54"/>
+    <w:rsid w:val="00795738"/>
+    <w:rsid w:val="00797CAC"/>
+    <w:rsid w:val="007A02FE"/>
+    <w:rsid w:val="007A07C9"/>
+    <w:rsid w:val="007A27DA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B3703"/>
+    <w:rsid w:val="007B52C8"/>
+    <w:rsid w:val="007B5F41"/>
+    <w:rsid w:val="007C0C14"/>
+    <w:rsid w:val="007C1D43"/>
+    <w:rsid w:val="007C4BA1"/>
+    <w:rsid w:val="007C5EFF"/>
+    <w:rsid w:val="007C687B"/>
+    <w:rsid w:val="007D070D"/>
+    <w:rsid w:val="007D1AF3"/>
+    <w:rsid w:val="007D3580"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D6945"/>
+    <w:rsid w:val="007E2728"/>
     <w:rsid w:val="007F1CFF"/>
+    <w:rsid w:val="007F2935"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00803252"/>
+    <w:rsid w:val="007F6BB2"/>
+    <w:rsid w:val="00800A98"/>
+    <w:rsid w:val="008027A7"/>
+    <w:rsid w:val="008049CB"/>
+    <w:rsid w:val="008064F8"/>
+    <w:rsid w:val="00806626"/>
+    <w:rsid w:val="00807721"/>
+    <w:rsid w:val="0081112A"/>
+    <w:rsid w:val="00815ACF"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00822503"/>
+    <w:rsid w:val="00822CFB"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="00826F34"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00830223"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rsid w:val="008328AD"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="0084479F"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008525E7"/>
+    <w:rsid w:val="00854B24"/>
+    <w:rsid w:val="00854C76"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00865695"/>
+    <w:rsid w:val="00867A71"/>
+    <w:rsid w:val="008704E8"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00871D67"/>
+    <w:rsid w:val="0087223F"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00874C70"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00883A72"/>
+    <w:rsid w:val="00885540"/>
+    <w:rsid w:val="008909B9"/>
+    <w:rsid w:val="0089132E"/>
+    <w:rsid w:val="00891D55"/>
+    <w:rsid w:val="008929DD"/>
+    <w:rsid w:val="00892A04"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="008937C4"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A3B13"/>
     <w:rsid w:val="008A3DEA"/>
+    <w:rsid w:val="008A4802"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A58F2"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008A7C59"/>
+    <w:rsid w:val="008B1462"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B243F"/>
+    <w:rsid w:val="008B43CE"/>
+    <w:rsid w:val="008B7A04"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C5BA0"/>
+    <w:rsid w:val="008C5F95"/>
+    <w:rsid w:val="008C6994"/>
+    <w:rsid w:val="008C6C47"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D1862"/>
+    <w:rsid w:val="008D383D"/>
     <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008D60A6"/>
+    <w:rsid w:val="008E05C5"/>
+    <w:rsid w:val="008E1401"/>
+    <w:rsid w:val="008E1F1E"/>
+    <w:rsid w:val="008E2152"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E5E38"/>
     <w:rsid w:val="008E682C"/>
+    <w:rsid w:val="008E7415"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F0CB5"/>
+    <w:rsid w:val="008F14BB"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="009008BB"/>
+    <w:rsid w:val="008F68E8"/>
+    <w:rsid w:val="008F783C"/>
+    <w:rsid w:val="008F78A5"/>
+    <w:rsid w:val="00900DB0"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00906B5C"/>
+    <w:rsid w:val="009073AB"/>
     <w:rsid w:val="00907EF9"/>
-    <w:rsid w:val="00907FE7"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="00912CC4"/>
+    <w:rsid w:val="00912F0A"/>
+    <w:rsid w:val="00913A6E"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="00916248"/>
+    <w:rsid w:val="00916DA3"/>
+    <w:rsid w:val="0092103A"/>
+    <w:rsid w:val="00921D0F"/>
     <w:rsid w:val="00921F47"/>
+    <w:rsid w:val="0092243D"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="0092632B"/>
+    <w:rsid w:val="00930301"/>
+    <w:rsid w:val="009303A6"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00933143"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="0093589A"/>
+    <w:rsid w:val="00935FFC"/>
+    <w:rsid w:val="0094118B"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00943380"/>
+    <w:rsid w:val="0094349C"/>
+    <w:rsid w:val="009457AD"/>
+    <w:rsid w:val="009465A0"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="00951902"/>
     <w:rsid w:val="009529BD"/>
+    <w:rsid w:val="009533AF"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="009571C3"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="009660D1"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00977A7A"/>
+    <w:rsid w:val="00977C47"/>
+    <w:rsid w:val="00977E67"/>
+    <w:rsid w:val="009802EE"/>
+    <w:rsid w:val="00982FF9"/>
+    <w:rsid w:val="00983FBF"/>
+    <w:rsid w:val="0098400B"/>
+    <w:rsid w:val="00984D39"/>
+    <w:rsid w:val="0098705E"/>
+    <w:rsid w:val="0098715F"/>
+    <w:rsid w:val="00990F5F"/>
+    <w:rsid w:val="009929DB"/>
+    <w:rsid w:val="0099350B"/>
+    <w:rsid w:val="00993B7B"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
-    <w:rsid w:val="009B1EA7"/>
+    <w:rsid w:val="009A406C"/>
+    <w:rsid w:val="009A6B81"/>
+    <w:rsid w:val="009B08C9"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B2879"/>
+    <w:rsid w:val="009B1FB4"/>
+    <w:rsid w:val="009B6221"/>
+    <w:rsid w:val="009B6C60"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2932"/>
+    <w:rsid w:val="009C2C16"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D0B07"/>
+    <w:rsid w:val="009D373B"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009E0429"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E4752"/>
+    <w:rsid w:val="009E15DC"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
+    <w:rsid w:val="009E739E"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F0238"/>
+    <w:rsid w:val="009F06EB"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F65D4"/>
+    <w:rsid w:val="009F6818"/>
+    <w:rsid w:val="009F7C4D"/>
+    <w:rsid w:val="009F7E36"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A0323C"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A2107E"/>
+    <w:rsid w:val="00A1083B"/>
+    <w:rsid w:val="00A15BCB"/>
+    <w:rsid w:val="00A165CF"/>
+    <w:rsid w:val="00A226DB"/>
+    <w:rsid w:val="00A2273D"/>
+    <w:rsid w:val="00A23D3C"/>
+    <w:rsid w:val="00A24C7A"/>
+    <w:rsid w:val="00A25AC3"/>
+    <w:rsid w:val="00A2648F"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A30529"/>
+    <w:rsid w:val="00A274D3"/>
+    <w:rsid w:val="00A30415"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A331CF"/>
+    <w:rsid w:val="00A34CF9"/>
+    <w:rsid w:val="00A35062"/>
+    <w:rsid w:val="00A360F0"/>
+    <w:rsid w:val="00A37F07"/>
+    <w:rsid w:val="00A4038E"/>
+    <w:rsid w:val="00A40554"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A509C8"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A54E0A"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A5726C"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A70CA6"/>
+    <w:rsid w:val="00A73AD1"/>
+    <w:rsid w:val="00A742FC"/>
+    <w:rsid w:val="00A7715C"/>
     <w:rsid w:val="00A81198"/>
+    <w:rsid w:val="00A81C9E"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A82FB1"/>
+    <w:rsid w:val="00A83EC9"/>
+    <w:rsid w:val="00A84919"/>
+    <w:rsid w:val="00A853E2"/>
+    <w:rsid w:val="00A86FA0"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A924F6"/>
+    <w:rsid w:val="00A92D55"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00AA04EB"/>
+    <w:rsid w:val="00A960B4"/>
+    <w:rsid w:val="00A97C8F"/>
+    <w:rsid w:val="00AA02F0"/>
+    <w:rsid w:val="00AA06F5"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA4156"/>
+    <w:rsid w:val="00AA2FB9"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB15F0"/>
+    <w:rsid w:val="00AB1DDF"/>
+    <w:rsid w:val="00AB3E4C"/>
+    <w:rsid w:val="00AB4605"/>
+    <w:rsid w:val="00AB692B"/>
+    <w:rsid w:val="00AC18F6"/>
+    <w:rsid w:val="00AC1965"/>
+    <w:rsid w:val="00AC1F4E"/>
+    <w:rsid w:val="00AC31A7"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC4841"/>
+    <w:rsid w:val="00AC524B"/>
+    <w:rsid w:val="00AC7ADC"/>
+    <w:rsid w:val="00AD2F15"/>
+    <w:rsid w:val="00AD40C5"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
-    <w:rsid w:val="00AD7D7E"/>
+    <w:rsid w:val="00AE13F4"/>
+    <w:rsid w:val="00AE3B74"/>
+    <w:rsid w:val="00AE4B07"/>
+    <w:rsid w:val="00AE5015"/>
+    <w:rsid w:val="00AE594C"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE6962"/>
+    <w:rsid w:val="00AF3F77"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF5DE5"/>
+    <w:rsid w:val="00AF7B58"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B00E0B"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B05F4F"/>
+    <w:rsid w:val="00B06569"/>
+    <w:rsid w:val="00B105CB"/>
+    <w:rsid w:val="00B1085C"/>
+    <w:rsid w:val="00B113FA"/>
+    <w:rsid w:val="00B1247E"/>
+    <w:rsid w:val="00B12B04"/>
+    <w:rsid w:val="00B13D9D"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
+    <w:rsid w:val="00B15B2C"/>
+    <w:rsid w:val="00B15C60"/>
     <w:rsid w:val="00B16219"/>
+    <w:rsid w:val="00B1624B"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B226DC"/>
+    <w:rsid w:val="00B175CC"/>
+    <w:rsid w:val="00B20375"/>
+    <w:rsid w:val="00B204E7"/>
+    <w:rsid w:val="00B23B92"/>
+    <w:rsid w:val="00B329B1"/>
+    <w:rsid w:val="00B32D92"/>
     <w:rsid w:val="00B33FDD"/>
+    <w:rsid w:val="00B34569"/>
+    <w:rsid w:val="00B347DE"/>
+    <w:rsid w:val="00B34952"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B37FD0"/>
     <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B4304B"/>
+    <w:rsid w:val="00B46355"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B526B8"/>
+    <w:rsid w:val="00B46C60"/>
+    <w:rsid w:val="00B5072E"/>
+    <w:rsid w:val="00B514E2"/>
+    <w:rsid w:val="00B526EC"/>
+    <w:rsid w:val="00B5389A"/>
+    <w:rsid w:val="00B56878"/>
+    <w:rsid w:val="00B56C2E"/>
+    <w:rsid w:val="00B56CA5"/>
+    <w:rsid w:val="00B57F07"/>
     <w:rsid w:val="00B60C6C"/>
+    <w:rsid w:val="00B61427"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
+    <w:rsid w:val="00B660EC"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B67BBC"/>
+    <w:rsid w:val="00B740C0"/>
     <w:rsid w:val="00B75EDE"/>
-    <w:rsid w:val="00B77AE6"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B80EBE"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
+    <w:rsid w:val="00B85A94"/>
+    <w:rsid w:val="00B85BEC"/>
     <w:rsid w:val="00B86453"/>
+    <w:rsid w:val="00B873D6"/>
+    <w:rsid w:val="00B87B73"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B950AB"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B974A2"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA6143"/>
-    <w:rsid w:val="00BB1D11"/>
+    <w:rsid w:val="00BA0E3B"/>
+    <w:rsid w:val="00BA164C"/>
+    <w:rsid w:val="00BA1EFC"/>
+    <w:rsid w:val="00BA2120"/>
+    <w:rsid w:val="00BA709E"/>
+    <w:rsid w:val="00BA7BDA"/>
+    <w:rsid w:val="00BB39F7"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BB7A5F"/>
+    <w:rsid w:val="00BC2410"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD19C9"/>
+    <w:rsid w:val="00BE1606"/>
+    <w:rsid w:val="00BE31A9"/>
+    <w:rsid w:val="00BE3E1B"/>
+    <w:rsid w:val="00BE69A5"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
-    <w:rsid w:val="00C057FC"/>
-    <w:rsid w:val="00C07682"/>
+    <w:rsid w:val="00C041FA"/>
+    <w:rsid w:val="00C04CBE"/>
+    <w:rsid w:val="00C06E7D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1427C"/>
+    <w:rsid w:val="00C14729"/>
+    <w:rsid w:val="00C21F11"/>
+    <w:rsid w:val="00C23E59"/>
+    <w:rsid w:val="00C25404"/>
+    <w:rsid w:val="00C3226A"/>
+    <w:rsid w:val="00C332D2"/>
+    <w:rsid w:val="00C33502"/>
+    <w:rsid w:val="00C35D95"/>
+    <w:rsid w:val="00C369D3"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C41ECA"/>
+    <w:rsid w:val="00C41F38"/>
+    <w:rsid w:val="00C42B8B"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C440B4"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
+    <w:rsid w:val="00C52E37"/>
+    <w:rsid w:val="00C53413"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C55989"/>
+    <w:rsid w:val="00C5674A"/>
+    <w:rsid w:val="00C605C6"/>
+    <w:rsid w:val="00C67162"/>
+    <w:rsid w:val="00C67A80"/>
+    <w:rsid w:val="00C70B13"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C723F6"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C76565"/>
+    <w:rsid w:val="00C76BA1"/>
+    <w:rsid w:val="00C77C05"/>
+    <w:rsid w:val="00C8004C"/>
     <w:rsid w:val="00C85DA1"/>
+    <w:rsid w:val="00C867B0"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C93AD5"/>
+    <w:rsid w:val="00C91BF6"/>
+    <w:rsid w:val="00C96496"/>
+    <w:rsid w:val="00C972F3"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA1C92"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA756F"/>
+    <w:rsid w:val="00CA600E"/>
     <w:rsid w:val="00CB0493"/>
+    <w:rsid w:val="00CB0736"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC1B3E"/>
+    <w:rsid w:val="00CC3614"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD1713"/>
+    <w:rsid w:val="00CC739C"/>
+    <w:rsid w:val="00CC7865"/>
+    <w:rsid w:val="00CD014D"/>
+    <w:rsid w:val="00CD3ED0"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE04B6"/>
+    <w:rsid w:val="00CE09DA"/>
+    <w:rsid w:val="00CE22C5"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF23CD"/>
-    <w:rsid w:val="00CF6ED5"/>
+    <w:rsid w:val="00CE55FE"/>
+    <w:rsid w:val="00CF1147"/>
+    <w:rsid w:val="00CF219C"/>
+    <w:rsid w:val="00CF7014"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D025A0"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D101E9"/>
+    <w:rsid w:val="00D1086B"/>
+    <w:rsid w:val="00D12840"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D146AD"/>
+    <w:rsid w:val="00D16E12"/>
+    <w:rsid w:val="00D17DC1"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D21DC6"/>
+    <w:rsid w:val="00D21F54"/>
+    <w:rsid w:val="00D22471"/>
+    <w:rsid w:val="00D31F08"/>
+    <w:rsid w:val="00D36786"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D41B4D"/>
+    <w:rsid w:val="00D4430E"/>
+    <w:rsid w:val="00D44EB5"/>
+    <w:rsid w:val="00D45C2A"/>
+    <w:rsid w:val="00D465CE"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D5450A"/>
-    <w:rsid w:val="00D6797D"/>
+    <w:rsid w:val="00D51986"/>
+    <w:rsid w:val="00D52916"/>
+    <w:rsid w:val="00D56799"/>
+    <w:rsid w:val="00D57B59"/>
+    <w:rsid w:val="00D6014B"/>
+    <w:rsid w:val="00D6072D"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D63E71"/>
+    <w:rsid w:val="00D65F47"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D67CFA"/>
+    <w:rsid w:val="00D70C4F"/>
+    <w:rsid w:val="00D719C0"/>
+    <w:rsid w:val="00D766E7"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D8547E"/>
+    <w:rsid w:val="00D8613E"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D94D9F"/>
+    <w:rsid w:val="00D92192"/>
+    <w:rsid w:val="00D93726"/>
+    <w:rsid w:val="00D9412C"/>
+    <w:rsid w:val="00D96513"/>
+    <w:rsid w:val="00D96DB2"/>
+    <w:rsid w:val="00DA016F"/>
+    <w:rsid w:val="00DA12AB"/>
+    <w:rsid w:val="00DA1CFC"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA50B0"/>
+    <w:rsid w:val="00DA50F5"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB08F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DD4D16"/>
+    <w:rsid w:val="00DA6C8C"/>
+    <w:rsid w:val="00DB37CA"/>
+    <w:rsid w:val="00DB4DA5"/>
+    <w:rsid w:val="00DB5089"/>
+    <w:rsid w:val="00DB7FD2"/>
+    <w:rsid w:val="00DC01EF"/>
+    <w:rsid w:val="00DC4020"/>
+    <w:rsid w:val="00DC70AA"/>
+    <w:rsid w:val="00DC7B3F"/>
+    <w:rsid w:val="00DD027C"/>
+    <w:rsid w:val="00DD1B84"/>
+    <w:rsid w:val="00DD4F15"/>
+    <w:rsid w:val="00DD5172"/>
+    <w:rsid w:val="00DE2D6E"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE5E0A"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF1E5E"/>
+    <w:rsid w:val="00DF2085"/>
+    <w:rsid w:val="00DF2894"/>
+    <w:rsid w:val="00DF738E"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E031F0"/>
+    <w:rsid w:val="00E04214"/>
+    <w:rsid w:val="00E058C4"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E1130D"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E5243F"/>
+    <w:rsid w:val="00E16D5F"/>
+    <w:rsid w:val="00E20768"/>
+    <w:rsid w:val="00E22A85"/>
+    <w:rsid w:val="00E246CC"/>
+    <w:rsid w:val="00E247F0"/>
+    <w:rsid w:val="00E26E60"/>
+    <w:rsid w:val="00E3290A"/>
+    <w:rsid w:val="00E33FA2"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E45523"/>
+    <w:rsid w:val="00E456A1"/>
+    <w:rsid w:val="00E4602C"/>
+    <w:rsid w:val="00E52820"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E538CC"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E5725F"/>
+    <w:rsid w:val="00E601B1"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E61834"/>
+    <w:rsid w:val="00E63063"/>
+    <w:rsid w:val="00E675A5"/>
+    <w:rsid w:val="00E71F30"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E75D0B"/>
+    <w:rsid w:val="00E76752"/>
+    <w:rsid w:val="00E768D4"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E816ED"/>
+    <w:rsid w:val="00E8352A"/>
+    <w:rsid w:val="00E841FB"/>
+    <w:rsid w:val="00E85235"/>
+    <w:rsid w:val="00E853E2"/>
+    <w:rsid w:val="00E8554C"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E87A91"/>
+    <w:rsid w:val="00E87C53"/>
+    <w:rsid w:val="00E90C16"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E95DF3"/>
+    <w:rsid w:val="00E970E1"/>
+    <w:rsid w:val="00E973D5"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA161C"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB0C3E"/>
+    <w:rsid w:val="00EB1B28"/>
+    <w:rsid w:val="00EB2A5D"/>
+    <w:rsid w:val="00EB3DC5"/>
+    <w:rsid w:val="00EB5DF1"/>
+    <w:rsid w:val="00EB657D"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB73BA"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC404F"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00EC79BD"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED5F59"/>
+    <w:rsid w:val="00ED664A"/>
     <w:rsid w:val="00ED6CE8"/>
+    <w:rsid w:val="00ED6D88"/>
+    <w:rsid w:val="00ED6E05"/>
+    <w:rsid w:val="00ED7405"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F147A7"/>
-    <w:rsid w:val="00F17A3B"/>
+    <w:rsid w:val="00EE4283"/>
+    <w:rsid w:val="00EE5711"/>
+    <w:rsid w:val="00EF148C"/>
+    <w:rsid w:val="00EF4A1B"/>
+    <w:rsid w:val="00F0009A"/>
+    <w:rsid w:val="00F0083A"/>
+    <w:rsid w:val="00F0311D"/>
+    <w:rsid w:val="00F10FAF"/>
+    <w:rsid w:val="00F12149"/>
+    <w:rsid w:val="00F1480F"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F2424B"/>
+    <w:rsid w:val="00F24BB7"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F26294"/>
+    <w:rsid w:val="00F2748D"/>
+    <w:rsid w:val="00F2796E"/>
+    <w:rsid w:val="00F30C3B"/>
+    <w:rsid w:val="00F31D45"/>
+    <w:rsid w:val="00F31E40"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F3729F"/>
+    <w:rsid w:val="00F40C78"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F468FA"/>
+    <w:rsid w:val="00F43AE8"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F64FCF"/>
-    <w:rsid w:val="00F65A90"/>
+    <w:rsid w:val="00F56A74"/>
+    <w:rsid w:val="00F63176"/>
+    <w:rsid w:val="00F64127"/>
+    <w:rsid w:val="00F65819"/>
+    <w:rsid w:val="00F667E8"/>
+    <w:rsid w:val="00F70CF8"/>
+    <w:rsid w:val="00F7296C"/>
+    <w:rsid w:val="00F729B7"/>
+    <w:rsid w:val="00F72FF6"/>
+    <w:rsid w:val="00F74AB6"/>
+    <w:rsid w:val="00F83181"/>
+    <w:rsid w:val="00F84951"/>
+    <w:rsid w:val="00F84BA1"/>
+    <w:rsid w:val="00F85158"/>
+    <w:rsid w:val="00F864B4"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F91867"/>
-    <w:rsid w:val="00FB0A1E"/>
+    <w:rsid w:val="00F93FA9"/>
+    <w:rsid w:val="00F96038"/>
+    <w:rsid w:val="00F975FD"/>
+    <w:rsid w:val="00FA062B"/>
+    <w:rsid w:val="00FA2200"/>
+    <w:rsid w:val="00FA4228"/>
+    <w:rsid w:val="00FA6F7B"/>
+    <w:rsid w:val="00FA78C6"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB3685"/>
+    <w:rsid w:val="00FB40F6"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
+    <w:rsid w:val="00FB55DC"/>
+    <w:rsid w:val="00FB5666"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FB6EDA"/>
-    <w:rsid w:val="00FB79B9"/>
+    <w:rsid w:val="00FB651C"/>
+    <w:rsid w:val="00FB7EB7"/>
+    <w:rsid w:val="00FC0AF4"/>
+    <w:rsid w:val="00FC0BED"/>
+    <w:rsid w:val="00FC1829"/>
+    <w:rsid w:val="00FC23F6"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC5677"/>
+    <w:rsid w:val="00FC66BC"/>
+    <w:rsid w:val="00FC6765"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD4437"/>
+    <w:rsid w:val="00FD416E"/>
+    <w:rsid w:val="00FD5061"/>
+    <w:rsid w:val="00FD57E9"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FE0E64"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE2416"/>
+    <w:rsid w:val="00FE5C8C"/>
+    <w:rsid w:val="00FF34B8"/>
+    <w:rsid w:val="00FF4C91"/>
+    <w:rsid w:val="00FF5448"/>
+    <w:rsid w:val="00FF6ACA"/>
+    <w:rsid w:val="00FF7048"/>
+    <w:rsid w:val="00FF729F"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="08F71F51"/>
-[...14 lines deleted...]
-    <w:rsid w:val="62BDD3A6"/>
+    <w:rsid w:val="04736453"/>
+    <w:rsid w:val="04FFE68D"/>
+    <w:rsid w:val="069734FE"/>
+    <w:rsid w:val="21E35046"/>
+    <w:rsid w:val="238D401A"/>
+    <w:rsid w:val="31389827"/>
+    <w:rsid w:val="34BDC015"/>
+    <w:rsid w:val="3672F52F"/>
+    <w:rsid w:val="3B657D05"/>
+    <w:rsid w:val="3FB53F7F"/>
+    <w:rsid w:val="618A458A"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="648F8E0F"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="730DF309"/>
+    <w:rsid w:val="6D68F898"/>
+    <w:rsid w:val="6DA59F67"/>
+    <w:rsid w:val="780BB17F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="46508CAA"/>
+  <w14:docId w14:val="63502CA9"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{BC4A1813-017F-4934-B094-D0965FD4E325}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6446,127 +9624,129 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -6802,70 +9982,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -6977,71 +10158,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
@@ -7081,127 +10262,127 @@
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00664E01"/>
+    <w:rsid w:val="004D5348"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:ind w:left="1134"/>
+      <w:ind w:left="1418"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -7238,118 +10419,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -8549,369 +11730,366 @@
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F91867"/>
+    <w:rsid w:val="005A3381"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F91867"/>
+    <w:rsid w:val="005A3381"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA04EB"/>
+    <w:rsid w:val="002F48BB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...21 lines deleted...]
-      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00466606"/>
+    <w:rsid w:val="00154D77"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00466606"/>
+    <w:rsid w:val="00154D77"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00466606"/>
+    <w:rsid w:val="00154D77"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00466606"/>
+    <w:rsid w:val="00154D77"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00466606"/>
+    <w:rsid w:val="00154D77"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
-[...5 lines deleted...]
-    <w:rsid w:val="00FD4437"/>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="0089132E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
-[...4 lines deleted...]
-    <w:rsid w:val="00F17A3B"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="0089132E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt2">
-[...25 lines deleted...]
-    <w:name w:val="pf0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00BB1D11"/>
+    <w:rsid w:val="00C369D3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="560" w:right="0"/>
+      <w:ind w:left="0" w:right="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
-    <w:name w:val="cf01"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:rsid w:val="00BB1D11"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C369D3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00C369D3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="824247848">
+    <w:div w:id="1029184234">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1799763695">
+    <w:div w:id="1346713741">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1686134987">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1756706065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9706-602381042-23/SURROGATE/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/globalassets/filer/publikationer/foreskrifter/smittrisker_afs_2018_4.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/atgarder-vid-exponering-av-blod/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SKAS9706-602381042-23/SURROGATE/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/globalassets/filer/publikationer/bocker/arbetsmiljolagen-bok-h008.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/infektioner-och-smittspridning/blodburen-smitta/oversikt/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/forebyggande-rutiner/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/contentassets/3692c757601b40eda5e49f890c2d11ca/att-forebygga-vardrelaterade-infektioner-ett-kunskapsunderlag-2006-123-12.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/tillbud-och-arbetsskada/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-skas-infektion/Delade%20dokument/Affischer%20och%20skyltar/Nya%20Affischer%20Stick%20och%20sk%C3%A4rs%C3%A5r%202024/Affisch%20stick%20och%20sk%C3%A4rskada-A3-original-verson%202024.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/forebyggande-rutiner/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId25" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/tillbud-och-arbetsskada/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-32/surrogate/Rutin%20Vaccination%20av%20medarbetare.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/v/vagledning-for-vaccination-av-personal-inom-vard-och-omsorg/?pub=78705" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/forebyggande-rutiner/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -9192,73 +12370,460 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>919</Words>
-  <Characters>10224</Characters>
+  <Words>1418</Words>
+  <Characters>9690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>242</Lines>
+  <Paragraphs>118</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11121</CharactersWithSpaces>
+  <CharactersWithSpaces>10990</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="132" baseType="variant">
+      <vt:variant>
+        <vt:i4>4063270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128806</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>720919</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/v/vagledning-for-vaccination-av-personal-inom-vard-och-omsorg/?pub=78705</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963851</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>458847</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-32/surrogate/Rutin Vaccination av medarbetare.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160395</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/forebyggande-rutiner/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917533</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c stick- och sk%c3%a4rskador hos personal - infektionssjukv%c3%a5rd.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>786441</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/tillbud-och-arbetsskada/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917533</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c stick- och sk%c3%a4rskador hos personal - infektionssjukv%c3%a5rd.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917533</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c stick- och sk%c3%a4rskador hos personal - infektionssjukv%c3%a5rd.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917533</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c stick- och sk%c3%a4rskador hos personal - infektionssjukv%c3%a5rd.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160395</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/forebyggande-rutiner/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157033</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157032</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157031</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114167</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157030</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157029</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157028</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157027</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157026</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157025</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048631</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230157024</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Stick- och skärskada samt exponering med risk för blodburen smitta</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Pernilla Eriksson</dc:creator>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <dc:description/>
+  <lastModifiedBy>Carita Svantesson</lastModifiedBy>
+  <revision>54</revision>
+  <lastPrinted>2026-02-23T03:39:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>