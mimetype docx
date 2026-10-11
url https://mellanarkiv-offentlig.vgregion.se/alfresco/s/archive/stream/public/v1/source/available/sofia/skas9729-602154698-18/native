--- v1 (2026-06-03)
+++ v2 (2026-10-11)
@@ -10,145 +10,145 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C08C361" w14:textId="4A20A3E1" w:rsidR="00184167" w:rsidRDefault="005F0920" w:rsidP="00C369D3">
+    <w:p w:rsidR="00184167" w:rsidP="00C369D3" w:rsidRDefault="005F0920" w14:paraId="3C08C361" w14:textId="4A20A3E1">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc230157021"/>
+      <w:bookmarkStart w:name="_Toc230157021" w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">Stick- och skärskada samt </w:t>
       </w:r>
       <w:r w:rsidRPr="00C369D3">
         <w:t>exponering</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> med risk för blodburen smitta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+      <w:r w:rsidRPr="005A627D" w:rsidR="00A264BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="1"/>
     </w:p>
-    <w:p w14:paraId="373C3BBA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00C369D3">
+    <w:p w:rsidR="009A32ED" w:rsidP="00C369D3" w:rsidRDefault="009A32ED" w14:paraId="373C3BBA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc230157022"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc230079346" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc230157022" w:id="4"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">Förändringar </w:t>
       </w:r>
       <w:r w:rsidRPr="00C369D3">
         <w:t>sedan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="60643769" w14:textId="286A55F8" w:rsidR="00B405A1" w:rsidRDefault="005F0920" w:rsidP="00883A72">
+    <w:p w:rsidR="00B405A1" w:rsidP="00883A72" w:rsidRDefault="005F0920" w14:paraId="60643769" w14:textId="286A55F8">
       <w:r>
         <w:t>Omarbetning</w:t>
       </w:r>
       <w:r w:rsidR="00266F05">
         <w:t xml:space="preserve"> av dokumentets struktur</w:t>
       </w:r>
       <w:r w:rsidR="00883A72">
         <w:t xml:space="preserve"> och f</w:t>
       </w:r>
       <w:r>
         <w:t>örtydligande av uppgifter för ansvarig läkare</w:t>
       </w:r>
       <w:r w:rsidR="004D1CA3">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="5"/>
     </w:p>
-    <w:p w14:paraId="42913399" w14:textId="09C120D7" w:rsidR="005829E5" w:rsidRPr="0093589A" w:rsidRDefault="002F6500" w:rsidP="0093589A">
+    <w:p w:rsidRPr="0093589A" w:rsidR="005829E5" w:rsidP="0093589A" w:rsidRDefault="002F6500" w14:paraId="42913399" w14:textId="09C120D7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc230157023"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc230079348"/>
+      <w:bookmarkStart w:name="_Toc230157023" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc230079348" w:id="8"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00C369D3">
         <w:t>Innehållsförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="005829E5">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="005829E5">
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidR="005829E5">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57755EE7" w14:textId="3F18EEBA" w:rsidR="005829E5" w:rsidRDefault="005829E5">
+    <w:p w:rsidR="005829E5" w:rsidRDefault="005829E5" w14:paraId="57755EE7" w14:textId="3F18EEBA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157024" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157024">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -163,61 +163,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CC6BA74" w14:textId="24508758" w:rsidR="005829E5" w:rsidRDefault="005829E5">
+    <w:p w:rsidR="005829E5" w:rsidRDefault="005829E5" w14:paraId="4CC6BA74" w14:textId="24508758">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157025" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157025">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -232,61 +232,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EEBDB9D" w14:textId="4D81C2A2" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+    <w:p w:rsidR="005829E5" w:rsidP="004D5348" w:rsidRDefault="005829E5" w14:paraId="7EEBDB9D" w14:textId="4D81C2A2">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157026" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157026">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förebyggande åtgärder</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -301,61 +301,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39551052" w14:textId="69FA52BB" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+    <w:p w:rsidR="005829E5" w:rsidP="004D5348" w:rsidRDefault="005829E5" w14:paraId="39551052" w14:textId="69FA52BB">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157027" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157027">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Akuta åtgärder vid exponering av blod</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -370,61 +370,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F5FDE0D" w14:textId="7C4AD275" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+    <w:p w:rsidR="005829E5" w:rsidP="004D5348" w:rsidRDefault="005829E5" w14:paraId="0F5FDE0D" w14:textId="7C4AD275">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157028" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157028">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fortsatt handläggning - Indexpatient med känd blodsmitta</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -439,61 +439,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BD65E67" w14:textId="004FCCE8" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+    <w:p w:rsidR="005829E5" w:rsidP="004D5348" w:rsidRDefault="005829E5" w14:paraId="6BD65E67" w14:textId="004FCCE8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157029" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157029">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fortsatt handläggning - Indexpatient utan känd blodsmitta</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -508,61 +508,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19F092C7" w14:textId="72FB93D2" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+    <w:p w:rsidR="005829E5" w:rsidP="004D5348" w:rsidRDefault="005829E5" w14:paraId="19F092C7" w14:textId="72FB93D2">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157030" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157030">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Fortsatt handläggning - Indexpatient kan ej provtas eller okänd indexpatient</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -577,61 +577,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D3B8B6C" w14:textId="3A2CE447" w:rsidR="005829E5" w:rsidRDefault="005829E5" w:rsidP="004D5348">
+    <w:p w:rsidR="005829E5" w:rsidP="004D5348" w:rsidRDefault="005829E5" w14:paraId="3D3B8B6C" w14:textId="3A2CE447">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157031" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157031">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Enhetschefens ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -646,61 +646,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="306091BE" w14:textId="21570EBC" w:rsidR="005829E5" w:rsidRDefault="005829E5">
+    <w:p w:rsidR="005829E5" w:rsidRDefault="005829E5" w14:paraId="306091BE" w14:textId="21570EBC">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157032" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157032">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Relaterad information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -715,61 +715,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03C3E1E5" w14:textId="4F62B49E" w:rsidR="005829E5" w:rsidRDefault="005829E5">
+    <w:p w:rsidR="005829E5" w:rsidRDefault="005829E5" w14:paraId="03C3E1E5" w14:textId="4F62B49E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc230157033" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc230157033">
         <w:r w:rsidRPr="00472117">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -784,710 +784,707 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001D5075">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FAE97E0" w14:textId="2CE6FEF5" w:rsidR="009A32ED" w:rsidRDefault="005829E5" w:rsidP="0094349C">
+    <w:p w:rsidR="009A32ED" w:rsidP="0094349C" w:rsidRDefault="005829E5" w14:paraId="7FAE97E0" w14:textId="2CE6FEF5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Toc230157024"/>
-      <w:r w:rsidR="009A32ED" w:rsidRPr="00C369D3">
+      <w:bookmarkStart w:name="_Toc230157024" w:id="9"/>
+      <w:r w:rsidRPr="00C369D3" w:rsidR="009A32ED">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:r w:rsidR="009A32ED">
         <w:t xml:space="preserve"> och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="009A32ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B22CC2C" w14:textId="55001F29" w:rsidR="009533AF" w:rsidRDefault="009533AF" w:rsidP="009533AF">
+    <w:p w:rsidR="009533AF" w:rsidP="009533AF" w:rsidRDefault="009533AF" w14:paraId="4B22CC2C" w14:textId="55001F29">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Syftet med rutinen</w:t>
       </w:r>
       <w:r w:rsidR="005016F3">
         <w:t xml:space="preserve"> är att</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ge personal och studerande kunskap om vilka åtgärder som ska vidtas vid stick-/skärskada och exponering för blod/blodtillblandade vätskor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68055952" w14:textId="3F2A3292" w:rsidR="009A32ED" w:rsidRDefault="00442CB8" w:rsidP="009A32ED">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00442CB8" w14:paraId="68055952" w14:textId="3F2A3292">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Stick- och skärskador utgör den största risken för överföring av blodburen smitta</w:t>
       </w:r>
       <w:r w:rsidR="00101F46">
         <w:t xml:space="preserve"> i hälso- och sjukvården. </w:t>
       </w:r>
       <w:r w:rsidR="00FA062B">
         <w:t xml:space="preserve">För att smitta ska kunna överföras </w:t>
       </w:r>
       <w:r w:rsidR="00777137">
         <w:t>måste smittförande blod/kroppsvätsk</w:t>
       </w:r>
       <w:r w:rsidR="008E1401">
         <w:t>a/blod</w:t>
       </w:r>
       <w:r w:rsidR="00434BE7">
         <w:t xml:space="preserve">produkt nå mottagarens blodbana eller slemhinna. </w:t>
       </w:r>
       <w:r w:rsidR="00101F46">
         <w:t xml:space="preserve">Denna rutin riktar sig </w:t>
       </w:r>
       <w:r w:rsidR="00977A7A">
         <w:t>framför allt</w:t>
       </w:r>
       <w:r w:rsidR="00101F46">
         <w:t xml:space="preserve"> mot att skydda personal</w:t>
       </w:r>
       <w:r w:rsidR="00AF3F77">
         <w:t>, men även patienter kan utsättas för risk för blodburen smitta till exempel vid felaktig användning av kanyler och sprutor</w:t>
       </w:r>
       <w:r w:rsidR="002964E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A360F0" w:rsidRPr="00D45C2A">
+      <w:r w:rsidRPr="00D45C2A" w:rsidR="00A360F0">
         <w:t>(1</w:t>
       </w:r>
-      <w:r w:rsidR="006156C8" w:rsidRPr="00D45C2A">
+      <w:r w:rsidRPr="00D45C2A" w:rsidR="006156C8">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00983FBF">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A360F0" w:rsidRPr="00D45C2A">
+      <w:r w:rsidRPr="00D45C2A" w:rsidR="00A360F0">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="3B657D05" w:rsidRPr="00D45C2A">
+      <w:r w:rsidRPr="00D45C2A" w:rsidR="3B657D05">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC48C46" w14:textId="020D62A4" w:rsidR="0089132E" w:rsidRDefault="0089132E" w:rsidP="00C369D3">
+    <w:p w:rsidR="0089132E" w:rsidP="00C369D3" w:rsidRDefault="0089132E" w14:paraId="5DC48C46" w14:textId="020D62A4">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Definitioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AAD4B2C" w14:textId="4745203D" w:rsidR="0089132E" w:rsidRDefault="0089132E" w:rsidP="0089132E">
+    <w:p w:rsidR="0089132E" w:rsidP="0089132E" w:rsidRDefault="0089132E" w14:paraId="6AAD4B2C" w14:textId="4745203D">
       <w:r>
         <w:t>Indexpatient: Person som kan utgöra möjlig smittkälla</w:t>
       </w:r>
       <w:r w:rsidR="00D67CFA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6982281E" w14:textId="16996790" w:rsidR="0089132E" w:rsidRPr="0089132E" w:rsidRDefault="0089132E" w:rsidP="0089132E">
+    <w:p w:rsidRPr="0089132E" w:rsidR="0089132E" w:rsidP="0089132E" w:rsidRDefault="0089132E" w14:paraId="6982281E" w14:textId="16996790">
       <w:r>
         <w:t>Exponerad: Person som kommit i kontakt med blod eller kroppsvätska på ett sätt så smittrisk föreligger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4520A2A2" w14:textId="4D354DB3" w:rsidR="006748F1" w:rsidRPr="0089132E" w:rsidRDefault="006748F1" w:rsidP="0089132E">
+    <w:p w:rsidRPr="0089132E" w:rsidR="006748F1" w:rsidP="0089132E" w:rsidRDefault="006748F1" w14:paraId="4520A2A2" w14:textId="4D354DB3">
       <w:r>
         <w:t xml:space="preserve">Ansvarig läkare: </w:t>
       </w:r>
       <w:r w:rsidR="00C67A80">
         <w:t xml:space="preserve">Oftast läkare på den enhet </w:t>
       </w:r>
       <w:r w:rsidR="00D22471">
         <w:t xml:space="preserve">där tillbudet skett. </w:t>
       </w:r>
       <w:r w:rsidR="009D373B">
         <w:t>Beroende på</w:t>
       </w:r>
       <w:r w:rsidR="00797CAC">
         <w:t xml:space="preserve"> var och</w:t>
       </w:r>
       <w:r w:rsidR="009D373B">
         <w:t xml:space="preserve"> när tillbudet har skett kan </w:t>
       </w:r>
       <w:r w:rsidR="003C0D43">
         <w:t xml:space="preserve">läkare inom jourspecialitet behöva ta över ärendet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2369105E" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="2369105E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc100327192"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc230157025"/>
+      <w:bookmarkStart w:name="_Toc100327192" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc230079349" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc230157025" w:id="12"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="25CEC86A" w14:textId="3FC601C3" w:rsidR="003E4B8D" w:rsidRDefault="003E4B8D" w:rsidP="003E4B8D">
+    <w:p w:rsidR="003E4B8D" w:rsidP="003E4B8D" w:rsidRDefault="003E4B8D" w14:paraId="25CEC86A" w14:textId="3FC601C3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc230157026"/>
+      <w:bookmarkStart w:name="_Toc230157026" w:id="13"/>
       <w:r>
         <w:t>Förebyggande åtgärder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="7115C4BE" w14:textId="79D87954" w:rsidR="00B85BEC" w:rsidRDefault="00B85BEC" w:rsidP="003E4B8D">
+    <w:p w:rsidR="00B85BEC" w:rsidP="003E4B8D" w:rsidRDefault="00B85BEC" w14:paraId="7115C4BE" w14:textId="79D87954">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Allt blod ska </w:t>
       </w:r>
       <w:r w:rsidR="004C7190">
         <w:t xml:space="preserve">behandlas som potentiellt smittsamt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418CEAF8" w14:textId="2AAAAF59" w:rsidR="00E675A5" w:rsidRDefault="00E675A5" w:rsidP="003E4B8D">
+    <w:p w:rsidR="00E675A5" w:rsidP="003E4B8D" w:rsidRDefault="00E675A5" w14:paraId="418CEAF8" w14:textId="2AAAAF59">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se även vårdhandbokens avsnitt: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00FF7048" w:rsidRPr="00FF7048">
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="00FF7048" w:rsidR="00FF7048">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förebyggande rutiner - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="756B636C" w14:textId="4E8E900E" w:rsidR="003E4B8D" w:rsidRDefault="003E4B8D" w:rsidP="003E4B8D">
+    <w:p w:rsidR="003E4B8D" w:rsidP="003E4B8D" w:rsidRDefault="003E4B8D" w14:paraId="756B636C" w14:textId="4E8E900E">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Skyddshandskar ska användas vid kontakt med blod och blodtillblandade vätskor. Vid risk för stänk av blod, blodtillblandade vätskor eller andra kroppsvätskor ska förkläde och visir eller motsvarande stänkskydd användas</w:t>
       </w:r>
       <w:r w:rsidR="00DD1B84">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A853E2">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DD1B84">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D45C2A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006909A9">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00DD1B84">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCDA0F3" w14:textId="45EFC5D6" w:rsidR="00CE22C5" w:rsidRPr="004E7E72" w:rsidRDefault="00CE22C5" w:rsidP="3672F52F">
+    <w:p w:rsidRPr="004E7E72" w:rsidR="00CE22C5" w:rsidP="3672F52F" w:rsidRDefault="00CE22C5" w14:paraId="5CCDA0F3" w14:textId="45EFC5D6">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Arbet</w:t>
       </w:r>
       <w:r w:rsidR="00445B23">
         <w:t xml:space="preserve">e utförs </w:t>
       </w:r>
       <w:r>
         <w:t>så att risken för stick- och skärskador minimeras</w:t>
       </w:r>
       <w:r w:rsidR="00743D6B">
         <w:t xml:space="preserve"> genom att om möjligt använda produkter med integrerad skyddsfunktion </w:t>
       </w:r>
       <w:r w:rsidR="00662644">
         <w:t xml:space="preserve">samt </w:t>
       </w:r>
       <w:r w:rsidR="0047563A">
         <w:t xml:space="preserve">att </w:t>
       </w:r>
       <w:r w:rsidR="00517613">
         <w:t xml:space="preserve">vassa föremål placeras i behållare för stickande och skärande avfall direkt efter användning </w:t>
       </w:r>
-      <w:r w:rsidR="004873D5" w:rsidRPr="3672F52F">
+      <w:r w:rsidRPr="3672F52F" w:rsidR="004873D5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidR="00C04CBE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776EE0BA" w14:textId="2204F93B" w:rsidR="00E26E60" w:rsidRDefault="00E26E60" w:rsidP="003E4B8D">
+    <w:p w:rsidR="00E26E60" w:rsidP="003E4B8D" w:rsidRDefault="00E26E60" w14:paraId="776EE0BA" w14:textId="2204F93B">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>All personal inom vård och omsorg med yrkesmässig risk för blodexponering rekommenderas vaccination mot hepatit B</w:t>
       </w:r>
       <w:r w:rsidR="04FFE68D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006909A9">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="3FB53F7F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005A6AD2">
         <w:t>Hälsan och arbetslivet utför förebyggande kontroller gällande vaccinationsstatus samt utför vaccinationer</w:t>
       </w:r>
       <w:r w:rsidR="00AF7B58">
         <w:t xml:space="preserve"> (beställ tjänsten </w:t>
       </w:r>
       <w:r w:rsidR="00BE1606">
         <w:t xml:space="preserve">”Vaccination och immunitetstest”). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22808297" w14:textId="678253DD" w:rsidR="00C52E37" w:rsidRDefault="005514CE" w:rsidP="005514CE">
+    <w:p w:rsidR="00C52E37" w:rsidP="005514CE" w:rsidRDefault="005514CE" w14:paraId="22808297" w14:textId="678253DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc230157027"/>
+      <w:bookmarkStart w:name="_Toc230157027" w:id="14"/>
       <w:r>
         <w:t>Akuta åtgärder</w:t>
       </w:r>
       <w:r w:rsidR="00AE13F4">
         <w:t xml:space="preserve"> vid expo</w:t>
       </w:r>
       <w:r w:rsidR="006C41AF">
         <w:t>nering av blod</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8500" w:type="dxa"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2865"/>
         <w:gridCol w:w="5635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B06569" w14:paraId="7EF7B4EA" w14:textId="77777777" w:rsidTr="618A458A">
+      <w:tr w:rsidR="00B06569" w:rsidTr="618A458A" w14:paraId="7EF7B4EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A59605" w14:textId="7C74E615" w:rsidR="009F0238" w:rsidRDefault="009F0238" w:rsidP="009F0238">
+          <w:p w:rsidR="009F0238" w:rsidP="009F0238" w:rsidRDefault="009F0238" w14:paraId="67A59605" w14:textId="7C74E615">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="00933143">
               <w:t xml:space="preserve">id stick-/skärskada </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56791A6D" w14:textId="18B32405" w:rsidR="009F0238" w:rsidRDefault="003223B3" w:rsidP="00020D13">
+          <w:p w:rsidR="009F0238" w:rsidP="00020D13" w:rsidRDefault="003223B3" w14:paraId="56791A6D" w14:textId="18B32405">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Desinfektera omedelbart</w:t>
             </w:r>
             <w:r w:rsidR="008F14BB">
               <w:t>. Använd rikligt av vad som finns tillgängligt</w:t>
             </w:r>
             <w:r w:rsidR="00411561">
               <w:t>, till e</w:t>
             </w:r>
             <w:r w:rsidR="00F729B7">
               <w:t>xempel handdesinfektionsmedel</w:t>
             </w:r>
             <w:r w:rsidR="00FF6ACA">
               <w:t xml:space="preserve"> eller </w:t>
             </w:r>
             <w:r w:rsidR="00A924F6">
               <w:t>klorhex</w:t>
             </w:r>
             <w:r w:rsidR="00D17DC1">
               <w:t>idinsprit</w:t>
             </w:r>
             <w:r w:rsidR="00312304">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B06569" w14:paraId="6FFA1752" w14:textId="77777777" w:rsidTr="618A458A">
+      <w:tr w:rsidR="00B06569" w:rsidTr="618A458A" w14:paraId="6FFA1752" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE475BB" w14:textId="1C9745BE" w:rsidR="009F0238" w:rsidRDefault="00ED664A" w:rsidP="00083308">
+          <w:p w:rsidR="009F0238" w:rsidP="00083308" w:rsidRDefault="00ED664A" w14:paraId="7FE475BB" w14:textId="1C9745BE">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Blodexponering</w:t>
             </w:r>
             <w:r w:rsidR="009660D1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CC3614">
               <w:t>på slemhinna eller skadad hud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A858988" w14:textId="7BDEE7C1" w:rsidR="009F0238" w:rsidRDefault="00020D13" w:rsidP="00020D13">
+          <w:p w:rsidR="009F0238" w:rsidP="00020D13" w:rsidRDefault="00020D13" w14:paraId="7A858988" w14:textId="7BDEE7C1">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Desinfektera omedelbart. Använd rikligt av vad som finns tillgängligt, till exempel handdesinfektionsmedel eller klorhexidinsprit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B06569" w14:paraId="64473D0B" w14:textId="77777777" w:rsidTr="618A458A">
+      <w:tr w:rsidR="00B06569" w:rsidTr="618A458A" w14:paraId="64473D0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="685D9ACD" w14:textId="49BBA455" w:rsidR="009F0238" w:rsidRDefault="007717DC" w:rsidP="007717DC">
+          <w:p w:rsidR="009F0238" w:rsidP="007717DC" w:rsidRDefault="007717DC" w14:paraId="685D9ACD" w14:textId="49BBA455">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Vid stänk i munnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A08879B" w14:textId="25AD79BF" w:rsidR="009F0238" w:rsidRDefault="003B2555" w:rsidP="003B2555">
+          <w:p w:rsidR="009F0238" w:rsidP="003B2555" w:rsidRDefault="003B2555" w14:paraId="6A08879B" w14:textId="25AD79BF">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Skölj noga. Använd rikligt av vad som finns tillgängligt </w:t>
             </w:r>
             <w:r w:rsidR="00DB7FD2">
               <w:t>till exempel vatten, klorhexidinsprit eller handdesinfektionsmedel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B06569" w14:paraId="557D74B0" w14:textId="77777777" w:rsidTr="618A458A">
+      <w:tr w:rsidR="00B06569" w:rsidTr="618A458A" w14:paraId="557D74B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9A02E5" w14:textId="4B7BEDEC" w:rsidR="00DB7FD2" w:rsidRDefault="002F351D" w:rsidP="007717DC">
+          <w:p w:rsidR="00DB7FD2" w:rsidP="007717DC" w:rsidRDefault="002F351D" w14:paraId="0D9A02E5" w14:textId="4B7BEDEC">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Vid stänk i ögonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="686DC077" w14:textId="568BC7B1" w:rsidR="00DB7FD2" w:rsidRDefault="002518F7" w:rsidP="002F351D">
+          <w:p w:rsidR="00DB7FD2" w:rsidP="002F351D" w:rsidRDefault="002518F7" w14:paraId="686DC077" w14:textId="568BC7B1">
             <w:pPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Skölj omedelbart</w:t>
             </w:r>
             <w:r w:rsidR="00E247F0">
               <w:t>. Använd rikligt med ögondusch</w:t>
             </w:r>
             <w:r w:rsidR="002C13D7">
               <w:t xml:space="preserve"> eller fysiologisk natriumklorid. Finns inte detta, använd</w:t>
             </w:r>
             <w:r w:rsidR="00402F63">
               <w:t xml:space="preserve"> rikligt med kranvatten. Ta därefter ut eventuella </w:t>
             </w:r>
             <w:r w:rsidR="00452884">
               <w:t>kontaktlinser</w:t>
             </w:r>
             <w:r w:rsidR="00046E31">
               <w:t xml:space="preserve"> och skölj noga igen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D1F664E" w14:textId="77777777" w:rsidR="009F0238" w:rsidRDefault="009F0238" w:rsidP="00284A20">
+    <w:p w:rsidR="009F0238" w:rsidP="00284A20" w:rsidRDefault="009F0238" w14:paraId="1D1F664E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Underrubrik"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B2A3E62" w14:textId="6738AE0A" w:rsidR="00BA7BDA" w:rsidRPr="00BA0E3B" w:rsidRDefault="003B6D39" w:rsidP="00BA7BDA">
+    <w:p w:rsidRPr="00BA0E3B" w:rsidR="00BA7BDA" w:rsidP="00BA7BDA" w:rsidRDefault="003B6D39" w14:paraId="3B2A3E62" w14:textId="6738AE0A">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F28A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kontakta ansvarig läkare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:r w:rsidR="000E576B">
         <w:t>vidare hantering</w:t>
       </w:r>
       <w:r w:rsidR="00FA2200">
         <w:t xml:space="preserve"> enligt denna rutin</w:t>
       </w:r>
       <w:r w:rsidR="00E61834">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289F66AB" w14:textId="28F06F00" w:rsidR="000E576B" w:rsidRPr="004F7C76" w:rsidRDefault="000E576B" w:rsidP="00BA7BDA">
+    <w:p w:rsidRPr="004F7C76" w:rsidR="000E576B" w:rsidP="00BA7BDA" w:rsidRDefault="000E576B" w14:paraId="289F66AB" w14:textId="28F06F00">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7C76">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rapportera till enhetschef/arbetsledare</w:t>
       </w:r>
-      <w:r w:rsidR="002D4841" w:rsidRPr="004F7C76">
+      <w:r w:rsidRPr="004F7C76" w:rsidR="002D4841">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD8B0CB" w14:textId="7881347A" w:rsidR="00656CFD" w:rsidRDefault="006A7A3F" w:rsidP="00BA7BDA">
+    <w:p w:rsidR="00656CFD" w:rsidP="00BA7BDA" w:rsidRDefault="006A7A3F" w14:paraId="2AD8B0CB" w14:textId="7881347A">
       <w:r>
         <w:t xml:space="preserve">Ansvarig läkare tar ställning till </w:t>
       </w:r>
       <w:r w:rsidRPr="000F28A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">behov av </w:t>
       </w:r>
-      <w:r w:rsidR="00377935" w:rsidRPr="000F28A5">
+      <w:r w:rsidRPr="000F28A5" w:rsidR="00377935">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vaccination</w:t>
       </w:r>
-      <w:r w:rsidR="00CF219C" w:rsidRPr="000F28A5">
+      <w:r w:rsidRPr="000F28A5" w:rsidR="00CF219C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> mot hepatit B</w:t>
       </w:r>
       <w:r w:rsidR="003D54EF">
         <w:t xml:space="preserve"> för exponerad personal</w:t>
       </w:r>
       <w:r w:rsidR="00377935">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D146AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB15F0">
         <w:t xml:space="preserve">Se rubrik Hepatit B i styrdokument: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="007A07C9" w:rsidRPr="007A07C9">
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="007A07C9" w:rsidR="007A07C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Blodsmitta, stick- och skärskador hos personal - infektionssjukvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE5C8C">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE5C8C" w:rsidRPr="00FE5C8C">
+      <w:r w:rsidRPr="00FE5C8C" w:rsidR="00FE5C8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE5C8C">
         <w:t>Infektionsläkare kan kontaktas vid behov</w:t>
       </w:r>
       <w:r w:rsidR="00E768D4">
         <w:t>. Vaccination sker om möjligt på den egna enheten, annars kontaktas infektionsmottagning</w:t>
       </w:r>
       <w:r w:rsidR="0071634C">
         <w:t xml:space="preserve"> (dagtid,</w:t>
       </w:r>
       <w:r w:rsidR="0014791F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0071634C">
         <w:t>vardagar</w:t>
       </w:r>
       <w:r w:rsidR="00892A04">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0071634C">
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:r w:rsidR="00F1480F">
         <w:t>infektionsläkare</w:t>
       </w:r>
       <w:r w:rsidR="00892A04">
         <w:t xml:space="preserve"> (kvällstid, helger)</w:t>
       </w:r>
       <w:r w:rsidR="006D0119">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D27CED" w14:textId="6976A9A5" w:rsidR="003E4B8D" w:rsidRDefault="003A11CD" w:rsidP="00FB40F6">
+    <w:p w:rsidR="003E4B8D" w:rsidP="00FB40F6" w:rsidRDefault="003A11CD" w14:paraId="43D27CED" w14:textId="6976A9A5">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc230157028"/>
+      <w:bookmarkStart w:name="_Toc230157028" w:id="15"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Fortsatt handläggning</w:t>
       </w:r>
       <w:r w:rsidR="005117C6">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00286A45">
         <w:t>Indexp</w:t>
       </w:r>
       <w:r w:rsidR="00FB40F6">
         <w:t>atient med känd blodsmitta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="61345EE4" w14:textId="63718801" w:rsidR="00FB40F6" w:rsidRDefault="00FB40F6" w:rsidP="0014791F">
+    <w:p w:rsidR="00FB40F6" w:rsidP="0014791F" w:rsidRDefault="00FB40F6" w14:paraId="61345EE4" w14:textId="63718801">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>HIV</w:t>
       </w:r>
       <w:r w:rsidR="00B87B73">
         <w:t xml:space="preserve"> eller hepatit B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1CDE39" w14:textId="5E0310A1" w:rsidR="00286A45" w:rsidRDefault="00286A45" w:rsidP="00286A45">
+    <w:p w:rsidR="00286A45" w:rsidP="00286A45" w:rsidRDefault="00286A45" w14:paraId="4E1CDE39" w14:textId="5E0310A1">
       <w:r>
         <w:t xml:space="preserve">Kontakta </w:t>
       </w:r>
       <w:r w:rsidRPr="0013588E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>omedelbart</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00661051">
         <w:t xml:space="preserve">Infektionskliniken SkaS. </w:t>
       </w:r>
       <w:r w:rsidR="00D21F54">
         <w:t xml:space="preserve">Dagtid: infektionsmottagningen </w:t>
       </w:r>
       <w:r w:rsidR="007800EA">
         <w:t>0500–432361</w:t>
       </w:r>
       <w:r w:rsidR="00D21F54">
         <w:t xml:space="preserve">, jourtid: infektionsbakjour via sjukhusets växel </w:t>
       </w:r>
       <w:r w:rsidR="0072528D">
@@ -1498,218 +1495,218 @@
       </w:r>
       <w:r w:rsidR="00F2748D">
         <w:t>Postexpositionsbehandling</w:t>
       </w:r>
       <w:r w:rsidR="00FD5061">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF4C91">
         <w:t xml:space="preserve">med läkemedel/vaccination </w:t>
       </w:r>
       <w:r w:rsidR="00FD5061">
         <w:t xml:space="preserve">kan bli aktuellt och ska </w:t>
       </w:r>
       <w:r w:rsidR="007058BF">
         <w:t>då</w:t>
       </w:r>
       <w:r w:rsidR="00FD5061">
         <w:t xml:space="preserve"> starta så snart som möjligt. </w:t>
       </w:r>
       <w:r w:rsidR="00D96DB2">
         <w:t xml:space="preserve">Handläggning </w:t>
       </w:r>
       <w:r w:rsidR="00BA0E3B">
         <w:t>tas över av infektionsläkare och kommer ske enligt</w:t>
       </w:r>
-      <w:r w:rsidR="00BA0E3B" w:rsidRPr="00BA0E3B">
+      <w:r w:rsidRPr="00BA0E3B" w:rsidR="00BA0E3B">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00BA0E3B" w:rsidRPr="00BA0E3B">
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="00BA0E3B" w:rsidR="00BA0E3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Blodsmitta, stick- och skärskador hos personal - infektionssjukvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007058BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600BE466" w14:textId="41186781" w:rsidR="004B193A" w:rsidRDefault="004B193A" w:rsidP="0014791F">
+    <w:p w:rsidR="004B193A" w:rsidP="0014791F" w:rsidRDefault="004B193A" w14:paraId="600BE466" w14:textId="41186781">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Hepatit</w:t>
       </w:r>
       <w:r w:rsidR="00284E7D">
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D6D284" w14:textId="3D2A8FCC" w:rsidR="004B193A" w:rsidRDefault="001875F3" w:rsidP="004B193A">
+    <w:p w:rsidR="004B193A" w:rsidP="004B193A" w:rsidRDefault="001875F3" w14:paraId="14D6D284" w14:textId="3D2A8FCC">
       <w:r>
         <w:t>Kontakta infektions</w:t>
       </w:r>
       <w:r w:rsidR="008E05C5">
         <w:t xml:space="preserve">mottagningen SkaS nästkommande vardag, </w:t>
       </w:r>
       <w:r w:rsidR="007800EA">
         <w:t>0500–432361</w:t>
       </w:r>
       <w:r w:rsidR="008E05C5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FF4C91">
         <w:t>Ingen indikation för postexpositionsbehandling</w:t>
       </w:r>
       <w:r w:rsidR="001B0695">
         <w:t xml:space="preserve"> avseende</w:t>
       </w:r>
       <w:r w:rsidR="00CD3ED0">
         <w:t xml:space="preserve"> hepatit C. Dock</w:t>
       </w:r>
       <w:r w:rsidR="00695B72">
         <w:t xml:space="preserve"> ska övriga åtgärder i detta dokument följas </w:t>
       </w:r>
       <w:r w:rsidR="00363120">
         <w:t>på grund av risk för övriga blodsmittor.</w:t>
       </w:r>
       <w:r w:rsidR="00AC1F4E">
         <w:t xml:space="preserve"> Handläggning tas över av infektionsläkare och kommer ske enligt</w:t>
       </w:r>
-      <w:r w:rsidR="00AC1F4E" w:rsidRPr="00BA0E3B">
+      <w:r w:rsidRPr="00BA0E3B" w:rsidR="00AC1F4E">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00AC1F4E" w:rsidRPr="00BA0E3B">
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="00BA0E3B" w:rsidR="00AC1F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Blodsmitta, stick- och skärskador hos personal - infektionssjukvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007058BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5606AA30" w14:textId="2AAEC7CF" w:rsidR="00874C70" w:rsidRDefault="003A11CD" w:rsidP="00874C70">
+    <w:p w:rsidR="00874C70" w:rsidP="00874C70" w:rsidRDefault="003A11CD" w14:paraId="5606AA30" w14:textId="2AAEC7CF">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc230157029"/>
+      <w:bookmarkStart w:name="_Toc230157029" w:id="16"/>
       <w:r>
         <w:t>Fortsatt handläggning</w:t>
       </w:r>
       <w:r w:rsidR="005117C6">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00874C70">
         <w:t>Indexpatient utan känd blodsmitta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="0F70EC0B" w14:textId="5847E063" w:rsidR="00AE5015" w:rsidRPr="00AE5015" w:rsidRDefault="008049CB" w:rsidP="3672F52F">
+    <w:p w:rsidRPr="00AE5015" w:rsidR="00AE5015" w:rsidP="3672F52F" w:rsidRDefault="008049CB" w14:paraId="0F70EC0B" w14:textId="5847E063">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Provta indexpatient.</w:t>
       </w:r>
       <w:r w:rsidR="00380141">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A406C">
         <w:t>Detta</w:t>
       </w:r>
       <w:r w:rsidR="00380141">
         <w:t xml:space="preserve"> kräver samtycke från patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3F96D5" w14:textId="3220E803" w:rsidR="00496E7B" w:rsidRPr="00496E7B" w:rsidRDefault="006524AF" w:rsidP="00AE5015">
+    <w:p w:rsidRPr="00496E7B" w:rsidR="00496E7B" w:rsidP="00AE5015" w:rsidRDefault="006524AF" w14:paraId="7B3F96D5" w14:textId="3220E803">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Meliors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>labmo</w:t>
       </w:r>
       <w:r w:rsidR="00912CC4">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t>ul</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidR="003E3048">
         <w:t>älj</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003E3048">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E3048" w:rsidRPr="00091A47">
+      <w:r w:rsidRPr="00091A47" w:rsidR="003E3048">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>stick</w:t>
       </w:r>
-      <w:r w:rsidR="00AC18F6" w:rsidRPr="00091A47">
+      <w:r w:rsidRPr="00091A47" w:rsidR="00AC18F6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>/skär pati</w:t>
       </w:r>
-      <w:r w:rsidR="00EE5711" w:rsidRPr="00091A47">
+      <w:r w:rsidRPr="00091A47" w:rsidR="00EE5711">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
       <w:r w:rsidR="00CA1C92">
         <w:t xml:space="preserve"> (S-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CA1C92">
         <w:t>HBsAg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A165CF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CC739C">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00686D0E">
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00686D0E">
         <w:t>HBcAk</w:t>
@@ -1724,250 +1721,249 @@
       <w:r w:rsidR="001B2788">
         <w:t>ak/ag</w:t>
       </w:r>
       <w:r w:rsidR="00B67BBC">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006C0A03">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DF738E">
         <w:t>Ansvarig</w:t>
       </w:r>
       <w:r w:rsidR="00066463">
         <w:t xml:space="preserve"> läkare</w:t>
       </w:r>
       <w:r w:rsidR="00AC4841">
         <w:t xml:space="preserve"> står </w:t>
       </w:r>
       <w:r w:rsidR="00A331CF">
         <w:t xml:space="preserve">som </w:t>
       </w:r>
       <w:r w:rsidR="00AC4841">
         <w:t>ansvarig för provet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D90B4D" w14:textId="4DB437AE" w:rsidR="008049CB" w:rsidRPr="008049CB" w:rsidRDefault="00263C9D" w:rsidP="00AE5015">
+    <w:p w:rsidRPr="008049CB" w:rsidR="008049CB" w:rsidP="00AE5015" w:rsidRDefault="00263C9D" w14:paraId="66D90B4D" w14:textId="4DB437AE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Skriv kommentar: </w:t>
       </w:r>
-      <w:r w:rsidR="00916248" w:rsidRPr="00091A47">
+      <w:r w:rsidRPr="00091A47" w:rsidR="00916248">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Stickskada från </w:t>
       </w:r>
-      <w:r w:rsidR="00916248" w:rsidRPr="00091A47">
+      <w:r w:rsidRPr="00091A47" w:rsidR="00916248">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>denna</w:t>
       </w:r>
-      <w:r w:rsidR="00091A47" w:rsidRPr="00091A47">
+      <w:r w:rsidRPr="00091A47" w:rsidR="00091A47">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00916248" w:rsidRPr="00091A47">
+      <w:r w:rsidRPr="00091A47" w:rsidR="00916248">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
-      <w:r w:rsidR="00916248" w:rsidRPr="00091A47">
+      <w:r w:rsidRPr="00091A47" w:rsidR="00916248">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> till personal</w:t>
       </w:r>
       <w:r w:rsidR="001E760A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C902057" w14:textId="3B913BE9" w:rsidR="005C3C58" w:rsidRPr="00091A47" w:rsidRDefault="00B37FD0" w:rsidP="005C3C58">
+    <w:p w:rsidRPr="00091A47" w:rsidR="005C3C58" w:rsidP="005C3C58" w:rsidRDefault="00B37FD0" w14:paraId="7C902057" w14:textId="3B913BE9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Markera akutsvar</w:t>
       </w:r>
       <w:r w:rsidR="005646C3">
         <w:t xml:space="preserve"> (innebär svar inom 24 timmar)</w:t>
       </w:r>
       <w:r w:rsidR="001E760A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA9E66A" w14:textId="66B0AA4E" w:rsidR="005F5539" w:rsidRPr="00091A47" w:rsidRDefault="005F5539" w:rsidP="618A458A">
+    <w:p w:rsidRPr="00091A47" w:rsidR="005F5539" w:rsidP="618A458A" w:rsidRDefault="005F5539" w14:paraId="7AA9E66A" w14:textId="66B0AA4E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00F2424B">
         <w:t>kriv telefonnummer</w:t>
       </w:r>
       <w:r w:rsidR="00AE5015">
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
       <w:r w:rsidR="004B2EB4">
         <w:t>ansvarig</w:t>
       </w:r>
       <w:r w:rsidR="00DE2D6E">
         <w:t xml:space="preserve"> läkare</w:t>
       </w:r>
       <w:r w:rsidR="0041775C">
         <w:t xml:space="preserve"> (inkluderande </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Int_n2b7DJgP"/>
+      <w:bookmarkStart w:name="_Int_n2b7DJgP" w:id="17"/>
       <w:r w:rsidR="0041775C">
         <w:t>telefonnummer jourtid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="005646C3">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00822CFB">
         <w:t xml:space="preserve">, annars kommer svar </w:t>
       </w:r>
       <w:r w:rsidR="00DA50F5">
         <w:t xml:space="preserve">enbart till </w:t>
       </w:r>
       <w:r w:rsidR="00162A2F">
         <w:t xml:space="preserve">remitterande läkare i Meliors labmodul. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6670ACEB" w14:textId="74518C82" w:rsidR="00913A6E" w:rsidRPr="00A73AD1" w:rsidRDefault="00913A6E" w:rsidP="005C3C58">
+    <w:p w:rsidRPr="00A73AD1" w:rsidR="00913A6E" w:rsidP="005C3C58" w:rsidRDefault="00913A6E" w14:paraId="6670ACEB" w14:textId="74518C82">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Dokumentera orsak till provtagning i patientens journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1D2555" w14:textId="3B3858E1" w:rsidR="00A73AD1" w:rsidRPr="00091A47" w:rsidRDefault="00A73AD1" w:rsidP="00A73AD1">
+    <w:p w:rsidRPr="00091A47" w:rsidR="00A73AD1" w:rsidP="00A73AD1" w:rsidRDefault="00A73AD1" w14:paraId="1A1D2555" w14:textId="3B3858E1">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ta </w:t>
       </w:r>
       <w:r w:rsidR="000455D0">
         <w:t xml:space="preserve">nollprov på </w:t>
       </w:r>
       <w:r w:rsidR="00B526EC">
         <w:t xml:space="preserve">exponerad </w:t>
       </w:r>
       <w:r w:rsidR="000455D0">
         <w:t xml:space="preserve">personal. </w:t>
       </w:r>
       <w:r w:rsidR="00AB692B">
         <w:t xml:space="preserve">Serumrör med gel. </w:t>
       </w:r>
       <w:r w:rsidR="00E22A85">
         <w:t>Detta prov sparas i kyl</w:t>
       </w:r>
       <w:r w:rsidR="00C91BF6">
         <w:t xml:space="preserve"> tills svar finns på patientprov. </w:t>
       </w:r>
       <w:r w:rsidR="0084479F">
         <w:t>Rapportera</w:t>
       </w:r>
       <w:r w:rsidR="00114176">
         <w:t xml:space="preserve"> personalens telefonnummer till ansvarig läkare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3418626E" w14:textId="774EF085" w:rsidR="00625799" w:rsidRPr="00C53413" w:rsidRDefault="00625799" w:rsidP="00C53413">
+    <w:p w:rsidRPr="00C53413" w:rsidR="00625799" w:rsidP="00C53413" w:rsidRDefault="00625799" w14:paraId="3418626E" w14:textId="774EF085">
       <w:r w:rsidRPr="006D7B61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
-      <w:r w:rsidR="006F74C3" w:rsidRPr="006D7B61">
+      <w:r w:rsidRPr="006D7B61" w:rsidR="006F74C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>patientprovet är</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7B61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> negativ</w:t>
       </w:r>
-      <w:r w:rsidR="006F74C3" w:rsidRPr="006D7B61">
+      <w:r w:rsidRPr="006D7B61" w:rsidR="006F74C3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="006F74C3">
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">samtliga </w:t>
       </w:r>
       <w:r w:rsidR="006F74C3">
         <w:t>smittor</w:t>
       </w:r>
       <w:r w:rsidR="00CC1B3E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C0C14">
         <w:t xml:space="preserve">kontaktar ansvarig </w:t>
       </w:r>
       <w:r w:rsidR="000546A4">
         <w:t>läkare</w:t>
       </w:r>
       <w:r w:rsidR="00E33FA2">
@@ -1979,106 +1975,106 @@
       <w:r w:rsidR="00E33FA2">
         <w:t xml:space="preserve"> personal och </w:t>
       </w:r>
       <w:r w:rsidR="000546A4">
         <w:t>meddelar detta. Personalens prov</w:t>
       </w:r>
       <w:r w:rsidR="00E33FA2">
         <w:t xml:space="preserve"> kasseras</w:t>
       </w:r>
       <w:r w:rsidR="00FC66BC">
         <w:t xml:space="preserve"> (om det inte ska analyseras som del i uppföljning av hepatit B-vaccination</w:t>
       </w:r>
       <w:r w:rsidR="00C867B0">
         <w:t xml:space="preserve"> via</w:t>
       </w:r>
       <w:r w:rsidR="00462F1E">
         <w:t xml:space="preserve"> Hälsan &amp; Arbetslivet</w:t>
       </w:r>
       <w:r w:rsidR="00FC66BC">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007058BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD67EAF" w14:textId="46B705DF" w:rsidR="000546A4" w:rsidRPr="00C53413" w:rsidRDefault="00DC01EF" w:rsidP="00C53413">
+    <w:p w:rsidRPr="00C53413" w:rsidR="000546A4" w:rsidP="00C53413" w:rsidRDefault="00DC01EF" w14:paraId="5FD67EAF" w14:textId="46B705DF">
       <w:r w:rsidRPr="006D7B61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Om patientprov</w:t>
       </w:r>
-      <w:r w:rsidR="003409C8" w:rsidRPr="006D7B61">
+      <w:r w:rsidRPr="006D7B61" w:rsidR="003409C8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>er är positivt</w:t>
       </w:r>
       <w:r w:rsidR="003409C8">
         <w:t xml:space="preserve"> för någon smitta</w:t>
       </w:r>
       <w:r w:rsidR="00DF1E5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00173043">
         <w:t xml:space="preserve">kontaktas </w:t>
       </w:r>
       <w:r w:rsidR="005F5F1C">
         <w:t>exponerad</w:t>
       </w:r>
       <w:r w:rsidR="00173043">
         <w:t xml:space="preserve"> personal och meddelas detta. </w:t>
       </w:r>
       <w:r w:rsidR="002205C7">
         <w:t>Kon</w:t>
       </w:r>
       <w:r w:rsidR="00090F93">
         <w:t>takta infektionskliniken</w:t>
       </w:r>
       <w:r w:rsidR="00930301">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047159C">
         <w:t xml:space="preserve">enligt rubrik </w:t>
       </w:r>
-      <w:r w:rsidR="0047159C" w:rsidRPr="002C2DF4">
+      <w:r w:rsidRPr="002C2DF4" w:rsidR="0047159C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Indexpatient med känd blodsmitta</w:t>
       </w:r>
       <w:r w:rsidR="0047159C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00121442">
         <w:t xml:space="preserve">Personalprovet skickas till lab. Välj </w:t>
       </w:r>
-      <w:r w:rsidR="002F5942" w:rsidRPr="00D36786">
+      <w:r w:rsidRPr="00D36786" w:rsidR="002F5942">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>stick/skär Personal</w:t>
       </w:r>
       <w:r w:rsidR="002F5942">
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F5942">
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A5726C">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="002042D2">
         <w:t>S-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002042D2">
         <w:t>HBsAg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2087,75 +2083,75 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002042D2">
         <w:t>HBsAk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0065244D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009929DB">
         <w:t>S-HCV</w:t>
       </w:r>
       <w:r w:rsidR="00677139">
         <w:t>-Ak, S-HIV Ag</w:t>
       </w:r>
       <w:r w:rsidR="00AD40C5">
         <w:t>/ak)</w:t>
       </w:r>
       <w:r w:rsidR="003124EE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006005B7">
         <w:t>Infektionsläkare ska stå som ansvarig för exponerad personals prov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551AD790" w14:textId="74CD45A0" w:rsidR="00B740C0" w:rsidRPr="00906B5C" w:rsidRDefault="006D7B61" w:rsidP="008F78A5">
+    <w:p w:rsidRPr="00906B5C" w:rsidR="00B740C0" w:rsidP="008F78A5" w:rsidRDefault="006D7B61" w14:paraId="551AD790" w14:textId="74CD45A0">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc230157030"/>
+      <w:bookmarkStart w:name="_Toc230157030" w:id="18"/>
       <w:r>
         <w:t>Fortsatt handläggning</w:t>
       </w:r>
       <w:r w:rsidR="005117C6">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="001D0A29">
         <w:t xml:space="preserve">Indexpatient kan ej </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D0A29">
         <w:t>provtas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00112C4C">
         <w:t xml:space="preserve"> eller okänd indexpatient</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="20FF6564" w14:textId="100A86BA" w:rsidR="00FC0AF4" w:rsidRPr="00BA1EFC" w:rsidRDefault="00FC0AF4" w:rsidP="006705B6">
+    <w:p w:rsidRPr="00BA1EFC" w:rsidR="00FC0AF4" w:rsidP="006705B6" w:rsidRDefault="00FC0AF4" w14:paraId="20FF6564" w14:textId="100A86BA">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Kontakta infektions</w:t>
       </w:r>
       <w:r w:rsidR="00FB651C">
         <w:t>kliniken</w:t>
       </w:r>
       <w:r w:rsidR="00C5674A">
         <w:rPr>
           <w:rStyle w:val="Kommentarsreferens"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2194,588 +2190,563 @@
       <w:r w:rsidR="00F74AB6">
         <w:t xml:space="preserve"> och tar</w:t>
       </w:r>
       <w:r w:rsidR="00FF34B8">
         <w:t xml:space="preserve"> vid behov</w:t>
       </w:r>
       <w:r w:rsidR="00F74AB6">
         <w:t xml:space="preserve"> ställning till hepatit B-vaccination </w:t>
       </w:r>
       <w:r w:rsidR="00822503">
         <w:t>av</w:t>
       </w:r>
       <w:r w:rsidR="00F74AB6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00201F21">
         <w:t xml:space="preserve">exponerad </w:t>
       </w:r>
       <w:r w:rsidR="00F74AB6">
         <w:t>personal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391BB61C" w14:textId="71AF56C6" w:rsidR="00FC0AF4" w:rsidRPr="006705B6" w:rsidRDefault="00B1085C" w:rsidP="006705B6">
+    <w:p w:rsidRPr="006705B6" w:rsidR="00FC0AF4" w:rsidP="006705B6" w:rsidRDefault="00B1085C" w14:paraId="391BB61C" w14:textId="71AF56C6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ta nollprov på </w:t>
       </w:r>
       <w:r w:rsidR="00201F21">
         <w:t>exponerad</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FC0AF4">
         <w:t xml:space="preserve">Välj </w:t>
       </w:r>
-      <w:r w:rsidR="00984D39" w:rsidRPr="00984D39">
+      <w:r w:rsidRPr="00984D39" w:rsidR="00984D39">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00FC0AF4" w:rsidRPr="00984D39">
+      <w:r w:rsidRPr="00984D39" w:rsidR="00FC0AF4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>tick</w:t>
       </w:r>
-      <w:r w:rsidR="00FC0AF4" w:rsidRPr="00984D39">
+      <w:r w:rsidRPr="00984D39" w:rsidR="00FC0AF4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>/skär Personal</w:t>
       </w:r>
       <w:r w:rsidR="00FC0AF4">
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC0AF4">
         <w:t>Melior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC0AF4">
         <w:t xml:space="preserve"> (S-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC0AF4">
         <w:t>HBsAg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC0AF4">
         <w:t>, S-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC0AF4">
         <w:t>HBsAk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC0AF4">
         <w:t xml:space="preserve">, S-HCV-Ak, S-HIV Ag/ak). </w:t>
       </w:r>
       <w:r w:rsidR="001F2B31">
         <w:t xml:space="preserve">Infektionsläkare ska stå som ansvarig för proverna. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050F429B" w14:textId="7D70E0B6" w:rsidR="00112C4C" w:rsidRPr="00112C4C" w:rsidRDefault="005278CD" w:rsidP="005278CD">
+    <w:p w:rsidRPr="00112C4C" w:rsidR="00112C4C" w:rsidP="005278CD" w:rsidRDefault="005278CD" w14:paraId="050F429B" w14:textId="7D70E0B6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc230157031"/>
+      <w:bookmarkStart w:name="_Toc230157031" w:id="19"/>
       <w:r>
         <w:t>Enhetschefens ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="675D7B41" w14:textId="1DA77CCB" w:rsidR="005278CD" w:rsidRPr="005278CD" w:rsidRDefault="00A960B4" w:rsidP="006A14A5">
+    <w:p w:rsidRPr="005278CD" w:rsidR="005278CD" w:rsidP="006A14A5" w:rsidRDefault="00A960B4" w14:paraId="675D7B41" w14:textId="1DA77CCB">
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00ED7405">
         <w:t xml:space="preserve">nhetschef </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">för exponerad personal </w:t>
       </w:r>
       <w:r w:rsidR="00ED7405">
         <w:t>ansvarar för att:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B70F3F" w14:textId="3EF44C04" w:rsidR="00ED7405" w:rsidRPr="005278CD" w:rsidRDefault="00F30C3B" w:rsidP="00ED7405">
+    <w:p w:rsidRPr="005278CD" w:rsidR="00ED7405" w:rsidP="00ED7405" w:rsidRDefault="00F30C3B" w14:paraId="71B70F3F" w14:textId="3EF44C04">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidR="00041C84">
         <w:t xml:space="preserve">nna rutin är </w:t>
       </w:r>
       <w:r w:rsidR="002433CD">
         <w:t>känd och följs av all personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B128C43" w14:textId="20EFC2DE" w:rsidR="002433CD" w:rsidRPr="005278CD" w:rsidRDefault="00FD57E9" w:rsidP="00ED7405">
+    <w:p w:rsidRPr="005278CD" w:rsidR="002433CD" w:rsidP="00ED7405" w:rsidRDefault="00FD57E9" w14:paraId="6B128C43" w14:textId="20EFC2DE">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Följa upp att exponerad personal</w:t>
       </w:r>
       <w:r w:rsidR="00D9412C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00553A3A">
         <w:t>handlagts enligt denna rutin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE2E7AE" w14:textId="10ACA46F" w:rsidR="002F3486" w:rsidRDefault="001336D4" w:rsidP="00ED7405">
+    <w:p w:rsidR="002F3486" w:rsidP="00ED7405" w:rsidRDefault="001336D4" w14:paraId="1AE2E7AE" w14:textId="10ACA46F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Stöd från Hälsan och Arbetslivet erbjuds</w:t>
       </w:r>
       <w:r w:rsidR="002F3486">
         <w:t xml:space="preserve"> till exponerad personal</w:t>
       </w:r>
       <w:r w:rsidR="003300C6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1852C1D2" w14:textId="1C834B4C" w:rsidR="003300C6" w:rsidRDefault="00DE2D6E" w:rsidP="00ED7405">
+    <w:p w:rsidR="003300C6" w:rsidP="00ED7405" w:rsidRDefault="00DE2D6E" w14:paraId="1852C1D2" w14:textId="1C834B4C">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="003300C6">
         <w:t>ortsatt vaccination kan ske på Hälsan och Arbetslivet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> om behov finns</w:t>
       </w:r>
       <w:r w:rsidR="003300C6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053E2B13" w14:textId="4562FCCD" w:rsidR="000235F6" w:rsidRPr="005278CD" w:rsidRDefault="000D4B17" w:rsidP="00ED7405">
+    <w:p w:rsidRPr="005278CD" w:rsidR="000235F6" w:rsidP="00ED7405" w:rsidRDefault="000D4B17" w14:paraId="053E2B13" w14:textId="4562FCCD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Tillbudet</w:t>
       </w:r>
       <w:r w:rsidR="00EB3DC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E2152">
         <w:t>rapporteras enligt</w:t>
       </w:r>
       <w:r w:rsidR="00EB5DF1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00EB5DF1" w:rsidRPr="00EB5DF1">
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="00EB5DF1" w:rsidR="00EB5DF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Guide - Tillbud och arbetsskada - Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E2152">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD3D389" w14:textId="15087779" w:rsidR="000032FD" w:rsidRPr="005278CD" w:rsidRDefault="00F83181" w:rsidP="00ED7405">
+    <w:p w:rsidRPr="005278CD" w:rsidR="000032FD" w:rsidP="00ED7405" w:rsidRDefault="00F83181" w14:paraId="6FD3D389" w14:textId="15087779">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Händelsen följs upp med syfte att förhindra</w:t>
       </w:r>
       <w:r w:rsidR="00DA016F">
         <w:t xml:space="preserve"> att den upprepas</w:t>
       </w:r>
       <w:r w:rsidR="00D16E12">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F74A54" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00A74A35" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidRPr="00A74A35" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="52F74A54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc100327193"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Toc230157032"/>
+      <w:bookmarkStart w:name="_Toc100327193" w:id="20"/>
+      <w:bookmarkStart w:name="_Toc230079350" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc230157032" w:id="22"/>
       <w:r w:rsidRPr="00A74A35">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Relaterad information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="70909ECE" w14:textId="5E310FED" w:rsidR="00CE55FE" w:rsidRDefault="000D0161" w:rsidP="00CE55FE">
-      <w:hyperlink r:id="rId17" w:history="1">
+    <w:p w:rsidR="00CE55FE" w:rsidP="00CE55FE" w:rsidRDefault="000D0161" w14:paraId="70909ECE" w14:textId="5E310FED">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="000D0161">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Blodsmitta, stick- och skärskador hos personal - infektionssjukvård</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F7E811D" w14:textId="4D7E1B28" w:rsidR="001D312E" w:rsidRDefault="00C76BA1" w:rsidP="00CE55FE">
-[...1 lines deleted...]
-        <w:r w:rsidR="001D312E" w:rsidRPr="00C76BA1">
+    <w:p w:rsidR="001D312E" w:rsidP="00CE55FE" w:rsidRDefault="001D312E" w14:paraId="4F7E811D" w14:textId="4DB2631B">
+      <w:hyperlink r:id="R4364351f8ff74175">
+        <w:r w:rsidRPr="36497A3B" w:rsidR="001D312E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Checklista Stick- och skärs</w:t>
-[...11 lines deleted...]
-          <w:t>ada</w:t>
+          <w:t>Checklista Stick- och skärskada</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7286B3A4" w14:textId="61BF44FE" w:rsidR="00502ED6" w:rsidRDefault="00502ED6" w:rsidP="00CE55FE">
-      <w:hyperlink r:id="rId19" w:history="1">
+    <w:p w:rsidR="00502ED6" w:rsidP="00CE55FE" w:rsidRDefault="00502ED6" w14:paraId="7286B3A4" w14:textId="61BF44FE">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="00502ED6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förebyggande rutiner - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73C29D40" w14:textId="2E6ABA0F" w:rsidR="00DF2894" w:rsidRPr="00CE55FE" w:rsidRDefault="00DF2894" w:rsidP="00CE55FE">
-      <w:hyperlink r:id="rId20" w:history="1">
+    <w:p w:rsidRPr="00CE55FE" w:rsidR="00DF2894" w:rsidP="00CE55FE" w:rsidRDefault="00DF2894" w14:paraId="73C29D40" w14:textId="2E6ABA0F">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="00DF2894">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rutin Vaccination av medarbetare.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="168D22F7" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="168D22F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc100327195"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="_Toc230157033"/>
+      <w:bookmarkStart w:name="_Toc100327195" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc230079351" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc230157033" w:id="25"/>
       <w:r>
         <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="2C992BF0" w14:textId="6F144986" w:rsidR="002F48BB" w:rsidRDefault="00470EDF" w:rsidP="00DA1CFC">
+    <w:p w:rsidR="002F48BB" w:rsidP="00DA1CFC" w:rsidRDefault="00470EDF" w14:paraId="2C992BF0" w14:textId="6F144986">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Vårdhandboken</w:t>
       </w:r>
       <w:r w:rsidR="00B32D92">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B32D92" w:rsidRPr="00B32D92">
+      <w:r w:rsidRPr="00B32D92" w:rsidR="00B32D92">
         <w:t>Stick- och skärskador samt exponering med risk för blodburen smitta hos personal</w:t>
       </w:r>
       <w:r w:rsidR="00B32D92">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006E4A25">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00035A96">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00644235">
         <w:t>iterad</w:t>
       </w:r>
       <w:r w:rsidR="00A40554">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E4A25">
         <w:t>25 maj</w:t>
       </w:r>
       <w:r w:rsidR="00BE69A5">
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidR="006E4A25">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00217556">
         <w:t xml:space="preserve">. Hämtad från: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="002F48BB" w:rsidRPr="002F48BB">
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="002F48BB" w:rsidR="002F48BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Stick- och skärskador samt exponering med risk för blodburen smitta hos personal - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4885A03F" w14:textId="42D4E8C0" w:rsidR="00E601B1" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
+    <w:p w:rsidR="00E601B1" w:rsidP="00E601B1" w:rsidRDefault="00E601B1" w14:paraId="4885A03F" w14:textId="42D4E8C0">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00C369D3">
         <w:t>Arbetsmiljöverkets föreskrifter och allmänna råd om risker i arbetsmiljön (AFS 2023:10) [Internet] Solna: Arbetsmiljöverket [citerad </w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00035A96">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C369D3">
         <w:t xml:space="preserve"> maj</w:t>
       </w:r>
       <w:r w:rsidR="00BE69A5">
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00C369D3">
         <w:t>]. Hämtad från: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId22">
         <w:r w:rsidRPr="00C369D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="394B8C66" w14:textId="73DEE5A9" w:rsidR="006909A9" w:rsidRDefault="006909A9" w:rsidP="006909A9">
+    <w:p w:rsidR="006909A9" w:rsidP="006909A9" w:rsidRDefault="006909A9" w14:paraId="394B8C66" w14:textId="73DEE5A9">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="00C369D3">
         <w:t>Arbetsmiljöverkets föreskrifter och allmänna råd (AFS 2023:11) om arbetsutrustning och personlig skyddsutrustning – säker användning (AFS 2023:11) [Internet]. Solna: Arbetsmiljöverket [citerad </w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00035A96">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00C369D3">
         <w:t xml:space="preserve"> maj 2026]. Hämtad från: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId23">
         <w:r w:rsidRPr="00C369D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49106281" w14:textId="450C186F" w:rsidR="009C6C0C" w:rsidRDefault="005942FF" w:rsidP="00C369D3">
+    <w:p w:rsidR="009C6C0C" w:rsidP="00C369D3" w:rsidRDefault="005942FF" w14:paraId="49106281" w14:textId="450C186F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r w:rsidR="00FF5448">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00644235">
         <w:t>Vägledning för vaccination av personal inom vård och omsorg</w:t>
       </w:r>
       <w:r w:rsidR="00EE4283">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C041FA">
         <w:t>[Internet]</w:t>
       </w:r>
       <w:r w:rsidR="00EE4283">
         <w:t>. Stockholm: Folkhälsomyndigheten 2020 [</w:t>
       </w:r>
       <w:r w:rsidR="00C8004C">
         <w:t xml:space="preserve">citerad </w:t>
       </w:r>
       <w:r w:rsidR="001623EF">
         <w:t>25 maj 2026</w:t>
       </w:r>
       <w:r w:rsidR="00C8004C">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00C041FA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF5448">
         <w:t>Hämtad från</w:t>
       </w:r>
       <w:r w:rsidR="00644235">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00300D55">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId24">
         <w:r w:rsidRPr="005942FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Vägledning för vaccination av personal inom vård och omsorg — Folkhälsomy</w:t>
-[...11 lines deleted...]
-          <w:t>digheten</w:t>
+          <w:t>Vägledning för vaccination av personal inom vård och omsorg — Folkhälsomyndigheten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="005A3381">
       <w:headerReference w:type="even" r:id="rId25"/>
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70A51DD6" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
+    <w:p w:rsidR="00E85B37" w:rsidRDefault="00E85B37" w14:paraId="2DEE3462" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22F2AC64" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
+    <w:p w:rsidR="00E85B37" w:rsidRDefault="00E85B37" w14:paraId="3F47831B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="019EC2A3" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
+    <w:p w:rsidR="00E85B37" w:rsidRDefault="00E85B37" w14:paraId="2C3A65EC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2837,175 +2808,177 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78BCC628" w14:textId="77777777" w:rsidR="00074745" w:rsidRDefault="00074745">
+  <w:p w:rsidR="00074745" w:rsidRDefault="00074745" w14:paraId="78BCC628" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50551AC7" w14:textId="080F2E14" w:rsidR="005A3381" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w:rsidRPr="00831C35" w:rsidR="005A3381" w:rsidP="00EC0A68" w:rsidRDefault="00E85B37" w14:paraId="50551AC7" w14:textId="080F2E14">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="733662550"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="005A3381">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="005A3381">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="005A3381">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="005A3381">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="005A3381">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+        <w:r w:rsidRPr="00831C35" w:rsidR="005A3381">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="005A3381">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
     <w:r w:rsidR="004971F4">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="005A3381" w:rsidRPr="00831C35">
+    <w:r w:rsidRPr="00831C35" w:rsidR="005A3381">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="447AE145" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="005A3381" w:rsidP="00FB2F0F" w:rsidRDefault="005A3381" w14:paraId="447AE145" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73BFBA81" wp14:editId="1D62D66F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1645963270" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3046,298 +3019,298 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C21ACE4" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626"/>
+    <w:p w:rsidR="00E85B37" w:rsidRDefault="00E85B37" w14:paraId="0E844DC9" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="203B6409" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
+    <w:p w:rsidR="00E85B37" w:rsidRDefault="00E85B37" w14:paraId="5C066820" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49C062B4" w14:textId="77777777" w:rsidR="00806626" w:rsidRDefault="00806626">
+    <w:p w:rsidR="00E85B37" w:rsidRDefault="00E85B37" w14:paraId="2395D73D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B99972D" w14:textId="77777777" w:rsidR="00074745" w:rsidRDefault="00074745">
+  <w:p w:rsidR="00074745" w:rsidRDefault="00074745" w14:paraId="7B99972D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49418769" w14:textId="77777777" w:rsidR="005A3381" w:rsidRPr="00DA65C4" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="005A3381" w:rsidP="00DA65C4" w:rsidRDefault="005A3381" w14:paraId="49418769" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27BF4955" wp14:editId="706CFFD8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1527054904" name="Textruta 1527054904"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="49E4FFCF" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="005A3381" w:rsidP="00DA65C4" w:rsidRDefault="005A3381" w14:paraId="49E4FFCF" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="27BF4955" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="27BF4955">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1527054904" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1527054904" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="49E4FFCF" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="005A3381" w:rsidP="00DA65C4" w:rsidRDefault="005A3381" w14:paraId="49E4FFCF" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F9EA7AD" w14:textId="704956B4" w:rsidR="005A3381" w:rsidRDefault="005A3381" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="005A3381" w:rsidP="00413A60" w:rsidRDefault="005A3381" w14:paraId="1F9EA7AD" w14:textId="704956B4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="209FE3A1" wp14:editId="30EC492B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="1093091720" name="Textruta 1093091720"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="511982F8" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381">
+                        <w:p w:rsidR="005A3381" w:rsidRDefault="005A3381" w14:paraId="511982F8" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="209FE3A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="209FE3A1">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1093091720" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1093091720" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="511982F8" w14:textId="77777777" w:rsidR="005A3381" w:rsidRDefault="005A3381">
+                  <w:p w:rsidR="005A3381" w:rsidRDefault="005A3381" w14:paraId="511982F8" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
@@ -3354,3178 +3327,3178 @@
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15A21E23"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B3DEF85A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19AC2089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D04692B8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19E775CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80804862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28F73573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73641E00"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29987373"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8C82F00E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36B3399B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E62607E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44DA2EF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16368FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C7A3343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6D48186"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7767" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F503F5E"/>
     <w:lvl w:ilvl="0" w:tplc="68BA497A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1637" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D6A08EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A98824A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FD703F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10947930"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61705AB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5E58D6AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A523C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="732E447A"/>
     <w:lvl w:ilvl="0" w:tplc="1980C2CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -6591,1114 +6564,1114 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64EC000F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B8C622A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69DB451F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA00D566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73E44FC0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E5E6556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EF60515"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="512C8DBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FEB243B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="547C6E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
     <w:abstractNumId w:val="17"/>
   </w:num>
@@ -7772,68 +7745,68 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1592741641">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="569072577">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1467893347">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1153713332">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="198588269">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="576281963">
     <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F0920"/>
     <w:rsid w:val="000025AC"/>
     <w:rsid w:val="00002968"/>
@@ -9022,93 +8995,95 @@
     <w:rsid w:val="00DA50B0"/>
     <w:rsid w:val="00DA50F5"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA6C8C"/>
     <w:rsid w:val="00DB37CA"/>
     <w:rsid w:val="00DB4DA5"/>
     <w:rsid w:val="00DB5089"/>
     <w:rsid w:val="00DB7FD2"/>
     <w:rsid w:val="00DC01EF"/>
     <w:rsid w:val="00DC4020"/>
     <w:rsid w:val="00DC70AA"/>
     <w:rsid w:val="00DC7B3F"/>
     <w:rsid w:val="00DD027C"/>
     <w:rsid w:val="00DD1B84"/>
     <w:rsid w:val="00DD4F15"/>
     <w:rsid w:val="00DD5172"/>
     <w:rsid w:val="00DE2D6E"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE5E0A"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF1E5E"/>
     <w:rsid w:val="00DF2085"/>
     <w:rsid w:val="00DF2894"/>
+    <w:rsid w:val="00DF597C"/>
     <w:rsid w:val="00DF738E"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E031F0"/>
     <w:rsid w:val="00E04214"/>
     <w:rsid w:val="00E058C4"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E1130D"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E16D5F"/>
     <w:rsid w:val="00E20768"/>
     <w:rsid w:val="00E22A85"/>
     <w:rsid w:val="00E246CC"/>
     <w:rsid w:val="00E247F0"/>
     <w:rsid w:val="00E26E60"/>
     <w:rsid w:val="00E3290A"/>
     <w:rsid w:val="00E33FA2"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E45523"/>
     <w:rsid w:val="00E456A1"/>
     <w:rsid w:val="00E4602C"/>
     <w:rsid w:val="00E52820"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E538CC"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E5725F"/>
     <w:rsid w:val="00E601B1"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61834"/>
     <w:rsid w:val="00E63063"/>
     <w:rsid w:val="00E675A5"/>
     <w:rsid w:val="00E71F30"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E76752"/>
     <w:rsid w:val="00E768D4"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E816ED"/>
     <w:rsid w:val="00E8352A"/>
     <w:rsid w:val="00E841FB"/>
     <w:rsid w:val="00E85235"/>
     <w:rsid w:val="00E853E2"/>
     <w:rsid w:val="00E8554C"/>
+    <w:rsid w:val="00E85B37"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E87A91"/>
     <w:rsid w:val="00E87C53"/>
     <w:rsid w:val="00E90C16"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E95DF3"/>
     <w:rsid w:val="00E970E1"/>
     <w:rsid w:val="00E973D5"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA161C"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB0C3E"/>
     <w:rsid w:val="00EB1B28"/>
     <w:rsid w:val="00EB2A5D"/>
     <w:rsid w:val="00EB3DC5"/>
     <w:rsid w:val="00EB5DF1"/>
     <w:rsid w:val="00EB657D"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB73BA"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC404F"/>
     <w:rsid w:val="00EC5006"/>
@@ -9193,199 +9168,202 @@
     <w:rsid w:val="00FC5677"/>
     <w:rsid w:val="00FC66BC"/>
     <w:rsid w:val="00FC6765"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD416E"/>
     <w:rsid w:val="00FD5061"/>
     <w:rsid w:val="00FD57E9"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE0E64"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE2416"/>
     <w:rsid w:val="00FE5C8C"/>
     <w:rsid w:val="00FF34B8"/>
     <w:rsid w:val="00FF4C91"/>
     <w:rsid w:val="00FF5448"/>
     <w:rsid w:val="00FF6ACA"/>
     <w:rsid w:val="00FF7048"/>
     <w:rsid w:val="00FF729F"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="04736453"/>
     <w:rsid w:val="04FFE68D"/>
     <w:rsid w:val="069734FE"/>
     <w:rsid w:val="21E35046"/>
     <w:rsid w:val="238D401A"/>
+    <w:rsid w:val="2859B499"/>
     <w:rsid w:val="31389827"/>
     <w:rsid w:val="34BDC015"/>
+    <w:rsid w:val="36497A3B"/>
     <w:rsid w:val="3672F52F"/>
     <w:rsid w:val="3B657D05"/>
     <w:rsid w:val="3FB53F7F"/>
     <w:rsid w:val="618A458A"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6BAF3CEA"/>
     <w:rsid w:val="6D68F898"/>
     <w:rsid w:val="6DA59F67"/>
     <w:rsid w:val="780BB17F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="63502CA9"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{BC4A1813-017F-4934-B094-D0965FD4E325}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9410,75 +9388,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9513,57 +9491,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9621,729 +9599,729 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
     <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00B14487"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
@@ -10413,609 +10391,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -11024,94 +11002,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -11120,496 +11098,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -11676,295 +11654,295 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="00831C35"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A3381"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
+  <w:style w:type="character" w:styleId="FotnotstextChar" w:customStyle="1">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005A3381"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F48BB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00154D77"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00154D77"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00154D77"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00154D77"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00154D77"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="0089132E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="0089132E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C369D3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00C369D3"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00C369D3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
@@ -12041,51 +12019,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1756706065">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-skas-infektion/Delade%20dokument/Affischer%20och%20skyltar/Nya%20Affischer%20Stick%20och%20sk%C3%A4rs%C3%A5r%202024/Affisch%20stick%20och%20sk%C3%A4rskada-A3-original-verson%202024.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/forebyggande-rutiner/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId25" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/tillbud-och-arbetsskada/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-32/surrogate/Rutin%20Vaccination%20av%20medarbetare.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/v/vagledning-for-vaccination-av-personal-inom-vard-och-omsorg/?pub=78705" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/forebyggande-rutiner/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/forebyggande-rutiner/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId25" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/ov/guide-for-halso-och-arbetsmiljoarbete/guider/tillbud-och-arbetsskada/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8630-1138324516-32/surrogate/Rutin%20Vaccination%20av%20medarbetare.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/v/vagledning-for-vaccination-av-personal-inom-vard-och-omsorg/?pub=78705" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/arbetssatt-och-ansvar/stick--och-skarskador-samt-exponering-med-risk-for-blodburen-smitta-hos-personal/forebyggande-rutiner/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-23/surrogate/Blodsmitta%2c%20stick-%20och%20sk%c3%a4rskador%20hos%20personal%20-%20infektionssjukv%c3%a5rd.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8058-1088779151-164/native/Affisch%20stick%20och%20sk%c3%a4rskada-A3-original-verson%202024.pdf" TargetMode="External" Id="R4364351f8ff74175" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -12369,461 +12347,54 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...418 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Stick- och skärskada samt exponering med risk för blodburen smitta</dc:title>
   <dc:subject/>
   <dc:creator>Pernilla Eriksson</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Carita Svantesson</lastModifiedBy>
-  <revision>54</revision>
+  <revision>57</revision>
   <lastPrinted>2026-02-23T03:39:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>