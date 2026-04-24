--- v0 (2025-10-31)
+++ v1 (2026-04-24)
@@ -1,1310 +1,1534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00247515" w:rsidP="009549EF" w:rsidRDefault="6DACA092" w14:paraId="5B2627AE" w14:textId="31104713">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
         <w:sectPr w:rsidR="00247515" w:rsidSect="00247515">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Spol</w:t>
       </w:r>
       <w:r w:rsidR="1EB00049">
-        <w:t xml:space="preserve">desinfektor och diskdesinfektor – kvalitetssäkring </w:t>
+        <w:t>desinfektor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="1EB00049">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="1EB00049">
+        <w:t>diskdesinfektor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="1EB00049">
+        <w:t xml:space="preserve"> – kvalitetssäkring </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="007D0BD9" w:rsidRDefault="51A7ADA0" w14:paraId="61CD1C3F" w14:textId="1DDD071A">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidR="51A7ADA0">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:r w:rsidR="04FEFBA0">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE0F7D" w:rsidR="00247515" w:rsidP="00EE0F7D" w:rsidRDefault="00EE0F7D" w14:paraId="254C029C" w14:textId="6B806586">
-[...30 lines deleted...]
-        <w:t>Mindre redaktionella förändringar.</w:t>
+    <w:p w:rsidR="24FB91CA" w:rsidP="03DAFA63" w:rsidRDefault="24FB91CA" w14:paraId="7E5673B6" w14:textId="5D9C8207">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="24FB91CA">
+        <w:rPr/>
+        <w:t>Förlängd giltighetstid samt uppdatering av länkar i dokumentet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F67F95" w:rsidP="00F67F95" w:rsidRDefault="00247515" w14:paraId="1A900659" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Bakgrund, syfte och mål</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00F67F95" w:rsidRDefault="25ACA6FA" w14:paraId="34AA0B26" w14:textId="5D337804">
       <w:r>
         <w:t>Gods och instrument som är avsedda för flergångsbruk skall rengöras och desinfekteras efter användning. Desinfektion</w:t>
       </w:r>
       <w:r w:rsidRPr="33C9A14A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>med fuktig värme är den mest effektiva, ekonomiska och miljövänliga metoden att avdöda mikroorganismer och förhindra smittspridning. För det ändamålet används spol- och diskdesinfektorer. Dessa klassificeras som medicintekniska produkter och omges av ett antal lagar och regler.</w:t>
+        <w:t xml:space="preserve">med fuktig värme är den mest effektiva, ekonomiska och miljövänliga metoden att avdöda mikroorganismer och förhindra smittspridning. För det ändamålet används spol- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diskdesinfektorer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Dessa klassificeras som medicintekniska produkter och omges av ett antal lagar och regler.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="002A799C" w:rsidRDefault="25ACA6FA" w14:paraId="398486EC" w14:textId="207A4D9E">
       <w:r>
-        <w:t xml:space="preserve">Syftet med denna rutin är att beskriva hur kvalitetssäkring av spol- och diskdesinfektorer ska dokumenteras. </w:t>
+        <w:t xml:space="preserve">Syftet med denna rutin är att beskriva hur kvalitetssäkring av spol- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diskdesinfektorer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ska dokumenteras. </w:t>
       </w:r>
       <w:r w:rsidR="0031069F">
         <w:t xml:space="preserve">Det är en komplettering till Vårdhandbokens </w:t>
       </w:r>
       <w:r w:rsidR="00415918">
         <w:t xml:space="preserve">kapitel </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="009F4EA7" w:rsidR="00415918">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Desinfektionsapparatur.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00415918">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="33C9A14A" w:rsidRDefault="33C9A14A" w14:paraId="10F52AEE" w14:textId="50601D7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33C9A14A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="33C9A14A" w:rsidRDefault="25ACA6FA" w14:paraId="15230DA2" w14:textId="3016C083">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>Loggbok/Dokumentation</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00255FB7" w:rsidRDefault="25ACA6FA" w14:paraId="39A4938A" w14:textId="04A2472A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid varje spol- och diskdesinfektor skall det finnas en loggbok/pärm märkt “Kvalitetssäkring av desinfektor”. </w:t>
+        <w:t xml:space="preserve">Vid varje spol- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diskdesinfektor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> skall det finnas en loggbok/pärm märkt “Kvalitetssäkring av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>desinfektor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">”. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="536EFA85">
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D11CE" w:rsidR="00247515" w:rsidP="33C9A14A" w:rsidRDefault="007D11CE" w14:paraId="26611EEF" w14:textId="71E2BA9B">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D11CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="007D11CE" w:rsidR="11EA423C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ruksanvisning/instruktionsbok</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D11CE" w:rsidR="00247515" w:rsidP="3C42508C" w:rsidRDefault="007D11CE" w14:paraId="162D2958" w14:textId="72255644">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D11CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="007D11CE" w:rsidR="11EA423C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>hecklista för daglig kontroll av spol-och diskdesinfektor</w:t>
-      </w:r>
+        <w:t xml:space="preserve">hecklista för daglig kontroll av spol-och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D11CE" w:rsidR="11EA423C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>diskdesinfektor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="007D11CE" w:rsidR="00247515" w:rsidP="33C9A14A" w:rsidRDefault="007D11CE" w14:paraId="06D5E6CE" w14:textId="32106F6B">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D11CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="007D11CE" w:rsidR="11EA423C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>vvikelserapportering</w:t>
       </w:r>
       <w:r w:rsidR="005B6F2D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Vid felanmälan dokum</w:t>
       </w:r>
       <w:r w:rsidR="006A204F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>entera eventuella felkoder samt tidpunkt och signatur</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D11CE" w:rsidR="00247515" w:rsidP="1372EA6E" w:rsidRDefault="00C86E6A" w14:paraId="0B4FC2E2" w14:textId="096C391A">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1372EA6E" w:rsidR="00C86E6A">
+      <w:r w:rsidRPr="1372EA6E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="1372EA6E" w:rsidR="25ACA6FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>roduktinformation om de disk- och sköljmedel som används</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D11CE" w:rsidR="00247515" w:rsidP="33C9A14A" w:rsidRDefault="11EA423C" w14:paraId="30CED36D" w14:textId="06B2E039">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D11CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Namn på enhetens huvudansvarig/medansvarig, exempelvis för att de dagliga kontrollerna/underhållet utförs</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D11CE" w:rsidR="00247515" w:rsidP="33C9A14A" w:rsidRDefault="25ACA6FA" w14:paraId="36E21C9F" w14:textId="7F8404A3">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D11CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kontaktuppgifter till ansvarig för årligt förebyggande underhåll</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007D11CE" w:rsidR="00247515" w:rsidP="33C9A14A" w:rsidRDefault="25ACA6FA" w14:paraId="205990FD" w14:textId="7EEDC8B0">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D11CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Dokumentation/protokoll av service- och reparationsarbete samt årligt förebyggande underhåll.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4DF8F200" w:rsidP="30499B52" w:rsidRDefault="11EA423C" w14:paraId="6A434F0C" w14:textId="2BACDB04">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30499B52">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Valideringsdokumentation/installationsdokument utfärdat av leverantör.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4DF8F200" w:rsidP="30499B52" w:rsidRDefault="4DF8F200" w14:paraId="3E4E17C3" w14:textId="641CDC00">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="4DF8F200" w:rsidP="1372EA6E" w:rsidRDefault="4DF8F200" w14:paraId="6C47FC2E" w14:textId="4C046FCC">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="992"/>
       </w:pPr>
-      <w:r w:rsidR="4DF8F200">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">Dokumentation som inkommer i dataformat, och som inte bedöms behöva finnas utskrivet i pappersform i direkt anslutning till </w:t>
       </w:r>
-      <w:r w:rsidR="4DF8F200">
-        <w:rPr/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>desinfektorn</w:t>
       </w:r>
-      <w:r w:rsidR="4DF8F200">
-        <w:rPr/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>, sparas i datafilsmappar på respektive enhet. I dessa fall är det viktigt att det tydligt framgår i loggbok var information kan hittas. Dokumentationen används som underlag vid kontakt med teknisk enhet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="008D3014" w:rsidRDefault="33C9A14A" w14:paraId="62879BD2" w14:textId="17D4F31B">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1E76253F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Daglig kontroll</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="008D3014" w:rsidRDefault="65F4EE14" w14:paraId="09508D4E" w14:textId="12A66A27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C42508C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Med daglig kontroll avses kontroll de dagar som verksamhet pågår på enheten. Den checklista som ska ingå i loggboken kan utformas enligt förslag i följande bilagor:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="33C9A14A" w:rsidRDefault="65F4EE14" w14:paraId="2394E319" w14:textId="4703BF7C">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C42508C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bilaga 1. </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId18">
+        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00DA390E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>Checklista- Daglig kontroll av spoldesinfektor</w:t>
+          <w:t>Checklista- Daglig</w:t>
         </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00DA390E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> kontroll av </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00DA390E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>spoldesinfektor</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="33C9A14A" w:rsidRDefault="65F4EE14" w14:paraId="691AC9F5" w14:textId="0D7B92A6">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C42508C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bilaga 2. </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId19">
+        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00DA390E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>Checklista- Daglig kontroll av diskdesinfektor</w:t>
+          <w:t>Checklista- Daglig</w:t>
         </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00DA390E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> kontroll av </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00DA390E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>diskdesinfektor</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="3C42508C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F67F95" w:rsidR="33C9A14A" w:rsidP="00F67F95" w:rsidRDefault="65F4EE14" w14:paraId="56F73BA3" w14:textId="21541B10">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C42508C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Bilaga 3. </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="00DA390E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>Avvikelserapportering för spol- och diskdesinfektorer</w:t>
+          <w:t xml:space="preserve">Avvikelserapportering för spol- och </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00DA390E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>diskdesinfektorer</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="3C42508C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00082952" w:rsidR="06D35ED8" w:rsidP="002F195F" w:rsidRDefault="06D35ED8" w14:paraId="5726146F" w14:textId="21C9F5B6">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00082952">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00082952" w:rsidR="25ACA6FA">
-        <w:t xml:space="preserve">Om spol- och diskdesinfektor är oanvända mer än en vecka: </w:t>
+        <w:t xml:space="preserve">Om spol- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00082952" w:rsidR="25ACA6FA">
+        <w:t>diskdesinfektor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00082952" w:rsidR="25ACA6FA">
+        <w:t xml:space="preserve"> är oanvända mer än en vecka: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00082952" w:rsidR="25ACA6FA" w:rsidP="00082952" w:rsidRDefault="00255FB7" w14:paraId="0D707844" w14:textId="1A1BC735">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00082952" w:rsidR="25ACA6FA">
         <w:t xml:space="preserve">ör ett standardprogram utan gods en gång/vecka. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00082952" w:rsidR="25ACA6FA" w:rsidP="00082952" w:rsidRDefault="00255FB7" w14:paraId="1B018239" w14:textId="36AA1FC9">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Å</w:t>
       </w:r>
       <w:r w:rsidRPr="00082952" w:rsidR="25ACA6FA">
         <w:t>tgärden ska dokumenteras och signeras i maskinernas checklista.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00255FB7" w:rsidRDefault="00C86E6A" w14:paraId="40293848" w14:textId="5D9C1284">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00247515" w:rsidR="00247515">
         <w:t>nsvar</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00F67F95" w:rsidRDefault="25ACA6FA" w14:paraId="79B18CC9" w14:textId="4B92F56D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Verksamhetschef ansvarar för att:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="25ACA6FA" w14:paraId="280F3A0D" w14:textId="55613CB5">
-[...5 lines deleted...]
-        <w:rPr/>
+    <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="00255FB7" w14:paraId="280F3A0D" w14:textId="55613CB5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="25ACA6FA">
-        <w:rPr/>
         <w:t xml:space="preserve">enna rutin är känd och följs av alla medarbetare. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="00255FB7" w14:paraId="6FC7C076" w14:textId="281059E9">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="25ACA6FA">
-        <w:t>ll personal som använder desinfektorer får utbildning avseende skötsel, tillåten godstyp, korrekt lastning samt hur godset ska hanteras före och efter rengörings- och desinfektionsprocessen.</w:t>
+        <w:t xml:space="preserve">ll personal som använder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="25ACA6FA">
+        <w:t>desinfektorer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="25ACA6FA">
+        <w:t xml:space="preserve"> får utbildning avseende skötsel, tillåten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="25ACA6FA">
+        <w:t>godstyp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="25ACA6FA">
+        <w:t>, korrekt lastning samt hur godset ska hanteras före och efter rengörings- och desinfektionsprocessen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="00255FB7" w14:paraId="251E6ADA" w14:textId="602C65E2">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="25ACA6FA">
-        <w:t>agliga kontroller av spol- och diskdesinfektorer utförs.</w:t>
+        <w:t xml:space="preserve">agliga kontroller av spol- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="25ACA6FA">
+        <w:t>diskdesinfektorer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="25ACA6FA">
+        <w:t xml:space="preserve"> utförs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="00255FB7" w14:paraId="0246CFF5" w14:textId="5B4CDC27">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="25ACA6FA">
         <w:t>örebyggande underhåll och upprepad processkontroll utförs regelbundet, minst en gång per år samt efter ingrepp som påverkar rengörings- eller desinfektionsförmågan.</w:t>
       </w:r>
       <w:r w:rsidRPr="33C9A14A" w:rsidR="25ACA6FA">
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="33C9A14A" w:rsidR="25ACA6FA">
         <w:t>Vid nyinstallation ska tre valideringstester utföras innan maskinen kan tas i bruk. Det innefattar installationskontroll, funktionskontroll och processkontroll.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="00255FB7" w14:paraId="48653F15" w14:textId="6F8DBA29">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="11EA423C">
-        <w:t xml:space="preserve">kriftliga anvisningar för användningen och skötseln av desinfektorerna finns. </w:t>
+        <w:t xml:space="preserve">kriftliga anvisningar för användningen och skötseln av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="11EA423C">
+        <w:t>desinfektorerna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="11EA423C">
+        <w:t xml:space="preserve"> finns. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="25ACA6FA" w14:paraId="0BFAF3F3" w14:textId="237C343C">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>loggbok finns till varje maskin.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="33C9A14A" w:rsidP="00082952" w:rsidRDefault="65F4EE14" w14:paraId="6A13C0A2" w14:textId="6DE39E4D">
       <w:r>
         <w:t xml:space="preserve">Eventuella avsteg rapporteras i </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId21">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="003416A3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>MedControlPro</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="33C9A14A" w:rsidP="33C9A14A" w:rsidRDefault="33C9A14A" w14:paraId="253C180C" w14:textId="09CC2CE9">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>För ytterligare information gällande spol- och diskdesinfektorer</w:t>
-      </w:r>
+        <w:t xml:space="preserve">För ytterligare information gällande spol- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diskdesinfektorer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00082952" w:rsidP="001049E6" w:rsidRDefault="25ACA6FA" w14:paraId="3ED7A999" w14:textId="46544A39">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F4133E">
+    <w:p w:rsidRPr="00D50004" w:rsidR="00082952" w:rsidP="001049E6" w:rsidRDefault="25ACA6FA" w14:paraId="3ED7A999" w14:textId="46544A39">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D50004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Läs avsnittet </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId22">
-        <w:r w:rsidRPr="00AA541E">
+        <w:r w:rsidRPr="00D50004">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Desinfektionsapparatur</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F4133E">
+      <w:r w:rsidRPr="00D50004">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i Vårdhandboken</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="25ACA6FA" w:rsidP="33C9A14A" w:rsidRDefault="65F4EE14" w14:paraId="626663F7" w14:textId="16F98AB7">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3C42508C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Komplettering till Vårdhandbokens text</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00082952" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="00247515" w14:paraId="285E4FB5" w14:textId="7A81056C">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00082952">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Rostigt gods uppnår inte avsedd renhetsgrad. Rostigt gods får aldrig lastas i maskinen eftersom rost kan överföras mellan instrument och maskin. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00082952" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="00247515" w14:paraId="4524918B" w14:textId="7EAFC494">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082952">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Porösa material såsom textilier, disktrasor, städmaterial, tvättsvampar och skumplast får aldrig processas i maskinen. De uppnår inte avsedd renhetsgrad, värmebelastningen blir felaktig. Poröst material kan också skada maskinen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00082952" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="00247515" w14:paraId="11664160" w14:textId="4070F463">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082952">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Avlägsna eventuell tejp från godset som ska diskas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00082952" w:rsidR="00247515" w:rsidP="00082952" w:rsidRDefault="25ACA6FA" w14:paraId="1AE6AAA9" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082952">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Ju längre tid det tar innan smutsat gods rengörs, desto svårare blir det att rengöra. Diska ofta!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00082952" w:rsidR="680FCC7C" w:rsidP="00082952" w:rsidRDefault="680FCC7C" w14:paraId="13F27394" w14:textId="2C936714">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00082952">
         <w:t>Om godset inte blir rent blir det heller inte desinfekterat. Det är ytan som ska desinfekteras och när smutsen avlägsnats kan desinfektionen genomföras.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="680FCC7C" w:rsidP="00082952" w:rsidRDefault="680FCC7C" w14:paraId="7461434E" w14:textId="08777CDF">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00082952">
         <w:t>Har exempelvis skålar vänts fel under processen och fyllts med vatten ska allt gods i maskinen diskas om.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4464A379" w:rsidP="67B6B980" w:rsidRDefault="4464A379" w14:paraId="354D644B" w14:textId="478F3862">
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="004735CB" w:rsidR="00247515" w:rsidP="004735CB" w:rsidRDefault="13224F57" w14:paraId="6D63E506" w14:textId="73B17B35">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidR="13224F57">
+        <w:rPr/>
         <w:t>Käll- och litteratur</w:t>
       </w:r>
       <w:r w:rsidR="1857DA89">
+        <w:rPr/>
         <w:t>förteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00247515" w:rsidP="004735CB" w:rsidRDefault="00721D93" w14:paraId="55D44066" w14:textId="30339566">
+    <w:p w:rsidR="28EBE3DA" w:rsidP="6CB79CDE" w:rsidRDefault="28EBE3DA" w14:paraId="7FCFC09A" w14:textId="12A41982">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId23">
-        <w:r w:rsidRPr="00247515" w:rsidR="11EA423C">
+      <w:hyperlink r:id="Rb57a6325e9ca4060">
+        <w:r w:rsidRPr="6CB79CDE" w:rsidR="28EBE3DA">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AFS 2018:4. Smittrisker.</w:t>
+          <w:t xml:space="preserve">AFS 2023:10. Risker i arbetsmiljön. Stockholm. </w:t>
         </w:r>
-        <w:r w:rsidRPr="00247515" w:rsidR="11EA423C">
+        <w:r w:rsidRPr="6CB79CDE" w:rsidR="28EBE3DA">
           <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Stockholm: Arbetsmiljöverket</w:t>
+          <w:t>Arbetsmiljöverket</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="004735CB" w:rsidR="004735CB" w:rsidP="004735CB" w:rsidRDefault="00721D93" w14:paraId="06BA5AE7" w14:textId="363E14EE">
-[...23 lines deleted...]
-    <w:p w:rsidR="00247515" w:rsidP="004735CB" w:rsidRDefault="00721D93" w14:paraId="79ACED99" w14:textId="1E29F4B5">
+    <w:p w:rsidR="00247515" w:rsidP="004735CB" w:rsidRDefault="00247515" w14:paraId="79ACED99" w14:textId="1E29F4B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="484848"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" r:id="rId25">
-        <w:r w:rsidRPr="002C2391" w:rsidR="00247515">
+        <w:r w:rsidRPr="002C2391">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Processer för rengöring, desinfektion och sterilisering: validering och rutinkontroll inom svensk vård och omsorg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00247515" w:rsidR="00247515">
+      <w:r w:rsidRPr="00247515">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="484848"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (SIS-TR 46:2014). Stockholm: Swedish Standards Institute (SIS); 2014.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> (SIS-TR 46:2014). Stockholm: Swedish Standards </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00247515">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="484848"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00247515">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="484848"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SIS); 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="004735CB" w:rsidRDefault="00247515" w14:paraId="54F10A13" w14:textId="327378FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="484848"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" r:id="rId26">
-        <w:r w:rsidRPr="00247515" w:rsidR="00247515">
+        <w:r w:rsidRPr="00247515">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>SFS 2017:30, Hälso- och sjukvårdslagen (HSL)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00247515" w:rsidR="00247515">
+      <w:r w:rsidRPr="00247515">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="484848"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED0A2B" w:rsidR="00247515" w:rsidP="004735CB" w:rsidRDefault="00721D93" w14:paraId="5FD4CFBA" w14:textId="6A813902">
+    <w:p w:rsidRPr="00ED0A2B" w:rsidR="00247515" w:rsidP="004735CB" w:rsidRDefault="00247515" w14:paraId="5FD4CFBA" w14:textId="6A813902">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" r:id="rId27">
-        <w:r w:rsidRPr="002B7565" w:rsidR="00247515">
+        <w:r w:rsidRPr="002B7565">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>SOSFS 2011:9, Socialstyrelsens föreskrifter om ledningssystem för systematiskt kvalitetsarbete.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00ED0A2B" w:rsidR="00247515">
+      <w:r w:rsidRPr="00ED0A2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="004735CB" w:rsidRDefault="00721D93" w14:paraId="5526D1B0" w14:textId="6CE142FC">
+    <w:p w:rsidRPr="00247515" w:rsidR="00247515" w:rsidP="004735CB" w:rsidRDefault="00247515" w14:paraId="5526D1B0" w14:textId="6CE142FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="484848"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" r:id="rId28">
-        <w:r w:rsidRPr="00247515" w:rsidR="00247515">
+        <w:r w:rsidRPr="00247515">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>SOSFS 2008:1, Socialstyrelsens föreskrifter och allmänna råd om användning av medicintekniska produkter i hälso- och sjukvården.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00247515" w:rsidR="00247515">
+      <w:r w:rsidRPr="00247515">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="484848"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="22A695CC" w:rsidP="004735CB" w:rsidRDefault="00721D93" w14:paraId="5C9EA93E" w14:textId="5F30C653">
+    <w:p w:rsidR="22A695CC" w:rsidP="004735CB" w:rsidRDefault="1857DA89" w14:paraId="5C9EA93E" w14:textId="5F30C653">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="484848"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" r:id="rId29">
-        <w:r w:rsidRPr="00247515" w:rsidR="1857DA89">
+        <w:r w:rsidRPr="00247515">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>SS-EN 15883:2009 Disk- och spoldesinfektorer. Krav och provningsmetoder för Spol- och diskdesinfektorer.</w:t>
+          <w:t xml:space="preserve">SS-EN 15883:2009 Disk- och </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00247515">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>spoldesinfektorer</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00247515">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">. Krav och provningsmetoder för Spol- och </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00247515">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>diskdesinfektorer</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00247515">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00247515" w:rsidR="1857DA89">
+      <w:r w:rsidRPr="00247515">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="484848"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="004735CB" w:rsidP="004735CB" w:rsidRDefault="00721D93" w14:paraId="69DB3174" w14:textId="0217B569">
+    <w:p w:rsidR="004735CB" w:rsidP="004735CB" w:rsidRDefault="004735CB" w14:paraId="69DB3174" w14:textId="0217B569">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" r:id="rId30">
-        <w:r w:rsidRPr="009F4EA7" w:rsidR="004735CB">
+        <w:r w:rsidRPr="009F4EA7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Vårdhandboken, Desinfektionsapparatur</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00082952" w:rsidR="004735CB">
+      <w:r w:rsidRPr="00082952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00082952" w:rsidR="004735CB" w:rsidP="004735CB" w:rsidRDefault="00721D93" w14:paraId="7DF2D82B" w14:textId="29754E2F">
+    <w:p w:rsidRPr="00082952" w:rsidR="004735CB" w:rsidP="004735CB" w:rsidRDefault="004735CB" w14:paraId="7DF2D82B" w14:textId="29754E2F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId31">
-        <w:r w:rsidRPr="007C1B1C" w:rsidR="004735CB">
+      <w:hyperlink r:id="R67f2075b17b24dce">
+        <w:r w:rsidRPr="6CB79CDE" w:rsidR="004735CB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Vårdhandboken. Medicintekniska produkter med specificerad mikrobiell renhet</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="0373CE26" w:rsidP="6CB79CDE" w:rsidRDefault="0373CE26" w14:paraId="55E28FBD" w14:textId="1DC0CB58">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="R5f0725eb36cb4653">
+        <w:r w:rsidRPr="6CB79CDE" w:rsidR="0373CE26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Vårdhygien - Legionella</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="6CB79CDE" w:rsidP="6CB79CDE" w:rsidRDefault="6CB79CDE" w14:paraId="3F9905F2" w14:textId="123ABDFC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00082952" w:rsidR="004735CB" w:rsidP="004735CB" w:rsidRDefault="004735CB" w14:paraId="638199B6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F67F95" w:rsidR="004735CB" w:rsidP="004735CB" w:rsidRDefault="004735CB" w14:paraId="339A6BE2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="484848"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00F67F95" w:rsidR="004735CB" w:rsidSect="00247515">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001A3970" w:rsidRDefault="001A3970" w14:paraId="1430BA97" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001A3970" w:rsidRDefault="001A3970" w14:paraId="51D81B92" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w:rsidR="001A3970" w:rsidRDefault="001A3970" w14:paraId="157106F8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -1315,54 +1539,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -1393,76 +1617,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="001A3970" w:rsidRDefault="001A3970" w14:paraId="3EC2292D" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="001A3970" w:rsidRDefault="001A3970" w14:paraId="0EDB533A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w:rsidR="001A3970" w:rsidRDefault="001A3970" w14:paraId="21A1F263" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1497,94 +1721,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1620,51 +1844,51 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -1746,52 +1970,63 @@
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:textHash int2:hashCode="KGfAK5joa0dj5l" int2:id="rNmMA0dQ">
+      <int2:state int2:type="spell" int2:value="Rejected"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3412,51 +3647,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4119,51 +4354,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5550,52 +5785,54 @@
   <w:num w:numId="28" w16cid:durableId="489568131">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="164437215">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="706292406">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1388607708">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1647395944">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1758478553">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1594632635">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -5701,50 +5938,51 @@
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00215CB6"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00237A3B"/>
     <w:rsid w:val="00246B1B"/>
     <w:rsid w:val="00247515"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00255FB7"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00257FF1"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280247"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="0029151D"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00295381"/>
     <w:rsid w:val="002A038B"/>
+    <w:rsid w:val="002A4755"/>
     <w:rsid w:val="002A605D"/>
     <w:rsid w:val="002A64A5"/>
     <w:rsid w:val="002A799C"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B1266"/>
     <w:rsid w:val="002B7565"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C2391"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C660E"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D1111"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F195F"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00305056"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="003069D6"/>
@@ -6107,67 +6345,69 @@
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C52D6A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70CBD"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C74CD0"/>
     <w:rsid w:val="00C8592D"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C86E6A"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB6D6F"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC239B"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD70C8"/>
     <w:rsid w:val="00CE283E"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF06B5"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D110A3"/>
     <w:rsid w:val="00D12790"/>
     <w:rsid w:val="00D136A4"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D16B60"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D50004"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62EFF"/>
     <w:rsid w:val="00D639D4"/>
     <w:rsid w:val="00D740F1"/>
     <w:rsid w:val="00D83106"/>
     <w:rsid w:val="00D83958"/>
     <w:rsid w:val="00D8458A"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D853E6"/>
     <w:rsid w:val="00D86F44"/>
     <w:rsid w:val="00D90833"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA390E"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC277C"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF1ECB"/>
     <w:rsid w:val="00DF3A69"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E07C39"/>
@@ -6219,280 +6459,295 @@
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F53864"/>
     <w:rsid w:val="00F56929"/>
     <w:rsid w:val="00F67F95"/>
     <w:rsid w:val="00F84C5C"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB73D6"/>
     <w:rsid w:val="00FC0B0D"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD5ACC"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE23FE"/>
     <w:rsid w:val="00FE31D9"/>
     <w:rsid w:val="00FE3F91"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01C6A732"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="02F83ECD"/>
+    <w:rsid w:val="0373CE26"/>
     <w:rsid w:val="03C0640E"/>
+    <w:rsid w:val="03DAFA63"/>
+    <w:rsid w:val="04774881"/>
     <w:rsid w:val="04FEFBA0"/>
     <w:rsid w:val="0538862F"/>
     <w:rsid w:val="058E6EF9"/>
     <w:rsid w:val="05A9CC07"/>
     <w:rsid w:val="05BC23C0"/>
     <w:rsid w:val="06355113"/>
     <w:rsid w:val="06D35ED8"/>
     <w:rsid w:val="070734D5"/>
     <w:rsid w:val="0813BF82"/>
     <w:rsid w:val="087026F1"/>
     <w:rsid w:val="08BA4F84"/>
     <w:rsid w:val="098A8C81"/>
     <w:rsid w:val="09BD3EE5"/>
     <w:rsid w:val="0A561FE5"/>
     <w:rsid w:val="0B265CE2"/>
     <w:rsid w:val="0B6DB2A7"/>
     <w:rsid w:val="0BBFFC98"/>
     <w:rsid w:val="0BC6DD2A"/>
     <w:rsid w:val="0C9876E8"/>
     <w:rsid w:val="0CFF0D6C"/>
     <w:rsid w:val="0D53B0B4"/>
     <w:rsid w:val="0DA5BA14"/>
     <w:rsid w:val="0EB5B5A1"/>
     <w:rsid w:val="0F241668"/>
     <w:rsid w:val="0FD052B6"/>
     <w:rsid w:val="100359BA"/>
     <w:rsid w:val="103865FC"/>
     <w:rsid w:val="10576071"/>
     <w:rsid w:val="1085BEB9"/>
     <w:rsid w:val="10D488D8"/>
     <w:rsid w:val="10DD5AD6"/>
     <w:rsid w:val="113D949F"/>
+    <w:rsid w:val="113DFAF4"/>
     <w:rsid w:val="11A04083"/>
     <w:rsid w:val="11EA423C"/>
     <w:rsid w:val="13224F57"/>
     <w:rsid w:val="1372EA6E"/>
     <w:rsid w:val="13E191EF"/>
     <w:rsid w:val="157C3DAA"/>
     <w:rsid w:val="1583B34D"/>
     <w:rsid w:val="1633ED69"/>
     <w:rsid w:val="168CC755"/>
     <w:rsid w:val="16F5003D"/>
     <w:rsid w:val="171F83AE"/>
     <w:rsid w:val="174C9C5A"/>
     <w:rsid w:val="17C92DA5"/>
     <w:rsid w:val="1857DA89"/>
     <w:rsid w:val="18C11686"/>
     <w:rsid w:val="18D1C1DC"/>
     <w:rsid w:val="18E7903A"/>
     <w:rsid w:val="1913FFE6"/>
     <w:rsid w:val="1918B109"/>
     <w:rsid w:val="19AA3C00"/>
     <w:rsid w:val="19C46817"/>
     <w:rsid w:val="1A5CE6E7"/>
     <w:rsid w:val="1A6AF7EF"/>
     <w:rsid w:val="1A843D1C"/>
     <w:rsid w:val="1B603878"/>
     <w:rsid w:val="1B6AAE14"/>
     <w:rsid w:val="1B7952FD"/>
     <w:rsid w:val="1BF366CA"/>
     <w:rsid w:val="1C1F2905"/>
+    <w:rsid w:val="1C618ADE"/>
     <w:rsid w:val="1CB31AE6"/>
     <w:rsid w:val="1CFC08D9"/>
     <w:rsid w:val="1D09CBEB"/>
     <w:rsid w:val="1D0D3FD3"/>
+    <w:rsid w:val="1DC2BBD6"/>
     <w:rsid w:val="1DCC1400"/>
     <w:rsid w:val="1DDEF4B8"/>
     <w:rsid w:val="1E76253F"/>
     <w:rsid w:val="1EB00049"/>
     <w:rsid w:val="1F4896D7"/>
     <w:rsid w:val="20472582"/>
     <w:rsid w:val="21E66512"/>
     <w:rsid w:val="22177511"/>
     <w:rsid w:val="225FBA29"/>
     <w:rsid w:val="226BA1CD"/>
     <w:rsid w:val="22A695CC"/>
     <w:rsid w:val="2320841A"/>
     <w:rsid w:val="237EC644"/>
     <w:rsid w:val="239E14C4"/>
     <w:rsid w:val="23C5CE64"/>
     <w:rsid w:val="246A9BB1"/>
+    <w:rsid w:val="24FB91CA"/>
     <w:rsid w:val="251318FD"/>
     <w:rsid w:val="25A7FE4A"/>
     <w:rsid w:val="25ACA6FA"/>
     <w:rsid w:val="25CAE432"/>
     <w:rsid w:val="26148FAE"/>
     <w:rsid w:val="26227086"/>
     <w:rsid w:val="265F31EE"/>
     <w:rsid w:val="268E3182"/>
     <w:rsid w:val="269D3EA9"/>
     <w:rsid w:val="2769D129"/>
     <w:rsid w:val="278D5FC6"/>
     <w:rsid w:val="28160485"/>
+    <w:rsid w:val="28EBE3DA"/>
     <w:rsid w:val="28F2C828"/>
     <w:rsid w:val="29CFF1D5"/>
     <w:rsid w:val="2A51A3B1"/>
     <w:rsid w:val="2AAE0EA3"/>
     <w:rsid w:val="2ACEAAE5"/>
     <w:rsid w:val="2B17EE50"/>
     <w:rsid w:val="2B6A016C"/>
     <w:rsid w:val="2BDFF6EB"/>
     <w:rsid w:val="2BED7412"/>
     <w:rsid w:val="2C354CCF"/>
     <w:rsid w:val="2CC34BEC"/>
     <w:rsid w:val="2D1E08A3"/>
     <w:rsid w:val="2D57C9D8"/>
     <w:rsid w:val="2D7105A6"/>
     <w:rsid w:val="2D8D5D28"/>
     <w:rsid w:val="2DB78D8B"/>
     <w:rsid w:val="2DE71AC3"/>
     <w:rsid w:val="2DEF988E"/>
     <w:rsid w:val="2ECA84F9"/>
     <w:rsid w:val="2F53C534"/>
     <w:rsid w:val="2F57098E"/>
     <w:rsid w:val="2FA152BA"/>
     <w:rsid w:val="301502F6"/>
     <w:rsid w:val="30499B52"/>
     <w:rsid w:val="307808A5"/>
     <w:rsid w:val="313D231B"/>
     <w:rsid w:val="319F9880"/>
     <w:rsid w:val="32324192"/>
     <w:rsid w:val="328B65F6"/>
     <w:rsid w:val="32CAADF8"/>
     <w:rsid w:val="336A86DA"/>
     <w:rsid w:val="33C9A14A"/>
     <w:rsid w:val="33F885F7"/>
     <w:rsid w:val="3426CF0F"/>
     <w:rsid w:val="343AEC3A"/>
     <w:rsid w:val="34D73942"/>
     <w:rsid w:val="34DD14A7"/>
     <w:rsid w:val="352C13E4"/>
     <w:rsid w:val="35C29F70"/>
     <w:rsid w:val="369A33DE"/>
     <w:rsid w:val="36BB3CF5"/>
     <w:rsid w:val="36CCFAAE"/>
     <w:rsid w:val="3705207F"/>
     <w:rsid w:val="375E6FD1"/>
     <w:rsid w:val="37CDDF24"/>
+    <w:rsid w:val="37E57C86"/>
     <w:rsid w:val="38D00FCF"/>
     <w:rsid w:val="393D3CF2"/>
     <w:rsid w:val="39D7B61B"/>
     <w:rsid w:val="3B467AC6"/>
     <w:rsid w:val="3B5FDA54"/>
+    <w:rsid w:val="3C0B428E"/>
     <w:rsid w:val="3C4235D7"/>
     <w:rsid w:val="3C42508C"/>
     <w:rsid w:val="3CF840C3"/>
     <w:rsid w:val="3D2AE416"/>
     <w:rsid w:val="3DA380F2"/>
     <w:rsid w:val="3DDE0638"/>
     <w:rsid w:val="3E162115"/>
     <w:rsid w:val="3E86090E"/>
     <w:rsid w:val="3EA8B333"/>
     <w:rsid w:val="3F5975CF"/>
     <w:rsid w:val="3F71D684"/>
     <w:rsid w:val="3FB0A5D6"/>
     <w:rsid w:val="40E7FE76"/>
     <w:rsid w:val="40F1CE95"/>
     <w:rsid w:val="40F54630"/>
     <w:rsid w:val="4134DF4F"/>
     <w:rsid w:val="423AECFD"/>
     <w:rsid w:val="433377B3"/>
     <w:rsid w:val="43369070"/>
     <w:rsid w:val="4362EA97"/>
     <w:rsid w:val="438AC23E"/>
     <w:rsid w:val="438D3EF0"/>
     <w:rsid w:val="4464A379"/>
     <w:rsid w:val="451BD089"/>
     <w:rsid w:val="4554F1E2"/>
     <w:rsid w:val="45B267A8"/>
     <w:rsid w:val="45E4F2DF"/>
     <w:rsid w:val="46103DF8"/>
     <w:rsid w:val="4648B00F"/>
     <w:rsid w:val="4664FAF9"/>
     <w:rsid w:val="466B1875"/>
     <w:rsid w:val="469F2309"/>
     <w:rsid w:val="46A49DA9"/>
+    <w:rsid w:val="470DEE25"/>
     <w:rsid w:val="470F0E93"/>
     <w:rsid w:val="476CE479"/>
     <w:rsid w:val="477CF060"/>
     <w:rsid w:val="47B8A2A5"/>
     <w:rsid w:val="47C3CEBD"/>
     <w:rsid w:val="47F7088D"/>
     <w:rsid w:val="484F2E31"/>
     <w:rsid w:val="485E3361"/>
     <w:rsid w:val="48B61349"/>
     <w:rsid w:val="493FF134"/>
     <w:rsid w:val="49465A1B"/>
     <w:rsid w:val="4ADBC195"/>
     <w:rsid w:val="4B86CEF3"/>
     <w:rsid w:val="4C927AAA"/>
     <w:rsid w:val="4CBC1230"/>
     <w:rsid w:val="4CD43C7D"/>
     <w:rsid w:val="4DB4F48F"/>
     <w:rsid w:val="4DF8F200"/>
     <w:rsid w:val="4E2CFA92"/>
     <w:rsid w:val="4E700CDE"/>
     <w:rsid w:val="4EE81893"/>
     <w:rsid w:val="4F1DDCC3"/>
     <w:rsid w:val="4F32A46A"/>
     <w:rsid w:val="4F443A46"/>
     <w:rsid w:val="4F55A7EE"/>
+    <w:rsid w:val="5114F4BB"/>
     <w:rsid w:val="517A7949"/>
     <w:rsid w:val="51A7ADA0"/>
     <w:rsid w:val="51B5B8A2"/>
     <w:rsid w:val="51D69AB9"/>
     <w:rsid w:val="51FE6545"/>
     <w:rsid w:val="5277C253"/>
     <w:rsid w:val="53060FF1"/>
     <w:rsid w:val="53437E01"/>
     <w:rsid w:val="5367B075"/>
     <w:rsid w:val="536EFA85"/>
     <w:rsid w:val="53AB5040"/>
     <w:rsid w:val="54C66BDA"/>
     <w:rsid w:val="54D8C29D"/>
     <w:rsid w:val="550380D6"/>
     <w:rsid w:val="552A8F66"/>
     <w:rsid w:val="562D2AF0"/>
     <w:rsid w:val="5702CCFC"/>
     <w:rsid w:val="57A97E60"/>
     <w:rsid w:val="57C23223"/>
     <w:rsid w:val="57FCF3D7"/>
     <w:rsid w:val="58E703D7"/>
     <w:rsid w:val="5920A36C"/>
+    <w:rsid w:val="59ACA8EF"/>
     <w:rsid w:val="59C0CA87"/>
     <w:rsid w:val="59FB443A"/>
     <w:rsid w:val="5A57CDFE"/>
     <w:rsid w:val="5A68A8E7"/>
+    <w:rsid w:val="5A7ED3FF"/>
     <w:rsid w:val="5AB91F10"/>
     <w:rsid w:val="5AF54C97"/>
+    <w:rsid w:val="5BDECBFC"/>
     <w:rsid w:val="5C4C6F05"/>
     <w:rsid w:val="5C7245B3"/>
     <w:rsid w:val="5CED3696"/>
     <w:rsid w:val="5D0645E9"/>
     <w:rsid w:val="5D16C40C"/>
     <w:rsid w:val="5D6BBC8D"/>
     <w:rsid w:val="5D6C9C06"/>
     <w:rsid w:val="5D8F6EC0"/>
     <w:rsid w:val="5D91F4D4"/>
     <w:rsid w:val="5E74912A"/>
     <w:rsid w:val="5E77FE2C"/>
     <w:rsid w:val="5FB787E2"/>
     <w:rsid w:val="5FBE3345"/>
     <w:rsid w:val="5FC28DC3"/>
     <w:rsid w:val="5FEC9288"/>
     <w:rsid w:val="60029E4F"/>
     <w:rsid w:val="601B23A1"/>
     <w:rsid w:val="604E680E"/>
     <w:rsid w:val="604F26C4"/>
     <w:rsid w:val="618657A7"/>
     <w:rsid w:val="61CCB052"/>
     <w:rsid w:val="61D9D3B2"/>
     <w:rsid w:val="628A4988"/>
     <w:rsid w:val="62F4B34B"/>
     <w:rsid w:val="6324334A"/>
@@ -6512,139 +6767,142 @@
     <w:rsid w:val="6692A44E"/>
     <w:rsid w:val="66C9ED31"/>
     <w:rsid w:val="66E502D8"/>
     <w:rsid w:val="671D28A9"/>
     <w:rsid w:val="6779E825"/>
     <w:rsid w:val="67B6B980"/>
     <w:rsid w:val="6806FD31"/>
     <w:rsid w:val="680FCC7C"/>
     <w:rsid w:val="683BF1D6"/>
     <w:rsid w:val="6865BD92"/>
     <w:rsid w:val="688BC010"/>
     <w:rsid w:val="68B2F083"/>
     <w:rsid w:val="690FCDDB"/>
     <w:rsid w:val="697C666D"/>
     <w:rsid w:val="69A2CD92"/>
     <w:rsid w:val="6A01E00B"/>
     <w:rsid w:val="6A587F0E"/>
     <w:rsid w:val="6A757AA2"/>
     <w:rsid w:val="6ACE0156"/>
     <w:rsid w:val="6AFB1A02"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B661571"/>
     <w:rsid w:val="6BE5A3AF"/>
     <w:rsid w:val="6C6DC08D"/>
     <w:rsid w:val="6C7AB539"/>
+    <w:rsid w:val="6CB79CDE"/>
     <w:rsid w:val="6DACA092"/>
     <w:rsid w:val="6DFC348A"/>
     <w:rsid w:val="6EAB335A"/>
     <w:rsid w:val="6F259E3E"/>
     <w:rsid w:val="6F6FEA62"/>
     <w:rsid w:val="6FA7FE3E"/>
     <w:rsid w:val="6FCDA6AD"/>
     <w:rsid w:val="6FE98DF5"/>
     <w:rsid w:val="7092E58B"/>
     <w:rsid w:val="7179B5C6"/>
     <w:rsid w:val="71C01ACD"/>
     <w:rsid w:val="72AF487A"/>
     <w:rsid w:val="72F0A560"/>
     <w:rsid w:val="72F62000"/>
     <w:rsid w:val="7305476F"/>
     <w:rsid w:val="7313E557"/>
     <w:rsid w:val="73578618"/>
     <w:rsid w:val="73869203"/>
     <w:rsid w:val="73A416E0"/>
     <w:rsid w:val="73B1C331"/>
+    <w:rsid w:val="73DD2DA3"/>
     <w:rsid w:val="73F5A32A"/>
     <w:rsid w:val="745FECD9"/>
     <w:rsid w:val="74A117D0"/>
     <w:rsid w:val="75226264"/>
     <w:rsid w:val="7538B20F"/>
     <w:rsid w:val="762DC0C2"/>
     <w:rsid w:val="77141B8F"/>
     <w:rsid w:val="771C0915"/>
     <w:rsid w:val="77C41683"/>
     <w:rsid w:val="782106DF"/>
     <w:rsid w:val="7949F148"/>
     <w:rsid w:val="794C3927"/>
     <w:rsid w:val="7A1F9F43"/>
     <w:rsid w:val="7A248BDE"/>
     <w:rsid w:val="7A500801"/>
     <w:rsid w:val="7A727EAA"/>
     <w:rsid w:val="7AF24C53"/>
     <w:rsid w:val="7BC4822D"/>
+    <w:rsid w:val="7C42DCB3"/>
     <w:rsid w:val="7CAC29B5"/>
     <w:rsid w:val="7D15357C"/>
     <w:rsid w:val="7D3A28D2"/>
     <w:rsid w:val="7D3FB4E1"/>
     <w:rsid w:val="7D60528E"/>
     <w:rsid w:val="7DE7E28C"/>
     <w:rsid w:val="7E430F3A"/>
     <w:rsid w:val="7EBE12D1"/>
     <w:rsid w:val="7EF7FD01"/>
     <w:rsid w:val="7F198BC5"/>
     <w:rsid w:val="7F51EE0C"/>
     <w:rsid w:val="7FECD04D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{72E3FC08-6ABB-4F04-A126-463503FDF481}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6992,196 +7250,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -7259,606 +7517,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -7889,81 +8147,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -8002,53 +8260,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8122,53 +8380,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8242,53 +8500,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8338,53 +8596,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
         <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8434,53 +8692,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -8516,53 +8774,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
@@ -8611,51 +8869,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -8699,51 +8957,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
@@ -8830,67 +9088,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -8934,190 +9192,190 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D3014"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00082952"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="001049E6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
     <w:rsid w:val="001049E6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9145,51 +9403,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9822-183536012-30/surrogate/Bilaga%201%20Checklista%20Daglig%20kontroll%20av%20spoldesinfektor.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/desinfektionsapparatur/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/halso-och-sjukvard/sterilisering/allmant/sistr462014/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9822-183536012-29/surrogate/Bilaga%203%20Avvikelserapportering%20f%c3%b6r%20disk-%20och%20spoldesinfektorer.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/halso-och-sjukvard/sterilisering/utrustning-for-sterilisering/sseniso1588362016/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-8/surrogate/Legionella%20-%20f%c3%b6rebyggande%20%c3%a5tg%c3%a4rder.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2008-10-1.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9822-183536012-31/surrogate/Bilaga%202%20Checklista%20Daglig%20kontroll%20av%20diskdesinfektor.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/medicintekniska-produkter-med-specificerad-mikrobiell-renhet/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/desinfektionsapparatur/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/desinfektionsapparatur/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9822-183536012-30/surrogate/Bilaga%201%20Checklista%20Daglig%20kontroll%20av%20spoldesinfektor.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/desinfektionsapparatur/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/halso-och-sjukvard/sterilisering/allmant/sistr462014/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9822-183536012-29/surrogate/Bilaga%203%20Avvikelserapportering%20f%c3%b6r%20disk-%20och%20spoldesinfektorer.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/halso-och-sjukvard/sterilisering/utrustning-for-sterilisering/sseniso1588362016/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/foreskrifter-och-allmanna-rad/2008-10-1.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9822-183536012-31/surrogate/Bilaga%202%20Checklista%20Daglig%20kontroll%20av%20diskdesinfektor.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/desinfektionsapparatur/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20119-om-ledningssystem-for-systematiskt-kvalitetsarbete/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/desinfektionsapparatur/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="Rb57a6325e9ca4060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/desinfektion-och-sterilisering/medicintekniska-produkter-med-specificerad-mikrobiell-renhet/" TargetMode="External" Id="R67f2075b17b24dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9729-602154698-69/surrogate/V%c3%a5rdhygien%20-%20Legionella.pdf" TargetMode="External" Id="R5f0725eb36cb4653" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R882f85cfd1cd4c1c" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9482,52 +9740,52 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Template>Dok_med_omslag_sd_red</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Spoldesinfektor och diskdesinfektor - kvalitetssäkring</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Sonja Lööv</lastModifiedBy>
-  <revision>84</revision>
+  <lastModifiedBy>Carita Svantesson</lastModifiedBy>
+  <revision>87</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>